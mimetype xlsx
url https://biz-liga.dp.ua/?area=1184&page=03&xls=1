--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -646,260 +646,279 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/ 200/202/203/205/206/207/211/212/223/225/ 230/232/233/237/242/245/280/282/283  D2320/6LA27715000</t>
         </r>
       </text>
     </comment>
     <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/ 200/202/203/205/206/207/211/212/223/225/ 230/232/233/237/242/245/280/282/283  D2320/6LA27715000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C49" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/ 200/202/203/205/206/207/211/212/223/225/ 230/232/233/237/242/245/280/282/283  D2320/6LA27715000  . Також цей девелопер працює в наступних пристроях e-Studio 2505, e-Studio 2006, e-Studio 2506, e-Studio 2507, e-Studio 2303, e-Studio 2309, e-Studio 2323. Для цих пристроїв потрібно 200 г девелопера як в D-2505.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/200/202/203/205/206/207/211/212/223/225/230/232/233/237/242/245/280/282/283, D2320, 6LJ50841000/6LA27715000, 500г/ пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 2006/2007/2306/2505/2506/2507/2802/2803/2809, D2505, 200г/пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba D-2505 E-Studio 2505/ 2007/ 2306/ 2507/ 2309A/ 6LJ83445000 64K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DC V 2060/3060/3065/3070 DC3060/ B7025/B7030/ B7120/B7125 250gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox CC-C118/WC-M118/WC PRO123/128/133/WC 5222/5225/5230/WC5019/5021/5022/5024/Phaser 5500/5550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5500/5550/WorkCentre 5222/5225/5230/5019/5021/5022/5024/M118/123/128/Pro 123/128 /133/CopyCentre C118/123/128/133/Lexmark W840/TD9, 500г/пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6500/6550/7500/7550/7760/4620/4600/DocuCentre 5540/C3000/3100/4100/5400/7550/DocuColor 240/242/250/252/DocuPrint C3140/3250/3540/4350/5450/Fuji-Xerox CT200611/2/3/4, TSXDEV/TSX94D, 100г/банка</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Девелопери</t>
   </si>
   <si>
     <t>Девелопер HP LJ Pro M433/M436/Samsung Xpress SL-K2 200/Xerox B1022/B1025/CF256A/M LT-D707L/006R01731, 255 г  DV433</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta C220/C280/C360 DV311C блакитний 210г/пак 114K  A0XV0KD  CET8433</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta C220/C280/C360 DV311K чорний 210г/пак 57K  A0XV03D  CET8436</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta C220/C280/C360 DV311M пурпуровий 210г/пак 114K  A0XV0ED  CET8434</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta C220/C280/C360 DV311Y жовтий 210г/пак 114K  A0XV08D  CET8435</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta C224 DV512C cyan  A2XN0KD  CET  CET8126</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta C224 DV512K black  A2XN03D  CET  CET8125</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta C224 DV512M magenta  A2XN0ED  CET  CET8127</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta C224 DV512Y yellow  A2XN08D  CET  CET8128</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DI450/ 502  тип 502 , 600 гр. 8936-914</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550  70262858  АНК</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550  DEV-MIN-DV-116-PN  Patron</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550  70262858  АНК</t>
-[...7 lines deleted...]
-  <si>
     <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550  DV116-WD  WELLDO</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV-310  bizhub 200/222/250/282/350/362   DV310-WD  WELLDO</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV-312K  bizhub 227/ 287/ 367</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV-411  A202550</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV-411  bizhub 36/42/223/283/363/423   DV411-WD  WELLDO</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV-511  bizhub 360/361/420/421/500/501   DV511-WD  WELLDO</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV-511  bizhub 360/420/421/500/501</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV110 Di183, bizhub 162/163,  тип 106B ,  8936-493 ,  70262857  АНК</t>
   </si>
   <si>
     <t>Девелопер Konica Minolta DV110 Di183, bizhub 162/163,  тип 106B ,  DV110-WD  WELLDO</t>
@@ -929,50 +948,53 @@
     <t>Девелопер Ricoh Aficio MP3500, B2969640 500г CET  CET8107N</t>
   </si>
   <si>
     <t>Девелопер Sharp AR-202LD AR 162/160/163/5316</t>
   </si>
   <si>
     <t>Девелопер Sharp AR-205DV  AR205LD</t>
   </si>
   <si>
     <t>Девелопер Sharp AR-205DV AR 5516/5520, MXM160D/200D WELLDO</t>
   </si>
   <si>
     <t>Девелопер Sharp AR-208DV1  AR208DV</t>
   </si>
   <si>
     <t>Девелопер Sharp AR-250/286/287/335/336/ 337/400/405/407, 800г, флакон, IPM</t>
   </si>
   <si>
     <t>Девелопер Sharp MX235GV, до AR-5618/5620/5623/MX-M182/202/232  MX235GV-WD  WELLDO</t>
   </si>
   <si>
     <t>Девелопер Sharp MX235GV, до AR-5618/5620/5623/MX-M182/202/232, 50K</t>
   </si>
   <si>
     <t>Девелопер Toshiba D-2320 e-STUDIO 18/163/166/203/165 6LA27715000  DEV-TOS-163-PN  Patron</t>
+  </si>
+  <si>
+    <t>Девелопер Toshiba D-2320 e-STUDIO 18/163/166/203/165 6LA27715000, пакет, 500 г  1300201  AHK</t>
   </si>
   <si>
     <t>Девелопер Toshiba D-2320 e-STUDIO 18/163/166/203/165/205/181/223  6LA27715000  оригінал</t>
   </si>
   <si>
     <t>Девелопер Toshiba D-2320 e-STUDIO 18/163/166/203/165/205/181/223,  6LJ50841000-WD , 500г/ пакет, WELLDO</t>
   </si>
   <si>
     <t>Девелопер Toshiba D-2505 e-STUDIO 2006/2007/2306/2505/2506/2507/2802/2803/2809, 6LJ83445000, WELLDO</t>
   </si>
   <si>
     <t>Девелопер Toshiba D-2505 e-STUDIO 2505/ 2007/ 2306/ 2507/ 2309A/ 6LJ83445000 64K</t>
   </si>
   <si>
     <t>Девелопер Xerox DC V 2060/3060/3065/3070, DC3060/B7025, флакон, 250 г  70264775</t>
   </si>
   <si>
     <t>Девелопер Xerox Phaser 5500/WC 5222/5225/5230/5019, пакет, 300 г  70262875</t>
   </si>
   <si>
     <t>Девелопер Xerox Phaser 5500/WC 5222/5225/5230/5019, пакет, 500 г  WC118D-WD  WELLDO</t>
   </si>
   <si>
     <t>Девелопер Xerox Phaser 6500, флакон 100 г,  TSXDEV/TSX94D  IPM</t>
   </si>
@@ -1401,51 +1423,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I56"/>
+  <dimension ref="A1:I57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1561,1101 +1583,1218 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>29461</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>2498.94</v>
+        <v>2496.16</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>25429</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>2402.62</v>
+        <v>2399.94</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>25428</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2402.62</v>
+        <v>2399.94</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>25431</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2402.62</v>
+        <v>2399.94</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25432</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3707909000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>2402.62</v>
+        <v>2399.94</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>34691</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2142.34</v>
+        <v>2139.95</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>34689</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2142.34</v>
+        <v>2139.95</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>34690</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>3707909000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2142.34</v>
+        <v>2139.95</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>34692</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>3707909000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2142.34</v>
+        <v>2139.95</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>6561</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>7280.45</v>
+        <v>7272.32</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>11521</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>3707902000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1648.64</v>
+        <v>1646.8</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
-[...1 lines deleted...]
-        <v>25</v>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>34511</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1209.6</v>
+        <v>1208.25</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>34144</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>3707902000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>851.2</v>
+        <v>850.25</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>24220</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>3707909000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>986.05</v>
+        <v>984.95</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>24228</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1400</v>
+        <v>1398.44</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>22887</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>3737.66</v>
+        <v>3733.49</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>12259</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2876.16</v>
+        <v>2872.95</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>24229</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1568</v>
+        <v>1566.25</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>24230</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2296.45</v>
+        <v>2293.89</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>23572</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>7153.22</v>
+        <v>7145.23</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>32191</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1161.22</v>
+        <v>1159.92</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>24227</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>986.05</v>
+        <v>984.95</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>24232</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>3707909000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2044.22</v>
+        <v>2041.94</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>24233</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2016</v>
+        <v>2013.75</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>21573</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>3707909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1500.8</v>
+        <v>1499.13</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>19588</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>3707902000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1552.32</v>
+        <v>1550.59</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>20381</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2623.94</v>
+        <v>2621.01</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>30767</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>3707902000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>2149.06</v>
+        <v>2146.66</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>17102</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>34693</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2434.43</v>
+        <v>2431.72</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>6529</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>3707902000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1174.66</v>
+        <v>1173.35</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>11678</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>3707902000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>784.45</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>24235</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>840</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>11604</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>3707902000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>963.2</v>
+        <v>962.13</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>17103</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1624.45</v>
+        <v>1622.64</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>24236</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>936.77</v>
+        <v>935.72</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>16534</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>865.54</v>
+        <v>864.5700000000001</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>28665</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>3707902000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1406.72</v>
+        <v>1405.15</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>7448</v>
+        <v>35157</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
-        <v>8443999090</v>
+        <v>3707902000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>2576</v>
+        <v>3253.33</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>24237</v>
+        <v>7448</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>1451.52</v>
+        <v>2573.13</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>24238</v>
+        <v>24237</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1182.72</v>
+        <v>1449.9</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>23933</v>
+        <v>24238</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>3760.51</v>
+        <v>1181.4</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>34146</v>
+        <v>23933</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1906.24</v>
+        <v>3756.32</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>33382</v>
+        <v>34146</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>3707909000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1803.2</v>
+        <v>1904.11</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>30821</v>
+        <v>33382</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>3707909000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>2679.04</v>
+        <v>1801.19</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
+        <v>30821</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D55" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+      <c r="F55" s="1">
+        <v>2676.05</v>
+      </c>
+      <c r="G55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" outlineLevel="1">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
         <v>34230</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="1">
+      <c r="C56" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D56" s="1">
         <v>8443999090</v>
       </c>
-      <c r="E55" s="1">
-[...17 lines deleted...]
-      <c r="F56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+      <c r="F56" s="1">
+        <v>783.5700000000001</v>
+      </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
-      <c r="I56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
+      <c r="G57" s="1"/>
+      <c r="H57" s="1"/>
+      <c r="I57" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>