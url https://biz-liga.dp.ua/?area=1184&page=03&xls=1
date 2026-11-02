--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -389,561 +389,641 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub 162/163/210/211/7115/Di152/1611/200/250/251/350/351/2010/2011/2510/3010 /3510, тип 106/DV-110, 200г/пакет</t>
         </r>
       </text>
     </comment>
     <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5018CDN, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS P5026cdn, ECOSYS P5026cdw
+OEM № DV-5230K, 302R793030</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C33" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5018CDN, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS P5026cdn, ECOSYS P5026cdw
+OEM № DV-5230Y, 302R793040</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C34" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5018CDN, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS P5026cdn, ECOSYS P5026cdw
+OEM № DV-5230M, 302R793050</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C35" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KYOCERA: ECOSYS M5521cdn, ECOSYS M5521cdw, ECOSYS M5526cdn, ECOSYS M5526cdw, ECOSYS P5018CDN, ECOSYS P5021cdn, ECOSYS P5021cdw, ECOSYS P5026cdn, ECOSYS P5026cdw
+OEM № DV-5230C, 302R793060</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Panasonic DP-1515/1520/1820/8016/8020, 400г /пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/AP4510/Gestetner 3502/4502P/Lanier 5635/ 5645, Type 18, 500г/пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1515, Aficio 1515F, Aficio 1515MF, Aficio 1515PS, Aficio MP161, Aficio MP161F, Aficio MP161SPF, Aficio MP171, Aficio MP171F, Aficio MP171SPF, Aficio MP201F, Aficio MP201SPF, Aficio MP301SP, Aficio MP301SPF. Ресурс: 45 000,  275г/пак</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1015, Aficio 2015, Aficio 2018, Aficio 2020, Aficio 1022, Aficio 1027, Aficio 1032, Aficio 2022, Aficio 2027, Aficio 2032, Aficio 3025, Aficio 3030, Aficio MP1500, Aficio MP1600, Aficio MP2000, Aficio MP2001, Aficio MP2501, Aficio MP2500, Aficio MP2510, Aficio MP2550, Aficio MP2581, Aficio MP3010, Aficio MP2352SP, Aficio MP2852, Aficio MP3350, Aficio MP3351, Aficio MP3352, Aficio MP2553SP, Aficio MP3053, Aficio MP3053SP, Aficio MP3353, Aficio MP3353SP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1035, Aficio 1045, Aficio 2035, Aficio 2045, Aficio 3035, Aficio 3045
   520g/Bag</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Type 26/ Ricoh 2035/2045/2035e/2045e/3035/3045/ Gestetner 3532/4532/DSm635/DSm645/DSm735/DSm745  Type 26, 520 г/пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 250/300/Gestetner 3218/3225, 325г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio MP3500/4000/4001G/4002Aficio MP4500/5000/5001G/5002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 162/160/163/201/206/207/201/206/207/5015N/5120/5316/5320 ORIGINAL  AR-201DV, AR-202CD, 400g/Bag</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR5516/5520, MXM160D/200D  50 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5516/5520/MX-M160/200, AR205DV, 300г/ пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Sharp AR 5420/203E, AR122E/123E/151/152E/153E/156/157E  AR-152LD  25K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-250/286/287/335/336/ 337/400/405/407, 800г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5618/5620/5623/MX-M182/202/232, MX235GV, 300г/пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MX235GV, до AR-56XX, 50 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/ 200/202/203/205/206/207/211/212/223/225/ 230/232/233/237/242/245/280/282/283  D2320/6LA27715000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/ 200/202/203/205/206/207/211/212/223/225/ 230/232/233/237/242/245/280/282/283  D2320/6LA27715000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/ 200/202/203/205/206/207/211/212/223/225/ 230/232/233/237/242/245/280/282/283  D2320/6LA27715000  . Також цей девелопер працює в наступних пристроях e-Studio 2505, e-Studio 2006, e-Studio 2506, e-Studio 2507, e-Studio 2303, e-Studio 2309, e-Studio 2323. Для цих пристроїв потрібно 200 г девелопера як в D-2505.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/167/181/182/195/200/202/203/205/206/207/211/212/223/225/230/232/233/237/242/245/280/282/283, D2320, 6LJ50841000/6LA27715000, 500г/ пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 2006/2007/2306/2505/2506/2507/2802/2803/2809, D2505, 200г/пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba D-2505 E-Studio 2505/ 2007/ 2306/ 2507/ 2309A/ 6LJ83445000 64K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DC V 2060/3060/3065/3070 DC3060/ B7025/B7030/ B7120/B7125 250gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox CC-C118/WC-M118/WC PRO123/128/133/WC 5222/5225/5230/WC5019/5021/5022/5024/Phaser 5500/5550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5500/5550/WorkCentre 5222/5225/5230/5019/5021/5022/5024/M118/123/128/Pro 123/128 /133/CopyCentre C118/123/128/133/Lexmark W840/TD9, 500г/пакет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6500/6550/7500/7550/7760/4620/4600/DocuCentre 5540/C3000/3100/4100/5400/7550/DocuColor 240/242/250/252/DocuPrint C3140/3250/3540/4350/5450/Fuji-Xerox CT200611/2/3/4, TSXDEV/TSX94D, 100г/банка</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Девелопери</t>
   </si>
   <si>
     <t>Девелопер HP LJ Pro M433/M436/Samsung Xpress SL-K2 200/Xerox B1022/B1025/CF256A/M LT-D707L/006R01731, 255 г  DV433</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta C220/C280/C360 DV311C блакитний 210г/пак 114K  A0XV0KD  CET8433</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta C220/C280/C360 DV311K чорний 210г/пак 57K  A0XV03D  CET8436</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta C220/C280/C360 DV311M пурпуровий 210г/пак 114K  A0XV0ED  CET8434</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta C220/C280/C360 DV311Y жовтий 210г/пак 114K  A0XV08D  CET8435</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta C224 DV512C cyan  A2XN0KD  CET  CET8126</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta C224 DV512K black  A2XN03D  CET  CET8125</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta C224 DV512M magenta  A2XN0ED  CET  CET8127</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta C224 DV512Y yellow  A2XN08D  CET  CET8128</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DI450/ 502  тип 502 , 600 гр. 8936-914</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550  70262858  АНК</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550  DEV-MIN-DV-116-PN  Patron</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-116  bizhub 164/165/185/215/226  A1UC550  DV116-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-310  bizhub 200/222/250/282/350/362   DV310-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-312K  bizhub 227/ 287/ 367</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-411  A202550</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-411  bizhub 36/42/223/283/363/423   DV411-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-511  bizhub 360/361/420/421/500/501   DV511-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV-511  bizhub 360/420/421/500/501</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV110 Di183, bizhub 162/163,  тип 106B ,  8936-493 ,  70262857  АНК</t>
+  </si>
+  <si>
+    <t>Девелопер Konica Minolta DV110 Di183, bizhub 162/163,  тип 106B ,  DV110-WD  WELLDO</t>
+  </si>
+  <si>
+    <t>Девелопер Kyocera Ecosys P5021, 302R793030 DV-5230K 94г, чорний CET  CET171033</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...68 lines deleted...]
-    <t>Девелопер Konica Minolta DV110 Di183, bizhub 162/163,  тип 106B ,  DV110-WD  WELLDO</t>
+    <t>Девелопер Kyocera Ecosys P5021, 302R793040 DV-5230Y 94г, жовтий CET  CET171036</t>
+  </si>
+  <si>
+    <t>Девелопер Kyocera Ecosys P5021, 302R793050 DV-5230M 94г, пурпуровий CET  CET171035</t>
+  </si>
+  <si>
+    <t>Девелопер Kyocera Ecosys P5021, 302R793060 DV-5230C 94г, блакитний CET  CET171034</t>
   </si>
   <si>
     <t>Девелопер Panasonic DP-1515/1520/1820, DQ-Z60J-PU WELLDO</t>
   </si>
   <si>
     <t>Девелопер Ricoh Aficio 1035/1045/AP4510/Gestetner 3502/4502P, TYPE 18, WELLDO</t>
   </si>
   <si>
     <t>Девелопер Ricoh Aficio 1515/ MP161/ MP171/ MP201 CET8881</t>
   </si>
   <si>
     <t>Девелопер Ricoh Aficio 2015/2020/1015/1022 MP1500  B1219645/888224/DD11BLK  TYPE 28 345g CET6794N</t>
   </si>
   <si>
     <t>Девелопер Ricoh Aficio 2035/2045/1035/1045, TYPE 26, B0799640, CET6832N</t>
   </si>
   <si>
     <t>Девелопер Ricoh Aficio 2035/2045/Gestetner 3532/4532/DSm635,  TYPE26-WD , WELLDO</t>
   </si>
   <si>
     <t>Девелопер Ricoh Aficio 250/300/Gestetner 3218/3225, 325г/флакон  DVR02  IPM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Девелопер Ricoh Aficio MP3500, B2969640 500г CET  CET8107N</t>
   </si>
@@ -1423,51 +1503,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I57"/>
+  <dimension ref="A1:I61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1583,1218 +1663,1224 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>29461</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>2496.16</v>
+        <v>2540.78</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>25429</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>2399.94</v>
+        <v>2442.85</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>25428</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2399.94</v>
+        <v>2442.85</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>25431</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2399.94</v>
+        <v>2442.85</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25432</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>3707909000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>2399.94</v>
+        <v>2442.85</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>34691</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2139.95</v>
+        <v>2178.2</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>34689</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2139.95</v>
+        <v>2178.2</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>34690</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>3707909000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2139.95</v>
+        <v>2178.2</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>34692</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>3707909000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2139.95</v>
+        <v>2178.2</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>6561</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>7272.32</v>
+        <v>7402.33</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>11521</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>3707902000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1646.8</v>
+        <v>1676.24</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>34511</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1208.25</v>
+        <v>1229.85</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>34144</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3707902000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>850.25</v>
+        <v>865.45</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>24220</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>3707909000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>984.95</v>
+        <v>1002.56</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>24228</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1398.44</v>
+        <v>1423.44</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>22887</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>3733.49</v>
+        <v>3800.24</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>12259</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2872.95</v>
+        <v>2924.31</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>24229</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1566.25</v>
+        <v>1594.25</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>24230</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2293.89</v>
+        <v>2334.89</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>23572</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>7145.23</v>
+        <v>7272.97</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>32191</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1159.92</v>
+        <v>1180.66</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>24227</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>984.95</v>
+        <v>1002.56</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>24232</v>
+        <v>35453</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
-        <v>3707909000</v>
+        <v>3707902000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2041.94</v>
+        <v>1322.77</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>24233</v>
+        <v>35456</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
-        <v>8443999090</v>
+        <v>3707902000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2013.75</v>
+        <v>1322.77</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>21573</v>
+        <v>35455</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
-        <v>3707909000</v>
+        <v>3707902000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1499.13</v>
+        <v>1322.77</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>19588</v>
+        <v>35454</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>3707902000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1550.59</v>
+        <v>1322.77</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>20381</v>
+        <v>24232</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2621.01</v>
+        <v>2078.45</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>30767</v>
+        <v>24233</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
-        <v>3707902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>2146.66</v>
+        <v>2049.75</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>17102</v>
+        <v>21573</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>223.75</v>
+        <v>1525.93</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>34693</v>
+        <v>19588</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
-        <v>3707909000</v>
+        <v>3707902000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2431.72</v>
+        <v>1578.31</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>6529</v>
+        <v>20381</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
-        <v>3707902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1173.35</v>
+        <v>2667.86</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>11678</v>
+        <v>30767</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>3707902000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>783.5700000000001</v>
+        <v>2185.03</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>24235</v>
+        <v>17102</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>839.0599999999999</v>
+        <v>227.75</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>11604</v>
+        <v>34693</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
-        <v>3707902000</v>
+        <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>962.13</v>
+        <v>2475.19</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>17103</v>
+        <v>6529</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
-        <v>8443999090</v>
+        <v>3707902000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1622.64</v>
+        <v>1194.32</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>24236</v>
+        <v>11678</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
-        <v>8443999090</v>
+        <v>3707902000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>935.72</v>
+        <v>797.58</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>16534</v>
+        <v>24235</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>864.5700000000001</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>28665</v>
+        <v>11604</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>3707902000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1405.15</v>
+        <v>979.33</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>35157</v>
+        <v>17103</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D48" s="1">
-        <v>3707902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3253.33</v>
+        <v>1651.64</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>7448</v>
+        <v>24236</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2573.13</v>
+        <v>952.45</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>24237</v>
+        <v>16534</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1449.9</v>
+        <v>880.03</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>24238</v>
+        <v>28665</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
-        <v>8443999090</v>
+        <v>3707902000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1181.4</v>
+        <v>1430.27</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>23933</v>
+        <v>35157</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="1">
-        <v>8443999090</v>
+        <v>3707902000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>3756.32</v>
+        <v>3311.49</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>34146</v>
+        <v>7448</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D53" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1904.11</v>
+        <v>2619.13</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>33382</v>
+        <v>24237</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1801.19</v>
+        <v>1475.82</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>30821</v>
+        <v>24238</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2676.05</v>
+        <v>1202.52</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>34230</v>
+        <v>23933</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>783.5700000000001</v>
+        <v>3823.47</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
-      <c r="B57" s="1"/>
-[...3 lines deleted...]
-      <c r="F57" s="1"/>
+      <c r="B57" s="1">
+        <v>34146</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D57" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+      <c r="F57" s="1">
+        <v>1938.15</v>
+      </c>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
-      <c r="I57" s="1"/>
+      <c r="I57" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" outlineLevel="1">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>33382</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D58" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+      <c r="F58" s="1">
+        <v>1833.39</v>
+      </c>
+      <c r="G58" s="1"/>
+      <c r="H58" s="1"/>
+      <c r="I58" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" outlineLevel="1">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>30821</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+      <c r="F59" s="1">
+        <v>2723.89</v>
+      </c>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" outlineLevel="1">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>34230</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D60" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+      <c r="F60" s="1">
+        <v>797.58</v>
+      </c>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>