--- v0 (2026-09-12)
+++ v1 (2026-10-28)
@@ -815,4684 +815,4851 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother STAR універсальний STAR NEW FORMULA, всі моделі включаючи HL-1110/1112/2240/2210/2140/2040/2035/5130/5240/5340/5350/5370 / DCP-1521, 500г флакон  Увага! T N100 / TN1200 / TN1700 - НЕ підтримуються, дуже відрізняються і використовують зовсім іншу формулу тонера!</t>
         </r>
       </text>
     </comment>
     <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother DCP 7045nr,HL 2150nr,DCP 7040r,DCP 7010,DCP 7025,DCP 7030,DCP 7032,DCP 7040,DCP 7045,DCP 7045n,DCP 8065dn,DCP 8065n,HL 1030,HL L1230W,HL 1240,HL 1250,HL 1270n,HL 1430,HL 1440,HL 1450,HL 1470n,HL 2030,HL 2040,HL 2070n,HL 2140,HL 2142,HL 2150n,HL 2170w,HL 5240,HL 5240l,HL 5250dn,MFC 7320,MFC 7420,MFC 7440n,MFC 7820,MFC 7820n,MFC 7840w,MFC 8860dn,MFC 9660,MFC 9750,MFC 9850,MFC 9870,MFC 9880,HL 5270,HL 5280,DCP 8060,MFC 8460,MFC 8870,HL P2500,MFC 8350,MFC 8750,MFC 9600,MFC 9650,MFC 9760,MFC 9860,MFC 7225,DCP 1512r,DCP L2500dr,DCP L2520dwr,DCP L2540dnr,DCP L2560dwr,MFC 1810r,MFC 1815r,MFC L2700dwr,MFC L2720dwr,MFC L2740dwr,HL 1112r,HL L2300dr,HL L2340dwr,HL L2360dnr,HL L2365dwr,DCP 1510,HL 1112e,HL 1110r,MFC L2720dwr,DCP 7020,DCP 1610wr,HL 1111,HL 1210w,MFC 1910wr,MFC L2700dr,MFC L2700dnr,MFC 8660,MFC 8670,DCP 1510r,DCP 1602r,HL 1202r,DCP 7010r,HL 2070nr,HL 5250dnr,DCP 7025r,FAX 2920r,HL 2030r,HL 2040r,DCP 1623r,HL 1223wr,HL 1110,HL 1112,HL 1222we,HL L2300d,HL L2340dw,HL L2360dn,HL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G56" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C57" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP 7045nr,HL 2150nr,DCP 7040r,DCP 7010,DCP 7025,DCP 7030,DCP 7032,DCP 7040,DCP 7045,DCP 7045n,DCP 8065dn,DCP 8065n,HL 1030,HL L1230W,HL 1240,HL 1250,HL 1270n,HL 1430,HL 1440,HL 1450,HL 1470n,HL 2030,HL 2040,HL 2070n,HL 2140,HL 2142,HL 2150n,HL 2170w,HL 5240,HL 5240l,HL 5250dn,MFC 7320,MFC 7420,MFC 7440n,MFC 7820,MFC 7820n,MFC 7840w,MFC 8860dn,MFC 9660,MFC 9750,MFC 9850,MFC 9870,MFC 9880,HL 5270,HL 5280,DCP 8060,MFC 8460,MFC 8870,HL P2500,MFC 8350,MFC 8750,MFC 9600,MFC 9650,MFC 9760,MFC 9860,MFC 7225,DCP 1512r,DCP L2500dr,DCP L2520dwr,DCP L2540dnr,DCP L2560dwr,MFC 1810r,MFC 1815r,MFC L2700dwr,MFC L2720dwr,MFC L2740dwr,HL 1112r,HL L2300dr,HL L2340dwr,HL L2360dnr,HL L2365dwr,DCP 1510,HL 1112e,HL 1110r,MFC L2720dwr,DCP 7020,DCP 1610wr,HL 1111,HL 1210w,MFC 1910wr,MFC L2700dr,MFC L2700dnr,MFC 8660,MFC 8670,DCP 1510r,DCP 1602r,HL 1202r,DCP 7010r,HL 2070nr,HL 5250dnr,DCP 7025r,FAX 2920r,HL 2030r,HL 2040r,DCP 1623r,HL 1223wr,HL 1110,HL 1112,HL 1222we,HL L2300d,HL L2340dw,HL L2360dn,HL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C58" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP 7045nr,HL 2150nr,DCP 7040r,DCP 7010,DCP 7025,DCP 7030,DCP 7032,DCP 7040,DCP 7045,DCP 7045n,DCP 8065dn,DCP 8065n,HL 1030,HL L1230W,HL 1240,HL 1250,HL 1270n,HL 1430,HL 1440,HL 1450,HL 1470n,HL 2030,HL 2040,HL 2070n,HL 2140,HL 2142,HL 2150n,HL 2170w,HL 5240,HL 5240l,HL 5250dn,MFC 7320,MFC 7420,MFC 7440n,MFC 7820,MFC 7820n,MFC 7840w,MFC 8860dn,MFC 9660,MFC 9750,MFC 9850,MFC 9870,MFC 9880,HL 5270,HL 5280,DCP 8060,MFC 8460,MFC 8870,HL P2500,MFC 8350,MFC 8750,MFC 9600,MFC 9650,MFC 9760,MFC 9860,MFC 7225,DCP 1512r,DCP L2500dr,DCP L2520dwr,DCP L2540dnr,DCP L2560dwr,MFC 1810r,MFC 1815r,MFC L2700dwr,MFC L2720dwr,MFC L2740dwr,HL 1112r,HL L2300dr,HL L2340dwr,HL L2360dnr,HL L2365dwr,DCP 1510,HL 1112e,HL 1110r,MFC L2720dwr,DCP 7020,DCP 1610wr,HL 1111,HL 1210w,MFC 1910wr,MFC L2700dr,MFC L2700dnr,MFC 8660,MFC 8670,DCP 1510r,DCP 1602r,HL 1202r,DCP 7010r,HL 2070nr,HL 5250dnr,DCP 7025r,FAX 2920r,HL 2030r,HL 2040r,DCP 1623r,HL 1223wr,HL 1110,HL 1112,HL 1222we,HL L2300d,HL L2340dw,HL L2360dn,HL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C59" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N, DCP-7010/7010L/7025, Fax-2820/2920, MFC-7225N/7420/7820N  TN-2075 ; HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW  TN-3130/TN-3170 ; HL-2140/2142/2150N/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  TN-2135/TN-2175 ; HL-5340D/5350DN/5370DW, DCP-8070D/8085DN, MFC-8370DN/8880DN  TN-3230/TN-3280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N, DCP-7010/7010L/7025, Fax-2820/2920, MFC-7225N/7420/7820N  TN-2075 ; HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW  TN-3130/TN-3170 ; HL-2140/2142/2150N/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  TN-2135/TN-2175 ; HL-5340D/5350DN/5370DW, DCP-8070D/8085DN, MFC-8370DN/8880DN  TN-3230/TN-3280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N, DCP-7010/7010L/7025, Fax-2820/2920, MFC-7225N/7420/7820N  TN-2075 ; HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW  TN-3130/TN-3170 ; HL-2140/2142/2150N/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  TN-2135/TN-2175 ; HL-5340D/5350DN/5370DW, DCP-8070D/8085DN, MFC-8370DN/8880DN  TN-3230/TN-3280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC108/ 128/ 200/ 200S/ 204/ 204S/ 206/ 208/ 210/ 220/ 220S/ 224/ 224S/ 226/ 228/ 230/ 280/ 290/ 310/ 330/ 336/ 530, PC740/ 750/ 760/ 770/ 780/ 860/ 880/ 890  E16/ E30</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PC-981, Canon PC-980, Canon PC-960, Canon PC-950, Canon PC-941, Canon PC-940, Canon PC-921, Canon PC-920, Canon PC-900, Canon PC-890, Canon PC-880, Canon PC-870, Canon PC-860, Canon PC-850, Canon PC-800, Canon PC-795, Canon PC-790, Canon PC-785, Canon PC-780, Canon PC-775, Canon PC-770, Canon PC-760, Canon PC-750, Canon PC-745, Canon PC-740, Canon PC-735, Canon PC-730, Canon PC-720, Canon PC-710, Canon PC-700, Canon PC-680, Canon PC-550, Canon PC-530, Canon PC-430, Canon PC-428, Canon PC-425, Canon PC-420, Canon PC-400, Canon PC-330, Canon PC-325, Canon PC-320, Canon PC-310, Canon PC-300, Canon PC-210, Canon PC-170, Canon PC-160, Canon PC-150, Canon PC-140, Canon FC-770, Canon FC-750, Canon FC-740, Canon FC-540, Canon FC-530, Canon FC-336, Canon FC-330, Canon FC-325, Canon FC-310, Canon FC-300, Canon FC-290, Canon FC-280, Canon FC-230, Canon FC-228, Canon FC-226, Canon FC-224, Canon FC-220, Canon FC-210, Canon FC-208, Canon FC-206, Canon FC-204, Canon FC-200, E16 , E30</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC-2xx,3xx,530,PC-7xx,8xx; OLIVETTY 7005</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Cистема знижок: 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%. FC108/ 128/ 200/ 200S/ 204/ 204S/ 206/ 208/ 210/ 220/ 220S/ 224/ 224S/ 226/ 228/ 230/ 280/ 290/ 310/ 330/ 336/ 530, PC740/ 750/ 760/ 770/ 780/ 860/ 880/ 890  E16/ E30</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC-2xx,3xx,530,PC-7xx,8xx; OLIVETTY 7005  фасованный</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 2202/2204  C-EXV42 ; imageRUNNER 1435  C-EXV50 ; imageRUNNER 2425  C-EXV60</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 1435  C-EXV50</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2010/2020/1600/1610/2320/2420/2422/EXV-5/EXV-14, 440г флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1600/ 1605/ 1610/ 2000/ 2010  C-EXV5 ; iR2016/ 2016J/ 2018/ 2020/ 2022/ 2025/ 2030/ 2318/ 2320/ 2420  C-EXV14</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 2425/2425i  C-EXV60</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C72" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C-EXV11, C-EXV12, C-EXV14, C-EXV18, C-EXV3, C-EXV32, C-EXV37, C-EXV42, C-EXV43, C-EXV5, C-EXV7/NPG-21, C-EXV33 , C-EXV50, C-EXV53, C-EXV59;
+Для пристроїв: Canon iR 1019,1019J,1022F,1022I,1022if,1023if,1024F,1024I,1024IF,1025,1025if,1210,1230,1270F,1310,1370F,1435,1435I,1435IF,1510,1530,1605,1730,1730I,1730if,1740,1740i,1740if,1750,1750i,1750if,2000,2002,2016I,2018I,2020,2022,2022I,2025I,2030,2116,2116j,2120,2120j,2120s,2200,2200I,2202,2202N,2204,2204F,2204N,2220I,2220L,2230,2270,2320,2320L,2420,2520,2520I,2525,2525I,2530,2530I,2535,2545,2545I,2800,3025,3025N,3035,3035N,3045,3045N,3225,3225N,3230,3235,3235N,3245,3300,3300I,3320,3530,3570,400,4525I,4570,500,2230,400i,4535i,4545i,4551i,FS1028MFP,FS1128MFP,2206,2206iF,2206n,2630i,1330,1610,1630,1670,2010,2422,1200,1430,1020J,4725Idx,2224iF,2224n,2224,2224n,2224iF,1018,1018J,1020,1570,1600,2016,2016J,2018,2025,2318,2318L,2870.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G72" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C73" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C-EXV11, C-EXV12, C-EXV14, C-EXV18, C-EXV3, C-EXV32, C-EXV37, C-EXV42, C-EXV43, C-EXV5, C-EXV7/NPG-21, C-EXV33 , C-EXV50, C-EXV53, C-EXV59;
+Для пристроїв: Canon iR 1019,1019J,1022F,1022I,1022if,1023if,1024F,1024I,1024IF,1025,1025if,1210,1230,1270F,1310,1370F,1435,1435I,1435IF,1510,1530,1605,1730,1730I,1730if,1740,1740i,1740if,1750,1750i,1750if,2000,2002,2016I,2018I,2020,2022,2022I,2025I,2030,2116,2116j,2120,2120j,2120s,2200,2200I,2202,2202N,2204,2204F,2204N,2220I,2220L,2230,2270,2320,2320L,2420,2520,2520I,2525,2525I,2530,2530I,2535,2545,2545I,2800,3025,3025N,3035,3035N,3045,3045N,3225,3225N,3230,3235,3235N,3245,3300,3300I,3320,3530,3570,400,4525I,4570,500,2230,400i,4535i,4545i,4551i,FS1028MFP,FS1128MFP,2206,2206iF,2206n,2630i,1330,1610,1630,1670,2010,2422,1200,1430,1020J,4725Idx,2224iF,2224n,2224,2224n,2224iF,1018,1018J,1020,1570,1600,2016,2016J,2018,2025,2318,2318L,2870.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G73" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%, 10шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C74" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C-EXV11, C-EXV12, C-EXV14, C-EXV18, C-EXV3, C-EXV32, C-EXV37, C-EXV42, C-EXV43, C-EXV5, C-EXV7/NPG-21, C-EXV33 , C-EXV50, C-EXV53, C-EXV59;
+Для пристроїв: Canon iR 1019,1019J,1022F,1022I,1022if,1023if,1024F,1024I,1024IF,1025,1025if,1210,1230,1270F,1310,1370F,1435,1435I,1435IF,1510,1530,1605,1730,1730I,1730if,1740,1740i,1740if,1750,1750i,1750if,2000,2002,2016I,2018I,2020,2022,2022I,2025I,2030,2116,2116j,2120,2120j,2120s,2200,2200I,2202,2202N,2204,2204F,2204N,2220I,2220L,2230,2270,2320,2320L,2420,2520,2520I,2525,2525I,2530,2530I,2535,2545,2545I,2800,3025,3025N,3035,3035N,3045,3045N,3225,3225N,3230,3235,3235N,3245,3300,3300I,3320,3530,3570,400,4525I,4570,500,2230,400i,4535i,4545i,4551i,FS1028MFP,FS1128MFP,2206,2206iF,2206n,2630i,1330,1610,1630,1670,2010,2422,1200,1430,1020J,4725Idx,2224iF,2224n,2224,2224n,2224iF,1018,1018J,1020,1570,1600,2016,2016J,2018,2025,2318,2318L,2870.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G74" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%, 10шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon C-EXV 33 iR 2520/2520i/2525/2525i/2530/2530i  620 г/ флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon C-EXV-33 iR 2520/2520i/2525/2525i/2530/2530i  620 г/ флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="G70" authorId="0">
+    <comment ref="G76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1019/1020/1022/ 1023/1024/1025/EXV-18, 465г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2002/2202/2204/NPG-59/EXV-42, 465г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP6012/6014/6112/6118/6212/6312/6412/6512/ 6612/7120/7130/C120/122/130/NPG-11, 280г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AcuLaser M2000D  S050436/ S050435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AcuLaser M2300/ 2400, MX20 Series  S050583/ S050582</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">XP-17; Xerox DP 4317/4517, N17; Lexmark 4317</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 107a/107r/107w/135a/135r/135W/137fnw/106A  W1106A .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 107a/107r/107w/135a/135r/135W/137fnw/106A  W1106A .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4014/P4015/P4515  CC364A/CC364X ; LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Enterprise flow MFP M525c, Pro M521 Series  CE255A/CE255X ; LaserJet Enterprise M4555 mfp, Enterprise 600 M601/M602/M603  CE390A/CE390X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ; Laser Jet Enterprise M607/M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404, MFP M428 Series  CF259A/CF259X ; Canon i-SENSYS LBP223/LBP226/LBP228, i-SENSYS MF443/MF445/MF446/MF449  057/057 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404, MFP M428 Series  CF259A/CF259X ; Canon i-SENSYS LBP223/LBP226/LBP228, i-SENSYS MF443/MF445/MF446/MF449  057/057 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404, MFP M428 Series  CF259A/CF259X ; Canon i-SENSYS LBP223/LBP226/LBP228, i-SENSYS MF443/MF445/MF446/MF449  057/057 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1010/ 1012/ 1015/ 1018/ 1020/ 1022</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A , LaserJet 1000/1005/1200/1220/3300/3800  C7115A , LaserJet 1300  Q2613A , LaserJet 1150  Q2624A , LaserJet 2100/2200  C4096A , LaserJet 4000/4050  C4127A ; LaserJet 4100  C8061A , LaserJet 5000/5100  C4129X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010  Q2612A ; LaserJet 1160/1320  Q5949A ; LaserJet 2300  Q2610A ; LaserJet 2420/2430  Q6511A ; LaserJet 4200  Q1338A ; LaserJet 4250/4350  Q5942A ; LaserJet 4300  Q1339A ; LaserJet 5200  Q7516A ; LaserJet P2035/2055  CE505A ; LaserJet P3005  Q7551A ; LaserJet P3015  CE255A ; LaserJet Enterprise 700 M712/M725  CF214A ; LJ P2014/2015 Series, M2727 MFP  Q7553A/X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f  Q2612A/X ; Canon i-SENSYS LBP2900/B/3000  703 ; i-SENSYS MF4018/4120/4140/4150/4270/4320d/4330d/4340d/4350d/4370dn/4380dn/4660PL/4690PL, FAX-L100/120/140/160, PCD450  FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1010/ 1012/ 1015/ 1018/ 1020/ 1022</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A , LaserJet 1000/1005/1200/1220/3300/3800  C7115A , LaserJet 1300  Q2613A , LaserJet 1150  Q2624A , LaserJet 2100/2200  C4096A , LaserJet 4000/4050  C4127A ; LaserJet 4100  C8061A , LaserJet 5000/5100  C4129X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010  Q2612A ; LaserJet 1160/1320  Q5949A ; LaserJet 2300  Q2610A ; LaserJet 2420/2430  Q6511A ; LaserJet 4200  Q1338A ; LaserJet 4250/4350  Q5942A ; LaserJet 4300  Q1339A ; LaserJet 5200  Q7516A ; LaserJet P2035/2055  CE505A ; LaserJet P3005  Q7551A ; LaserJet P3015  CE255A ; LaserJet Enterprise 700 M712/M725  CF214A ; LJ P2014/2015 Series, M2727 MFP  Q7553A/X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f, Canon i-SENSYS MF4018/4120/4140/4150/4270/4660PL/4690PL, FAX-L100/120/L140/160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A , LaserJet 1000/1005/1200/1220/3300/3800  C7115A , LaserJet 1300  Q2613A , LaserJet 1150  Q2624A , LaserJet 2100/2200  C4096A , LaserJet 4000/4050  C4127A ; LaserJet 4100  C8061A , LaserJet 5000/5100  C4129X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP1200 / HP 1200 / HP 1010 , 1012 , LJ 1015 , LJ 1018 , LJ 1020 , LJ 1022 , LJ 1022 N , LJ 1022 NW , LJ 3015 , LJ 3020 , LJ 3030 , LJ 3050 , LJ 3052 , LJ M 1005 MFP , LJ M 1319 F MFP, LJ 4000 SE Canon FAXPHONE L170 , FAXPHONE L90 , I-SENSYS LBP 3000 , I-SENSYS MF 4010 , I-SENSYS MF 4120 , I-SENSYS MF 4140 , I-SENSYS MF 4150 , I-SENSYS MF 4270 , I-SENSYS MF 4320 D , I-SENSYS MF 4330 D , I-SENSYS MF 4340 D , I-SENSYS MF 4370 DN , I-SENSYS MF 4380 DN , I-SENSYS MF 4660 PL , I-SENSYS MF 4690 PL , IMAGECLASS D 340 , IMAGECLASS D 480 , IMAGECLASS D 661 , IMAGECLASS D 680 , IMAGECLASS D 760 , IMAGECLASS D 761 , IMAGECLASS D 780 , IMAGECLASS D 860 , IMAGECLASS D 861 , IMAGECLASS D 880 , IMAGECLASS MF 4150 , IMAGECLASS MF 4270 , IMAGECLASS MF 4350 D , IMAGECLASS MF 4370 DN , IMAGECLASS MF 4380 DN , IMAGECLASS MF 4690 , IMAGECLASS MF 6530 , IMAGECLASS MF 6540 , IMAGECLASS MF 6550 , IMAGECLASS MF 6560 , IMAGECLASS MF 6580 , IMAGECLASS MF 6590 , IMAGECLASS MF 6595 , Артикул 32401</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505/M1120/M1522N  CB436A ; LaserJet P1566/P1606  CE278A ; LaserJet Pro M125/ M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M1132MFP/M1212NF, P1102  CE285A ; LaserJet Pro M12, MFP M26  CF279A ; LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Pro M521 Series  CE255A/CE255X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ; LaserJet Pro M402, MFP M426 Series  CF226A/CF226X ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet 1000/1005/1200/1220/3300/3330/3380 Series  C7115A/C7115X ; LaserJet P4014/P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A/Q2613X ; LaserJet 1150 Series  Q2624A ; LaserJet Enterprise M506, MFP M527 Series  CF287A ; LaserJet 1160/1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505/M1120/M1522N  CB436A ; LaserJet P1566/P1606  CE278A ; LaserJet Pro M125/ M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M1132MFP/M1212NF, P1102  CE285A ; LaserJet Pro M12, MFP M26  CF279A ; LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Pro M521 Series  CE255A/CE255X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ; LaserJet Pro M402, MFP M426 Series  CF226A/CF226X ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet 1000/1005/1200/1220/3300/3330/3380 Series  C7115A/C7115X ; LaserJet P4014/P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A/Q2613X ; LaserJet 1150 Series  Q2624A ; LaserJet Enterprise M506, MFP M527 Series  CF287A ; LaserJet 1160/1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505/M1120/M1522N  CB436A ; LaserJet P1566/P1606  CE278A ; LaserJet Pro M125/ M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M1132MFP/M1212NF, P1102  CE285A ; LaserJet Pro M12, MFP M26  CF279A ; LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Pro M521 Series  CE255A/CE255X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ; LaserJet Pro M402, MFP M426 Series  CF226A/CF226X ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet 1000/1005/1200/1220/3300/3330/3380 Series  C7115A/C7115X ; LaserJet P4014/P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A/Q2613X ; LaserJet 1150 Series  Q2624A ; LaserJet Enterprise M506, MFP M527 Series  CF287A ; LaserJet 1160/1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505/M1120/M1522N  CB436A ; LaserJet P1566/P1606  CE278A ; LaserJet Pro M125/ M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M1132MFP/M1212NF, P1102  CE285A ; LaserJet Pro M12, MFP M26  CF279A ; LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Pro M521 Series  CE255A/CE255X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ; LaserJet Pro M402, MFP M426 Series  CF226A/CF226X ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet 1000/1005/1200/1220/3300/3330/3380 Series  C7115A/C7115X ; LaserJet P4014/P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A/Q2613X ; LaserJet 1150 Series  Q2624A ; LaserJet Enterprise M506, MFP M527 Series  CF287A ; LaserJet 1160/1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505/M1120/M1522N  CB436A ; LaserJet P1566/P1606  CE278A ; LaserJet Pro M125/ M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M1132MFP/M1212NF, P1102  CE285A ; LaserJet Pro M12, MFP M26  CF279A ; LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Pro M521 Series  CE255A/CE255X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ; LaserJet Pro M402, MFP M426 Series  CF226A/CF226X ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet 1000/1005/1200/1220/3300/3330/3380 Series  C7115A/C7115X ; LaserJet P4014/P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A/Q2613X ; LaserJet 1150 Series  Q2624A ; LaserJet Enterprise M506, MFP M527 Series  CF287A ; LaserJet 1160/1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Cистема знижок: 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G98" authorId="0">
+    <comment ref="G104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A , LaserJet 1000/1005/1200/1220/3300/3800  C7115A , LaserJet 1300  Q2613A , LaserJet 1150  Q2624A , LaserJet 2100/2200  C4096A , LaserJet 4000/4050  C4127A ; LaserJet 4100  C8061A , LaserJet 5000/5100  C4129X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 8000  C3909A ; LaserJet 8100/ 8150  C4182X ; Laser Jet 1100/ 3200  C4092A ; Canon LBP-800/ 810/ 1120  EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="G112" authorId="0">
+    <comment ref="G118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/A/3200  C4092A , 5L/6L/3100/3150  C3906A , 4/4+/4M/4M+/5/5M/5N  92298A , 4L/4ML/4P/4MP  92274A , 4V/4MV  C3900A , 5P/5MP/6P/6MP  C3903A , 5Si/8000  C3909A , 8100/8150/Mopier 320  C4182X ; Canon LBP-800/810/1120  EP-22 , LBP-AX/460/465/660  EP-A , LBP-8IV/860/1260  EP-E , LBP-430W/4U/4i  EP-P , LBP-A430/P380  EP-B , LBP-VX  EP-V , LBP-2460  EP-W , LBP-950/1910/3260  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 8000  C3909A ; LaserJet 8100/ 8150  C4182X ; Laser Jet 1100/ 3200  C4092A ; Canon LBP-800/ 810/ 1120  EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/ A/ 3200  C4092A , 5L/ 6L/ 3100/ 3150  C3906A , 4/ 4+/ 4M/ 4M+/ 5/ 5M/ 5N  92298A , 4L/ 4ML/ 4P/ 4MP  92274A , 4V/ 4MV  C3900A , 5P/ 5MP/ 6P/ 6MP  C3903A , 5Si/ 8000  C3909A , 8100/ 8150/ Mopier 320  C4182X ; CANON LBP-800/ 810/ 1120  EP-22 , LBP-AX/ 460/ 465/ 660  EP-A , LBP-8IV/ 860/ 1260  EP-E , LBP-430W/ 4U/ 4i  EP-P , LBP-A430/ P380  EP-B , LBP-VX  EP-V , LBP-2460  EP-W , LBP-950/ 1910/ 3260  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/A/3200  C4092A , 5L/6L/3100/3150  C3906A , 4/4+/4M/4M+/5/5M/5N  92298A , 4L/4ML/4P/4MP  92274A , 4V/4MV  C3900A , 5P/5MP/6P/6MP  C3903A , 5Si/8000  C3909A , 8100/8150/Mopier 320  C4182X ; Canon LBP-800/810/1120  EP-22 , LBP-AX/460/465/660  EP-A , LBP-8IV/860/1260  EP-E , LBP-430W/4U/4i  EP-P , LBP-A430/P380  EP-B , LBP-VX  EP-V , LBP-2460  EP-W , LBP-950/1910/3260  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G117" authorId="0">
+    <comment ref="G123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 КАРТРИДЖ CANON 708_308  0266B002 
 КАРТРИДЖ HP LJ Q5949A  №49A 
 КАРТРИДЖ HP LJ Q5949X  №49X   MAX 
 КАРТРИДЖ HP LJ Q5949XD  2x№49X   MAX  DUAL PACK
 КАРТРИДЖ CANON 708  PN-708R  PATRON Extra
 КАРТРИДЖ HP LJ Q5949A/CANON 708  PN-Q5949A/708R  EXTRA Label
 КАРТРИДЖ HP LJ Q5949A  FL-Q5949A  FREE Label
 КАРТРИДЖ HP LJ Q5949A  PN-49A  PATRON
 КАРТРИДЖ HP LJ Q5949A  PN-49AR  PATRON Extra
 КАРТРИДЖ HP LJ Q5949X  PN-49X  PATRON
 КАРТРИДЖ HP LJ Q5949X  PN-49XR  PATRON Extra
 Сумісність з
 друкувальними
 пристроями:	
 ЛАЗЕРНИЙ ПРИНТЕР CANON i-SENSYS LBP3300
 ЛАЗЕРНИЙ ПРИНТЕР CANON i-SENSYS LBP3360
 ЛАЗЕРНИЙ ПРИНТЕР HP LJ 1160
 ЛАЗЕРНИЙ ПРИНТЕР HP LJ 1320
 БФП HP LJ 3390MFP
 БФП HP LJ 3392</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; CANON i-SENSYS LBP3300/ 3360  708/ 708H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  С7115A/ X ; CANON Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27 ; FAX-L380/ 400, i-SENSYS FAX-L380S/ 390, PCD320/ 340  T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/1300/3300/3330; Canon LBP-1210/3200 оригинал</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; CANON Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27 ; FAX-L380/ 400, i-SENSYS FAX-L380S/ 390, PCD320/ 340  T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">совместим:
  CANON LBP-3300 21PPM 
 CANON LBP-3360 21PPM 
 HP LASERJET 1160 20PPM 
 HP LASERJET 1320 20PPM 
 HP LASERJET 1320 N 20PPM 
 HP LASERJET 1320 NW 20PPM 
 HP LASERJET 1320 T 20PPM 
 HP LASERJET 1320 TN 20PPM 
 HP LASERJET 3390 22PPM 
 HP LASERJET 3392 22PPM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 2100/ 2200 Series  C4096A ; CANON LBP1000  EP-32</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 2300 Series  Q2610A/ Q2610X / WorkCentre 5016/5020  106R01277</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4000/4050 Series  C4127A/C4127X , LaserJet 4100 Series  C8061A/C8061X , LaserJet 5000/5100 Series  C4129X ; CANON LBP1760  EP-52 , LBP2000  EP-65 , GP160 Series  H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4000/4050 Series  C4127A/C4127X , LaserJet 4100 Series  C8061A/C8061X , LaserJet 5000/5100 Series  C4129X ; CANON LBP1760  EP-52 , LBP2000  EP-65 , GP160 Series  H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4000/5000 series, CANON LBP-1760/EP-52. Тонер компании Mitsubishi  MK Imaging™ .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X , 5200 Series  Q7516A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X , 5200 Series  Q7516A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150 Series/Mopier 320  C4182X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 9000/9040/9050 Series  C8543X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 700 M712/ 725  CF214A/ CF214X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 700 M712/ 725  CF214A/ CF214X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , CF226A, CF226X, CF228A, CF228X, CF287A, CF287X
 Сумісні пристрої: Canon LBP-312X, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , CF226A, CF226X, CF228A, CF228X, CF287A, CF287X
 Сумісні пристрої: Canon LBP-312X, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604/M605/M605/ M607/M608/M609, MFP M625/M630/M631/M632/M633/Canon LBP-351/LBP-352  039 0287C001/CF237A/CF237X/CF237Y/CF281A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604/M605/M605/ M607/M608/M609, MFP M625/M630/M631/M632/M633/Canon LBP-351/LBP-352  039 0287C001/CF237A/CF237X/CF237Y/CF281A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y ; LaserJet Pro M304/M404, MFP M428  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528  CF289A/CF289X/CF289Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="G144" authorId="0">
+    <comment ref="G150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	071  5645C001 , 071H  5646C002 , 712  1870B002 , 713  1871B002  , 715  1975B002 , 715H  1976B002 , 725  3484B002 , 726  3483B002 , 728  3500B002 , 737  9435B002 , CB435A, CB436A, CC388A, CE278A, CE285A, CE285L, CF244A, CF279A, CF283A, CF283X, Q7553A, Q7553X, W1350A  135A , W1350X  135X , W1360A  136A , W1360X  136X , W1420A  142A , W1500A  150A 
 Совместимые устройства	Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270, HP LJ M209, HP LJ MFP M234, HP LJ M211, HP LJ M212, HP LJ M236, HP LJ M110, HP LJ M111, HP LJ M141</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	071  5645C001 , 071H  5646C002 , 712  1870B002 , 713  1871B002  , 715  1975B002 , 715H  1976B002 , 725  3484B002 , 726  3483B002 , 728  3500B002 , 737  9435B002 , CB435A, CB436A, CC388A, CE278A, CE285A, CE285L, CF244A, CF279A, CF283A, CF283X, Q7553A, Q7553X, W1350A  135A , W1350X  135X , W1360A  136A , W1360X  136X , W1420A  142A , W1500A  150A 
 Совместимые устройства	Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270, HP LJ M209, HP LJ MFP M234, HP LJ M211, HP LJ M212, HP LJ M236, HP LJ M110, HP LJ M111, HP LJ M141</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	071  5645C001 , 071H  5646C002 , 712  1870B002 , 713  1871B002  , 715  1975B002 , 715H  1976B002 , 725  3484B002 , 726  3483B002 , 728  3500B002 , 737  9435B002 , CB435A, CB436A, CC388A, CE278A, CE285A, CE285L, CF244A, CF279A, CF283A, CF283X, Q7553A, Q7553X, W1350A  135A , W1350X  135X , W1360A  136A , W1360X  136X , W1420A  142A , W1500A  150A 
 Совместимые устройства	Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270, HP LJ M209, HP LJ MFP M234, HP LJ M211, HP LJ M212, HP LJ M236, HP LJ M110, HP LJ M111, HP LJ M141</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; HP LaserJet Pro 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122dw, MF272dw/MF275dw  071/071H ; LBP361/362  073</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; LJ 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122, MF272/MF275  071/071H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y
 Сумісні пристрої: Canon LBP-312X, Canon LBP-312X, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-228, Canon LBP-228, Canon LBP-240, Canon MF-460, Canon LBP-240, Canon MF-460, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M403,</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y
 Сумісні пристрої: Canon LBP-312X, Canon LBP-312X, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-228, Canon LBP-228, Canon LBP-240, Canon MF-460, Canon LBP-240, Canon MF-460, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M403,</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; HP LaserJet Pro 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122dw, MF272dw/MF275dw  071/071H ; LBP361/362  073</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; LJ 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122, MF272/MF275  071/071H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/M428/M430/M507/M528/M211/M236/Pro 3003/3103/Canon LBP325/LBP122/LBP223/226/228/LBP361/362/MF272/MF275/MF443/445/446/449/MF542/543, CF237A/CF237X/CF259A/CF259X/CF289A/CF289X/CF289Y/W1360A/W1450A/W1470A/T06/T08/Canon 056/056L/056H/057/057H/071/071H/073, також непогані результити в Canon 070, Packed in Ukraine з мішка WDTH608! 1000г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/M428/M430A/M507/M528/M211/M236/Pro 3003/3103/Canon LBP325/LBP122/LBP223/226/228/LBP361/362/MF272/MF275/MF443/445/446/449/MF542/543/X1238/iR1643, CF237A/CF237X/CF259A/CF259X/CF289A/CF289X/CF289Y/W1360A/W1450A/W1470A/T06/T08/Canon 056/056L/056H/057/057H/071/071H/073 + ЛІЙКА, також хороші результати в Canon 070, 1000г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/M428/M430/M507/M528/M211/M236/Pro 3003/3103/Canon LBP325/LBP122/LBP223/226/228/LBP361/362/MF272/MF275/MF443/445/446/449/MF542/543/CF259A/CF259X/CF289A/CF289X/CF289Y/W1360A/W1450A/W1470A/Canon 056/056L/056H/057/057H/071/071H/073, Packed in Ukraine з мішка WDTH608! 125г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433/M436 Series  CF256A/CF256X ; LaserJet M438/M442/M443  W1335A/W1335X ; Xerox B1022/B1025 006R01731.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433/M436 Series  CF256A/CF256X ; LaserJet M438/M442/M443  W1335A/W1335X ; SAMSUNG MultiXpress SL-K2200 Series  MLT-D707S/MLT-D707L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433/M436 Series  CF256A/CF256X ; LaserJet M438/M442/M443  W1335A/W1335X ; Xerox B1022/B1025 006R01731.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433/M436 Series  CF256A/CF256X ; LaserJet M438/M442/M443  W1335A/W1335X ; SAMSUNG MultiXpress SL-K2200 Series  MLT-D707S/MLT-D707L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433/M436 Series  CF256A/CF256X . Xerox B1022/B1025 006R01731.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/M1120/1132/1522/1536/Canon LBP3010/3100/3250/MF4410/4420/4430/4450/4550/4570/4580/Canon 728/712/CB435A/CB436A/CE278A/CE285A, UNIVERSAL B, 1000г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/1006/1007/1008/1102/1505/M1522/1536/1120/1132/1212/1322/Canon MF4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/1210/Canon 728/712/CB435A/CB436A/CE278A/CE285A, універсальний, 1000г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP MASTERBUILD UNIVERSAL LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/2035/2055/4014/4015/M1120/1132/1522/1536/HP LJ 1010/1200/1320/2400/4200/4250/4300/4350/5000/9000/Enterprise M501/506/527 600 M601/602/604/Canon LBP3010/3100/3250/1210/MF211/212/216/217/226/229/4410/4420/4430/4450/4550/4570/4580/Canon 737/728/712/CB435A/CB436A/CE278A/CE285A/CF283A/CF283X/CF287A/CF287X, універсальний - СУМІСНИЙ зі всіма моделями HP!  Покращений коефіцієнт перенесення тонера в не нових/non-virgin картриджах  SPHERICAL, формула сумісна з оригінальним тонером HP! 1000г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DYNO LJ P1560/1566/1600/1606/1530/1005/1006/1102/1505/M1522/1536/1120/1132/Canon MF4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/1210/Canon 728/712/CB435A/CB436A/CE278A/CE285A/HP LJ 1010/1200/1320/2400/4200/4300/5000/9000/P2035/2055/4014/4015, TSHDYNO універсальний - сумісний з усіма моделями HP, зроблений на базі TSH87B, 1000г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/M1120/1132/1522/1536/Canon LBP3010/3100/3250/MF-4410/4420/4430/4450/4550/4570/4580/Canon 728/712/CB435A/CB436A/CE278A/CE285A, UNIVERSAL B, Packed in Ukraine! з мішка TDH67. 1000г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="G172" authorId="0">
+    <comment ref="G178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%, 20шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP MASTERBUILD UNIVERSAL LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/2035/2055/4014/4015/M1120/1132/1522/1536/HP LJ 1010/1200/1320/2400/4200/4250/4300/4350/5000/9000/Enterprise M501/506/527 600 M601/602/604/Canon LBP3010/3100/3250/1210/MF-211/212/216/217/226/229/4410/4420/4430/4450/4550/4570/4580/Canon 737/728/712/CB435A/CB436A/CE278A/CE285A/CF283A/CF283X/CF287A/CF287X, MOON універсальний - СУМІСНИЙ зі всіма моделями HP!  Покращений коефіцієнт перенесення тонера в не нових/non-virgin картриджах  SPHERICAL, формула сумісна з оригінальним тонером HP! 500г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series , M1132/ 1212 Series  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LaserJet P2035/ 2055 Series  CE505A/ X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LaserJet P3015 Series  CE255A/ X ; LaserJet P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Покращена формула, сумісний с HG361. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 , LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A/Q2612X ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 , LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X , CANON i-SENSYS LBP6300dn/6650dn,  719/H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="G187" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1002/ 1003/ 1004/ 1005/ 1006/ 1009  CB435A ; LaserJet P1007/ 1008, M1136/ 1213/ 1216  CB388A ; LaserJet P1505, M1120/ 1522  CB436A ; LaserJet P1606/ 1566, M1536  CE278A ; LaserJet P1102, M1132/ 1212  CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/1006/1007/1008/1102/1505/M1522/1536/1120/1132/1212/1322/Canon MF-4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/1210/Canon 728/712/CB388A/CB435A/CB436A/CE278A/CE285A, універсальний, формула оптимізована для сумісних картриджів.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A . Тонер компании Mitsubishi  MK Imaging™ .</t>
         </r>
       </text>
     </comment>
-    <comment ref="G186" authorId="0">
+    <comment ref="G192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -3%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1606/1005/1102/1505/M15/M28/M125/127/M225/M211/M236/M1522/1536/1120/1132/1212/1322/Canon MF4410/4420/4430/4450/4550/4570/4580/i-SENSYS MF211/MF216/MF226/LBP3010/3100/3250/1210/Canon 728/712/713/725/726/737/CB435A/CB436A/CE278A/CE285A/CF244A/CF279A/CF283A/W1360A, універсальний, Packed in Ukraine! з мішка WDTH1102! максимальна чорнота як в оригінальних так і в сумісних картриджах, 1000г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/1006/1007/1008/1102/1505/M1522/1536/1120/1132/1212/1322/Canon MF4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/1210/Canon 728/712/CB435A/CB436A/CE278A/CE285A + ЛІЙКА, Super Performance, універсальний, дуже схожий на MPT11, 1000г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1606/1005/1102/1505/M15/M28/M125/127/M225/M211/M236/M1522/1536/1120/1132/1212/1322/Canon MF-4410/4420/4430/4450/4550/4570/4580/i-SENSYS MF211/MF216/MF226/LBP3010/3100/3250/1210/Canon 728/712/713/725/726/737/CB435A/CB436A/CE278A/CE285A/CF244A/CF279A/CF283A/W1360A + ЛІЙКА, універсальний, 1000г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/1006/1007/1008/1102/1505/M1522/1536/1120/1132/1212/1322/Canon MF4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/1210/Canon 728/712/CB435A/CB436A/CE278A/CE285A, Super Performance, універсальний, 1000г/банка, розфасовано в Україні з мішка WDTH1102P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1002/ 1003/ 1004/ 1005/ 1006/ 1009  CB435A ; LaserJet P1007/ 1008, M1136/ 1213/ 1216  CB388A ; LaserJet P1505, M1120/ 1522  CB436A ; LaserJet P1606/ 1566, M1536  CE278A ; LaserJet P1102, M1132/ 1212  CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A . Тонер компании Mitsubishi  MK Imaging™ .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Покращена формула, сумісний с HG361. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 , LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A/Q2612X ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 , LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X , CANON i-SENSYS LBP6300dn/6650dn,  719/H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Покращена формула, сумісний с HG361. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 , LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A/Q2612X ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 , LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X , CANON i-SENSYS LBP6300dn/6650dn,  719/H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A . Тонер компании Mitsubishi  MK Imaging™ .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1002/ 1003/ 1004/ 1005/ 1006/ 1009  CB435A ; LaserJet P1007/ 1008, M1136/ 1213/ 1216  CB388A ; LaserJet P1505, M1120/ 1522  CB436A ; LaserJet P1606/ 1566, M1536  CE278A ; LaserJet P1102, M1132/ 1212  CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Покращена формула, сумісний с HG361. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 , LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A/Q2612X ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 , LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X , CANON i-SENSYS LBP6300dn/6650dn,  719/H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1002/ 1003/ 1004/ 1005/ 1006/ 1009  CB435A ; LaserJet P1007/ 1008, M1136/ 1213/ 1216  CB388A ; LaserJet P1505, M1120/ 1522  CB436A ; LaserJet P1606/ 1566, M1536  CE278A ; LaserJet P1102, M1132/ 1212  CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A . Тонер компании Mitsubishi  MK Imaging™ .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet Pro M125/ 127/ 201/ 225 Series  CF283A/ CF283X ; CANON i-SENSYS MF211/ 212/ 216/ 217/ 226/ 229 Series  737 , CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006  CB435A ; LJ P1102 Series, M1132/1212nf  CE285A ; LJ P1505 Series, M1120/1522 Series  CB436A ; LJ P1566/1606, M1536 Series  CE278A ; Canon i-SENSYS LBP3010/B/3100  712 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/4430/4450/4550d/4570dn/4580dn  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
-[...94 lines deleted...]
-    </comment>
     <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P1606DN, M1132/M1212, P1002/P1003/P1004/P1006/P1009, LJ Pro 400/ M401/M425, P1007/P1008, P1505/M1522</t>
+          <t xml:space="preserve">LaserJet M1132,LaserJet Pro P1102,LaserJet P1566,i-SENSYS MF 4550d,i-SENSYS LBP 6000,i-SENSYS LBP 6000b,i-SENSYS MF 4410,i-SENSYS MF 4580dn,i-SENSYS MF 4450d,LaserJet M1536dnf,i-SENSYS MF 4430,i-SENSYS MF 3010,LaserJet P1606dn,LaserJet M1212nf,i-SENSYS MF 4450,i-SENSYS MF 4570dn,i-SENSYS LBP 3250,LaserJet Pro M1214nfh,LaserJet Pro M1217nfw,LaserJet Pro P1102w,i-SENSYS LBP 6020b,i-SENSYS LBP 6020,i-SENSYS MF 4730,i-SENSYS MF 4750,i-SENSYS MF 4780w,i-SENSYS MF 4870dn,i-SENSYS MF 4890dw,LaserJet P1606dn,LaserJet P1007,LaserJet P1008,i-SENSYS LBP 3100,i-SENSYS LBP 3020,i-SENSYS MF 3010b,i-SENSYS LBP 6030,i-SENSYS LBP 6030b,i-SENSYS LBP 6030w,I-SENSYS Fax L150,I-SENSYS Fax L170,I-SENSYS Fax L410,LaserJet Pro M15a,LaserJet Pro M15a,LaserJet Pro M15w,LaserJet Pro M28a,LaserJet Pro M28w,i-SENSYS LBP 6030b,i-SENSYS MF 3010,LaserJet Pro M16a,LaserJet Pro M17a,LaserJet Pro M29a,LaserJet Pro M30a,LaserJet Pro P1106,LaserJet Pro P1108,LaserJet Pro M1136,LaserJet Pro M1137,LaserJet Pro M1213,Lase</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G218" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
         </r>
       </text>
     </comment>
     <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P1606DN, M1132/M1212, P1002/P1003/P1004/P1006/P1009, LJ Pro 400/ M401/M425, P1007/P1008, P1505/M1522</t>
+          <t xml:space="preserve">LaserJet M1132,LaserJet Pro P1102,LaserJet P1566,i-SENSYS MF 4550d,i-SENSYS LBP 6000,i-SENSYS LBP 6000b,i-SENSYS MF 4410,i-SENSYS MF 4580dn,i-SENSYS MF 4450d,LaserJet M1536dnf,i-SENSYS MF 4430,i-SENSYS MF 3010,LaserJet P1606dn,LaserJet M1212nf,i-SENSYS MF 4450,i-SENSYS MF 4570dn,i-SENSYS LBP 3250,LaserJet Pro M1214nfh,LaserJet Pro M1217nfw,LaserJet Pro P1102w,i-SENSYS LBP 6020b,i-SENSYS LBP 6020,i-SENSYS MF 4730,i-SENSYS MF 4750,i-SENSYS MF 4780w,i-SENSYS MF 4870dn,i-SENSYS MF 4890dw,LaserJet P1606dn,LaserJet P1007,LaserJet P1008,i-SENSYS LBP 3100,i-SENSYS LBP 3020,i-SENSYS MF 3010b,i-SENSYS LBP 6030,i-SENSYS LBP 6030b,i-SENSYS LBP 6030w,I-SENSYS Fax L150,I-SENSYS Fax L170,I-SENSYS Fax L410,LaserJet Pro M15a,LaserJet Pro M15a,LaserJet Pro M15w,LaserJet Pro M28a,LaserJet Pro M28w,i-SENSYS LBP 6030b,i-SENSYS MF 3010,LaserJet Pro M16a,LaserJet Pro M17a,LaserJet Pro M29a,LaserJet Pro M30a,LaserJet Pro P1106,LaserJet Pro P1108,LaserJet Pro M1136,LaserJet Pro M1137,LaserJet Pro M1213,Lase</t>
         </r>
       </text>
     </comment>
     <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P1606DN, M1132/M1212, P1002/P1003/P1004/P1006/P1009, LJ Pro 400/ M401/M425, P1007/P1008, P1505/M1522</t>
+          <t xml:space="preserve">LaserJet M1132,LaserJet Pro P1102,LaserJet P1566,i-SENSYS MF 4550d,i-SENSYS LBP 6000,i-SENSYS LBP 6000b,i-SENSYS MF 4410,i-SENSYS MF 4580dn,i-SENSYS MF 4450d,LaserJet M1536dnf,i-SENSYS MF 4430,i-SENSYS MF 3010,LaserJet P1606dn,LaserJet M1212nf,i-SENSYS MF 4450,i-SENSYS MF 4570dn,i-SENSYS LBP 3250,LaserJet Pro M1214nfh,LaserJet Pro M1217nfw,LaserJet Pro P1102w,i-SENSYS LBP 6020b,i-SENSYS LBP 6020,i-SENSYS MF 4730,i-SENSYS MF 4750,i-SENSYS MF 4780w,i-SENSYS MF 4870dn,i-SENSYS MF 4890dw,LaserJet P1606dn,LaserJet P1007,LaserJet P1008,i-SENSYS LBP 3100,i-SENSYS LBP 3020,i-SENSYS MF 3010b,i-SENSYS LBP 6030,i-SENSYS LBP 6030b,i-SENSYS LBP 6030w,I-SENSYS Fax L150,I-SENSYS Fax L170,I-SENSYS Fax L410,LaserJet Pro M15a,LaserJet Pro M15a,LaserJet Pro M15w,LaserJet Pro M28a,LaserJet Pro M28w,i-SENSYS LBP 6030b,i-SENSYS MF 3010,LaserJet Pro M16a,LaserJet Pro M17a,LaserJet Pro M29a,LaserJet Pro M30a,LaserJet Pro P1106,LaserJet Pro P1108,LaserJet Pro M1136,LaserJet Pro M1137,LaserJet Pro M1213,Lase</t>
         </r>
       </text>
     </comment>
     <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P1606DN, M1132/M1212, P1002/P1003/P1004/P1006/P1009, LJ Pro 400/ M401/M425, P1007/P1008, P1505/M1522</t>
+          <t xml:space="preserve">LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728 ; i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  737</t>
         </r>
       </text>
     </comment>
     <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728 ; i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  737</t>
+          <t xml:space="preserve">LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728</t>
         </r>
       </text>
     </comment>
     <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728</t>
+          <t xml:space="preserve">LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ;</t>
         </r>
       </text>
     </comment>
     <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C225" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C226" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C227" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ;</t>
+          <t xml:space="preserve">LJ P2014/ 2015 Series, M2727 MFP  Q7553A/ X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/ X ; Pro 400 M401, MFP M425 Series  CF280A/ X ; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn  719/ H</t>
         </r>
       </text>
     </comment>
     <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2014/ 2015 Series, M2727 MFP  Q7553A/ X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/ X ; Pro 400 M401, MFP M425 Series  CF280A/ X ; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn  719/ H</t>
         </r>
       </text>
     </comment>
     <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2014/ 2015 Series, M2727 MFP  Q7553A/ X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/ X ; Pro 400 M401, MFP M425 Series  CF280A/ X ; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn  719/ H</t>
+          <t xml:space="preserve">Для принтеров HP LaserJet Pro M425, HP LaserJet Pro M401, HP LaserJet P2055, HP LaserJet P2050, HP LaserJet P2035, HP LaserJet P2030, Canon MF-6180, Canon MF-6140, Canon MF-5980, Canon MF-5940, Canon MF-5880, Canon MF-5840, Canon LBP-6680, Canon LBP-6670, Canon LBP-6650, Canon LBP-6310, Canon LBP-6300, Canon MF-6680, Canon MF-6640. Для картриджей 720 , 719H, 719 , CE505A, CE505X, CF280A, CF280X</t>
         </r>
       </text>
     </comment>
     <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтеров HP LaserJet Pro M425, HP LaserJet Pro M401, HP LaserJet P2055, HP LaserJet P2050, HP LaserJet P2035, HP LaserJet P2030, Canon MF-6180, Canon MF-6140, Canon MF-5980, Canon MF-5940, Canon MF-5880, Canon MF-5840, Canon LBP-6680, Canon LBP-6670, Canon LBP-6650, Canon LBP-6310, Canon LBP-6300, Canon MF-6680, Canon MF-6640. Для картриджей 720 , 719H, 719 , CE505A, CE505X, CF280A, CF280X</t>
+          <t xml:space="preserve">Для принтера Canon LBP-3300, Canon LBP-3360, Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ 1160, HP LJ 1320, HP LJ 3390, HP LJ 3392. Для картриджа Canon 708  0266B002  , Canon 719 3479B002  , HP Q5949A.</t>
         </r>
       </text>
     </comment>
     <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера Canon LBP-3300, Canon LBP-3360, Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ 1160, HP LJ 1320, HP LJ 3390, HP LJ 3392. Для картриджа Canon 708  0266B002  , Canon 719 3479B002  , HP Q5949A.</t>
+          <t xml:space="preserve">Для принтера Canon LBP-3300, Canon LBP-3360, Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ 1320, HP LJ 3390, HP LJ 3392. Для картриджа Canon 708H  0917B002  , Canon 719H  3480B002  , HP Q5949X.</t>
         </r>
       </text>
     </comment>
     <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера Canon LBP-3300, Canon LBP-3360, Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ 1320, HP LJ 3390, HP LJ 3392. Для картриджа Canon 708H  0917B002  , Canon 719H  3480B002  , HP Q5949X.</t>
+          <t xml:space="preserve">LJ P3005 Series, M3027/3035 Series</t>
         </r>
       </text>
     </comment>
     <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P3005 Series, M3027/3035 Series</t>
+          <t xml:space="preserve">Для принтера Canon LBP-6700, Canon LBP-6750, Canon LBP-6780, Canon MF-512, Canon MF-515, HP LJ M525, HP LJ P3010, HP LJ P3015, HP LJ Pro M521. Для картриджа Canon 724  3481B002  , HP CE255A.</t>
         </r>
       </text>
     </comment>
     <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера Canon LBP-6700, Canon LBP-6750, Canon LBP-6780, Canon MF-512, Canon MF-515, HP LJ M525, HP LJ P3010, HP LJ P3015, HP LJ Pro M521. Для картриджа Canon 724  3481B002  , HP CE255A.</t>
+          <t xml:space="preserve">LaserJet P3015 Series  CE255A/ CE255X</t>
         </r>
       </text>
     </comment>
     <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P3015 Series  CE255A/ CE255X</t>
+          <t xml:space="preserve">Для принтера Canon LBP-6700, Canon LBP-6750, Canon LBP-6780, Canon MF-512, Canon MF-515, HP LJ M525, HP LJ P3010, HP LJ P3015, HP LJ Pro M521. Для картриджа 724H  3482B002 , HP CE255X.</t>
         </r>
       </text>
     </comment>
     <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера Canon LBP-6700, Canon LBP-6750, Canon LBP-6780, Canon MF-512, Canon MF-515, HP LJ M525, HP LJ P3010, HP LJ P3015, HP LJ Pro M521. Для картриджа 724H  3482B002 , HP CE255X.</t>
+          <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X</t>
         </r>
       </text>
     </comment>
     <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP P4014/P4015/P4515, ENTERPRISE M601/602/603/M4555</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C240" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P4014/P4015/P4515, ENTERPRISE M601/602/603/M4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP P4014/P4015/P4515, ENTERPRISE M601/602/603/M4555</t>
+          <t xml:space="preserve">LaserJet Pro 400 M401, MFP M425 Series  CF280A/ X ; P2035 Series  CE505A , P2055 Series  CE505A/ X ; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn  719/ H ; iR1133  C-EXV40</t>
         </r>
       </text>
     </comment>
     <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401, MFP M425 Series  CF280A/ X ; P2035 Series  CE505A , P2055 Series  CE505A/ X ; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn  719/ H ; iR1133  C-EXV40</t>
         </r>
       </text>
     </comment>
     <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro 400 M401, MFP M425 Series  CF280A/ X ; P2035 Series  CE505A , P2055 Series  CE505A/ X ; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn  719/ H ; iR1133  C-EXV40</t>
+          <t xml:space="preserve">HP LJ Pro 4002/4003/4004/MFP 4102/4103/4104/Canon LBP243/246/MF461/463/465/iR1643, 1490A/1510A/1520A/Canon 070/T06, 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C245" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF258A, CF258X, CF259A, CF259X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X 
 Сумісні пристрої: Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460, HP LJ Pro 4002, HP LJ Pro MFP 4102, HP LJ Pro 4003, HP LJ Pro 4103</t>
         </r>
       </text>
     </comment>
+    <comment ref="C246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
+          <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
         </r>
       </text>
     </comment>
     <comment ref="C248" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF258A, CF258X, CF259A, CF259X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X 
 Сумісні пристрої: Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460, HP LJ Pro 4002, HP LJ Pro MFP 4102, HP LJ Pro 4003, HP LJ Pro 4103</t>
         </r>
       </text>
     </comment>
+    <comment ref="C249" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4002/4003/4004/4001/MFP 4102/4103/4104/Canon LBP243/246/MF461/463/465/iR1643, 1490A/1510A/1520A/Canon 070/T06, OEM ЯКІСТЬ - краще запікання тонеру, 1000г/флакон</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro 4002/4003/4004/4001/MFP 4102/4103/4104/Canon LBP243/246/MF461/463/465/iR1643, 1490A/1510A/1520A/Canon 070/T06, OEM ЯКІСТЬ - краще запікання тонеру, 1000г/флакон</t>
+          <t xml:space="preserve">HP LJ Pro 4002/4003/4004/4001/MFP 4102/4103/4104/Canon LBP243/246/MF461/463/465/iR1643, 1490A/1510A/1520A/Canon 070/T06, Packed in Ukraine! з мішка WDTHW1510, 100г</t>
         </r>
       </text>
     </comment>
     <comment ref="C251" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF258A, CF258X, CF259A, CF259X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X 
 Сумісні пристрої: Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460, HP LJ Pro 4002, HP LJ Pro MFP 4102, HP LJ Pro 4003, HP LJ Pro 4103</t>
         </r>
       </text>
     </comment>
+    <comment ref="C252" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
+          <t xml:space="preserve">LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
         </r>
       </text>
     </comment>
     <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
         </r>
       </text>
     </comment>
     <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
         </r>
       </text>
     </comment>
+    <comment ref="G255" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
+          <t xml:space="preserve">Для совместимых картриджей; LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
         </r>
       </text>
     </comment>
     <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A , Canon i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113W  047 , i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C258" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C259" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/ CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C260" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C261" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 227 / M230 / Ultra M106 / 134 / CF217A / CF230A / CF233A, 1000г / флакон, НОВА ФОРМУЛА, Універсальний!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G261" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C262" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G262" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C263" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/ CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A ; CANON i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C264" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113, HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Для картриджа: Canon 047  2164C002 , HP CF217A.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C265" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113, HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Для картриджа: Canon 047  2164C002 , HP CF217A.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для совместимых картриджей; LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A , Canon i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113W  047 , i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C269" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A  LaserJet Pro M104, MFP M132 Series  CF218A  LaserJet Pro M203, MFP M227 Series  CF230A/CF230X  LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C270" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113, HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Для картриджа: Canon 047  2164C002 , HP CF217A.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C271" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C272" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/ CF230X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
-[...31 lines deleted...]
-    <comment ref="G263" authorId="0">
+    <comment ref="C274" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/ CF230X ; CANON i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/104/106/130/132/134/203/227/CF233A/CF230A/CF219A/CF217A, універсальний, для використання в оригінальних картриджах, Packed in Ukraine! з мішка WDTH227! 60г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C276" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113, HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Для картриджа: Canon 047  2164C002 , HP CF217A. фасований</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C277" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/104/106/130/132/134/203/227/CF233A/CF230A/CF219A/CF217A, для використання в оригінальних картриджах, універсальний, Packed in Ukraine! з мішка WDTH227! 700г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C278" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/104/106/118/130/132/134/148/203/206/227/230/CF233A/CF230A/CF219A/CF217A + ЛІЙКА, для використання в оригінальних картриджах, універсальний, 700г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C279" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/104/106/130/132/134/203/227/CF233A/CF230A/CF219A/CF217A + ЛІЙКА, для використання в СУМІСНИХ/КИТАЙСЬКИХ картриджах, 700г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C280" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 206/227 / M230 / Ultra M106 / 134 / HP LJ 1010/1100/1200/1320/2200/2300/2400/2410/3005/4000/5000 / P1560 / 1566/1600/1606/1530/1005 / 1006/1102/1505 / P2015 / P2035 / 20 55 / P4014 / 4015/4515 / M1522 / тисячу п'ятсот тридцять шість / 1 120/1 132 / M102 / 106/125/130/132/134/203 / 401/402/425/426 / Samsung ML-1210/1610/1660/1710/1910/2010/2160/2165/2245/2850/3050 / SCX-6122 / Xpress SL-M2020 / 2820 / Epson MX14 / Xerox Phaser 3040 / CF217A / CF218A / CF230A / CF231A / CF232A / CF233A / MLT-D111, мішок 10 кг, НОВИНКА, СУПЕР Сумісність І ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
-[...47 lines deleted...]
-    <comment ref="G266" authorId="0">
+    <comment ref="C281" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 206/227 / M230 / Ultra M106 / 134 / HP LJ 1010/1100/1200/1320/2200/2300/2400/2410/3005/4000/5000 / P1560 / 1566/1600/1606/1530/1005 / 1006/1102/1505 / P2015 / P2035 / 20 55 / P4014 / 4015/4515 / M1522 / тисячу п'ятсот тридцять шість / 1 120/1 132 / M102 / 106/125/130/132/134/203 / 401/402/425/426 / Samsung ML-1210/1610/1660/1710/1910/2010/2160/2165/2245/2850/3050 / SCX-6122 / Xpress SL-M2020 / 2820 / Epson MX14 / Xerox Phaser 3040 / CF217A / CF218A / CF230A / CF231A / CF232A / CF233A / MLT-D111, мішок 10 кг, НОВИНКА, СУПЕР Сумісність І ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G281" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C282" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29, HP LJ Pro M12, HP LJ Pro M26. HP CF244A, HP CF279A..</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C283" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M12/M15/M16M26/M28/M29. CF244A/CF279A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C284" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M12/M15/M16M26/M28/M29. CF244A/CF279A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C285" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  CF283A/ CF283X ; CANON i-SENSYS MF211/ 212/ 216/ 217/ 226/ 229 Series  737</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C286" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/ CF230X ; CANON i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C287" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C288" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230Х</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -10%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C290" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C291" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227  CF230A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G291" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -10%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C292" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X ; Canon i-SENSYS LBP212/214/215 Series, MF421/426/428/429 Series  052/052 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C293" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X ; Canon i-SENSYS LBP212/214/215 Series, MF421/426/428/429 Series  052/052 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C294" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X ; Canon i-SENSYS LBP212/214/215 Series, MF421/426/428/429 Series  052/052 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C295" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/ CF226X ; LaserJet Pro M403, MFP M427  CF228A/ CF228X ; LaserJet Enterprise M506, MFP M527  CF287A/ CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C296" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/ CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/ CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C297" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402 / 426 / CF226A/CF226X, 340г / флакон, можна змішувати з оригінальним тонером! ОЕМ сумісна формула!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C299" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M426dw,LaserJet Pro M426fdn,LaserJet Pro M426fdw,LaserJet Pro M402d,LaserJet Pro M402dn,LaserJet Pro M402n,LaserJet Pro M402dne,LaserJet Pro M402dne,LaserJet Enterprise M607dn,LaserJet Enterprise M607n,LaserJet Enterprise M608dn,LaserJet Enterprise M608n,LaserJet Enterprise M608x,LaserJet Enterprise M609dn,LaserJet Enterprise M609x,LaserJet Pro M402dw,LaserJet Enterprise Flow M632z,LaserJet Enterprise M631dn,LaserJet Pro M426m,LaserJet Pro M428fdn,LaserJet Enterprise M507dn,LaserJet Pro M404dn,LaserJet Pro M404dw,LaserJet Pro M404n,LaserJet Pro M428fdw,LaserJet Enterprise M528dn,LaserJet Pro M428dw,LaserJet Pro 304a,LaserJet Enterprise M633fh,LaserJet Pro M429dw,LaserJet Enterprise M633,LaserJet Enterprise M611dn,LaserJet Enterprise M612dn,LaserJet Enterprise M406dn,LaserJet Enterprise M430f,LaserJet M211d,LaserJet M211dw,LaserJet M236d,LaserJet M236dw,LaserJet M236sdn,LaserJet M236sdw,LaserJet Pro 3103fdw,LaserJet Pro 3003dn,LaserJet Pro 3003dw,LaserJet Enterprise M635h,</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G299" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C300" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C301" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/404/426/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 052/052H + ЛІЙКА, для сумісних картриджів, 1000г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C302" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/Enterprise M501/506/527/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/LBP1238/MF1238/iR 1643/CF226A/CF228A/CF259A/CF287A/CF289A/Canon 041/041H/052/052H/056/056H/057/057H/T06/T08 + ЛІЙКА, 1000г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C303" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X ; Canon i-SENSYS LBP212/214/215 Series, MF421/426/428/429 Series  052/052 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C304" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X ; Canon i-SENSYS LBP212/214/215 Series, MF421/426/428/429 Series  052/052 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C305" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X ; Canon i-SENSYS LBP212/214/215 Series, MF421/426/428/429 Series  052/052 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C306" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C307" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402 / 426 / CF226A, 130г / флакон, можна змішувати з оригінальним тонером! ОЕМ сумісна формула!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C308" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/ CF226X ; LaserJet Pro M403, MFP M427  CF228A/ CF228X ; LaserJet Enterprise M506, MFP M527  CF287A/ CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C309" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X ; Canon i-SENSYS LBP212/214/215 Series, MF421/426/428/429 Series  052/052 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C310" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X ; Canon i-SENSYS LBP212/214/215 Series, MF421/426/428/429 Series  052/052 H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C311" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C312" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/HP LJ Pro M427/HP LJ Pro M403/HP LJ Pro MFP M426/Canon LBP-212/Canon MF-429/Canon MF-426/Canon MF-428/Canon MF-421/Canon LBP-214/ Canon LBP-215. CF226A/CF228A/052H  2200C002  9k/9.2k</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C313" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402 / 426 / CF226A/CF226X, 340г / флакон, можна змішувати з оригінальним тонером! ОЕМ сумісна формула!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C314" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M426dw,LaserJet Pro M426fdn,LaserJet Pro M426fdw,LaserJet Pro M402d,LaserJet Pro M402dn,LaserJet Pro M402n,LaserJet Pro M402dne,LaserJet Pro M402dne,LaserJet Enterprise M607dn,LaserJet Enterprise M607n,LaserJet Enterprise M608dn,LaserJet Enterprise M608n,LaserJet Enterprise M608x,LaserJet Enterprise M609dn,LaserJet Enterprise M609x,LaserJet Pro M402dw,LaserJet Enterprise Flow M632z,LaserJet Enterprise M631dn,LaserJet Pro M426m,LaserJet Pro M428fdn,LaserJet Enterprise M507dn,LaserJet Pro M404dn,LaserJet Pro M404dw,LaserJet Pro M404n,LaserJet Pro M428fdw,LaserJet Enterprise M528dn,LaserJet Pro M428dw,LaserJet Pro 304a,LaserJet Enterprise M633fh,LaserJet Pro M429dw,LaserJet Enterprise M633,LaserJet Enterprise M611dn,LaserJet Enterprise M612dn,LaserJet Enterprise M406dn,LaserJet Enterprise M430f,LaserJet M211d,LaserJet M211dw,LaserJet M236d,LaserJet M236dw,LaserJet M236sdn,LaserJet M236sdw,LaserJet Pro 3103fdw,LaserJet Pro 3003dn,LaserJet Pro 3003dw,LaserJet Enterprise M635h,</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C315" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M426dw,LaserJet Pro M426fdn,LaserJet Pro M426fdw,LaserJet Pro M402d,LaserJet Pro M402dn,LaserJet Pro M402n,LaserJet Pro M402dne,LaserJet Pro M402dne,LaserJet Enterprise M607dn,LaserJet Enterprise M607n,LaserJet Enterprise M608dn,LaserJet Enterprise M608n,LaserJet Enterprise M608x,LaserJet Enterprise M609dn,LaserJet Enterprise M609x,LaserJet Pro M402dw,LaserJet Enterprise Flow M632z,LaserJet Enterprise M631dn,LaserJet Pro M426m,LaserJet Pro M428fdn,LaserJet Enterprise M507dn,LaserJet Pro M404dn,LaserJet Pro M404dw,LaserJet Pro M404n,LaserJet Pro M428fdw,LaserJet Enterprise M528dn,LaserJet Pro M428dw,LaserJet Pro 304a,LaserJet Enterprise M633fh,LaserJet Pro M429dw,LaserJet Enterprise M633,LaserJet Enterprise M611dn,LaserJet Enterprise M612dn,LaserJet Enterprise M406dn,LaserJet Enterprise M430f,LaserJet M211d,LaserJet M211dw,LaserJet M236d,LaserJet M236dw,LaserJet M236sdn,LaserJet M236sdw,LaserJet Pro 3103fdw,LaserJet Pro 3003dn,LaserJet Pro 3003dw,LaserJet Enterprise M635h,</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C316" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C317" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  W1103A/W1103AD/W1104A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  W1103A/W1103AD/W1104A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  W1103A/W1103AD/W1104A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C320" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  W1103A/W1103AD/W1104A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C321" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MPS PLUS HP LJ P4014/4015/4515/4555/2035/2055/4000/4200/4250/4300/4350/5000/9000/Pro 400/500/M401/425/500/525. Canon 703  7616A005  , Canon 708  0266B002  , Canon 708H  0917B002  , Canon 719 3479B002  , Canon 719H  3480B002  , Canon 720 2617B002  , Canon 724  3481B002  , Canon 724H  3482B002 , Canon EP-62, HP C4096A, HP C4129X, HP C7115A, HP C7115X, HP C8543X, HP CE255A, HP CE255X, HP CE505A, HP CE505X, HP CF214A, HP CF214X, HP CF259A, HP CF259X, HP CF280A, HP CF280X, HP CZ192A, HP Q1338A, HP Q1339A, HP Q2612A, HP Q2613A, HP Q2613X, HP Q5942A, HP Q5942X, HP Q5945A, HP Q5949A, HP Q5949X, HP Q7516A.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C323" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C324" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C325" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/ CC364X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/CF281X ; LaserJet M601/M602/M603/M4555 CE390A/CE390X ; Canon LBP-800/ 810/ 1120  EP-22</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C326" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C327" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C328" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C329" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
-[...1070 lines deleted...]
-    </comment>
     <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G330" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
         </r>
       </text>
     </comment>
     <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/ CC364X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/CF281X ; LaserJet M601/M602/M603/M4555 CE390A/CE390X ; Canon LBP-800/ 810/ 1120  EP-22</t>
         </r>
       </text>
     </comment>
     <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5528,7686 +5695,7583 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
         </r>
       </text>
     </comment>
     <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C336" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C337" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C338" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G338" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%, 10шт -3%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C339" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/ CC364X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/CF281X ; LaserJet M601/M602/M603/M4555 CE390A/CE390X ; Canon LBP-800/ 810/ 1120  EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C340" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
-[...75 lines deleted...]
-          <t xml:space="preserve">LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/ CC364X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/CF281X ; LaserJet M601/M602/M603/M4555 CE390A/CE390X ; Canon LBP-800/ 810/ 1120  EP-22</t>
+    <comment ref="G341" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 60шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C342" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/M1005/3015MFP/3020MFP/
 3030MFP/3050/3052, 3055/M1005MFP, LJ 1150, LJ 1000/1200/ 3080/ LJP1005, P1505, P1565, PRO P1102, 1200, 1020/M1005 LJ1300, P3015, P2035, PRO400/M425, M607-609, M201 M506,5200 NEVER STOP 1000, M604-606, M600-603/4555, P4014 CANON LBP151, IR ADV6075 CANON IR2030/2270/2830/2870, IR2002, IR4225/4025 CANON IR5020, IR5000/6000, IR2800/2200/3300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
-[...50 lines deleted...]
-    <comment ref="C348" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/M1005/3015MFP/3020MFP/ 3030MFP/3050/3052, 3055/M1005MFP, LJ 1150, LJ 1000/1200/ 3080/3300/3320/3380, Canon LBP-1210,LJ 1100/3200, LJ 1160/1320/ 3390</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
-[...47 lines deleted...]
-    <comment ref="C352" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SX, LX, NX, EX, PX,WX, AX,VX, 5L/6L/3100/3150, 5P/5MP/6P/6MP  03A , LJ IIIP/ IIP, 5 Si/8000/ 8050, LJ 4/5/6/4 C2001A, LJ 1000/ 1200/ 3080/3300/3320/3380, Canon LBP-1210, LJ 1010/1012 / 1015/ 1018/1020/1022/M1005/ 3015MFP/3020MFP/3030MFP/3050/
 3052/ 3055/M1005MFP, LJ 1150, LJ 1100 /3200, LJ 1160/1320 /
 3390, LJ 1300, LJ 2100/2200, LJ 2300,LJ 2410/2420/2430, LJ 3005/ M3027/M3035, LJ 4000/4050, LJ 4100/4101, LJ 5000/5100,LJ 8100/8150, Canon FP-300/400,Canon LBP-1000/1310, LBP-1910, LBP-1760,Canon LBP-1110/1120, LBP-3360,LBP-3900 , LBP-350/
 460/660/860/1110/1210/1260,Canon Laserclass 710 /2050/L4000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
-[...56 lines deleted...]
-    <comment ref="C356" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/
 1220/1300/1320/2100/2200/2300/2400/2420/3015/3020/3030/3050/3052/3055/3100/3150/3300/
 3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/P2030/P2035/
 P2050/P2055.
  Для картриджей HP: Q2612A/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/
 CE505A/CE505X/C3906A/C4096A/Q2610A/Q2613A/Q2613X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/
 1220/1300/1320/2100/2200/2300/2400/2420/3015/3020/3030/3050/3052/3055/3100/3150/3300/
 3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/P2030/P2035/
 P2050/P2055.
  Для картриджей HP: Q2612A/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/
 CE505A/CE505X/C3906A/C4096A/Q2610A/Q2613A/Q2613X.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C347" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C348" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C349" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C350" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C351" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C352" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C353" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C354" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C355" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C356" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C357" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1320/1160/1000/1010/1012/1015/1018/1020/1022/1200/1220/5L/6L/2100/2200/2300/2400/2410/2420/2430/3100/3105/3300/3310/3320/3330/3380/3390/3392/5200/8000/P2014/2015/2035/2055/3005/3015/M3027/3035/5025/5035/Canon LBP440/445/460/465/660/1210/2460/EP-A/Q5949A/Q2610A/C4096A/Q7553A/Q7516A/Q7570A/Q7551A/Q6511A/C3909A/Q2612A/CE505A/CE255A/C7115A/Q3906A, універсальний, недорогий та якісний тонер! Packed in Ukraine! з мішка WDTH1320ECO! 1000г/банка</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+          <t xml:space="preserve">HP LJ 1320/1160/1000/1010/1012/1015/1018/1020/1022/1200/1220/5L/6L/2100/2200/2300/2400/2410/2420/2430/3100/3105/3300/3310/3320/3330/3380/3390/3392/5200/8000/P2014/2015/2035/2055/3005/3015/M3027/3035/5025/5035/M102/104/106/125/127/130/132/134/201/225/Canon LBP440/445/460/465/660/1210/2460/EP-A/MF211/212/215/216/217/221/223/226/227/229/231/232/233/236/237/244/247/249/LBP151/Q5949A/Q2610A/C4096A/Q7553A/Q7516A/Q7570A/Q7551A/Q6511A/C3909A/Q2612A/CE505A/CE255A/C7115A/Q3906A/CF283A/Canon 737/CF217A/CF219A/CF234A + ЛІЙКА, універсальний, СУПЕР ЯКІСТЬ не поступається STATIC CONTROL! 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+          <t xml:space="preserve">HP LJ 1320/1160/1000/1010/1012/1015/1018/1020/1022/1200/1220/5L/6L/2100/2200/2300/2400/2410/2420/2430/3100/3105/3300/3310/3320/3330/3380/3390/3392/5200/8000/P2014/2015/2035/2055/3005/3015/M3027/3035/5025/5035/M102/104/106/125/127/130/132/134/201/225/Canon LBP440/445/460/465/660/1210/2460/EP-A/MF211/212/215/216/217/221/223/226/227/229/231/232/233/236/237/244/247/249/LBP151/Q5949A/Q2610A/C4096A/Q7553A/Q7516A/Q7570A/Q7551A/Q6511A/C3909A/Q2612A/CE505A/CE255A/C7115A/Q3906A/CF283A/Canon 737/CF217A/CF219A/CF234A + ЛІЙКА, універсальний, СУПЕР ЯКІСТЬ! Більш темний друк у порівнянні з WDTH1320U! 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+          <t xml:space="preserve">HP LJ 1320/1160/1000/1010/1012/1015/1018/1020/1022/1200/1220/5L/6L/2100/2200/2300/2400/2410/2420/2430/3100/3105/3300/3310/3320/3330/3380/3390/3392/5200/8000/P2014/2015/2035/2055/3005/3015/M3027/3035/5025/5035/M102/104/106/125/127/130/132/134/201/225/Canon LBP440/445/460/465/660/1210/2460/EP-A/MF211/212/215/216/217/221/223/226/227/229/231/232/233/236/237/244/247/249/LBP151/Q5949A/Q2610A/C4096A/Q7553A/Q7516A/Q7570A/Q7551A/Q6511A/C3909A/Q2612A/CE505A/CE255A/C7115A/Q3906A/CF283A/Canon 737/CF217A/CF219A/CF234A, універсальний, СУПЕР ЯКІСТЬ не поступається STATIC CONTROL! Packed in Ukraine з мішка WDTH1320U! 1000г/банка,</t>
         </r>
       </text>
     </comment>
     <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+          <t xml:space="preserve">HP MOON LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/2035/2055/4014/4015/M1120/1132/1522/1536/HP LJ 1010/1200/1320/2400/4200/4250/4300/4350/5000/9000/Enterprise M501/506/527 600 M601/602/604/Canon LBP3010/3100/3250/1210/MF-211/212/216/217/226/229/4410/4420/4430/4450/4550/4570/4580/Canon 737/728/712/CB435A/CB436A/CE278A/CE285A/CF283A/CF283X/CF287A/CF287X, MOON універсальний - СУМІСНИЙ зі всіма моделями HP!  Покращений коефіцієнт перенесення тонера в не нових/non-virgin картриджах  SPHERICAL, формула сумісна з оригінальним тонером HP! Packed in Ukraine! з мішка TDHMOON</t>
         </r>
       </text>
     </comment>
     <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
+          <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
     <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/4000/4050/4100/4200/4250/4300/4350/5000/5100/8100/8150/M4555/Enterprise 600/700 M601/602/603/604/605/606/607/608/609/625/630/631/632/633/712/725/Canon LBP351/352/3950, CC364A/C8061A/C8543X/C4127A/Q5942A/Q1338A/Q1339A/Q4129X/C4182X/CF214A/CF237A/CF390A + ЛІЙКА, універсальний, 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/4000/4050/4100/4200/4250/4300/4350/5000/5100/8100/8150/M4555/Enterprise 600/700 M601/602/603/604/605/606/607/608/609/625/630/631/632/633/712/725/Canon LBP351/352/3950/CC364A/C8061A/C8543X/C4129X/C4127A/Q5942A/Q1338A/Q1339A/C4182X/CF214A/CF237A/CF390A, універсальний, Packed in Ukraine! 1000г/флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+          <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
     <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+          <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
     <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1160/ 1320  Q5949A/ Q5949X</t>
+          <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
     <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1320/1160/1000/1010/1012/1015/1018/1020/1022/1200/1220/5L/6L/2100/2200/2300/2400/2410/2420/2430/3100/3105/3300/3310/3320/3330/3380/3390/3392/5200/8000/P2014/2015/2035/2055/3005/3015/M3027/3035/5025/5035/Canon LBP440/445/460/465/660/1210/2460/EP-A/Q5949A/Q2610A/C4096A/Q7553A/Q7516A/Q7570A/Q7551A/Q6511A/C3909A/Q2612A/CE505A/CE255A/C7115A/Q3906A, універсальний, недорогий та якісний тонер! Packed in Ukraine! з мішка WDTH1320ECO! 1000г/банка</t>
+          <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
     <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1320/1160/1000/1010/1012/1015/1018/1020/1022/1200/1220/5L/6L/2100/2200/2300/2400/2410/2420/2430/3100/3105/3300/3310/3320/3330/3380/3390/3392/5200/8000/P2014/2015/2035/2055/3005/3015/M3027/3035/5025/5035/M102/104/106/125/127/130/132/134/201/225/Canon LBP440/445/460/465/660/1210/2460/EP-A/MF211/212/215/216/217/221/223/226/227/229/231/232/233/236/237/244/247/249/LBP151/Q5949A/Q2610A/C4096A/Q7553A/Q7516A/Q7570A/Q7551A/Q6511A/C3909A/Q2612A/CE505A/CE255A/C7115A/Q3906A/CF283A/Canon 737/CF217A/CF219A/CF234A + ЛІЙКА, універсальний, СУПЕР ЯКІСТЬ не поступається STATIC CONTROL! 1000г/банка</t>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
     <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1320/1160/1000/1010/1012/1015/1018/1020/1022/1200/1220/5L/6L/2100/2200/2300/2400/2410/2420/2430/3100/3105/3300/3310/3320/3330/3380/3390/3392/5200/8000/P2014/2015/2035/2055/3005/3015/M3027/3035/5025/5035/M102/104/106/125/127/130/132/134/201/225/Canon LBP440/445/460/465/660/1210/2460/EP-A/MF211/212/215/216/217/221/223/226/227/229/231/232/233/236/237/244/247/249/LBP151/Q5949A/Q2610A/C4096A/Q7553A/Q7516A/Q7570A/Q7551A/Q6511A/C3909A/Q2612A/CE505A/CE255A/C7115A/Q3906A/CF283A/Canon 737/CF217A/CF219A/CF234A + ЛІЙКА, універсальний, СУПЕР ЯКІСТЬ! Більш темний друк у порівнянні з WDTH1320U! 1000г/банка</t>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
     <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1320/1160/1000/1010/1012/1015/1018/1020/1022/1200/1220/5L/6L/2100/2200/2300/2400/2410/2420/2430/3100/3105/3300/3310/3320/3330/3380/3390/3392/5200/8000/P2014/2015/2035/2055/3005/3015/M3027/3035/5025/5035/M102/104/106/125/127/130/132/134/201/225/Canon LBP440/445/460/465/660/1210/2460/EP-A/MF211/212/215/216/217/221/223/226/227/229/231/232/233/236/237/244/247/249/LBP151/Q5949A/Q2610A/C4096A/Q7553A/Q7516A/Q7570A/Q7551A/Q6511A/C3909A/Q2612A/CE505A/CE255A/C7115A/Q3906A/CF283A/Canon 737/CF217A/CF219A/CF234A, універсальний, СУПЕР ЯКІСТЬ не поступається STATIC CONTROL! Packed in Ukraine з мішка WDTH1320U! 1000г/банка,</t>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G371" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 100шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP MOON LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/2035/2055/4014/4015/M1120/1132/1522/1536/HP LJ 1010/1200/1320/2400/4200/4250/4300/4350/5000/9000/Enterprise M501/506/527 600 M601/602/604/Canon LBP3010/3100/3250/1210/MF-211/212/216/217/226/229/4410/4420/4430/4450/4550/4570/4580/Canon 737/728/712/CB435A/CB436A/CE278A/CE285A/CF283A/CF283X/CF287A/CF287X, MOON універсальний - СУМІСНИЙ зі всіма моделями HP!  Покращений коефіцієнт перенесення тонера в не нових/non-virgin картриджах  SPHERICAL, формула сумісна з оригінальним тонером HP! Packed in Ukraine! з мішка TDHMOON</t>
+          <t xml:space="preserve">MPS PLUS HP LJ P4014/4015/4515/4555/2035/2055/4000/4200/4250/4300/4350/5000/9000/Pro 400/500/M401/425/500/525. Canon 703  7616A005  , Canon 708  0266B002  , Canon 708H  0917B002  , Canon 719 3479B002  , Canon 719H  3480B002  , Canon 720 2617B002  , Canon 724  3481B002  , Canon 724H  3482B002 , Canon EP-62, HP C4096A, HP C4129X, HP C7115A, HP C7115X, HP C8543X, HP CE255A, HP CE255X, HP CE505A, HP CE505X, HP CF214A, HP CF214X, HP CF259A, HP CF259X, HP CF280A, HP CF280X, HP CZ192A, HP Q1338A, HP Q1339A, HP Q2612A, HP Q2613A, HP Q2613X, HP Q5942A, HP Q5942X, HP Q5945A, HP Q5949A, HP Q5949X, HP Q7516A.</t>
         </r>
       </text>
     </comment>
     <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
+          <t xml:space="preserve">MPS PLUS HP LJ P4014/4015/4515/4555/2035/2055/4000/4200/4250/4300/4350/5000/9000/Pro 400/500/M401/425/500/525. Canon 703  7616A005  , Canon 708  0266B002  , Canon 708H  0917B002  , Canon 719 3479B002  , Canon 719H  3480B002  , Canon 720 2617B002  , Canon 724  3481B002  , Canon 724H  3482B002 , Canon EP-62, HP C4096A, HP C4129X, HP C7115A, HP C7115X, HP C8543X, HP CE255A, HP CE255X, HP CE505A, HP CE505X, HP CF214A, HP CF214X, HP CF259A, HP CF259X, HP CF280A, HP CF280X, HP CZ192A, HP Q1338A, HP Q1339A, HP Q2612A, HP Q2613A, HP Q2613X, HP Q5942A, HP Q5942X, HP Q5945A, HP Q5949A, HP Q5949X, HP Q7516A.</t>
         </r>
       </text>
     </comment>
     <comment ref="C374" authorId="0">
-      <text>
-[...190 lines deleted...]
-    <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров: Canon LBP-3010/LBP-3100/LBP-3250//LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/MF-212/MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249, HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330,/3380/P1005/P1006/P1007/M1120/M1522/P1505/M525/P3010/P3015/M521/M1530/M1536/P1560/P1566/P1606/P1100/P1102/M1130/M1132/M1136/M1137/M1210/M1212/M1213/M1214/M1216/M1217/P2030/P2035/P2050/P2055/M125/M126/M127/M201/M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/1160/1320/3390/3392/M2727/P2010-ser/P2014/P2015. 
 Для картриджей: Canon 712/713/725/726/728/737. HP C7115A/C7115X/CB435A/CB436A/CE255A/CE255X/CE278A/CE285A/CE505A/CE505X/CF283A/CF283X/Q2612A/Q5949A/Q5949X/Q7553A/Q7553X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров: Canon LBP-3010/LBP-3100/LBP-3250//LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/MF-212/MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249, HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330,/3380/P1005/P1006/P1007/M1120/M1522/P1505/M525/P3010/P3015/M521/M1530/M1536/P1560/P1566/P1606/P1100/P1102/M1130/M1132/M1136/M1137/M1210/M1212/M1213/M1214/M1216/M1217/P2030/P2035/P2050/P2055/M125/M126/M127/M201/M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/1160/1320/3390/3392/M2727/P2010-ser/P2014/P2015. 
 Для картриджей: Canon 712/713/725/726/728/737. HP C7115A/C7115X/CB435A/CB436A/CE255A/CE255X/CE278A/CE285A/CE505A/CE505X/CF283A/CF283X/Q2612A/Q5949A/Q5949X/Q7553A/Q7553X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров: Canon LBP-3010/LBP-3100/LBP-3250//LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/MF-212/MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249, HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330,/3380/P1005/P1006/P1007/M1120/M1522/P1505/M525/P3010/P3015/M521/M1530/M1536/P1560/P1566/P1606/P1100/P1102/M1130/M1132/M1136/M1137/M1210/M1212/M1213/M1214/M1216/M1217/P2030/P2035/P2050/P2055/M125/M126/M127/M201/M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/1160/1320/3390/3392/M2727/P2010-ser/P2014/P2015. 
 Для картриджей: Canon 712/713/725/726/728/737. HP C7115A/C7115X/CB435A/CB436A/CE255A/CE255X/CE278A/CE285A/CE505A/CE505X/CF283A/CF283X/Q2612A/Q5949A/Q5949X/Q7553A/Q7553X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C388" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Canon LBP-3010/LBP-3100/LBP-3250/LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/ MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/ MF-212/ MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249. HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330/3380/P1000/P1002/1003/P1004/P1005/P1006/P1007/P1008/P1009/M1120/M1522,/P1500/P1505/Pro M1530/Pro M1536/Pro P1560/Pro P1566/Pro P1600/Pro P1606/P1100/P1101/P110/P1103/P1104/P1106/P1108/P1109/Pro M1130/Pro M1132/Pro M1136/Pro M1137/Pro M1210/Pro M1212/Pro M1213/Pro M1214/Pro M1216/Pro M1217/Pro M15/Pro M16/Pro M28/Pro M29/Pro M12/Pro M26/Pro M125/Pro M126/Pro M127/Pro M128/Pro M201/Pro M225/Pro M201/Pro M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319. Для картриджів: Canon 712/713/725/726/728 /737, HP C7115A,C7115X,CB435A,CB436A,CE278A,CE285A,CF244A,CF279A,CF283A,CF283X,Q2612A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Canon LBP-3010/LBP-3100/LBP-3250/LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/ MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/ MF-212/ MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249. HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330/3380/P1000/P1002/1003/P1004/P1005/P1006/P1007/P1008/P1009/M1120/M1522,/P1500/P1505/Pro M1530/Pro M1536/Pro P1560/Pro P1566/Pro P1600/Pro P1606/P1100/P1101/P110/P1103/P1104/P1106/P1108/P1109/Pro M1130/Pro M1132/Pro M1136/Pro M1137/Pro M1210/Pro M1212/Pro M1213/Pro M1214/Pro M1216/Pro M1217/Pro M15/Pro M16/Pro M28/Pro M29/Pro M12/Pro M26/Pro M125/Pro M126/Pro M127/Pro M128/Pro M201/Pro M225/Pro M201/Pro M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319. Для картриджів: Canon 712/713/725/726/728 /737, HP C7115A,C7115X,CB435A,CB436A,CE278A,CE285A,CF244A,CF279A,CF283A,CF283X,Q2612A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C391" authorId="0">
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Canon LBP-3010/LBP-3100/LBP-3250/LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/ MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/ MF-212/ MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249. HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330/3380/P1000/P1002/1003/P1004/P1005/P1006/P1007/P1008/P1009/M1120/M1522,/P1500/P1505/Pro M1530/Pro M1536/Pro P1560/Pro P1566/Pro P1600/Pro P1606/P1100/P1101/P110/P1103/P1104/P1106/P1108/P1109/Pro M1130/Pro M1132/Pro M1136/Pro M1137/Pro M1210/Pro M1212/Pro M1213/Pro M1214/Pro M1216/Pro M1217/Pro M15/Pro M16/Pro M28/Pro M29/Pro M12/Pro M26/Pro M125/Pro M126/Pro M127/Pro M128/Pro M201/Pro M225/Pro M201/Pro M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319. Для картриджів: Canon 712/713/725/726/728 /737, HP C7115A,C7115X,CB435A,CB436A,CE278A,CE285A,CF244A,CF279A,CF283A,CF283X,Q2612A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/1000/1005/1100A/1150/1200/1220/1300/3015/3020/3030/3050/3050z/3052/3055/3100/3150/3200/3300/3330/3380, M1005/1319f, 4L/4P/4I/4ML, 5L/6L, 5P/5MP/6P/6MP, 4M/4C/4+/5/5M/N, 4V/4MV; Canon LBP-8x0/1120/1210/3200, AX  LBP-460, Laser Class 4000/500 , PX  LBP-4U/4I/430 , VX, EX  LBP-8 IV/860/1260 , BX-II, i-SENSYS LBP2900/B/3000  703 , i-SENSYS MF4018/4120/4140/4150/4270/4660PL/4690PL, FAX-L100/120/L140/160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/1000/1005/1100A/1150/1200/1220/1300/3015/3020/3030/3050/3050z/3052/3055/3100/3150/3200/3300/3330/3380, M1005/1319f, 4L/4P/4I/4ML, 5L/6L, 5P/5MP/6P/6MP, 4M/4C/4+/5/5M/N, 4V/4MV; Canon LBP-8x0/1120/1210/3200, AX  LBP-460, Laser Class 4000/500 , PX  LBP-4U/4I/430 , VX, EX  LBP-8 IV/860/1260 , BX-II, i-SENSYS LBP2900/B/3000  703 , i-SENSYS MF4018/4120/4140/4150/4270/4660PL/4690PL, FAX-L100/120/L140/160 фасованный</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/1000/1005/1100A/1150/1200/1220/1300/3015/3020/3030/3050/3050z/3052/3055/3100/3150/3200/3300/3330/3380, M1005/1319f, 4L/4P/4I/4ML, 5L/6L, 5P/5MP/6P/6MP, 4M/4C/4+/5/5M/N, 4V/4MV; Canon LBP-8x0/1120/1210/3200, AX  LBP-460, Laser Class 4000/500 , PX  LBP-4U/4I/430 , VX, EX  LBP-8 IV/860/1260 , BX-II, i-SENSYS LBP2900/B/3000  703 , i-SENSYS MF4018/4120/4140/4150/4270/4660PL/4690PL, FAX-L100/120/L140/160 фасованный</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4L  92274A , LaserJet 1010  Q2612A , LaserJet 1300  Q2613A, Q2613X , LaserJet 1320  Q5949A, Q5949X , LaserJet 2100  C4096A , LaserJet P2055  CE505A, CE505X , LaserJet 4000  C4127A, C4127X , LaserJet 4100  C8061A, C8061X , LaserJet 5000  C4129X , LaserJet M5035mfp  Q7570A , LaserJet 5200  Q7516A ; CANON i-SENSYS LBP3200  EP-27 ; XEROX DocuPrint N24/ 32/ 40  113R184</t>
         </r>
       </text>
     </comment>
-    <comment ref="C396" authorId="0">
+    <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/1000/1005/1100A/1150/1200/1220/1300/3015/3020/3030/3050/3050z/3052/3055/3100/3150/3200/3300/3330/3380, M1005/1319f, 4L/4P/4I/4ML, 5L/6L, 5P/5MP/6P/6MP, 4M/4C/4+/5/5M/N, 4V/4MV; Canon LBP-8x0/1120/1210/3200, AX  LBP-460, Laser Class 4000/500 , PX  LBP-4U/4I/430 , VX, EX  LBP-8 IV/860/1260 , BX-II, i-SENSYS LBP2900/B/3000  703 , i-SENSYS MF4018/4120/4140/4150/4270/4660PL/4690PL, FAX-L100/120/L140/160 фасованный</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C391" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A , CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C392" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A , CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C393" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A , CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C394" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A , CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C395" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для аппаратов HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/1220/1300/1320/2100/2200/2300/3015/3020/3030/3050/3052/3055/3100/3150/3300/3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/ P2030/P2035/P2050/P2055. Для картриджей: C3906A/C4096A/Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/CE505A/CE505X/703/708/715/EP-22/EP-25/EP-27/FX-10.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C396" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для аппаратов HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/1220/1300/1320/2100/2200/2300/3015/3020/3030/3050/3052/3055/3100/3150/3300/3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/ P2030/P2035/P2050/P2055. Для картриджей: C3906A/C4096A/Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/CE505A/CE505X/703/708/715/EP-22/EP-25/EP-27/FX-10.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C397" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для аппаратов HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/1220/1300/1320/2100/2200/2300/3015/3020/3030/3050/3052/3055/3100/3150/3300/3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/ P2030/P2035/P2050/P2055. Для картриджей: C3906A/C4096A/Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/CE505A/CE505X/703/708/715/EP-22/EP-25/EP-27/FX-10.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C398" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C399" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C400" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C401" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A , CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
+          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
     <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A , CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
+          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
     <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A , CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
+          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
     <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A , CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
+          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
     <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для аппаратов HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/1220/1300/1320/2100/2200/2300/3015/3020/3030/3050/3052/3055/3100/3150/3300/3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/ P2030/P2035/P2050/P2055. Для картриджей: C3906A/C4096A/Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/CE505A/CE505X/703/708/715/EP-22/EP-25/EP-27/FX-10.</t>
+          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
     <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для аппаратов HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/1220/1300/1320/2100/2200/2300/3015/3020/3030/3050/3052/3055/3100/3150/3300/3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/ P2030/P2035/P2050/P2055. Для картриджей: C3906A/C4096A/Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/CE505A/CE505X/703/708/715/EP-22/EP-25/EP-27/FX-10.</t>
+          <t xml:space="preserve">bizhub 227/287/367  TN-323 , bizhub 363/423  TN-414</t>
         </r>
       </text>
     </comment>
     <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для аппаратов HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/1220/1300/1320/2100/2200/2300/3015/3020/3030/3050/3052/3055/3100/3150/3300/3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/ P2030/P2035/P2050/P2055. Для картриджей: C3906A/C4096A/Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/CE505A/CE505X/703/708/715/EP-22/EP-25/EP-27/FX-10.</t>
+          <t xml:space="preserve">Konica Minolta Bizhub bizhub 164/ 165/ 184/ 185  TN116 ; bizhub 195/ 215/ 226/ 235  TN118  A1UC050</t>
         </r>
       </text>
     </comment>
     <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
+          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/215/235/ 7718/7719/7723/TN-116/117/118/119, 340г/флакон A1UC050</t>
         </r>
       </text>
     </comment>
     <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
+          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/215/235/ 7718/7719/7723/TN-116/117/118/119, 750 г/флакон A1UC050</t>
         </r>
       </text>
     </comment>
     <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
+          <t xml:space="preserve">Konica Minolta bizhub 20/20P</t>
         </r>
       </text>
     </comment>
     <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
+          <t xml:space="preserve">Konica Minolta Bizhub/DIALTA универсальный, 600г/флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
+          <t xml:space="preserve">Konica Minolta Di152/181/183/250/251/350/351/Di1611/1811/2011/Bizhub 162/163/181/210/211/7115/TN-114 /TYPE 105A/105B/106A/106B/302A /302B, 413г/флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
+          <t xml:space="preserve">Di 152/ 181/ 183/ 1611/ 1811/ 2011, bizhub 162/ 163/ 180/ 210/ 211  TN114/ 105B/ 106B ; Di 250/ 251/ 350/ 351  302B ; 7115/ 7118, bizhub 7216/ 7218/ 7220  TN101K</t>
         </r>
       </text>
     </comment>
     <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
+          <t xml:space="preserve">bizhub 223/283  TN-217</t>
         </r>
       </text>
     </comment>
     <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200  3160,FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
     <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
         </r>
       </text>
     </comment>
     <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">bizhub 227/287/367  TN-323 , bizhub 363/423  TN-414</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
         </r>
       </text>
     </comment>
     <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta Bizhub bizhub 164/ 165/ 184/ 185  TN116 ; bizhub 195/ 215/ 226/ 235  TN118  A1UC050</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
         </r>
       </text>
     </comment>
     <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/215/235/ 7718/7719/7723/TN-116/117/118/119, 340г/флакон A1UC050</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
         </r>
       </text>
     </comment>
     <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/215/235/ 7718/7719/7723/TN-116/117/118/119, 750 г/флакон A1UC050</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
         </r>
       </text>
     </comment>
     <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta bizhub 20/20P</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300/TK-1150/TK-1160/TK-1170 +ЛІЙКА, 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta Bizhub/DIALTA универсальный, 600г/флакон</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300/TK-1150/TK-1160/TK-1170 +ЛІЙКА, Покращена якість! 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta Di152/181/183/250/251/350/351/Di1611/1811/2011/Bizhub 162/163/181/210/211/7115/TN-114 /TYPE 105A/105B/106A/106B/302A /302B, 413г/флакон</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300/TK-1150/TK-1160/TK-1170, Packed in Ukraine! з мішка WDTK2540, 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Di 152/ 181/ 183/ 1611/ 1811/ 2011, bizhub 162/ 163/ 180/ 210/ 211  TN114/ 105B/ 106B ; Di 250/ 251/ 350/ 351  302B ; 7115/ 7118, bizhub 7216/ 7218/ 7220  TN101K</t>
+          <t xml:space="preserve">Kyocera ECOSYS M2040/2540/2640/P2040/TK-1160/TK-1170</t>
         </r>
       </text>
     </comment>
     <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">bizhub 223/283  TN-217</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150</t>
         </r>
       </text>
     </comment>
     <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera MA2000/PA2000/TK-1242/TK-1240, 65 г</t>
+          <t xml:space="preserve">ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn   TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; ECOSYS PA4500x  TK-3400 ; ECOSYS PA5000x  TK-3410 ; ECOSYS PA5500x, MA5500ifx  TK-3430 ; M3800/3860, P3260 TK-3200</t>
         </r>
       </text>
     </comment>
     <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200  3160,FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+          <t xml:space="preserve">Kyocera TK-1270  1T0C140NL0 , TK-1250  1T0C3H0NL0</t>
         </r>
       </text>
     </comment>
     <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
+          <t xml:space="preserve">Kyocera TK-1270  1T0C140NL0 , TK-1250  1T0C3H0NL0</t>
         </r>
       </text>
     </comment>
     <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
+          <t xml:space="preserve">Kyocera ECOSYS MA5500/PA5000/5500/6000, TK-3410/TK-3430/TK-3400/TK-3440, 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
+          <t xml:space="preserve">Kyocera ECOSYS PA2000/PA2000W/MA2000/MA2000W/TK-1242/TK-1240</t>
         </r>
       </text>
     </comment>
     <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
+          <t xml:space="preserve">Kyocera ECOSYS PA2000/PA2000W/MA2000/MA2000W/TK-1242/TK-1240</t>
         </r>
       </text>
     </comment>
     <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
+          <t xml:space="preserve">Kyocera MA2000/PA2000/TK-1242/TK-1240</t>
         </r>
       </text>
     </comment>
     <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300/TK-1150/TK-1160/TK-1170 +ЛІЙКА, 1000г/банка</t>
+          <t xml:space="preserve">ECOSYS PA4500x/MA4500ifx, PA5000x, PA5500x, PA6000x/MA6000ifx/TK-3400/3401/3402/3300/TK-3410/3412/3414/TK-3430/3432/3434/TK-3431/3440/3442/3444</t>
         </r>
       </text>
     </comment>
     <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300/TK-1150/TK-1160/TK-1170 +ЛІЙКА, Покращена якість! 1000г/банка</t>
+          <t xml:space="preserve">ECOSYS PA4500x/MA4500ifx, PA5000x, PA5500x, PA6000x/MA6000ifx/TK-3400/3401/3402/3300/TK-3410/3412/3414/TK-3430/3432/3434/TK-3431/3440/3442/3444</t>
         </r>
       </text>
     </comment>
     <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300/TK-1150/TK-1160/TK-1170, Packed in Ukraine! з мішка WDTK2540, 1000г/банка</t>
+          <t xml:space="preserve">Kyocera ECOSYS PA6000/MA6000/TK-3431/3440/3442/3444 + ЛІЙКА, 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS M2040/2540/2640/P2040/TK-1160/TK-1170</t>
+          <t xml:space="preserve">FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/ 2530dn  TK-1130</t>
         </r>
       </text>
     </comment>
     <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150</t>
+          <t xml:space="preserve">FS-1035MFP/ DP, FS-1135MFP  TK-1140</t>
         </r>
       </text>
     </comment>
     <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn   TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; ECOSYS PA4500x  TK-3400 ; ECOSYS PA5000x  TK-3410 ; ECOSYS PA5500x, MA5500ifx  TK-3430 ; M3800/3860, P3260 TK-3200</t>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
     <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera TK-1270  1T0C140NL0 , TK-1250  1T0C3H0NL0</t>
+          <t xml:space="preserve">Kyocera FS-1040/1060/1020MFP/1025MFP/1061MFP/1120MFP/1125MFP/1220MFP/1320MFP/1325MFP/P1025/TK-1110/TK-1120 + ЛІЙКА, 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera TK-1270  1T0C140NL0 , TK-1250  1T0C3H0NL0</t>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
     <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS MA5500/PA5000/5500/6000, TK-3410/TK-3430/TK-3400/TK-3440, 1000г/банка</t>
+          <t xml:space="preserve">FS-1041, FS-1220MFP/1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125 ; FS-1040, FS-1020MFP/ 1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP/1125MFP  TK-1120</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G442" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS PA2000/PA2000W/MA2000/MA2000W/TK-1242/TK-1240</t>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G443" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS PA2000/PA2000W/MA2000/MA2000W/TK-1242/TK-1240</t>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G444" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera MA2000/PA2000/TK-1242/TK-1240</t>
+          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
     <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS PA4500x/MA4500ifx, PA5000x, PA5500x, PA6000x/MA6000ifx/TK-3400/3401/3402/3300/TK-3410/3412/3414/TK-3430/3432/3434/TK-3431/3440/3442/3444</t>
+          <t xml:space="preserve">FS-1041, FS-1220MFP/1320MFP  TK-1115</t>
         </r>
       </text>
     </comment>
     <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS PA4500x/MA4500ifx, PA5000x, PA5500x, PA6000x/MA6000ifx/TK-3400/3401/3402/3300/TK-3410/3412/3414/TK-3430/3432/3434/TK-3431/3440/3442/3444</t>
+          <t xml:space="preserve">FS-1100  TK-140</t>
         </r>
       </text>
     </comment>
     <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS PA6000/MA6000/TK-3431/3440/3442/3444 + ЛІЙКА, 1000г/банка</t>
+          <t xml:space="preserve">FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1035MFP/DP, FS-1135MFP  TK-1140 ; FS-6025MFP/6030MFP, TASKalfa 255/305  TK-475 ; FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
     <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/ 2530dn  TK-1130</t>
+          <t xml:space="preserve">FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1035MFP/DP, FS-1135MFP  TK-1140 ; FS-6025MFP/6030MFP, TASKalfa 255/305  TK-475 ; FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
     <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-1035MFP/ DP, FS-1135MFP  TK-1140</t>
+          <t xml:space="preserve">FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1035MFP/DP, FS-1135MFP  TK-1140 ; FS-6025MFP/6030MFP, TASKalfa 255/305  TK-475</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G450" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+          <t xml:space="preserve">FS-1030D  TK-120 ; FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1110/1024MFP/1124MFP  TK-1100 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/M2530dn  TK-1130 ; FS-1035MFP/DP, FS-1135MFP, ECOSYS M2035dn/M2535dn  TK-1140 ; Epson AcuLaser M2000D  S050436/S050435 ; AcuLaser M2300/M2400, MX20 Series  S050583/S050582 ; UTAX LP 3128, LP 3228</t>
         </r>
       </text>
     </comment>
     <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera FS-1040/1060/1020MFP/1025MFP/1061MFP/1120MFP/1125MFP/1220MFP/1320MFP/1325MFP/P1025/TK-1110/TK-1120 + ЛІЙКА, 1000г/банка</t>
+          <t xml:space="preserve">FS-1030D  TK-120 ; FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1110/1024MFP/1124MFP  TK-1100 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/M2530dn  TK-1130 ; FS-1035MFP/DP, FS-1135MFP, ECOSYS M2035dn/M2535dn  TK-1140 ; Epson AcuLaser M2000D  S050436/S050435 ; AcuLaser M2300/M2400, MX20 Series  S050583/S050582 ; UTAX LP 3128, LP 3228</t>
         </r>
       </text>
     </comment>
     <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
+          <t xml:space="preserve">FS-1030D  TK-120 ; FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1110/1024MFP/1124MFP  TK-1100 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/M2530dn  TK-1130 ; FS-1035MFP/DP, FS-1135MFP, ECOSYS M2035dn/M2535dn  TK-1140 ; Epson AcuLaser M2000D  S050436/S050435 ; AcuLaser M2300/M2400, MX20 Series  S050583/S050582 ; UTAX LP 3128, LP 3228</t>
         </r>
       </text>
     </comment>
     <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-1041, FS-1220MFP/1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125 ; FS-1040, FS-1020MFP/ 1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP/1125MFP  TK-1120</t>
-[...3 lines deleted...]
-    <comment ref="G454" authorId="0">
+          <t xml:space="preserve">FS-1320D/1370D  TK-170</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C455" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-2000D, FS-4000DN  TK-310 ; FS-3900DN, FS-4000DN  TK-320 ; FS-4000DN  TK-330 ; FS-2020D/DN  TK-340 ; FS-3040MFP/3040MFP+/3140MFP/3140MFP+/3540MFP/3640MFP/3920DN  TK-350 ; FS-4020DN  TK-360</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G455" authorId="0">
+    <comment ref="C456" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS FS-2100D/FS-2100DN  TK-3100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C457" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS FS-2100D/2100DN, ECOSYS M3040dn/M3540dn  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C458" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS FS-2100D/2100DN, ECOSYS M3040dn/M3540dn  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C459" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ECOSYS FS-2100D/2100DN  TK-3100 ; ECOSYS FS-4200DN/4300DN  TK-3130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G456" authorId="0">
+    <comment ref="C460" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-4100DN  TK-3110</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C461" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-4200DN/ 4300DN  TK-3130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C462" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera TK 332, 330,334/354/364/344/353/310/350/360/311/341/361; Kyocera - KM-1620/1635/1650/2020/2050 - картридж TK411; TASKalfa 180/181/220/221 - картридж TK435</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C463" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera TK 332, 330,334/354/364/344/353/310/350/360/311/341/361; Kyocera - KM-1620/1635/1650/2020/2050 - картридж TK411; TASKalfa 180/181/220/221 - картридж TK435</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C464" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KM-1620/ 1635/ 1650/ 2020/ 2035/ 2050  TK-410 , TASKalfa 180/ 181/ 220/ 221  TK-435</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C465" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KM-1620/1635/1650/2020/2035/2050  TK-410 ; TASKalfa 180/181/220/221  TK-435</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
-[...95 lines deleted...]
-    <comment ref="G462" authorId="0">
+    <comment ref="C466" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-2100/M3040/M3540; FS-4100; FS-4200; FS-4200/4300; EcoSys M3550/M3560; EcoSys M3040/M3540; EcoSys P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, EcoSys M3145/M3645/M3860; EcoSys P3050/P3055/P3060; EcoSys P3055/P3060; TK-3100, TK-3110, TK-3120, TK-3130, TK-3150, TK-3160, TK-3170, TK-3190.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C467" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-2100/M3040/M3540; FS-4100; FS-4200; FS-4200/4300; EcoSys M3550/M3560; EcoSys M3040/M3540; EcoSys P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, EcoSys M3145/M3645/M3860; EcoSys P3050/P3055/P3060; EcoSys P3055/P3060; TK-3100, TK-3110, TK-3120, TK-3130, TK-3150, TK-3160, TK-3170, TK-3190.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C468" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Mita FS-2100DN/M3040/M3540  TK-3100 ; FS-4200DN/4300DN  TK-3130 ; ECOSYS P3045/P3145/M3145/M3645  TK-3160 ; ECOSYS P3050/P3150/P3055/P3135  TK-3170 ; ECOSYS P3055/P3155/M3655  TK-3180 ; ECOSYS P3060/P3160/P3260/M3660/M3860  TK-3190 ; ECOSYS MA4500/PA4500  TK-3300/3400 ; ECOSYS PA5000  TK-3410 ; ECOSYS PA5500/MA5500  TK-3430 ; ECOSYS PA6000/MA6000  TK-3440</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C469" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">TASKalfa 1800/ 1801/ 2200/ 2201  TK-4105</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C470" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">TASKalfa 1800/1801/2200/220  TK-4105</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C463" authorId="0">
-[...142 lines deleted...]
-    </comment>
     <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS FS-2100D/2100DN  TK-3100 ; ECOSYS FS-4200DN/4300DN  TK-3130</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">FS-1040, FS-1020MFP/1120MFP  TK-1110</t>
         </r>
       </text>
     </comment>
     <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-4100DN  TK-3110</t>
+          <t xml:space="preserve">Kyocera Mita FS 1040 / 1060 / 1025MFP / 1120 / 1125MFP TK-1110 / 1114 / 1120 / 1124  фл. 95 г.</t>
         </r>
       </text>
     </comment>
     <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-4200DN/ 4300DN  TK-3130</t>
+          <t xml:space="preserve">Kyocera Mita ECOSYS FS-1060DN, FS-1025MFP/1125MFP  TK-1120</t>
         </r>
       </text>
     </comment>
     <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera TK 332, 330,334/354/364/344/353/310/350/360/311/341/361; Kyocera - KM-1620/1635/1650/2020/2050 - картридж TK411; TASKalfa 180/181/220/221 - картридж TK435</t>
+          <t xml:space="preserve">FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  TK-130</t>
         </r>
       </text>
     </comment>
     <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera TK 332, 330,334/354/364/344/353/310/350/360/311/341/361; Kyocera - KM-1620/1635/1650/2020/2050 - картридж TK411; TASKalfa 180/181/220/221 - картридж TK435</t>
+          <t xml:space="preserve">FS-1120D  TK-160</t>
         </r>
       </text>
     </comment>
     <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KM-1620/ 1635/ 1650/ 2020/ 2035/ 2050  TK-410 , TASKalfa 180/ 181/ 220/ 221  TK-435</t>
+          <t xml:space="preserve">FS-2000D/ 4000DN  TK-310 , FS-3900DN/ 4000DN  TK-320 , FS-4000DN  TK-330</t>
         </r>
       </text>
     </comment>
     <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KM-1620/1635/1650/2020/2035/2050  TK-410 ; TASKalfa 180/181/220/221  TK-435</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">FS-4020DN  TK-360</t>
         </r>
       </text>
     </comment>
     <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-2100/M3040/M3540; FS-4100; FS-4200; FS-4200/4300; EcoSys M3550/M3560; EcoSys M3040/M3540; EcoSys P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, EcoSys M3145/M3645/M3860; EcoSys P3050/P3055/P3060; EcoSys P3055/P3060; TK-3100, TK-3110, TK-3120, TK-3130, TK-3150, TK-3160, TK-3170, TK-3190.</t>
+          <t xml:space="preserve">Kyocera FS-9100/9120/9130/9150/9500/9520/KM-2530/3050/3530/4030/4050/5035/5050/420i/520i/TK-70/TK-710/TK-715, 950г флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-2100/M3040/M3540; FS-4100; FS-4200; FS-4200/4300; EcoSys M3550/M3560; EcoSys M3040/M3540; EcoSys P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, EcoSys M3145/M3645/M3860; EcoSys P3050/P3055/P3060; EcoSys P3055/P3060; TK-3100, TK-3110, TK-3120, TK-3130, TK-3150, TK-3160, TK-3170, TK-3190.</t>
+          <t xml:space="preserve">Kyocera FS-1020MFP,FS-1040,FS-1120MFP,FS-1041,FS-1220,FS-1320,FS-1025,FS-1060,FS-1125,FS-1061,FS-1325,EcoSys-M2135,EcoSys-M2635,EcoSys-M2735, Kyocera EcoSys-P2235,EcoSys-P2040,EcoSys-M2040,EcoSys-M2540,EcoSys-M2640,FS-2000,FS-3900,FS-4000,EcoSys-M3040dn,EcoSys-M3540dn,FS-2100,FS-4100,FS-4200,EcoSys-M3550,EcoSys-M3560,FS-4300,EcoSys-M3040idn,EcoSys-M3540idn,EcoSys-M3145dn,EcoSys-M3645dn,EcoSys-M3860,EcoSys-P3045,EcoSys-P3050,EcoSys-P3055,EcoSys-P3060,EcoSys-P3145,EcoSys-P3150,EcoSys-P3155,EcoSys-P3260,FS-2020,FS-3040,FS-3140,FS-3540,FS-3640,FS-3920,FS-4020. TK-1110,TK-1115,TK-1120,TK-1125,TK-1150,TK-1160,TK-1170,TK-1250,TK-1260,TK-1270,TK-310,TK-3100,TK-3110,TK-3120,TK-3130,TK-3150,TK-3160,TK-3170,TK-3190,TK-320,TK-330,TK-340,TK-350B,TK-360.</t>
         </r>
       </text>
     </comment>
     <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita FS-2100DN/M3040/M3540  TK-3100 ; FS-4200DN/4300DN  TK-3130 ; ECOSYS P3045/P3145/M3145/M3645  TK-3160 ; ECOSYS P3050/P3150/P3055/P3135  TK-3170 ; ECOSYS P3055/P3155/M3655  TK-3180 ; ECOSYS P3060/P3160/P3260/M3660/M3860  TK-3190 ; ECOSYS MA4500/PA4500  TK-3300/3400 ; ECOSYS PA5000  TK-3410 ; ECOSYS PA5500/MA5500  TK-3430 ; ECOSYS PA6000/MA6000  TK-3440</t>
+          <t xml:space="preserve">Kyocera FS-1020MFP,FS-1040,FS-1120MFP,FS-1041,FS-1220,FS-1320,FS-1025,FS-1060,FS-1125,FS-1061,FS-1325,EcoSys-M2135,EcoSys-M2635,EcoSys-M2735, Kyocera EcoSys-P2235,EcoSys-P2040,EcoSys-M2040,EcoSys-M2540,EcoSys-M2640,FS-2000,FS-3900,FS-4000,EcoSys-M3040dn,EcoSys-M3540dn,FS-2100,FS-4100,FS-4200,EcoSys-M3550,EcoSys-M3560,FS-4300,EcoSys-M3040idn,EcoSys-M3540idn,EcoSys-M3145dn,EcoSys-M3645dn,EcoSys-M3860,EcoSys-P3045,EcoSys-P3050,EcoSys-P3055,EcoSys-P3060,EcoSys-P3145,EcoSys-P3150,EcoSys-P3155,EcoSys-P3260,FS-2020,FS-3040,FS-3140,FS-3540,FS-3640,FS-3920,FS-4020. TK-1110,TK-1115,TK-1120,TK-1125,TK-1150,TK-1160,TK-1170,TK-1250,TK-1260,TK-1270,TK-310,TK-3100,TK-3110,TK-3120,TK-3130,TK-3150,TK-3160,TK-3170,TK-3190,TK-320,TK-330,TK-340,TK-350B,TK-360.</t>
         </r>
       </text>
     </comment>
     <comment ref="C481" authorId="0">
-      <text>
-[...206 lines deleted...]
-    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-1130, TK-1140, TK-120, TK-130, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-4105, TK-435
 Сумісні пристрої: Kyocera EcoSys-M2030, Kyocera EcoSys-M2530, Kyocera FS-1030MFP, Kyocera FS-1130, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135, Kyocera FS-1030D, Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350, Kyocera FS-1100, Kyocera EcoSys-P2035, Kyocera FS-1120, Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370, Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3540dn, Kyocera FS-2100, Kyocera FS-4100, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera FS-4200, Kyocera FS-4300, Kyocera TASKalfa-1800, Kyocera TASKalfa-1801, Kyocera TASKalfa-2200, Kyocera TASKalfa-2201, Kyocera TASKalfa-180, Kyocera TASKalfa-181, Kyocera TASKalfa-220, Kyocera TASKalfa-221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C494" authorId="0">
+    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-1130, TK-1140, TK-120, TK-130, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-4105, TK-435
 Сумісні пристрої: Kyocera EcoSys-M2030, Kyocera EcoSys-M2530, Kyocera FS-1030MFP, Kyocera FS-1130, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135, Kyocera FS-1030D, Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350, Kyocera FS-1100, Kyocera EcoSys-P2035, Kyocera FS-1120, Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370, Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3540dn, Kyocera FS-2100, Kyocera FS-4100, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera FS-4200, Kyocera FS-4300, Kyocera TASKalfa-1800, Kyocera TASKalfa-1801, Kyocera TASKalfa-2200, Kyocera TASKalfa-2201, Kyocera TASKalfa-180, Kyocera TASKalfa-181, Kyocera TASKalfa-220, Kyocera TASKalfa-221</t>
         </r>
       </text>
     </comment>
+    <comment ref="C483" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Mita TK410/420/435/475 500 г</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C484" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera CHARON FS-1028MFP/1020/1030MFP/1040/1100/1118/1120MFP/1128MFP/1130MFP/1300/1320D/1350/1370/1 500/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/ 3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/ 3150/TK-1110/TK-1130/TK-1140/TK-450/TK-440/TK-400/TK-360/TK-350/TK-340/TK-330/TK-320/TK-310/TK-170/TK-160/TK-140/TK-130/TK-120/TK-65/TK-60/TK-55/TK-50, 1кг/флакон, ПРЕМИУМ КАЧЕСТВО! СУПЕР УНИВЕРСАЛЬНЫЙ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C485" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Mita MOON FS-1020/1025MFP/1028MFP/1030MFP/1040/1060/1100/1118/1120/1125MFP/1128MFP/1130MFP/1300/1320D/130 /3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970 /3132/3134/3120/3122/3124/3110/3112/3113/3114/3100/3101 /3102/3103/3104/3150/1130/1140/1124/1120/14 /350/340/330/320/310/170/172/160/162/140/142/130/132/134/120/67/65/60/57/55/50/18/9, 1000г/флакон , НОВА ФОРМУЛА! СУПЕР ЯКІСТЬ! УНІВЕРСАЛЬНИЙ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C486" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Mita MOON №2 FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140M FP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, 1 кг/ флакон, НОВА ФОРМУЛА! СУПЕР ЯКІСТЬ! УНІВЕРСАЛЬНИЙ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C487" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Mita MOON №2 FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140M FP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, 250г/флакон, НОВАЯ ФОРМУЛА! СУПЕР КАЧЕСТВО! УНИВЕРСАЛЬНЫЙ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C488" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Mita MOON №2 FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140M FP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, 100 г/флакон, НОВАЯ ФОРМУЛА! СУПЕР КАЧЕСТВО! УНИВЕРСАЛЬНЫЙ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C489" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IPM Kyocera MOON FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, НОВА ФОРМУЛА! СУПЕР ЯКІСТЬ! УНІВЕРСАЛЬНИЙ! 250г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C490" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IPM Kyocera MOON FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, НОВА ФОРМУЛА! СУПЕР ЯКІСТЬ! УНІВЕРСАЛЬНИЙ! 100г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C491" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: Kyocera Mita TK-1110, TK-1120, TK-1130, TK-1140, TK-1150, TK-1160, TK-1170, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-3150, TK-3160, TK-3190, TK-1200, TK-3400 
+Для пристроїв: FS-1020MFP, FS-1025MFP, FS-1040, FS-1060DN, FS-1125MFP, FS1100, FS1120D, FS1120MFP, FS1130MFP, FS1135MFP, FS1320D, FS1370DN, FS2100DFS2100DN, FS4100DN, FS4200DN, FS4300DN, M2030, M2030DN, M2035, M2035DN, M2135, M2135DN, M2235DN, M2530, M2530dn, M2535, M2535DN, M2540DN, M2540DW, M2635dn, M2635DW, M2640IDW, M2735DW, M2835DW, M3040DN, M3040IDN, M3145dn, M3540DN, M3540IDN, M3550idn, M3560IDN, M3645dn, M3655idn, M3660idn, M3860idn, M3860idnf, MA4500x, P2035D, P2040DN, P2040DW, P2135D, P2135DN, P2235DN, P2235DW, P2335D, P2335DN, P2335DW, P3045DN, P3050DN, P3055DN, P3060DN, P3145dn, P3150dn, P3155dn, P3260dn, PA4500x.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C492" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: Kyocera Mita TK-1110, TK-1120, TK-1130, TK-1140, TK-1150, TK-1160, TK-1170, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-3150, TK-3160, TK-3190, TK-1200, TK-3400 
+Для пристроїв: FS-1020MFP, FS-1025MFP, FS-1040, FS-1060DN, FS-1125MFP, FS1100, FS1120D, FS1120MFP, FS1130MFP, FS1135MFP, FS1320D, FS1370DN, FS2100DFS2100DN, FS4100DN, FS4200DN, FS4300DN, M2030, M2030DN, M2035, M2035DN, M2135, M2135DN, M2235DN, M2530, M2530dn, M2535, M2535DN, M2540DN, M2540DW, M2635dn, M2635DW, M2640IDW, M2735DW, M2835DW, M3040DN, M3040IDN, M3145dn, M3540DN, M3540IDN, M3550idn, M3560IDN, M3645dn, M3655idn, M3660idn, M3860idn, M3860idnf, MA4500x, P2035D, P2040DN, P2040DW, P2135D, P2135DN, P2235DN, P2235DW, P2335D, P2335DN, P2335DW, P3045DN, P3050DN, P3055DN, P3060DN, P3145dn, P3150dn, P3155dn, P3260dn, PA4500x.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C493" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: Kyocera Mita TK-1110, TK-1120, TK-1130, TK-1140, TK-1150, TK-1160, TK-1170, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-3150, TK-3160, TK-3190, TK-1200, TK-3400 
+Для пристроїв: FS-1020MFP, FS-1025MFP, FS-1040, FS-1060DN, FS-1125MFP, FS1100, FS1120D, FS1120MFP, FS1130MFP, FS1135MFP, FS1320D, FS1370DN, FS2100DFS2100DN, FS4100DN, FS4200DN, FS4300DN, M2030, M2030DN, M2035, M2035DN, M2135, M2135DN, M2235DN, M2530, M2530dn, M2535, M2535DN, M2540DN, M2540DW, M2635dn, M2635DW, M2640IDW, M2735DW, M2835DW, M3040DN, M3040IDN, M3145dn, M3540DN, M3540IDN, M3550idn, M3560IDN, M3645dn, M3655idn, M3660idn, M3860idn, M3860idnf, MA4500x, P2035D, P2040DN, P2040DW, P2135D, P2135DN, P2235DN, P2235DW, P2335D, P2335DN, P2335DW, P3045DN, P3050DN, P3055DN, P3060DN, P3145dn, P3150dn, P3155dn, P3260dn, PA4500x.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C494" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1028MFP/1030MFP/1035/1100/1118/1120/1128MFP/1130MFP/1135/1300/1320D/1350/1370/1500/1800/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6025/6030/6525/6530/6950/6970/M2030/2035/2135/2535/2635/2735/2530/3040/3540/3550/3560/4125/4132/P2035/2135/2040/2235/3055/3060/3655/3660/TASKalfa 1800/1801/2200/2201/TK-6115/4105/3190/3150/3130/3120/3110/3100/3150/3190/1130/1140/1150/1160/475/450/440/400/360/350/340/330/320/310/170/160/140/130/120/110/100/65/60/55/50/18/9, НОВА ФОРМУЛА! Супер якість! універсальний! Packed in Ukraine! з мішка TDKMMOON2</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C495" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita TK410/420/435/475 500 г</t>
+          <t xml:space="preserve">FS-1040, FS-1020MFP/ 1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP/ 1125MFP  TK-1120 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/ 2530dn  TK-1130 ; FS-1035MFP/ DP, FS-1135MFP  TK-1140 ; FS-1030D/DN  TK-120 ; FS-1028MFP/ 1028MFP/ DP/ 1128MFP/ 1128/ DP/ 1300D/ 1300DN/ 1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/ 1370D  TK-170 ; FS-2000D/ 4000DN  TK-310 , FS-3900DN/ 4000DN  TK-320 , FS-4000DN  TK-330 ; FS-2020D/ 2020DN  TK-340 ; FS-3040MFP/ 3040MFP+/ 3140MFP/ 3140MFP+/ 3540MFP/ 3640MFP/ 3920DN  TK-350 ; FS-4020DN  TK-360 ; FS-6950DN  TK-440 ; TASKalfa 180/ 181/ 220/ 221  TK-435 ; EPSON AcuLaser M2000 Series  S050438/ S050437 ; AcuLaser M2300/ 2400, MX20 Series  S050583/ S050582</t>
         </r>
       </text>
     </comment>
     <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera CHARON FS-1028MFP/1020/1030MFP/1040/1100/1118/1120MFP/1128MFP/1130MFP/1300/1320D/1350/1370/1 500/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/ 3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/ 3150/TK-1110/TK-1130/TK-1140/TK-450/TK-440/TK-400/TK-360/TK-350/TK-340/TK-330/TK-320/TK-310/TK-170/TK-160/TK-140/TK-130/TK-120/TK-65/TK-60/TK-55/TK-50, 1кг/флакон, ПРЕМИУМ КАЧЕСТВО! СУПЕР УНИВЕРСАЛЬНЫЙ!</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
         </r>
       </text>
     </comment>
     <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita MOON FS-1020/1025MFP/1028MFP/1030MFP/1040/1060/1100/1118/1120/1125MFP/1128MFP/1130MFP/1300/1320D/130 /3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970 /3132/3134/3120/3122/3124/3110/3112/3113/3114/3100/3101 /3102/3103/3104/3150/1130/1140/1124/1120/14 /350/340/330/320/310/170/172/160/162/140/142/130/132/134/120/67/65/60/57/55/50/18/9, 1000г/флакон , НОВА ФОРМУЛА! СУПЕР ЯКІСТЬ! УНІВЕРСАЛЬНИЙ!</t>
+          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
         </r>
       </text>
     </comment>
     <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita MOON №2 FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140M FP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, 1 кг/ флакон, НОВА ФОРМУЛА! СУПЕР ЯКІСТЬ! УНІВЕРСАЛЬНИЙ!</t>
+          <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
         </r>
       </text>
     </comment>
     <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita MOON №2 FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140M FP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, 250г/флакон, НОВАЯ ФОРМУЛА! СУПЕР КАЧЕСТВО! УНИВЕРСАЛЬНЫЙ!</t>
+          <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
         </r>
       </text>
     </comment>
     <comment ref="C500" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita MOON №2 FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140M FP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, 100 г/флакон, НОВАЯ ФОРМУЛА! СУПЕР КАЧЕСТВО! УНИВЕРСАЛЬНЫЙ!</t>
+          <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
         </r>
       </text>
     </comment>
     <comment ref="C501" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">IPM Kyocera MOON FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, НОВА ФОРМУЛА! СУПЕР ЯКІСТЬ! УНІВЕРСАЛЬНИЙ! 250г/флакон</t>
+          <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
         </r>
       </text>
     </comment>
     <comment ref="C502" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">IPM Kyocera MOON FS-1028MFP/1030MFP/1100/1118/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6950/6970/M2030/2530/P2035/2135/TK-3130/3120/3110/3100/3150/1130/1140/450/440/400/360/350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, НОВА ФОРМУЛА! СУПЕР ЯКІСТЬ! УНІВЕРСАЛЬНИЙ! 100г/флакон</t>
+          <t xml:space="preserve">Kyocera Mita Kyocera FS-1020 MFP/ FS-1040/ FS-1120 MFP/ FS-1041/ FS-1220 MFP/ FS-1320 MFP/ FS-1025 MFP/ FS-1060/ FS-1125 MFP/ FS-1061/ FS-1325 MFP. TK-1110/TK-1115/TK-1120/TK-1125, УНИВЕРСАЛЬНЫЙ!</t>
         </r>
       </text>
     </comment>
     <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-1028MFP/1030MFP/1035/1100/1118/1120/1128MFP/1130MFP/1135/1300/1320D/1350/1370/1500/1800/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/6020/6025/6030/6525/6530/6950/6970/M2030/2035/2135/2535/2635/2735/2530/3040/3540/3550/3560/4125/4132/P2035/2135/2040/2235/3055/3060/3655/3660/TASKalfa 1800/1801/2200/2201/TK-6115/4105/3190/3150/3130/3120/3110/3100/3150/3190/1130/1140/1150/1160/475/450/440/400/360/350/340/330/320/310/170/160/140/130/120/110/100/65/60/55/50/18/9, НОВА ФОРМУЛА! Супер якість! універсальний! Packed in Ukraine! з мішка TDKMMOON2</t>
+          <t xml:space="preserve">Kyocera Mita FS-1028MFP/FS-1030 MFP/FS-1035 MFP/FS-1100/FS-1120/FS-1128MFP/FS-1130MFP/FS-1135 MFP/FS-1300/FS-1320/FS-1350/FS-1370/FS-2000/M2030/M2035/M2535/P2135. Epson AcuLaser M2000/M2300/M2400/MX20. Для картиджей: TK-120/TK-130/TK-1130/TK-1140/TK-140/TK-160/TK-170, C13S050435/C13S050436/C13S050438/C13S050437/C13S050438/C13S050582/C13S050583.</t>
         </r>
       </text>
     </comment>
     <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FS-1040, FS-1020MFP/ 1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP/ 1125MFP  TK-1120 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/ 2530dn  TK-1130 ; FS-1035MFP/ DP, FS-1135MFP  TK-1140 ; FS-1030D/DN  TK-120 ; FS-1028MFP/ 1028MFP/ DP/ 1128MFP/ 1128/ DP/ 1300D/ 1300DN/ 1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/ 1370D  TK-170 ; FS-2000D/ 4000DN  TK-310 , FS-3900DN/ 4000DN  TK-320 , FS-4000DN  TK-330 ; FS-2020D/ 2020DN  TK-340 ; FS-3040MFP/ 3040MFP+/ 3140MFP/ 3140MFP+/ 3540MFP/ 3640MFP/ 3920DN  TK-350 ; FS-4020DN  TK-360 ; FS-6950DN  TK-440 ; TASKalfa 180/ 181/ 220/ 221  TK-435 ; EPSON AcuLaser M2000 Series  S050438/ S050437 ; AcuLaser M2300/ 2400, MX20 Series  S050583/ S050582</t>
+          <t xml:space="preserve">Kyocera Mita FS-1028MFP/FS-1030 MFP/FS-1035 MFP/FS-1100/FS-1120/FS-1128MFP/FS-1130MFP/FS-1135 MFP/FS-1300/FS-1320/FS-1350/FS-1370/FS-2000/M2030/M2035/M2535/P2135. Epson AcuLaser M2000/M2300/M2400/MX20. Для картиджей: TK-120/TK-130/TK-1130/TK-1140/TK-140/TK-160/TK-170, C13S050435/C13S050436/C13S050438/C13S050437/C13S050438/C13S050582/C13S050583.</t>
         </r>
       </text>
     </comment>
     <comment ref="C505" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
+          <t xml:space="preserve">Kyocera Mita FS-1028MFP/FS-1030 MFP/FS-1035 MFP/FS-1100/FS-1120/FS-1128MFP/FS-1130MFP/FS-1135 MFP/FS-1300/FS-1320/FS-1350/FS-1370/FS-2000/M2030/M2035/M2535/P2135. Epson AcuLaser M2000/M2300/M2400/MX20. Для картиджей: TK-120/TK-130/TK-1130/TK-1140/TK-140/TK-160/TK-170, C13S050435/C13S050436/C13S050438/C13S050437/C13S050438/C13S050582/C13S050583.</t>
         </r>
       </text>
     </comment>
     <comment ref="C506" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
+          <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G506" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C507" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
+          <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
         </r>
       </text>
     </comment>
     <comment ref="C508" authorId="0">
-      <text>
-[...158 lines deleted...]
-    <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-1150/TK-1160/TK-1170/TK-1250/TK-1260/TK-1270/TK-3060/TK-3100/TK-3120/TK-3130/TK-3150/TK-3160/TK-3170/TK-3190/TK-3200/TK-3300/TK-3400TK-3410/TK-3430. 
 Для принтера: Kyocera EcoSys-M2135/M2635/M2735/P2235/P2040/M2040/M2540/M2640/M3040dn/M3540dn/M3550/M3560/M3040idn/M3540idn/M3145dn/M3645dn/M3860/P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, Kyocera FS-2100/FS-4200/FS-4300.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
+    <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-1150/TK-1160/TK-1170/TK-1250/TK-1260/TK-1270/TK-3060/TK-3100/TK-3120/TK-3130/TK-3150/TK-3160/TK-3170/TK-3190/TK-3200/TK-3300/TK-3400TK-3410/TK-3430. 
 Для принтера: Kyocera EcoSys-M2135/M2635/M2735/P2235/P2040/M2040/M2540/M2640/M3040dn/M3540dn/M3550/M3560/M3040idn/M3540idn/M3145dn/M3645dn/M3860/P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, Kyocera FS-2100/FS-4200/FS-4300.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C510" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1040, FS-1020MFP/1120MFP  TK-1110 ; FS-1060DN, FS-1025MFP/1125MFP  TK-1120 ; ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C511" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1040, FS-1020MFP/1120MFP  TK-1110 ; FS-1060DN, FS-1025MFP/1125MFP  TK-1120 ; ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C512" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1040, FS-1020MFP/1120MFP  TK-1110 ; FS-1060DN, FS-1025MFP/1125MFP  TK-1120 ; ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C513" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FS-1040, FS-1020MFP/1120MFP  TK-1110 ; FS-1060DN, FS-1025MFP/1125MFP  TK-1120 ; ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C514" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Lexmark MS310/312/410/415/510/610/MX310/410/510/511/611</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C515" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Lexmark MS310/312/410/415/510/610/MX310/410/510/511/611</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C516" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MX310/ 410/ 510/ 511/ 611 Series  60F5000  605 / 60F5H00  605H / 60F5X00  605X / 60F0HA0  600HA / 60F0XA0  600XA ; MS310/ 410/ 415/ 510/ 610 Series  50F5000  505 / 50F5H00  505H / 50F5X00  505X / 50F5U00  505U / 50F0HA0  500HA / 50F0XA0  500XA / 50F0UA0  500UA</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C517" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MX310/ 410/ 510/ 511/ 611 Series  60F5000  605 / 60F5H00  605H / 60F5X00  605X / 60F0HA0  600HA / 60F0XA0  600XA ; MS310/ 410/ 415/ 510/ 610 Series  50F5000  505 / 50F5H00  505H / 50F5X00  505X / 50F5U00  505U / 50F0HA0  500HA / 50F0XA0  500XA / 50F0UA0  500UA</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C518" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MX310/ 410/ 510/ 511/ 611 Series  60F5000  605 / 60F5H00  605H / 60F5X00  605X / 60F0HA0  600HA / 60F0XA0  600XA ; MS310/ 410/ 415/ 510/ 610 Series  50F5000  505 / 50F5H00  505H / 50F5X00  505X / 50F5U00  505U / 50F0HA0  500HA / 50F0XA0  500XA / 50F0UA0  500UA</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C519" authorId="0">
-      <text>
-[...142 lines deleted...]
-    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">банка 65 грамм , ресурс 2500К
 совместим:Lexmark MX310 &amp; Dell  B2360</t>
         </r>
       </text>
     </comment>
-    <comment ref="C529" authorId="0">
+    <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MX310/ 410/ 510/ 511/ 611 Series  60F5000  605 / 60F5H00  605H / 60F5X00  605X / 60F0HA0  600HA / 60F0XA0  600XA ; MS310/ 410/ 415/ 510/ 610 Series  50F5000  505 / 50F5H00  505H / 50F5X00  505X / 50F5U00  505U / 50F0HA0  500HA / 50F0XA0  500XA / 50F0UA0  500UA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C530" authorId="0">
+    <comment ref="C521" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MX310/ 410/ 510/ 511/ 611 Series  60F5000  605 / 60F5H00  605H / 60F5X00  605X / 60F0HA0  600HA / 60F0XA0  600XA ; MS310/ 410/ 415/ 510/ 610 Series  50F5000  505 / 50F5H00  505H / 50F5X00  505X / 50F5U00  505U / 50F0HA0  500HA / 50F0XA0  500XA / 50F0UA0  500UA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C531" authorId="0">
+    <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MX310/ 410/ 510/ 511/ 611 Series  60F5000  605 / 60F5H00  605H / 60F5X00  605X / 60F0HA0  600HA / 60F0XA0  600XA ; MS310/ 410/ 415/ 510/ 610 Series  50F5000  505 / 50F5H00  505H / 50F5X00  505X / 50F5U00  505U / 50F0HA0  500HA / 50F0XA0  500XA / 50F0UA0  500UA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C532" authorId="0">
+    <comment ref="C523" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MX310/ 410/ 510/ 511/ 611 Series  60F5000  605 / 60F5H00  605H / 60F5X00  605X / 60F0HA0  600HA / 60F0XA0  600XA ; MS310/ 410/ 415/ 510/ 610 Series  50F5000  505 / 50F5H00  505H / 50F5X00  505X / 50F5U00  505U / 50F0HA0  500HA / 50F0XA0  500XA / 50F0UA0  500UA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C533" authorId="0">
+    <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark T420</t>
         </r>
       </text>
     </comment>
-    <comment ref="C534" authorId="0">
+    <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">банка 490 грамм, 21000К
 совместим:
 Lexmark T640 
 Lexmark T640 DN 
 Lexmark T640 DTN 
 Lexmark T640 N 
 Lexmark T640 TN 
 Lexmark T642 
 Lexmark T642 DN 
 Lexmark T642 DTN 
 Lexmark T642 N 
 Lexmark T642 TN 
 Lexmark T644</t>
         </r>
       </text>
     </comment>
-    <comment ref="C535" authorId="0">
+    <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Universal T/T620/T630/T640/T520/T530/T420/T430/M410/S4039  750g/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C536" authorId="0">
+    <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark OPTRA T650/652/654/656/X654/656/658</t>
         </r>
       </text>
     </comment>
-    <comment ref="C537" authorId="0">
+    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark OPTRA T650/652/654/656/X654/656/658 та інші моделі Optra T, універсальний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C538" authorId="0">
+    <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark LaserPrinter-E320/E322/E120/Optra-SE3455/X422/T610/T612/T614/T616/Optra-T/T520/T522/X520/X522/T620/T622/X620/T420/T630/T632/T634/X630/X632/X634/E230/E232/E330/E332/T430/E220/Optra-S/Optra-S1250/Optra-S1255/Optra-S1650/Optra-S1855/Optra-S2455/E240/E340/E342/M1145/M3150/XM3150/MS310/MS410/MS510/MS610/MS312/MS415/MS317/MS417/MS517/MS617/MX417/MX517/MX617/MS711/MS810/MS811/MS812/MS710/MS817/MS818/MX310/MX410/MX510/MX511/MX611/MX710/MX711/MX810/MX811/MX812/MX717/MX718/T640/T642/T644/E260/E360/E460/E462/E450/T650/T652/T654/T656/X203/X204/X264/X363/X364/X340/X342/X463/X464/X466/X642/X644/X646/X651/X652/X654/X656/X658.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C539" authorId="0">
+    <comment ref="C530" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark LaserPrinter-E320/E322/E120/Optra-SE3455/X422/T610/T612/T614/T616/Optra-T/T520/T522/X520/X522/T620/T622/X620/T420/T630/T632/T634/X630/X632/X634/E230/E232/E330/E332/T430/E220/Optra-S/Optra-S1250/Optra-S1255/Optra-S1650/Optra-S1855/Optra-S2455/E240/E340/E342/M1145/M3150/XM3150/MS310/MS410/MS510/MS610/MS312/MS415/MS317/MS417/MS517/MS617/MX417/MX517/MX617/MS711/MS810/MS811/MS812/MS710/MS817/MS818/MX310/MX410/MX510/MX511/MX611/MX710/MX711/MX810/MX811/MX812/MX717/MX718/T640/T642/T644/E260/E360/E460/E462/E450/T650/T652/T654/T656/X203/X204/X264/X363/X364/X340/X342/X463/X464/X466/X642/X644/X646/X651/X652/X654/X656/X658.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C540" authorId="0">
+    <comment ref="C531" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark LaserPrinter-E320/E322/E120/Optra-SE3455/X422/T610/T612/T614/T616/Optra-T/T520/T522/X520/X522/T620/T622/X620/T420/T630/T632/T634/X630/X632/X634/E230/E232/E330/E332/T430/E220/Optra-S/Optra-S1250/Optra-S1255/Optra-S1650/Optra-S1855/Optra-S2455/E240/E340/E342/M1145/M3150/XM3150/MS310/MS410/MS510/MS610/MS312/MS415/MS317/MS417/MS517/MS617/MX417/MX517/MX617/MS711/MS810/MS811/MS812/MS710/MS817/MS818/MX310/MX410/MX510/MX511/MX611/MX710/MX711/MX810/MX811/MX812/MX717/MX718/T640/T642/T644/E260/E360/E460/E462/E450/T650/T652/T654/T656/X203/X204/X264/X363/X364/X340/X342/X463/X464/X466/X642/X644/X646/X651/X652/X654/X656/X658.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C541" authorId="0">
+    <comment ref="C532" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер Odyssey® від Static Control для використання в серіях Lexmark® MS / MX і пов'язаних з ним принтерах спеціально розроблений і виготовлений відповідно до тонером OEM.
 Цей тонер замінює наступні товари, які зняті з виробництва:
 LEXUNIV-80BOS4 тонер Odyssey 4 універсальний Lexmark 80г Static Control
 LEXUNIV-120BOS4 тонер Odyssey 4 універсальний Lexmark 120г Static Control
 LEXUNIV-1KGOS4 тонер Odyssey 4 універсальный Lexmark 1кг Static Control
 LEXUNIV-10KGOS4 тонер Odyssey 4 універсальний Lexmark 10кг Static Control
 LE260-130B-OS тонер Odyssey Lexmark E260/360/460 130г  3.5k  Static Control
 LMS610-540BOS тонер Odyssey Lexmark MS610 540г  20k  Static Control
 LMSOS-10KG тонер Odyssey Lexmark MS/MX 10кг Static Control
 TRLE332-195BOS2 тонер Odyssey 2 Lexmark E332 195г  6k  Static Control
 TRLT650-685B-OS тонер Odyssey Lexmark T650 685г  25k  Static Control
 LMS410-155BOS тонер Odyssey Lexmark MS410 155г  5k  Static Control
 TRLT640-490BOS2 тонер Odyssey 2 Lexmark T640 490г  21k</t>
         </r>
       </text>
     </comment>
+    <comment ref="C533" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">PagePro 1400W  9J04202</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C534" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">PagePro 1480/ 1490MF  9967000877</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C535" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta PagePro 1480/1490, 90г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C536" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI  ES4131/4132/4161/5112/5162/4191M FP/4192MFP TSO88</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C537" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">B2200/ 2400  43640307</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C538" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Okidata B 2200/2400/5300/OkiPage4W/6W/8W/ 8i /10e/14ex/1200ex/B930/OkiPage 16 n/OL 400  65g</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C539" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKIDATA MB260/280/290/B2500/Ricoh SP1000, 110г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C540" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B401/411/431/432/840/MB441/451/461/471/491/492/ES4131/4132/4161/4191/8140</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C541" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">B401, MB441/MB451  44992403/44992404</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PagePro 1400W  9J04202</t>
+          <t xml:space="preserve">OKI B401/MB441/451, 50г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PagePro 1480/ 1490MF  9967000877</t>
+          <t xml:space="preserve">OKI B401/MB441/451, 75 г, флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Konica Minolta PagePro 1480/1490, 90г/банка</t>
+          <t xml:space="preserve">B401, MB441/MB451  44992403/44992404</t>
         </r>
       </text>
     </comment>
     <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI  ES4131/4132/4161/5112/5162/4191M FP/4192MFP TSO88</t>
+          <t xml:space="preserve">B410/ 430/ 440, MB460/ 470/ 480  43979107/ 43979211/ 43979218</t>
         </r>
       </text>
     </comment>
     <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B2200/ 2400  43640307</t>
+          <t xml:space="preserve">B410/400/410/411/420/430/431/440/MB4 60/470/480/491, ВІДРІЗНЯЄТЬСЯ від TDOUNVR/TSOUNVR - не рекомендується використовувати в нових моделях OKI включаючи B432/ES4132</t>
         </r>
       </text>
     </comment>
     <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Okidata B 2200/2400/5300/OkiPage4W/6W/8W/ 8i /10e/14ex/1200ex/B930/OkiPage 16 n/OL 400  65g</t>
+          <t xml:space="preserve">OKIDATA B4100/4200/4250/4300/4350/4525/4540/4545/4000/TDO01, 80 г/ флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKIDATA MB260/280/290/B2500/Ricoh SP1000, 110г/банка</t>
+          <t xml:space="preserve">B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
     <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI B401/411/431/432/840/MB441/451/461/471/491/492/ES4131/4132/4161/4191/8140</t>
+          <t xml:space="preserve">B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
     <comment ref="C550" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B401, MB441/MB451  44992403/44992404</t>
+          <t xml:space="preserve">B411/B431, MB461/MB471/MB491 Series 44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series 45807119/45807120/45807121; OKI B721/B731, MB760/MB770  45488802</t>
         </r>
       </text>
     </comment>
     <comment ref="C551" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI B401/MB441/451, 50г/банка</t>
+          <t xml:space="preserve">B411/ 431, MB461/ 471/ 491 Series  44574705/ 44574805/ 44917608 ; B412/ 432/ 512, MB472/ 492/ 562 Series  45807119/ 45807120/ 45807121</t>
         </r>
       </text>
     </comment>
     <comment ref="C552" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI B401/MB441/451, 75 г, флакон</t>
+          <t xml:space="preserve">B411/ 431, MB461/ 471/ 491 Series  44574705/ 44574805/ 44917608 ; B412/ 432/ 512, MB472/ 492/ 562 Series  45807119/ 45807120/ 45807121</t>
         </r>
       </text>
     </comment>
     <comment ref="C553" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B401, MB441/MB451  44992403/44992404</t>
+          <t xml:space="preserve">B401/411/431/432/840/MB441/MB451/MB461/MB471/MB491/MB492/B721/ES4131/4132/4161/4191/8140, 500 г, флакон.</t>
         </r>
       </text>
     </comment>
     <comment ref="C554" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B410/ 430/ 440, MB460/ 470/ 480  43979107/ 43979211/ 43979218</t>
+          <t xml:space="preserve">B4100/B4200/B4250/B4300/B4350, OKIpage 6w/8w/10ex/10i/12i/14e/14ex/20/24</t>
         </r>
       </text>
     </comment>
     <comment ref="C555" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B410/400/410/411/420/430/431/440/MB4 60/470/480/491, ВІДРІЗНЯЄТЬСЯ від TDOUNVR/TSOUNVR - не рекомендується використовувати в нових моделях OKI включаючи B432/ES4132</t>
+          <t xml:space="preserve">B410/B430/B440, MB460/MB470/MB480  43979107/43979211/43979218</t>
         </r>
       </text>
     </comment>
     <comment ref="C556" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKIDATA B4100/4200/4250/4300/4350/4525/4540/4545/4000/TDO01, 80 г/ флакон</t>
+          <t xml:space="preserve">OKI B2200/B2400/B411/B431/MB461/MB471/MB491/44574705. 43640302/44574705/44574805/44574906/44917607/44917608 OKIB431-100B-P</t>
         </r>
       </text>
     </comment>
     <comment ref="C557" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C558" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C559" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C560" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
-    <comment ref="C558" authorId="0">
+    <comment ref="C561" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
-    <comment ref="C559" authorId="0">
-[...46 lines deleted...]
-    </comment>
     <comment ref="C562" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B401/411/431/432/840/MB441/MB451/MB461/MB471/MB491/MB492/B721/ES4131/4132/4161/4191/8140, 500 г, флакон.</t>
+          <t xml:space="preserve">OKI B2200/B2400/B411/B431/MB461/MB471/MB491/44574705. 43640302/44574705/44574805/44574906/44917607/44917608 OKIB431-75B-P</t>
         </r>
       </text>
     </comment>
     <comment ref="C563" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B4100/B4200/B4250/B4300/B4350, OKIpage 6w/8w/10ex/10i/12i/14e/14ex/20/24</t>
+          <t xml:space="preserve">B410/B430/B440, MB460/MB470/MB480  43979107/43979211/43979218</t>
         </r>
       </text>
     </comment>
     <comment ref="C564" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B410/B430/B440, MB460/MB470/MB480  43979107/43979211/43979218</t>
+          <t xml:space="preserve">OKI B4400/4500/4600/B4100 / B4200 / B4250 / B4300/4350 / 4525 / 4540 / 4545  80g</t>
         </r>
       </text>
     </comment>
     <comment ref="C565" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI B2200/B2400/B411/B431/MB461/MB471/MB491/44574705. 43640302/44574705/44574805/44574906/44917607/44917608 OKIB431-100B-P</t>
+          <t xml:space="preserve">B4400/4600  43502306/43502004</t>
         </r>
       </text>
     </comment>
     <comment ref="C566" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
+          <t xml:space="preserve">B4400/4600  43502306/43502004</t>
         </r>
       </text>
     </comment>
     <comment ref="C567" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
+          <t xml:space="preserve">B 6200/6250/6300/6350 Universal Phaser 4400/4500/5400/Brother TN-1700/Epson EPLN-2050/2500/2550/M3000/M4000/Konica Minolta4650/5650/Bizhub 40P/43  480g</t>
         </r>
       </text>
     </comment>
     <comment ref="C568" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
+          <t xml:space="preserve">OKIDATA B710/720/730, 370г/флакон 15000 копий</t>
         </r>
       </text>
     </comment>
     <comment ref="C569" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
+          <t xml:space="preserve">B710/B720/B730  01279001 ; B6500  09004461/09004462</t>
         </r>
       </text>
     </comment>
     <comment ref="C570" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
+          <t xml:space="preserve">B721/ B731, MB760/ MB770  45488802</t>
         </r>
       </text>
     </comment>
     <comment ref="C571" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI B2200/B2400/B411/B431/MB461/MB471/MB491/44574705. 43640302/44574705/44574805/44574906/44917607/44917608 OKIB431-75B-P</t>
+          <t xml:space="preserve">OKIDATA ES4131/4132/4161/5112/5162/4191MFP/4192MFP</t>
         </r>
       </text>
     </comment>
     <comment ref="C572" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B410/B430/B440, MB460/MB470/MB480  43979107/43979211/43979218</t>
+          <t xml:space="preserve">Panasonic DP-1520/1515/1820/8016/8020, 420г/флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C573" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKI B4400/4500/4600/B4100 / B4200 / B4250 / B4300/4350 / 4525 / 4540 / 4545  80g</t>
+          <t xml:space="preserve">Panasonic KX MB1500</t>
         </r>
       </text>
     </comment>
     <comment ref="C574" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B4400/4600  43502306/43502004</t>
+          <t xml:space="preserve">Тонер для KX-FLM653/663, KX-FL511/513/543</t>
         </r>
       </text>
     </comment>
     <comment ref="C575" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B4400/4600  43502306/43502004</t>
+          <t xml:space="preserve">KX-FAT411/412/KX-MB2000/2003/2008/2010/2025/2030/2033/2038/2060/2061, 190г/банка  190g/Bottle/увеливенный двойной ресурс</t>
         </r>
       </text>
     </comment>
     <comment ref="C576" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B 6200/6250/6300/6350 Universal Phaser 4400/4500/5400/Brother TN-1700/Epson EPLN-2050/2500/2550/M3000/M4000/Konica Minolta4650/5650/Bizhub 40P/43  480g</t>
+          <t xml:space="preserve">Panasonic KX-FAT411/412/KX-MB2000/2003/2008/2010/2025/2030/2033/2038/2060/2061, 76г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C577" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OKIDATA B710/720/730, 370г/флакон 15000 копий</t>
+          <t xml:space="preserve">KX-MB263/763/773  KX-FAT92A , KX-FL401/402/403, FLC411/412/413  KX-FAT88A , KX-MB1900/2000/2001/2010/2011/2020/2025/2030  KX-FAT411A7</t>
         </r>
       </text>
     </comment>
     <comment ref="C578" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B710/B720/B730  01279001 ; B6500  09004461/09004462</t>
+          <t xml:space="preserve">Panasonic UF7000/8000/9000/UG5530/KX-P7100, 160г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C579" authorId="0">
-      <text>
-[...142 lines deleted...]
-    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж TL-5120P Pantum  TL-5120P 
 Картридж TL-5120HP Pantum  TL-5120HP 
 Картридж TL-5120XP Pantum  TL-5120XP 
 БФП BM5100ADN A4 Pantum  BM5100ADN 
 БФП BM5100ADW A4, Wi-Fi Pantum  BM5100ADW 
 Принтер лазерний BP5100DN A4 Pantum  BP5100DN 
 Принтер лазерний BP5100DW A4, Wi-Fi Pantum  BP5100DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C589" authorId="0">
+    <comment ref="C580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж TL-5120P Pantum  TL-5120P 
 Картридж TL-5120HP Pantum  TL-5120HP 
 Картридж TL-5120XP Pantum  TL-5120XP 
 БФП BM5100ADN A4 Pantum  BM5100ADN 
 БФП BM5100ADW A4, Wi-Fi Pantum  BM5100ADW 
 Принтер лазерний BP5100DN A4 Pantum  BP5100DN 
 Принтер лазерний BP5100DW A4, Wi-Fi Pantum  BP5100DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C590" authorId="0">
+    <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж TL-5120P Pantum  TL-5120P 
 Картридж TL-5120HP Pantum  TL-5120HP 
 Картридж TL-5120XP Pantum  TL-5120XP 
 БФП BM5100ADN A4 Pantum  BM5100ADN 
 БФП BM5100ADW A4, Wi-Fi Pantum  BM5100ADW 
 Принтер лазерний BP5100DN A4 Pantum  BP5100DN 
 Принтер лазерний BP5100DW A4, Wi-Fi Pantum  BP5100DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C591" authorId="0">
+    <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж TL-5120P Pantum  TL-5120P 
 Картридж TL-5120HP Pantum  TL-5120HP 
 Картридж TL-5120XP Pantum  TL-5120XP 
 БФП BM5100ADN A4 Pantum  BM5100ADN 
 БФП BM5100ADW A4, Wi-Fi Pantum  BM5100ADW 
 Принтер лазерний BP5100DN A4 Pantum  BP5100DN 
 Принтер лазерний BP5100DW A4, Wi-Fi Pantum  BP5100DW</t>
         </r>
       </text>
     </comment>
+    <comment ref="C583" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C584" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C585" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C586" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C587" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C588" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C589" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа: Pantum TL-420, Pantum TL-420E, Pantum TL-420H, Pantum TL-420X.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C590" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C591" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C592" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
+          <t xml:space="preserve">Для принтера: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа: Pantum TL-420, Pantum TL-420E, Pantum TL-420H, Pantum TL-420X.</t>
         </r>
       </text>
     </comment>
     <comment ref="C593" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
+          <t xml:space="preserve">Pantum P3010/3300/M6700/6800/7100/7200/7300/TL-410</t>
         </r>
       </text>
     </comment>
     <comment ref="C594" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
+          <t xml:space="preserve">Ricoh Aficio 1015, 1018, 1113, 220, 270, 340, 345, 350, 355, 450, 455, 550, 650, AP2700, AP3200, AP4500, TYPE 1220D/2210D/3200D/5200D</t>
         </r>
       </text>
     </comment>
     <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
+          <t xml:space="preserve">AFICIO 1060 , AFICIO 1075 , AFICIO 2051 , AFICIO 2051 S/P , AFICIO 2060 , AFICIO 2060 S/P , AFICIO 2075 , AFICIO 2075 S/P , AFICIO AP 900 , AFICIO MP 5500 , AFICIO MP 5500 SP , AFICIO MP 6000 , AFICIO MP 6000 SP , AFICIO MP 6001 , AFICIO MP 6001 SP , AFICIO MP 6002 , AFICIO MP 6002 SP , AFICIO MP 6500 , AFICIO MP 6500 SP , AFICIO MP 7000 , AFICIO MP 7000 SP , AFICIO MP 7001 , AFICIO MP 7001 SP , AFICIO MP 7500 , AFICIO MP 7500 SP , AFICIO MP 7502 , AFICIO MP 7502 SP , AFICIO MP 8000 , AFICIO MP 8000 SP , AFICIO MP 8001 , AFICIO MP 8001 SP 500гр в пакете</t>
         </r>
       </text>
     </comment>
     <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
+          <t xml:space="preserve">Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000</t>
         </r>
       </text>
     </comment>
     <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
+          <t xml:space="preserve">Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000; Aficio MP 1100/MP 1350/MP 9000, Pro 906/906EX/907/907EX/1106/1106EX/1107/1107EX/1356/1356EX/1357/1357EX  MP 1350E</t>
         </r>
       </text>
     </comment>
     <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа: Pantum TL-420, Pantum TL-420E, Pantum TL-420H, Pantum TL-420X.</t>
+          <t xml:space="preserve">Aficio SP 200/SP 202/SP 210/SP 212  SP 200 LE/SP 200 HE</t>
         </r>
       </text>
     </comment>
     <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
+          <t xml:space="preserve">Ricoh Aficio SP 311</t>
         </r>
       </text>
     </comment>
     <comment ref="C600" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
+          <t xml:space="preserve">Ricoh FT-4015/4018/4615/4618/3613/3813  Type 1305 / Gestetner 2913/2715z/2718z  фл,415 г</t>
         </r>
       </text>
     </comment>
     <comment ref="C601" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтера: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа: Pantum TL-420, Pantum TL-420E, Pantum TL-420H, Pantum TL-420X.</t>
+          <t xml:space="preserve">Ricoh Aficio SP 100, 407166, ресурс 1200 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C602" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Pantum P3010/3300/M6700/6800/7100/7200/7300/TL-410</t>
+          <t xml:space="preserve">Ricoh SP 330 Series</t>
         </r>
       </text>
     </comment>
     <comment ref="C603" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Aficio 1015, 1018, 1113, 220, 270, 340, 345, 350, 355, 450, 455, 550, 650, AP2700, AP3200, AP4500, TYPE 1220D/2210D/3200D/5200D</t>
+          <t xml:space="preserve">Ricoh 2K 80 грамм  SP111/SP200/SP202/SP210/SP212</t>
         </r>
       </text>
     </comment>
     <comment ref="C604" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">AFICIO 1060 , AFICIO 1075 , AFICIO 2051 , AFICIO 2051 S/P , AFICIO 2060 , AFICIO 2060 S/P , AFICIO 2075 , AFICIO 2075 S/P , AFICIO AP 900 , AFICIO MP 5500 , AFICIO MP 5500 SP , AFICIO MP 6000 , AFICIO MP 6000 SP , AFICIO MP 6001 , AFICIO MP 6001 SP , AFICIO MP 6002 , AFICIO MP 6002 SP , AFICIO MP 6500 , AFICIO MP 6500 SP , AFICIO MP 7000 , AFICIO MP 7000 SP , AFICIO MP 7001 , AFICIO MP 7001 SP , AFICIO MP 7500 , AFICIO MP 7500 SP , AFICIO MP 7502 , AFICIO MP 7502 SP , AFICIO MP 8000 , AFICIO MP 8000 SP , AFICIO MP 8001 , AFICIO MP 8001 SP 500гр в пакете</t>
+          <t xml:space="preserve">Aficio SP 3400/SP 3410/SP 3500/SP 3510 Series  SP 3400LE/SP 3400HE</t>
         </r>
       </text>
     </comment>
     <comment ref="C605" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000</t>
+          <t xml:space="preserve">Ricoh SP3400/3410/3500/3510, 65г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C606" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000; Aficio MP 1100/MP 1350/MP 9000, Pro 906/906EX/907/907EX/1106/1106EX/1107/1107EX/1356/1356EX/1357/1357EX  MP 1350E</t>
+          <t xml:space="preserve">Aficio SP 3400/SP 3410/SP 3500/SP 3510 Series  SP 3400LE/SP 3400HE</t>
         </r>
       </text>
     </comment>
     <comment ref="C607" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Aficio SP 200/SP 202/SP 210/SP 212  SP 200 LE/SP 200 HE</t>
+          <t xml:space="preserve">Ricoh SP3400/3410/3500/3510, 145г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C608" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Aficio SP 311</t>
+          <t xml:space="preserve">Ricoh Type 1130D/1230D Aficio 2015/2016/2018/2020, Gestetner DSM 615/616/618/620, MP 1500/1600/2000  DT42BLK, 260г/флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C609" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh FT-4015/4018/4615/4618/3613/3813  Type 1305 / Gestetner 2913/2715z/2718z  фл,415 г</t>
+          <t xml:space="preserve">Aficio 1015/ 1018/ 1113; 1022/ 1027/ 1032/ 2022/ 2027/ 2032/ 3025/ 3030; 1035/ 1045; 2015/ 2016/ 2018/ 2020; MP 2510/ 3010; 2550/ 3350; 2851/ 3351; 2352/ 2852/ 3352</t>
         </r>
       </text>
     </comment>
     <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Aficio SP 100, 407166, ресурс 1200 стр.</t>
+          <t xml:space="preserve">Ricoh Aficio 1515/MP161/171/Gestetner DSm415/416/1170D/1270D/DT415BLK, 230г/флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C611" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh SP 330 Series</t>
+          <t xml:space="preserve">для Ricoh AFICIO 1035 , AFICIO 1045 , AFICIO AP 4510 , AFICIO SP 8100 , AFICIO SP 8100 DN , AFICIO SP 8100 N  Type 3205D   500G/Bottle  Подходит к принтерам: RICOH AFICIO 1035 , AFICIO 1045 , AFICIO AP 4510 , AFICIO SP 8100 , AFICIO SP 8100 DN , AFICIO SP 8100 N Nashuatec 3525 , 4525 , D 3525 , P 7145 , SP 8100 DN Подходит к аппаратам: Aficio 340/350/355/400/450/455/550/1035/1045/2035/2045/3035/3045</t>
         </r>
       </text>
     </comment>
     <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh 2K 80 грамм  SP111/SP200/SP202/SP210/SP212</t>
+          <t xml:space="preserve">IPM Ricoh AFICIO 1035/1045  Type 3105D/3205D , Gestetner 3502/4502  DT33BLK, 550 g / флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Aficio SP 3400/SP 3410/SP 3500/SP 3510 Series  SP 3400LE/SP 3400HE</t>
+          <t xml:space="preserve">Ricoh Aficio 1035/1045, Gestetner 3502/4502, P7145/P7245  Type 3105D/3205D   DT33BLK, 550 g/Bottle  Access</t>
         </r>
       </text>
     </comment>
     <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh SP3400/3410/3500/3510, 65г/банка</t>
+          <t xml:space="preserve">Ricoh Aficio 2035/2045/3045, Gestetner 3532/4532/DSM635/645/735/745  Type 3110D/3210D   700 g / флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Aficio SP 3400/SP 3410/SP 3500/SP 3510 Series  SP 3400LE/SP 3400HE</t>
+          <t xml:space="preserve">Ricoh TYPE 8205D Aficio 1050/1085/1105/2090/2105/850 , Gestetner 10512/32105/8502/9002  1450g/Bottle</t>
         </r>
       </text>
     </comment>
     <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh SP3400/3410/3500/3510, 145г/банка</t>
+          <t xml:space="preserve">Samsung JOKER UNIVERSAL універсальний, сумісний з усіма НОВИМИ моделями SAMSUNG / LEXMARK + OPTRA Series / OKI / XEROX  включаючи B1022 / B1025  і всіма НОВИМИ моделями НЕ МАГНІТНИХ тонерів  крім ML-2165 / SL-M2020 , 600г / флакон.</t>
         </r>
       </text>
     </comment>
     <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Type 1130D/1230D Aficio 2015/2016/2018/2020, Gestetner DSM 615/616/618/620, MP 1500/1600/2000  DT42BLK, 260г/флакон</t>
+          <t xml:space="preserve">ML 1010 , ML 1020 M , ML 1210 , ML 1220 M , ML 1250 , ML 1430 , ML 1510 , ML 1710 , ML 1740 , ML 1750 , ML 4500 , ML 4600 , ML 5100 A , MSYS 830 , MSYS 835 P , SCX 4016 , SCX 4100 , SCX 4116 , SCX 4200 , SCX 4216 F , SCX 4300 , SCX 5112 , SCX 5115 ML1210 / ML 1210 / ML1710 / ML1750 / P8E PERFORMANCE</t>
         </r>
       </text>
     </comment>
     <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Aficio 1015/ 1018/ 1113; 1022/ 1027/ 1032/ 2022/ 2027/ 2032/ 3025/ 3030; 1035/ 1045; 2015/ 2016/ 2018/ 2020; MP 2510/ 3010; 2550/ 3350; 2851/ 3351; 2352/ 2852/ 3352</t>
+          <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
         </r>
       </text>
     </comment>
     <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Aficio 1515/MP161/171/Gestetner DSm415/416/1170D/1270D/DT415BLK, 230г/флакон</t>
+          <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
         </r>
       </text>
     </comment>
     <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для Ricoh AFICIO 1035 , AFICIO 1045 , AFICIO AP 4510 , AFICIO SP 8100 , AFICIO SP 8100 DN , AFICIO SP 8100 N  Type 3205D   500G/Bottle  Подходит к принтерам: RICOH AFICIO 1035 , AFICIO 1045 , AFICIO AP 4510 , AFICIO SP 8100 , AFICIO SP 8100 DN , AFICIO SP 8100 N Nashuatec 3525 , 4525 , D 3525 , P 7145 , SP 8100 DN Подходит к аппаратам: Aficio 340/350/355/400/450/455/550/1035/1045/2035/2045/3035/3045</t>
+          <t xml:space="preserve">ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
     <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">IPM Ricoh AFICIO 1035/1045  Type 3105D/3205D , Gestetner 3502/4502  DT33BLK, 550 g / флакон</t>
+          <t xml:space="preserve">ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
     <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Aficio 1035/1045, Gestetner 3502/4502, P7145/P7245  Type 3105D/3205D   DT33BLK, 550 g/Bottle  Access</t>
+          <t xml:space="preserve">ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
     <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Aficio 2035/2045/3045, Gestetner 3532/4532/DSM635/645/735/745  Type 3110D/3210D   700 g / флакон</t>
+          <t xml:space="preserve">ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
     <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh TYPE 8205D Aficio 1050/1085/1105/2090/2105/850 , Gestetner 10512/32105/8502/9002  1450g/Bottle</t>
+          <t xml:space="preserve">ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4321/ 4521F  MLT-D119 ; ML-1910/ 1915/ 2525/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; XEROX Phaser 3117/ 3122/ 3124/ 3125  106R01159</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G624" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung JOKER UNIVERSAL універсальний, сумісний з усіма НОВИМИ моделями SAMSUNG / LEXMARK + OPTRA Series / OKI / XEROX  включаючи B1022 / B1025  і всіма НОВИМИ моделями НЕ МАГНІТНИХ тонерів  крім ML-2165 / SL-M2020 , 600г / флакон.</t>
+          <t xml:space="preserve">ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4321/ 4521F  MLT-D119 ; ML-1910/ 1915/ 2525/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; XEROX Phaser 3117/ 3122/ 3124/ 3125  106R01159</t>
         </r>
       </text>
     </comment>
     <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 1010 , ML 1020 M , ML 1210 , ML 1220 M , ML 1250 , ML 1430 , ML 1510 , ML 1710 , ML 1740 , ML 1750 , ML 4500 , ML 4600 , ML 5100 A , MSYS 830 , MSYS 835 P , SCX 4016 , SCX 4100 , SCX 4116 , SCX 4200 , SCX 4216 F , SCX 4300 , SCX 5112 , SCX 5115 ML1210 / ML 1210 / ML1710 / ML1750 / P8E PERFORMANCE</t>
+          <t xml:space="preserve">ML-1610/ 1615/ 1620/ 1625  ML-1610D2 ; ML-2010/ 2015 Series, ML-2510/ 2570/ 2571 Series  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080 Series  ML-6060D6 ; XEROX Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WorkCentre PE220  013R00621</t>
         </r>
       </text>
     </comment>
     <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
+          <t xml:space="preserve">ML-1610/ 1615/ 1620  ML-1610D2 ; ML-2010/ 2510/ 2570  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-2950/ 2955, SCX-4727/ 4728  MLT-D103 ; ML-1660/ 1670/ 1860/ 1865W, SCX-3200/ 3205  MLT-D104 ; ML-1910/ 1915/ 2540/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; ML-2850/ 2851  ML-D2850 ; ML-3050/ 3051  ML-D3050 ; Xpress SL-M2626/ 2826/ 2875  MLT-D116 ; HP Laser 107, MFP 135/MFP 137  W1106A ; P2200/P2207/P2500/P2507, M6500/M6550/M6607  PC-211EV</t>
         </r>
       </text>
     </comment>
     <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
+          <t xml:space="preserve">ML-1610/ 1615/ 1620  ML-1610D2 ; ML-2010/ 2510/ 2570  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-2950/ 2955, SCX-4727/ 4728  MLT-D103 ; ML-1660/ 1670/ 1860/ 1865W, SCX-3200/ 3205  MLT-D104 ; ML-1910/ 1915/ 2540/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; ML-2850/ 2851  ML-D2850 ; ML-3050/ 3051  ML-D3050 ; Xpress SL-M2626/ 2826/ 2875  MLT-D116 ; HP Laser 107, MFP 135/MFP 137  W1106A ; P2200/P2207/P2500/P2507, M6500/M6550/M6607  PC-211EV</t>
         </r>
       </text>
     </comment>
     <comment ref="C629" authorId="0">
-      <text>
-[...158 lines deleted...]
-    <comment ref="C638" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Cистема знижок: 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%. 
 ML-1640/ 1641/ 2240/ 2241  MLT-D108S , ML-1660/ 1665/ 1667/ 1670/ 1672/ 1674/ 1675/ 1678/ 1860/ 1865, SCX-3200/ 3205/ 3207  MLT-D104S/ X , ML-1661/ 1670/ 1671/ 1675/ 1676/ 1677/ 1860/ 1861/ 1865/ 1867  MLT-D1043S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G638" authorId="0">
+    <comment ref="G629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
+    <comment ref="C630" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1640/1641/2240/2241  MLT-D108S , ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S , ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867  MLT-D1043S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C631" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML- 1500 / 1510 / 1510B / 1520 / 1520P / 1710 / 1710B / 1710D / 1710P / 1740 / 1750 / 1755 / 2550 / 2551N / 2552W; SCX- 4016 / 4100 / 4116 / 4116D / 4200 / 4216 / 4216F / 4220 / 4300; SF- 560 / 565P Xerox Phaser 3115 / 3116 / 3120 / 3121 / 3130; WorkCentre PE114e / PE16 / Xerox WorkCenter 3119 Lexmark LaserPrinter X215</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C632" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580N, SCX-4600/ 4623F/ 4623FN, SF-650/ 650P  MLT-D105L/ S ; XEROX Phaser 3140/ 3155/ 3160  108R00908/ 108R00909</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C633" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1910/1915/2525/2580N, SCX-4600/4623F/4623FN, SF-650/650P  MLT-D105L/S ; Xerox Phaser 3140/3155/3160  108R00908/108R00909</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C634" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C635" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C636" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/Xpress SL-M2020/2021/2022/2070/2071/D101/D111, універсальний, Packed in Ukraine! 1000г</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C637" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/ 2168, SCX-3400/ 3405/ 3407, SF-760P  MLT-D101S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C638" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C639" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1640/1641/2240/2241  MLT-D108S , ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S , ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867  MLT-D1043S</t>
+          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
         </r>
       </text>
     </comment>
     <comment ref="C640" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML- 1500 / 1510 / 1510B / 1520 / 1520P / 1710 / 1710B / 1710D / 1710P / 1740 / 1750 / 1755 / 2550 / 2551N / 2552W; SCX- 4016 / 4100 / 4116 / 4116D / 4200 / 4216 / 4216F / 4220 / 4300; SF- 560 / 565P Xerox Phaser 3115 / 3116 / 3120 / 3121 / 3130; WorkCentre PE114e / PE16 / Xerox WorkCenter 3119 Lexmark LaserPrinter X215</t>
+          <t xml:space="preserve">ML-2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/ 2168, SCX-3400/ 3405/ 3407, SF-760P  MLT-D101S</t>
         </r>
       </text>
     </comment>
     <comment ref="C641" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580N, SCX-4600/ 4623F/ 4623FN, SF-650/ 650P  MLT-D105L/ S ; XEROX Phaser 3140/ 3155/ 3160  108R00908/ 108R00909</t>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/SL-M2020/2021/2022/2070/2071, D101/ D111. Розфасовано в Україні.</t>
         </r>
       </text>
     </comment>
     <comment ref="C642" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1910/1915/2525/2580N, SCX-4600/4623F/4623FN, SF-650/650P  MLT-D105L/S ; Xerox Phaser 3140/3155/3160  108R00908/108R00909</t>
+          <t xml:space="preserve">Samsung ML-2160/2162/2165/2168/3710/ SCX-3400/3401/3405/SF760/Xpress SL-M2020/2022/2070/MLT-D111/MLT-D101S, 55г/флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C643" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
+          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/Xpress SL-M2020/2021/2022/2070/2071/D101/D111 + ЛІЙКА, універсальний, 700г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C644" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
+          <t xml:space="preserve">ML-2250/ 2251N/ 2251NP/ 2252W  ML-2250D5 , SCX-4520/ 4720 Series  SCX-4720D3/ SCX-4720D5 ; XEROX Phaser 3150/ 3150N  109R00746/ 109R00747 , WorkCentre PE120/ 120i  013R00606</t>
         </r>
       </text>
     </comment>
     <comment ref="C645" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/Xpress SL-M2020/2021/2022/2070/2071/D101/D111, універсальний, Packed in Ukraine! 1000г</t>
+          <t xml:space="preserve">ML-2955ND, SCX-4729FD  MLT-D103S/ MLT-D103L ; Xpress SL-M2620/ 2820/ 2870 Series  MLT-D115S/ MLT-D115L</t>
         </r>
       </text>
     </comment>
     <comment ref="C646" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/ 2168, SCX-3400/ 3405/ 3407, SF-760P  MLT-D101S</t>
+          <t xml:space="preserve">ML-2955ND, SCX-4729FD  MLT-D103S/ MLT-D103L ; Xpress SL-M2620/ 2820/ 2870 Series  MLT-D115S/ MLT-D115L</t>
         </r>
       </text>
     </comment>
     <comment ref="C647" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
+          <t xml:space="preserve">ML-3050/ 3051N/ 3051ND  ML-D3050A/ ML-D3050B , ML-3470D/ 3471ND  ML-D3470A/ ML-D3470B ; XEROX Phaser 3428  106R01245/ 106R01246 , Phaser 3435  106R01414/ 106R01415</t>
         </r>
       </text>
     </comment>
     <comment ref="C648" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
+          <t xml:space="preserve">ML 3310,3312,3710,3712,SCX4833,4835,5639,5737,5739</t>
         </r>
       </text>
     </comment>
     <comment ref="C649" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/ 2168, SCX-3400/ 3405/ 3407, SF-760P  MLT-D101S</t>
+          <t xml:space="preserve">ML-3560/ 3561N/ 3561ND  ML-3560D6/ ML-3560DB ; XEROX Phaser 3500  106R01148/ 106R01149</t>
         </r>
       </text>
     </comment>
     <comment ref="C650" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/SL-M2020/2021/2022/2070/2071, D101/ D111. Розфасовано в Україні.</t>
+          <t xml:space="preserve">Samsung ML-5510/ML-6510/MLT-D309S, MLT-D309S, Xerox Phaser 4600/4620</t>
         </r>
       </text>
     </comment>
     <comment ref="C651" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2160/2162/2165/2168/3710/ SCX-3400/3401/3405/SF760/Xpress SL-M2020/2022/2070/MLT-D111/MLT-D101S, 55г/флакон</t>
+          <t xml:space="preserve">Samsung ML-5510/ML-6510/MLT-D309S, MLT-D309S, Xerox Phaser 4600/4620</t>
         </r>
       </text>
     </comment>
     <comment ref="C652" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/Xpress SL-M2020/2021/2022/2070/2071/D101/D111 + ЛІЙКА, універсальний, 700г/банка</t>
+          <t xml:space="preserve">Совместимость: Samsung ML-5510 / ML-6510. Xerox Phaser 4600/4620; Картридж: Samsung MLT-D309.</t>
         </r>
       </text>
     </comment>
     <comment ref="C653" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2250/ 2251N/ 2251NP/ 2252W  ML-2250D5 , SCX-4520/ 4720 Series  SCX-4720D3/ SCX-4720D5 ; XEROX Phaser 3150/ 3150N  109R00746/ 109R00747 , WorkCentre PE120/ 120i  013R00606</t>
+          <t xml:space="preserve">Samsung ML-5510/5512/6510/6512, флакон, 300 г</t>
         </r>
       </text>
     </comment>
     <comment ref="C654" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2955ND, SCX-4729FD  MLT-D103S/ MLT-D103L ; Xpress SL-M2620/ 2820/ 2870 Series  MLT-D115S/ MLT-D115L</t>
+          <t xml:space="preserve">SCX-4200/ 4220  SCX-D4200A , SCX-4300  MLT-D109S ; XEROX WorkCentre 3119  013R00625</t>
         </r>
       </text>
     </comment>
     <comment ref="C655" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2955ND, SCX-4729FD  MLT-D103S/ MLT-D103L ; Xpress SL-M2620/ 2820/ 2870 Series  MLT-D115S/ MLT-D115L</t>
+          <t xml:space="preserve">SCX-4725 Series  SCX-D4725A ; Xerox Phaser 3200MFP  113R00730/113R00735</t>
         </r>
       </text>
     </comment>
     <comment ref="C656" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3050/ 3051N/ 3051ND  ML-D3050A/ ML-D3050B , ML-3470D/ 3471ND  ML-D3470A/ ML-D3470B ; XEROX Phaser 3428  106R01245/ 106R01246 , Phaser 3435  106R01414/ 106R01415</t>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G656" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C657" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 3310,3312,3710,3712,SCX4833,4835,5639,5737,5739</t>
+          <t xml:space="preserve">ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
         </r>
       </text>
     </comment>
     <comment ref="C658" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3560/ 3561N/ 3561ND  ML-3560D6/ ML-3560DB ; XEROX Phaser 3500  106R01148/ 106R01149</t>
+          <t xml:space="preserve">ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
         </r>
       </text>
     </comment>
     <comment ref="C659" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-5510/ML-6510/MLT-D309S, MLT-D309S, Xerox Phaser 4600/4620</t>
+          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  MLT-D205S/ MLT-D205L/ MLT-D205E ; ProXpress SL-M3820/ 3870/ 4020/ 4070 Series  MLT-D203S/ MLT-D203L/ MLT-D203E/ MLT-D203U ; Phaser 3320  106R02304/ 106R02306 ; WorkCentre 3315/ 3325  106R02308/ 106R02310/ 106R02312</t>
         </r>
       </text>
     </comment>
     <comment ref="C660" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-5510/ML-6510/MLT-D309S, MLT-D309S, Xerox Phaser 4600/4620</t>
+          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  MLT-D205S/ MLT-D205L/ MLT-D205E ; ProXpress SL-M3820/ 3870/ 4020/ 4070 Series  MLT-D203S/ MLT-D203L/ MLT-D203E/ MLT-D203U ; Phaser 3320  106R02304/ 106R02306 ; WorkCentre 3315/ 3325  106R02308/ 106R02310/ 106R02312</t>
         </r>
       </text>
     </comment>
     <comment ref="C661" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Совместимость: Samsung ML-5510 / ML-6510. Xerox Phaser 4600/4620; Картридж: Samsung MLT-D309.</t>
+          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  MLT-D205S/ MLT-D205L/ MLT-D205E ; ProXpress SL-M3820/ 3870/ 4020/ 4070 Series  MLT-D203S/ MLT-D203L/ MLT-D203E/ MLT-D203U ; Phaser 3320  106R02304/ 106R02306 ; WorkCentre 3315/ 3325  106R02308/ 106R02310/ 106R02312</t>
         </r>
       </text>
     </comment>
     <comment ref="C662" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-5510/5512/6510/6512, флакон, 300 г</t>
+          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  MLT-D205S/ MLT-D205L/ MLT-D205E ; ProXpress SL-M3820/ 3870/ 4020/ 4070 Series  MLT-D203S/ MLT-D203L/ MLT-D203E/ MLT-D203U ; Phaser 3320  106R02304/ 106R02306 ; WorkCentre 3315/ 3325  106R02308/ 106R02310/ 106R02312</t>
         </r>
       </text>
     </comment>
     <comment ref="C663" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4200/ 4220  SCX-D4200A , SCX-4300  MLT-D109S ; XEROX WorkCentre 3119  013R00625</t>
+          <t xml:space="preserve">Samsung Xpress PRO SL-M3325/3375/3825/3875/4025/MLT-D204, 95г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C664" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4725 Series  SCX-D4725A ; Xerox Phaser 3200MFP  113R00730/113R00735</t>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G664" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C665" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
     <comment ref="G665" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+          <t xml:space="preserve">знижка від 100шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C666" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G666" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 100шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C667" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1740/1745/1750/700/2250/2251/2252/4500/4600, ML-1440/1450/1451/1610/2010/6040/6060/6080, SCX-4520/4720F; Xerox Phaser 3120/3121, Phaser 3117/3122/3124/3125, DP P8e/P8ex, WC 385, WC PE16; Lexmark Optra E310/312/312L; Epson EPL-5200/5500/5600/5800/5900/6100/6200; Minolta PP 6/8, Konica Minolta PP 1300W/1350/1400/1480</t>
         </r>
       </text>
     </comment>
     <comment ref="C668" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  MLT-D205S/ MLT-D205L/ MLT-D205E ; ProXpress SL-M3820/ 3870/ 4020/ 4070 Series  MLT-D203S/ MLT-D203L/ MLT-D203E/ MLT-D203U ; Phaser 3320  106R02304/ 106R02306 ; WorkCentre 3315/ 3325  106R02308/ 106R02310/ 106R02312</t>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1740/1745/1750/700/2250/2251/2252/4500/4600, ML-1440/1450/1451/1610/2010/6040/6060/6080, SCX-4520/4720F; Xerox Phaser 3120/3121, Phaser 3117/3122/3124/3125, DP P8e/P8ex, WC 385, WC PE16; Lexmark Optra E310/312/312L; Epson EPL-5200/5500/5600/5800/5900/6100/6200; Minolta PP 6/8, Konica Minolta PP 1300W/1350/1400/1480 фасованный</t>
         </r>
       </text>
     </comment>
     <comment ref="C669" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  MLT-D205S/ MLT-D205L/ MLT-D205E ; ProXpress SL-M3820/ 3870/ 4020/ 4070 Series  MLT-D203S/ MLT-D203L/ MLT-D203E/ MLT-D203U ; Phaser 3320  106R02304/ 106R02306 ; WorkCentre 3315/ 3325  106R02308/ 106R02310/ 106R02312</t>
+          <t xml:space="preserve">ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ;  Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint  P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
     <comment ref="C670" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  MLT-D205S/ MLT-D205L/ MLT-D205E ; ProXpress SL-M3820/ 3870/ 4020/ 4070 Series  MLT-D203S/ MLT-D203L/ MLT-D203E/ MLT-D203U ; Phaser 3320  106R02304/ 106R02306 ; WorkCentre 3315/ 3325  106R02308/ 106R02310/ 106R02312</t>
+          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
         </r>
       </text>
     </comment>
     <comment ref="C671" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  MLT-D205S/ MLT-D205L/ MLT-D205E ; ProXpress SL-M3820/ 3870/ 4020/ 4070 Series  MLT-D203S/ MLT-D203L/ MLT-D203E/ MLT-D203U ; Phaser 3320  106R02304/ 106R02306 ; WorkCentre 3315/ 3325  106R02308/ 106R02310/ 106R02312</t>
+          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
         </r>
       </text>
     </comment>
     <comment ref="C672" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung Xpress PRO SL-M3325/3375/3825/3875/4025/MLT-D204, 95г/банка</t>
+          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
         </r>
       </text>
     </comment>
     <comment ref="C673" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
-[...3 lines deleted...]
-    <comment ref="G673" authorId="0">
+          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C674" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C675" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1010/ 1200/ 1210/ 1220M/ 1250/ 1430  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1610/ 1615  ML-1610D2 ; ML-1500/ 1510/ 1710/ 1740/ 1750/ 1755  ML-1710D3 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; ML-2250/ 2251N/ 2252  ML-2250D5 ; ML-2150/ 2151/ 2152/ 2155/ 2550/ 2551N/ 2552W  ML-2550DA ; ML-1440/ 1450/ ML-1451/ 6040/ 6060  ML-6060D6 ; ML-1630/ SCX-4500  ML-D1630A ; ML-3050/ 3051N  ML-D3050A/ B ; ML-3470ND/ 3471ND  ML-D3470A/ B ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216, SF-560/ 565P/ 750/ 755  SCX-4216D3 ; SCX-4321/ 4521F  SCX-4521D3 ; SCX-4520/ 4720  SCX-4720D3 ; SCX-4200  SCX-D4200A ; SCX-4725F  SCX-D4725A ; SCX-6120/ 6220/ 6320/ 6322/ 6520  SCX-6320D8 ; SCX-5330FN  SCX-D5530A/ B</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G675" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C674" authorId="0">
-[...62 lines deleted...]
-    </comment>
     <comment ref="C676" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1740/1745/1750/700/2250/2251/2252/4500/4600, ML-1440/1450/1451/1610/2010/6040/6060/6080, SCX-4520/4720F; Xerox Phaser 3120/3121, Phaser 3117/3122/3124/3125, DP P8e/P8ex, WC 385, WC PE16; Lexmark Optra E310/312/312L; Epson EPL-5200/5500/5600/5800/5900/6100/6200; Minolta PP 6/8, Konica Minolta PP 1300W/1350/1400/1480</t>
+          <t xml:space="preserve">ML-1010/ 1200/ 1210/ 1220M/ 1250/ 1430  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1610/ 1615  ML-1610D2 ; ML-1500/ 1510/ 1710/ 1740/ 1750/ 1755  ML-1710D3 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; ML-2250/ 2251N/ 2252  ML-2250D5 ; ML-2150/ 2151/ 2152/ 2155/ 2550/ 2551N/ 2552W  ML-2550DA ; ML-1440/ 1450/ ML-1451/ 6040/ 6060  ML-6060D6 ; ML-1630/ SCX-4500  ML-D1630A ; ML-3050/ 3051N  ML-D3050A/ B ; ML-3470ND/ 3471ND  ML-D3470A/ B ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216, SF-560/ 565P/ 750/ 755  SCX-4216D3 ; SCX-4321/ 4521F  SCX-4521D3 ; SCX-4520/ 4720  SCX-4720D3 ; SCX-4200  SCX-D4200A ; SCX-4725F  SCX-D4725A ; SCX-6120/ 6220/ 6320/ 6322/ 6520  SCX-6320D8 ; SCX-5330FN  SCX-D5530A/ B</t>
         </r>
       </text>
     </comment>
     <comment ref="C677" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1740/1745/1750/700/2250/2251/2252/4500/4600, ML-1440/1450/1451/1610/2010/6040/6060/6080, SCX-4520/4720F; Xerox Phaser 3120/3121, Phaser 3117/3122/3124/3125, DP P8e/P8ex, WC 385, WC PE16; Lexmark Optra E310/312/312L; Epson EPL-5200/5500/5600/5800/5900/6100/6200; Minolta PP 6/8, Konica Minolta PP 1300W/1350/1400/1480 фасованный</t>
+          <t xml:space="preserve">Samsung UNIVERSAL ML-1610/1615/1640/1641/2010/2160/2164/2165/2167/2168/2240/2241/2510/2570/2571/SCX-3400/3405/3407/4321/4521/4650/4652/4725/Xpress SL-M2625/2825/2875/2885/ProXpress SL-M3325/3375/3825/3875/4025/4075/HP NS1005/1020/Laser 303/323/323/407/Xerox Phaser 3117/3122/3124/3125/3200/WorkCentre Pe220/Dell 1100/1110/Pantum P2200/2500/2505/2550/3010/3300/3305/6700/6800/M500/550/6200/6500/6505/6550/6600/6607/7100/7105/7200/7300/BP5100/BM5100/Lenovo M100/101/102/L100, Samsung MLT-D101/MLT-D116/MLT-D119/MLT-D204/HP W1108A/108A/W1109A/109A/W1810A/181A/Pantum PD-201/202/203/205/206/208/400/PA-210/PB-210/PC-210/211/DL-425/DL-5120/Lenovo LD100, HANP-CYBEN, 500г/пакет</t>
         </r>
       </text>
     </comment>
     <comment ref="C678" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ;  Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint  P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
+          <t xml:space="preserve">ECO Line Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3310/3312/3300/3470/3560/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3370/3820/3870/4020/4070/M3325/3375/3825/3875/4025/4075/SCX3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4729/4833/5530/5637/5639/6330/Xerox WorkCentre 3312/3315/3325/Pe16/Pe114/Phaser 3120/3140/3155/3160/3210/3220/3100/HP LJ M107a/M135/M137/HP 106A/W1106A/Panasonic KX-MB1500/D103/D104/D105/D108/D203/D205/D305/R116/R204, універсальний, 1000г/пакет</t>
         </r>
       </text>
     </comment>
     <comment ref="C679" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
+          <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3310/3312/3300/3470/3560/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/SCX-3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4729/4833/5530/5637/5639/6330/6345/6545/6555/Ricoh Aficio SP 3400/3410/3500/3510/Xerox Pe16/114/Phaser 3120/3140/3155/3160/3210/3220/3100/3330/WorkCentre 3315/3312/3325/3325/3335/3345/4250/4260/5222/5225/5230/Panasonic KX-MB1500/D103/D104/D105/D108/D203/D205/D305/R116/R204/106R02310/106R03621/106R03623, універсальний, Packed in Ukraine! 1000г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C680" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
+          <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3310/3312/3300/3470/3560/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/SCX-3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4729/4833/5530/5637/5639/6330/6345/6545/6555/Ricoh Aficio SP 3400/3410/3500/3510/Xerox Pe16/114/Phaser 3120/3140/3155/3160/3210/3220/3100/3330/WorkCentre 3315/3312/3325/3325/3335/3345/4250/4260/5222/5225/5230/Pantum M6500/P2200/P2207/P2507/P3010/Panasonic KX-MB1500/D103/D104/D105/D108/D203/D205/D305/R116/R204/PC-211EV/106R02310/106R03621/106R03623 + ЛІЙКА, універсальний, 700г</t>
         </r>
       </text>
     </comment>
     <comment ref="C681" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
         </r>
       </text>
     </comment>
     <comment ref="C682" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
         </r>
       </text>
     </comment>
     <comment ref="C683" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
+          <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A</t>
         </r>
       </text>
     </comment>
     <comment ref="C684" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/ 1200/ 1210/ 1220M/ 1250/ 1430  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1610/ 1615  ML-1610D2 ; ML-1500/ 1510/ 1710/ 1740/ 1750/ 1755  ML-1710D3 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; ML-2250/ 2251N/ 2252  ML-2250D5 ; ML-2150/ 2151/ 2152/ 2155/ 2550/ 2551N/ 2552W  ML-2550DA ; ML-1440/ 1450/ ML-1451/ 6040/ 6060  ML-6060D6 ; ML-1630/ SCX-4500  ML-D1630A ; ML-3050/ 3051N  ML-D3050A/ B ; ML-3470ND/ 3471ND  ML-D3470A/ B ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216, SF-560/ 565P/ 750/ 755  SCX-4216D3 ; SCX-4321/ 4521F  SCX-4521D3 ; SCX-4520/ 4720  SCX-4720D3 ; SCX-4200  SCX-D4200A ; SCX-4725F  SCX-D4725A ; SCX-6120/ 6220/ 6320/ 6322/ 6520  SCX-6320D8 ; SCX-5330FN  SCX-D5530A/ B</t>
-[...3 lines deleted...]
-    <comment ref="G684" authorId="0">
+          <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C685" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C686" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 3400,SCX 3405,SCX 4623f,ML 1671,ML 1676,ML 2160,ML 2165,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,SCX 3400f,SCX 3405fw,SCX 3405w,ML 2165w,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 2164,ML 4600,SL M2070,SL M2020,SL M2020w,SL M2070w,SL M2070fw,SL M2022,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,ML 2160w,ML 2164w,SL M2022w,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G686" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C687" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 3400,SCX 3405,SCX 4623f,ML 1671,ML 1676,ML 2160,ML 2165,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,SCX 3400f,SCX 3405fw,SCX 3405w,ML 2165w,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 2164,ML 4600,SL M2070,SL M2020,SL M2020w,SL M2070w,SL M2070fw,SL M2022,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,ML 2160w,ML 2164w,SL M2022w,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C688" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 3400,SCX 3405,SCX 4623f,ML 1671,ML 1676,ML 2160,ML 2165,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,SCX 3400f,SCX 3405fw,SCX 3405w,ML 2165w,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 2164,ML 4600,SL M2070,SL M2020,SL M2020w,SL M2070w,SL M2070fw,SL M2022,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,ML 2160w,ML 2164w,SL M2022w,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C689" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1750, IZZI Laser Plus I,ML-4500/4600,ML-1440/1450/6010/6040/6060, ALL SAMSUNG'SF'. Тонер компании Mitsubishi  MK Imaging™ .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G689" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C685" authorId="0">
-[...90 lines deleted...]
-    </comment>
     <comment ref="C690" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/1200/1210/1220M/1250/1430, ML-1440/1450/1451/6040/ 6060, ML-1610/1615, ML-1500/1510/1710/1740/1750/1755, ML-1910/
-[...2 lines deleted...]
-Xerox P8e/WC312/412, Phaser 3117/3122/WC3210/WC3220</t>
+          <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1750, IZZI Laser Plus I,ML-4500/4600,ML-1440/1450/6010/6040/6060, ALL SAMSUNG'SF'. Тонер компании Mitsubishi  MK Imaging™ .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G690" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C691" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung UNIVERSAL ML-1610/1615/1640/1641/2010/2160/2164/2165/2167/2168/2240/2241/2510/2570/2571/SCX-3400/3405/3407/4321/4521/4650/4652/4725/Xpress SL-M2625/2825/2875/2885/ProXpress SL-M3325/3375/3825/3875/4025/4075/HP NS1005/1020/Laser 303/323/323/407/Xerox Phaser 3117/3122/3124/3125/3200/WorkCentre Pe220/Dell 1100/1110/Pantum P2200/2500/2505/2550/3010/3300/3305/6700/6800/M500/550/6200/6500/6505/6550/6600/6607/7100/7105/7200/7300/BP5100/BM5100/Lenovo M100/101/102/L100, Samsung MLT-D101/MLT-D116/MLT-D119/MLT-D204/HP W1108A/108A/W1109A/109A/W1810A/181A/Pantum PD-201/202/203/205/206/208/400/PA-210/PB-210/PC-210/211/DL-425/DL-5120/Lenovo LD100, HANP-CYBEN, 500г/пакет</t>
+          <t xml:space="preserve">ML-1500/ 1510/ 1710/ 1740/ 1750/ 1755  ML-1710D3 ; ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; Samsung ML-2850/ 2851ND  ML-2850A/ B ; ML-3050/ 3051N  ML-D3050A/ B ; ML-3470ND/ 3471ND  ML-D3470A/ B ; ML-4050N/ 4550/ 4551N/ 4551ND  ML-D4550A/ B ; ML-2165W, SCX-3405FW  MLT-D101S ; ML-2955ND/ 2955DW, SCX-4729  MLT-D103S/ L ; ML-1660/ 1665/ 1860/ 1865W, SCX-3205/ 3200  MLT-D104S ; ML-1910/ 1915/ 2525/ 2580N, ML-2540/ 2545, SCX-4600/ 4623F, SF-650  MLT-D105S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; SL-M3320/ M3370/ M3820/ M3870/ M4020/ M4070  MLT-D203S/ L ; ML-3310/ 3312ND/ 3712, SCX-4835/ 5639/ 5739  MLT-D205S/ L ; SCX-5635FN/ 5835FN  MLT-D208S/ L ; ML-2855ND, SCX-4824/ 4825FN/ 4826FN/ 4828/ 4726  MLT-D209S/ L ; SCX-4725F  SCX-D4725A ; SCX-5530FN  SCX-D5530</t>
         </r>
       </text>
     </comment>
     <comment ref="C692" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ECO Line Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3310/3312/3300/3470/3560/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3370/3820/3870/4020/4070/M3325/3375/3825/3875/4025/4075/SCX3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4729/4833/5530/5637/5639/6330/Xerox WorkCentre 3312/3315/3325/Pe16/Pe114/Phaser 3120/3140/3155/3160/3210/3220/3100/HP LJ M107a/M135/M137/HP 106A/W1106A/Panasonic KX-MB1500/D103/D104/D105/D108/D203/D205/D305/R116/R204, універсальний, 1000г/пакет</t>
+          <t xml:space="preserve">ML-1500/ 1510/ 1710/ 1740/ 1750/ 1755  ML-1710D3 ; ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; Samsung ML-2850/ 2851ND  ML-2850A/ B ; ML-3050/ 3051N  ML-D3050A/ B ; ML-3470ND/ 3471ND  ML-D3470A/ B ; ML-4050N/ 4550/ 4551N/ 4551ND  ML-D4550A/ B ; ML-2165W, SCX-3405FW  MLT-D101S ; ML-2955ND/ 2955DW, SCX-4729  MLT-D103S/ L ; ML-1660/ 1665/ 1860/ 1865W, SCX-3205/ 3200  MLT-D104S ; ML-1910/ 1915/ 2525/ 2580N, ML-2540/ 2545, SCX-4600/ 4623F, SF-650  MLT-D105S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; SL-M3320/ M3370/ M3820/ M3870/ M4020/ M4070  MLT-D203S/ L ; ML-3310/ 3312ND/ 3712, SCX-4835/ 5639/ 5739  MLT-D205S/ L ; SCX-5635FN/ 5835FN  MLT-D208S/ L ; ML-2855ND, SCX-4824/ 4825FN/ 4826FN/ 4828/ 4726  MLT-D209S/ L ; SCX-4725F  SCX-D4725A ; SCX-5530FN  SCX-D5530</t>
         </r>
       </text>
     </comment>
     <comment ref="C693" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3310/3312/3300/3470/3560/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/SCX-3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4729/4833/5530/5637/5639/6330/6345/6545/6555/Ricoh Aficio SP 3400/3410/3500/3510/Xerox Pe16/114/Phaser 3120/3140/3155/3160/3210/3220/3100/3330/WorkCentre 3315/3312/3325/3325/3335/3345/4250/4260/5222/5225/5230/Panasonic KX-MB1500/D103/D104/D105/D108/D203/D205/D305/R116/R204/106R02310/106R03621/106R03623, універсальний, Packed in Ukraine! 1000г/банка</t>
+          <t xml:space="preserve">ML-1500/ 1510/ 1710/ 1740/ 1750/ 1755  ML-1710D3 ; ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; Samsung ML-2850/ 2851ND  ML-2850A/ B ; ML-3050/ 3051N  ML-D3050A/ B ; ML-3470ND/ 3471ND  ML-D3470A/ B ; ML-4050N/ 4550/ 4551N/ 4551ND  ML-D4550A/ B ; ML-2165W, SCX-3405FW  MLT-D101S ; ML-2955ND/ 2955DW, SCX-4729  MLT-D103S/ L ; ML-1660/ 1665/ 1860/ 1865W, SCX-3205/ 3200  MLT-D104S ; ML-1910/ 1915/ 2525/ 2580N, ML-2540/ 2545, SCX-4600/ 4623F, SF-650  MLT-D105S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; SL-M3320/ M3370/ M3820/ M3870/ M4020/ M4070  MLT-D203S/ L ; ML-3310/ 3312ND/ 3712, SCX-4835/ 5639/ 5739  MLT-D205S/ L ; SCX-5635FN/ 5835FN  MLT-D208S/ L ; ML-2855ND, SCX-4824/ 4825FN/ 4826FN/ 4828/ 4726  MLT-D209S/ L ; SCX-4725F  SCX-D4725A ; SCX-5530FN  SCX-D5530</t>
         </r>
       </text>
     </comment>
     <comment ref="C694" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3310/3312/3300/3470/3560/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/SCX-3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4729/4833/5530/5637/5639/6330/6345/6545/6555/Ricoh Aficio SP 3400/3410/3500/3510/Xerox Pe16/114/Phaser 3120/3140/3155/3160/3210/3220/3100/3330/WorkCentre 3315/3312/3325/3325/3335/3345/4250/4260/5222/5225/5230/Pantum M6500/P2200/P2207/P2507/P3010/Panasonic KX-MB1500/D103/D104/D105/D108/D203/D205/D305/R116/R204/PC-211EV/106R02310/106R03621/106R03623 + ЛІЙКА, універсальний, 700г</t>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 4623f,ML 1671,ML 1676,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 4600,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G694" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -2%, 6шт -4%</t>
         </r>
       </text>
     </comment>
     <comment ref="C695" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 4623f,ML 1671,ML 1676,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 4600,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
         </r>
       </text>
     </comment>
     <comment ref="C696" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 4623f,ML 1671,ML 1676,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 4600,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
         </r>
       </text>
     </comment>
     <comment ref="C697" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A</t>
+          <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
         </r>
       </text>
     </comment>
     <comment ref="C698" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A</t>
+          <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
         </r>
       </text>
     </comment>
     <comment ref="C699" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A</t>
+          <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
         </r>
       </text>
     </comment>
     <comment ref="C700" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1010/1020M/1210/1220M/1250/1430/1510/1710/1750, IZZI Laser Plus I,ML-4500/4600,ML-1440/1450/6010/6040/6060, ALL SAMSUNG'SF'. Тонер компании Mitsubishi  MK Imaging™ .</t>
-[...3 lines deleted...]
-    <comment ref="G700" authorId="0">
+          <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C701" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C702" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">AR-160/160E/160M/161/200/200S/200SE/205/S160/S200  AR-200DC ; AL-1000/1001/1010/1020/1041/1043/1045/1200/1215/1220/1250/1251/1340/1351/1451/1520/1521/1530CS/1540CS/1551/1551CS/1631/1641CS/1642CS/1655CS, DM1500/1505, SF-1010/1012  AL-100TD/110TD ; Xerox Workcentre XD100/100F/102/103F/104/105F/120F/125F/130F/155DF/155F  6R914 ; OLIVETTI Copia 9910/9912/9916/9920</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C703" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">AR-160/160E/160M/161/200/200S/200SE/205/S160/S200  AR-200DC ; AL-1000/1001/1010/1020/1041/1043/1045/1200/1215/1220/1250/1251/1340/1351/1451/1520/1521/1530CS/1540CS/1551/1551CS/1631/1641CS/1642CS/1655CS, DM1500/1505, SF-1010/1012  AL-100TD/110TD ; Xerox Workcentre XD100/100F/102/103F/104/105F/120F/125F/130F/155DF/155F  6R914 ; OLIVETTI Copia 9910/9912/9916/9920</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C704" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp AR 250/280/285/286/287/336/337/400/405/407  AR-330LT, AR-400LT, 700g/bottle</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C705" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp AL 2021/2041/2051/2061  AR-5012/5415/5420   код AL204TD, 8К, 220 g/bottle</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C706" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp AR5015/5020/5316/5320, 537г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C707" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp AR5420/203/M200/201/AR208T, 238г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C708" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MX-M280,M282,M283,M363,M452,M453,M500, M502,M503  MX-500GT ; MX-M260,M310  MX-312GT ; MX-M182D,N202D,M232D  MX-235NT/235GT ; AR-5618N,5620,5620N,5623N  MX-235CT ; AR-6020/6023/6026/6031  MX-237GT</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C709" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp AR-5618/5620/5623/MX235/M182/202/232, 537г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C710" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp AR-M236/256/258/276/316/317/318, 745г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C711" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp MX-B200/201/MX-B20GT1, 238г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C712" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp SF-2014 / 2015 / 2114 / 2214  SF-214T   232g/Bottle</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C713" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Z-20…88,8xx; Xerox 5xx; XC-351/5/6,8xx,1xxx  2000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C714" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba BD2060/2860/2870/1340/1350/1550/1560, 300г</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G714" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C715" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/181/182/195/203/205/207/211/212/223/225/237/242/243/245/2006/2007/2303/2309/2505/2506/2507/2803/2809/T-1640/T-1810/T-2450/T-2505/T-2507/T-2309, 675 г, флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C716" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/181/182/195/203/205/207/211/212/223/225/237/242/243/245/2006/2007/2303/2309/2505/2506/2507/2803/2809/T-1640/T-1810/T-2450/T-2505/T-2507/T-2309, TOMOEGAWA, 675г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G716" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C717" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 2006/2007/2303/2306/2307/2309/2505/2506/2507/2802/2803/2809/T-2507E/2505E/2802E, 240г</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C718" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-Studio 2006/2007/2303/2306/2307/2309/2505/2506/2507/2802/2803/2809/T-2507E/2505E/2802E, 240 г, флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C719" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">B1022/B1025  006R01731</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C720" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">B225/B230/B235 006R04403/006R04404</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C721" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">B225/B230/B235 006R04403/006R04404</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C722" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">DP P8e/P8ex, WC 385; Lexmark Optra E310/312/312L; Samsung ML-4500/4600</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C723" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; LEXMARK Optra E310/ 312/ 312L  13T0301/ 13T0101 ; SAMSUNG ML-4500/ 4600  ML-4500D3 , ML-5000  ML-5000D5</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C724" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P8EX/WC 385,LEXMARK OPTRA E310/312/312L,SAMSUNG ML-4500/4600. Тонер компании Mitsubishi  MK Imaging™ .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C725" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">XEROX PHASER XE 3010 / 3040 / Workcentre 3045 EPSON ACULASER M 1400</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C726" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Epson ACULASER M1400 / MX14/ XEROX PHASER 3010 / 3040 / WC3045 - High  85g</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C727" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3010/ 3040, WorkCentre 3045  106R02181/ 106R02183 ; EPSON AcuLaser M1400, MX14  S050652/ S050650</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C728" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  106R02778/106R02782 ; Samsung Xpress SL-M2675FN/SL-M2825ND/SL-M2835DW/SL-M2875FD/SL-M2885FW  MLT-D116S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G728" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C701" authorId="0">
-[...494 lines deleted...]
-    </comment>
     <comment ref="C729" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B225/B230/B235 006R04403/006R04404</t>
+          <t xml:space="preserve">Phaser 3100MFP  106R01378/106R01379 ; OKI B2500/2520/2540 MFP Series  09004447/09004391</t>
         </r>
       </text>
     </comment>
     <comment ref="C730" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DP P8e/P8ex, WC 385; Lexmark Optra E310/312/312L; Samsung ML-4500/4600</t>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  106R03621/106R03623</t>
         </r>
       </text>
     </comment>
     <comment ref="C731" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; LEXMARK Optra E310/ 312/ 312L  13T0301/ 13T0101 ; SAMSUNG ML-4500/ 4600  ML-4500D3 , ML-5000  ML-5000D5</t>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  106R03621/106R03623</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G731" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C732" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P8EX/WC 385,LEXMARK OPTRA E310/312/312L,SAMSUNG ML-4500/4600. Тонер компании Mitsubishi  MK Imaging™ .</t>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  106R03621/106R03623</t>
         </r>
       </text>
     </comment>
     <comment ref="C733" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">XEROX PHASER XE 3010 / 3040 / Workcentre 3045 EPSON ACULASER M 1400</t>
+          <t xml:space="preserve">Xerox Phaser 3610/WorkCentre 3615, 285г флакон  106R02721/ 106R02723</t>
         </r>
       </text>
     </comment>
     <comment ref="C734" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson ACULASER M1400 / MX14/ XEROX PHASER 3010 / 3040 / WC3045 - High  85g</t>
+          <t xml:space="preserve">Xerox Phaser 3610/WorkCentre 3615, 430г флакон  106R02721/ 106R02723/ 106R02732</t>
         </r>
       </text>
     </comment>
     <comment ref="C735" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3010/ 3040, WorkCentre 3045  106R02181/ 106R02183 ; EPSON AcuLaser M1400, MX14  S050652/ S050650</t>
+          <t xml:space="preserve">Phaser 3610, WorkCentre 3615  106R02721/ 106R02723/ 106R02732</t>
         </r>
       </text>
     </comment>
     <comment ref="C736" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  106R02778/106R02782 ; Samsung Xpress SL-M2675FN/SL-M2825ND/SL-M2835DW/SL-M2875FD/SL-M2885FW  MLT-D116S</t>
-[...3 lines deleted...]
-    <comment ref="G736" authorId="0">
+          <t xml:space="preserve">Phaser 3610, WorkCentre 3615  106R02721/ 106R02723/ 106R02732</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C737" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3610, WorkCentre 3615  106R02721/ 106R02723/ 106R02732</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C738" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3610/WorkCentre 3615/VersaLink B400/B405/MPF B600/B605/B610/B615, 110г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C739" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3610/WorkCentre 3615/VersaLink B400/B405/MFP B600/B605/B610/B615, 200г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C740" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 4500  113R00656/ 113R00657 , Phaser 4510  113R00711/ 113R00712</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C741" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 4600/4620/Samsung ML-4510/5 510, 500г флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C742" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 4600/4620/4622  106R01534/106R01536 ; Samsung ML-5510/6510  MLT-D309S/MLT-D309L/MLT-D309E</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C743" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 5500  113R00668</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C744" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">VersaLink B400/B405  106R03581/106R03583/106R03585</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C745" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">VersaLink B400/B405  106R03581/106R03583/106R03585</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C746" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">VersaLink B400/B405  106R03581/106R03583/106R03585</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C747" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">VersaLink B400/B405  106R03581/106R03583/106R03585</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C748" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">VersaLink B400/B405  106R03581/106R03583/106R03585</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C749" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">VersaLink B7025/B7030/B7035  106R03396   Packed in Ukraine! з мішка TDX130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C750" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">VersaLink B7025/B7030/B7035  106R03396</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C751" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Туба 1 шт.; WorkCentre 232/238/245/255/5030/5050/5135/5150/5632/5638/5645/5655/5735/5740/5745/5755, WorkCentre Pro 35/45/55/232/238/245/255, WorkCentre M35/M45/M55, CopyCentre 245/255/232/238, CopyCentre C35/C45/C55 Digital Copier</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C752" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WC Pro 315/320/415/420  006R01044   2x6000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C753" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 4250, 700г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C754" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WorkCentre 5016/ 5020  106R01277</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C755" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WorkCentre 5016/ 5020  106R01277</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C756" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5019/5021/5022/5024</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C757" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WorkCentre 5019/5021/5022/5024  006R01573</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C758" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5030/5050/5632/5638/5645/5655/5735/5740/5745/5755/Pro 35/45/55/232/236/238/245/255/M35/M45/M55/CopeCentre C35/C45 /C55/232/238/245/255, 750г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C759" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5325/5330/533, 1000г/ флакон, расфасовано в Украине из мешка TDX126!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C760" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5325 / 5330 / 5335 - Black   500 g/bottle</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C761" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5665/5675/5687, 1000г/ флакон, расфасовано в Украине из мешка TDX74!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C762" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5665/5675/5687/5765/5775/5790/Pro 165/175/265/275/M165/175/CopyCentre 265/275/C165/175, 200г/ флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C763" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre M118/123/128/CopyCentre C118, 305г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C764" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 335г/флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C765" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WorkCentre M118/ 118i, CopyCentre C118  006R01179</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C766" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CopyCentre 123/ 128/ 133, CopyCentre C123/ C128, WorkCentre 123/ 128/ 133, WorkCentre M123/ M128, WorkCentre Pro 123/ 128/ 133  006R01182</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G766" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C737" authorId="0">
-[...494 lines deleted...]
-    </comment>
     <comment ref="C767" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre 5325/5330/533, 1000г/ флакон, расфасовано в Украине из мешка TDX126!</t>
+          <t xml:space="preserve">WorkCentre 5222/5225/5230  106R01413 , WorkCentre 5225/5230  106R01305 , WorkCentre 5325/5330/5335  006R01160</t>
         </r>
       </text>
     </comment>
     <comment ref="C768" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre 5325 / 5330 / 5335 - Black   500 g/bottle</t>
+          <t xml:space="preserve">XD 100/102/104/ 103F/5F/20F/55F, SHARP AL-1000/ 1200/ 1521</t>
         </r>
       </text>
     </comment>
     <comment ref="C769" authorId="0">
-      <text>
-[...142 lines deleted...]
-    <comment ref="C777" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta bizhub 3602P, TNP58  A6WT00H</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="789">
-[...1 lines deleted...]
-    <t>12.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="780">
+  <si>
+    <t>28.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Тонер для монохромних лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер Brother HL-1110 флакон 45 г  PN-BHL1110-045  Patron</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер Brother HL-1110 флакон, 1 кг  PN-BHL1110-1  Patron</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер Brother HL-1240 флакон 180 г  PN-BHL1240-180  Patron</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер Brother HL-1240 флакон 200 г  B1240-200B  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 флакон 1 кг  HG391  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 флакон 100 г  HG391  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 флакон 100 г  T-PN-BHL2040-100  Patron</t>
@@ -13236,74 +13300,80 @@
   <si>
     <t>Тонер Brother HL-2240 флакон 1 кг  UWDTB2240-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 флакон 100 г  HG390  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 флакон 100 г  PN-BHL2240-100  Patron</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 флакон 75 г  UWDTB2240-75  WELLDO</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 флакон 80 г  HG390  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240/L2300 флакон 1 кг фасований  UWDTB2240C-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240/L2300 флакон 700 г  WDTB2240C-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер Brother HL-2370/2375/2750 флакон 1 кг  HG770  HG toner</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Тонер Brother HL-2370/2375/2750 флакон 100 г  HG770  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 Odyssey флакон 1 кг оригінал  B2375-1KG-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 Odyssey флакон 1 кг фасований  B2375-1KG-OS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 Odyssey флакон 500 г фасований  B2375-500B-OS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 Odyssey флакон 80 г фасований  B2375-80B-OS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 флакон 1 кг  HG393  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 флакон 1 кг  PN-BHLL2300-1  Patron</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 флакон 100 г  HG393  HG toner</t>
   </si>
   <si>
+    <t>очікується 28-10</t>
+  </si>
+  <si>
     <t>Тонер Brother HL-L2300 флакон 40 г  HG393  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 флакон 75 г  T-PN-BHLL2300-75  Patron</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 флакон 80 г  HG393  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2312 флакон, 85 г  PN-BHLL2312-085  Patron</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2360 1кг флакон фасований  B2360-1KG-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2360 флакон 40г  1.2k  фасований  B2360-40B-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2360 флакон 60г фасований  B2360-60B-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2360 флакон 75г  2.6k   B2360-75B  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2402 флакон, 1 кг Patron  PN-BHLL2402-1</t>
@@ -13311,89 +13381,107 @@
   <si>
     <t>Тонер Brother HL-L2402 флакон, 140 г Patron  PN-BHLL2402-140</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2402 флакон, 55 г Patron  PN-BHLL2402-055</t>
   </si>
   <si>
     <t>Тонер Brother HL-L6200/6300/6400 флакон 80 г  TSB46L  IPM</t>
   </si>
   <si>
     <t>Тонер Brother HL-L6400 1кг оригінал  TRB6400-1KG-2  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний HD флакон 100 г  TRBUNIVHD-100B-P  фасований Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний HD флакон 1кг оригінал  TRBUNIVHD-1KG  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний HD флакон 1кг фасований  TRBUNIVHD-1KG-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний STAR HL-1110/1112/2240/2210/2140/2040/2035/5130 флакон 500 г  TSBSTAR-F2  IPM</t>
   </si>
   <si>
+    <t>Тонер Brother універсальний флакон, 1 кг  TSM-HYD200B-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Brother універсальний флакон, 100 г  TSM-HYD200B-100  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Brother універсальний флакон, 40 г  TSM-HYD200B-040  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Brother універсальний №4 флакон 1 кг  PN-BU4-1  Patron</t>
   </si>
   <si>
     <t>Тонер Brother універсальний №4 флакон 100 г  PN-BU4-100  Patron</t>
   </si>
   <si>
     <t>Тонер Brother універсальний №4 флакон 200 г  PN-BU4-200  Patron</t>
   </si>
   <si>
     <t>Тонер Canon FC/PC флакон 150 г  T-PN-CFCPC-150  Patron</t>
   </si>
   <si>
     <t>Тонер Canon FC/PC, флакон 1 кг TRPC-1KG Static Control</t>
   </si>
   <si>
     <t>Тонер Canon FC/PC, флакон 150 г TRPC150B Static Control</t>
   </si>
   <si>
     <t>Тонер Canon FC/PC, флакон, 1 кг  PN-CFCPC-1  Patron</t>
   </si>
   <si>
     <t>Тонер Canon FC/PC, флакон, 150 г TRPC150B-P  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER 1435 флакон, 1 кг  TSM-T626-3-1  TTI</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER 1435 флакон, 690 г  PN-CIR1435-690  Patron</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER 2016/iR1600, C-EXV14/C-EXV5, 440 г, флакон, WELLDO</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER 2016/iR1600, C-EXV14/C-EXV5, 460 г, флакон, Patron</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER 2425 флакон, 490 г  PN-CIR2425-490  Patron</t>
   </si>
   <si>
+    <t>Тонер Canon imageRUNNER 2520 флакон 1 кг  TSM-HYD100G-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER 2520 флакон 250 г  TSM-HYD100G-250  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER 2520 флакон 400 г  TSM-HYD100G-400  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Canon imageRUNNER 2520, C-EXV33, флакон 620 г,  TSC45  IPM</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER 2520, C-EXV33, флакон, 620 г,  WDTC2520  WELLDO</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER iR1018, C-EXV18/NPG-32, флакон 465 г IPM</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER2202N/2202, C-EXV42, флакон 465 г,  TSC53  IPM</t>
   </si>
   <si>
     <t>Тонер Canon NPG-11, флакон, 280 г,  TSC34  IPM</t>
   </si>
   <si>
     <t>Тонер Epson AcuLaser M2000, флакон, 150 г, PN-EALM2000-150, Patron</t>
   </si>
   <si>
     <t>Тонер Epson AcuLaser M2300/M2400/MX20, флакон, 130 г, Patron</t>
   </si>
   <si>
     <t>Тонер FUJI-Xerox XP-17, флакон, 440 г, Patron</t>
   </si>
   <si>
     <t>Тонер HP Laser 107  W1106A  флакон 40 г  PN-HL107-040  Patron</t>
@@ -13452,51 +13540,51 @@
   <si>
     <t>Тонер HP LJ 1010/1160/4250/P1005/M402/M604  NGT-12  флакон 150 г  JLT-075   TSM-JLT-075-150  JADI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1160/4250/P1005/M402/M604  NGT-12  флакон 500 г  JLT-075   TSM-JLT-075-500  JADI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1160/4250/P1005/M402/M604  NGT-12  флакон 80 г  JLT-075   TSM-JLT-075-080  JADI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1200/1160/P2015, флакон 1 кг  T102-3   TSM-T102-3-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1200/1160/P2015, флакон, 100 г  T102-3   TSM-T102-3-100  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1200/1160/P2015, флакон, 120 г  T102-3   TSM-T102-3-120  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1200/1160/P2015, флакон, 150 г  T102-3   TSM-T102-3-150  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1200/1160/P2015, флакон, 290 г  T102-3   TSM-T102-3-290  TTI</t>
   </si>
   <si>
-    <t>Тонер HP LJ 1010/1200/1300/2100/5000 флакон 1 кг  T105-1  TTI РОЗПРОДАЖ!</t>
+    <t>Тонер HP LJ 1010/1200/1300/2100/5000 флакон 1 кг  T105-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/P1005 флакон 1 кг  TSM-HG292-1  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/P1005 флакон 100 г  TSM-HG292-100  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/P1005 флакон 80 г  TSM-HG292-080  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/P1005 флакон, 1 кг  TSM-T128-V-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/P1005 флакон, 100 г  TSM-T128-V-100  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/P1005 флакон, 80 г TTI  TSM-T128-V-080</t>
   </si>
   <si>
     <t>Тонер HP LJ 1020, флакон  2k   TRHP1020-100B  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ 1020, флакон 100 г.  TRHP1020-100B-P   фасований  Static Control</t>
   </si>
@@ -13512,51 +13600,51 @@
   <si>
     <t>Тонер HP LJ 1100/5L, флакон, 1 кг  PN-HLJ1100-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1100/5L, флакон, 140 г, Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160 флакон 1,20 кг  PN-HLJ1160-1.2  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160, флакон 120 г PN-HLJ1160-120 Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160, флакон, 290 г, PN-HLJ1160-290, Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 флакон, 1 кг  PN-HLJ1200-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 флакон, 150 г,  HP12-150B  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 флакон, 150 г,  T-PN-HLJ1200-150  Patron</t>
   </si>
   <si>
-    <t>Тонер HP LJ 1320  HP1320-135B , флакон, 135 г, Static Control</t>
+    <t>Тонер HP LJ 1320  HP1320-135B  флакон, 135 г, Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ 2100/2200/LBP1000 флакон 220 г PN-HLJ2100-220 Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 2410/2300, флакон, 300 г, Patron  PN-HLJ2410-300</t>
   </si>
   <si>
     <t>Тонер HP LJ 4000/5000 універсальний флакон 500 г  T105-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ 4000/5000 флакон 500 г  T-PN-HLJ4000-500  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 4000/5000 флакон 500 г CEE/MK Imaging</t>
   </si>
   <si>
     <t>Тонер HP LJ 4200/4300 флакон 690 г  T-PN-HLJ4200-690  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 4300, флакон, 1080 г,  T-PN-HLJ4300-1080  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 8100, флакон, 1100 г, Patron</t>
   </si>
@@ -13689,53 +13777,50 @@
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон 60 г  PN-HU3-060  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон, 1 кг  PN-HU3-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон, 100 г, Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон, 120 г, Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон, 500 г,  T-PN-HU3-500  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон, 85 г,  T-PN-HU3-085  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг  HG290  HG toner Покращена формула</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг  HG361  HG toner</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг  T125-K   TSM-T125-K-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг  T125-S   TSM-T125-S-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг  TSM-CMG-L-1  Imex</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг  WDTH1102C-1  для сумісних картриджів, WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг HD  UT1917  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг фасований  UWDTH1102-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг+ ЛІЙКА, Super Performance  WDTH1102P-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг+ ЛІЙКА, універсальний  WDTH1102-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 1 кг, Super Performance, фасований  UWDTH1102P-1  WELLDO</t>
@@ -13782,78 +13867,57 @@
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 80 г  HG361  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 80 г  T125-S   TSM-T125-S-080  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 80 г  TSM-CMG-3-080  Imex</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 80 г  TSM-CMG-L-080  Imex</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 80 г HD  UT1917  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 80 г,  PN-HLJP1102-080  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 800 г,  PN-HLJP1102-800  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 85 г  T125-K   TSM-T125-K-085  TTI</t>
   </si>
   <si>
-    <t>Тонер HP LJ P1102  SUPERIOR , пакет 1кг  оригінал   ITDL</t>
-[...26 lines deleted...]
-    <t>Тонер HP LJ P1102/1566  PREMIUM , флакон 80 г  фасований   ITDL</t>
+    <t>Тонер HP LJ P1005/P1505 Універсальний флакон 1 кг  TSM-HYD105B-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ P1005/P1505 Універсальний флакон 100 г  TSM-HYD105B-100  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ P1005/P1505 Універсальний флакон 70 г  TSM-HYD105B-070  GNT toner Gantech</t>
   </si>
   <si>
     <t>Тонер HP LJ P1505/P1606 флакон 1.1 кг  PN-HLJP1606-1.1  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1505/P1606 флакон 110 г PN-HLJP1606-110 Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 флакон, 1 кг Imex  TSM-MGi-1</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 флакон, 1 кг MK Imaging/DC Select  TSM-UT1922B-1</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 флакон, 100 г MK Imaging/DC Select  TSM-UT1922B-100</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 флакон, 120 г Imex  TSM-MGi-120</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 флакон, 120 г MK Imaging/DC Select  TSM-UT1922B-120</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 флакон, 470 г Imex  TSM-MGi-470</t>
   </si>
@@ -13917,104 +13981,89 @@
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 1 кг оригінал  TRH4001-1KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 1 кг, OEM ЯКІСТЬ  WDTHW1510OEM-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 100 г  UWDTHW1510-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 100 г  фасований   TRH4001-100B-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 125 г MK Imaging/DC Select  TSM-UT1928B-125</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 150 г  TSM-HG609-150  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 450 г  TSM-HG609-450  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 950 г  TSM-HG609-950  HG toner</t>
   </si>
   <si>
-    <t>Тонер HP LJ Pro M102/M203 пакет 1 кг  оригінал  ITDL</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  HG240  для сумісних картриджів  TSM-HG240-1  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  HG241   TSM-HG241-1  HG toner</t>
   </si>
   <si>
-    <t>очікується 14-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  HG551  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  PN-HLJPM102-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  T127-1V2   TSM-T127-1V2-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  TSH126RH  IPM</t>
   </si>
   <si>
-    <t>Тонер HP LJ Pro M102/M203 флакон 1 кг  оригінал  ITDL</t>
-[...4 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг Imex  TSM-AJI-1</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг Precise  PN-HLJPM102-1-P  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг оригінал Odyssey  TRHM102-1KG-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 1 кг фасований  TRHM102-1KG-OS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 50 г  HG240  для сумісних картриджів  TSM-HG240-050  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 50 г  HG241   TSM-HG241-050  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 50 г  HG551   HG toner</t>
   </si>
   <si>
-    <t>Тонер HP LJ Pro M102/M203 флакон 50 г  фасований  ITDL</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 55 г  T127-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 55 г Odyssey  TRHM102-55B-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 60 г  T127-1V2   TSM-T127-1V2-060  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 60 г Imex  TSM-AJI-060</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 60 г PN-HLJPM102-060 Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 60 г Precise  PN-HLJPM102-060-P  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 60 г для оригінальних картриджів, фасований  UWDTH227-60  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 60 г фасований  TRHM102-60B-OS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 700г для оригінальних картриджів, фасований  UWDTH227-700  WELLDO</t>
@@ -14049,249 +14098,234 @@
   <si>
     <t>Тонер HP LJ Pro M203 флакон 1 кг Odyssey  фасований   TRHM203-1KG-OS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M203 флакон 1 кг оригінал Odyssey  TRHM203-1KG-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M203 флакон 120 г  фасований   TRHM203-120B-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M203 флакон 120 г Odyssey  TRHM203-120B-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M203 флакон 60 г  фасований   TRHM203-60B-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 Precise флакон 1 кг  PN-HLJPM402-1-P  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 Precise флакон 125 г  PN-HLJPM402-125-P  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 Precise флакон 330 г  PN-HLJPM402-330-P  Patron</t>
   </si>
   <si>
-    <t>Тонер HP LJ Pro M402 пакет 1 кг  оригінал  ITDL</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M402 флакон 1 кг  HG362  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 1 кг  PN-HLJPM402-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 1 кг  TSH123HX  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 1 кг  TSM-HG640-1  HG toner</t>
   </si>
   <si>
+    <t>Тонер HP LJ Pro M402 флакон 1 кг  TSM-HYD102B-1  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP LJ Pro M402 флакон 1 кг  TSM-T125-2-1  TTI</t>
   </si>
   <si>
-    <t>Тонер HP LJ Pro M402 флакон 1 кг  оригінал  ITDL</t>
-[...4 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M402 флакон 1 кг для сумісних картриджів  WDTH402C-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 1 кг+ ЛІЙКА  WDTH402-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 125 г  HG362  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 125 г  PN-HLJPM402-125  Patron</t>
   </si>
   <si>
+    <t>у резерві очікується 28-10</t>
+  </si>
+  <si>
     <t>Тонер HP LJ Pro M402 флакон 125 г  T125-2   TSM-T125-2-125  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 125 г  TSM-HG640-125  HG toner</t>
   </si>
   <si>
-    <t>Тонер HP LJ Pro M402 флакон 125 г  фасований  ITDL</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M402 флакон 130 г  TSH123  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 290 г  HG362  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 290 г  PN-HLJPM402-290  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 290 г  T125-2   TSM-T125-2-290  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 290 г  TSM-HG640-290  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 305 г TRHM402-305B Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 340 г  TSH123H  IPM</t>
   </si>
   <si>
+    <t>Тонер HP LJ Pro M402 флакон 360 г  TSM-HYD102B-360  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ Pro M402 флакон 60 г  TSM-HYD102B-060  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP LJ Ultra M106  CF233A  Precise флакон 80 г  PN-HLJUM106-080-P  Patron</t>
   </si>
   <si>
     <t>Тонер HP Neverstop Laser 1000/MFP 1200  W1103A  флакон 50 г  PN-HNL1000-050  Patron</t>
   </si>
   <si>
     <t>Тонер HP Neverstop Laser 1000/MFP 1200  W1104A  флакон 1 кг  TSH135HX  IPM</t>
   </si>
   <si>
     <t>Тонер HP Neverstop Laser 1000/MFP 1200  W1104A  флакон 100 г  PN-HNL1000-100  Patron</t>
   </si>
   <si>
     <t>Тонер HP Neverstop Laser 1000/MFP 1200  W1104A  флакон 100 г  TSH135  IPM</t>
   </si>
   <si>
     <t>Тонер HP універсальний  MPSPLUS-500B-P  флакон 500 г фасований Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний CE-A14 флакон 1 кг  TSM-CE-A14-1  CET</t>
   </si>
   <si>
     <t>Тонер HP універсальний CE-A14 флакон 100 г  TSM-CE-A14-100  CET</t>
   </si>
   <si>
     <t>Тонер HP універсальний CE-A14 флакон 80 г  TSM-CE-A14-080  CET</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 1 кг  HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 1 кг  HG20T  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 1 кг  HG221  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 1 кг  HG22A  HG toner</t>
   </si>
   <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 1 кг  HYD104B  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 1,2 кг  TSM-HYD104B-1.2  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP універсальний LJ 1010 флакон 100 г  HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 100 г  HG20T  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 100 г  HG221  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 100 г  HG22A  HG toner</t>
   </si>
   <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 100 г  TSM-HYD104B-100  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP універсальний LJ 1010 флакон 150 г  HG221  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 250 г  HG22A  HG toner</t>
   </si>
   <si>
+    <t>Тонер HP універсальний LJ 1010 флакон 260 г  TSM-HYD104B-260  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP універсальний LJ 1010 флакон 500 г  HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 500 г  HG22A  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 80 г  HG20T   TSM-HG20T-080  HG toner</t>
   </si>
   <si>
-    <t>Тонер HP універсальний LJ 1010/1160  TOTAL Universal  пакет 1 кг  оригінал  ITDL</t>
-[...7 lines deleted...]
-  <si>
     <t>Тонер HP універсальний LJ 1010/1160  TOTAL Universal  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
-    <t>Тонер HP універсальний LJ 1010/1200/1160/P2015  NEW GENERATION  пакет 1 кг  оригінал  ITDL</t>
-[...7 lines deleted...]
-  <si>
     <t>Тонер HP універсальний LJ 1010/1200/1160/P2015  NEW GENERATION  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
-    <t>Тонер HP універсальний LJ 1010/2015  PREMIUM  пакет 1 кг  оригінал  ITDL</t>
-[...7 lines deleted...]
-  <si>
     <t>Тонер HP універсальний LJ 1010/2015  PREMIUM  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035 флакон 1 кг фасований  ТВ-Н03-1  HANP</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035 флакон 100 г фасований  ТВ-Н03-100  HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005/P1606 флакон 1 кг  HJ-301H   TSM-HJ-301H-1  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005/P1606 флакон 100 г  HJ-301H   TSM-HJ-301H-100  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005/P1606 флакон 120 г  HJ-301H   TSM-HJ-301H-120  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005/P1606 флакон 290 г  HJ-301H   TSM-HJ-301H-290  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005/P1606 флакон 80 г  HJ-301H   TSM-HJ-301H-080  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 флакон 1 кг  T104-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 флакон 100 г  T104-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 флакон 120 г  T104-2  TTI</t>
   </si>
   <si>
-    <t>Тонер HP універсальний LJ 1160/1320 флакон 150 г  T104-2  TTI РОЗПРОДАЖ!</t>
+    <t>Тонер HP універсальний LJ 1160/1320 флакон 150 г  T104-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 флакон 290 г  T104-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320/1010 флакон 1 кг фасований  UWDTH1320ECO-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320/1010 флакон 1 кг+ ЛІЙКА, СУПЕР ЯКІСТЬ  WDTH1320U-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320/1010/1200 флакон 1 кг+ ЛІЙКА, СУПЕР ЯКІСТЬ  WDTH1320UCH-1   WELLDO</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320/1010/1200 флакон 1 кг, СУПЕР ЯКІСТЬ  UWDTH1320U-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P1560/1566 MOON флакон 1 кг  UTSHMOON-1  IPM</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P4015/M601 флакон 1 кг  TSM-HG231-1  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P4015/M601 флакон 1 кг+лійка,  WDTH4250-1  WELLDO</t>
   </si>
@@ -14430,53 +14464,50 @@
   <si>
     <t>Тонер Konica Minolta  TN116/TN117TN118  bizhub 164/165/185, флакон, 280 г,  PN-MBH164-280  Patron</t>
   </si>
   <si>
     <t>Тонер Konica Minolta  TN116/TN117TN118  bizhub 164/165/185, флакон, 340 г,  TSMNC01  IPM</t>
   </si>
   <si>
     <t>Тонер Konica Minolta  TN116/TN117TN118  bizhub 164/165/185, флакон, 750 г,  TSMNC01L  IPM</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub 20/20P флакон, 200 г  PN-MBH20-200  Patron</t>
   </si>
   <si>
     <t>Тонер Konica Minolta Bizhub/DIALTA універсальний,TSMNUNI, флакон, 600 г, IPM</t>
   </si>
   <si>
     <t>Тонер Konica Minolta Di152 TN114/106B, флакон, 413 г,  TSMN20  IPM</t>
   </si>
   <si>
     <t>Тонер Konica Minolta TN114/106B, флакон, 410 г,  T-PN-MDI152-410  Patron</t>
   </si>
   <si>
     <t>Тонер Konica Minolta TN217 флакон, 360 г  PN-MBH223-360  Patron</t>
   </si>
   <si>
-    <t>Тонер Kyocera MA2000/PA2000/TK-1242/TK-1240, флакон 65 г  TSKM140  IPM</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер Kyocera Mita Ecosys M2135 Універсальний флакон 1 кг  HG802  HG toner</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135 флакон, 1 кг HG toner  HG800</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135 флакон, 125 г HG toner  HG800</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135/P2040/M2040 флакон 1кг  PN-KM2135-1  Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135/P2040/M2040 флакон 260 г  PN-KP2040-260  Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135/P2040/M2040 флакон, 1 кг Tomoegawa  TSM-ED-15-1</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135/P2040/M2040 флакон, 1 кг+ЛІЙКА  WDTK2540-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135/P2040/M2040 флакон, 1 кг+ЛІЙКА, Покращена якість,  WDTK2540HQ-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135/P2040/M2040 флакон, 1 кг, фасований  UWDTK2540-1  WELLDO</t>
@@ -14484,249 +14515,258 @@
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135/P2040/M2040 флакон, 295 г,  TSKM129  IPM</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M2135/P2235 флакон 125 г  PN-KM2135-125  Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M3040 флакон, 1 кг Tomoegawa  TSM-ED-43-1</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys MA4000/PA4000 флакон, 1 кг Tomoegawa  TSM-CK-03-1</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys MA4000/PA4000 флакон, 340 г Tomoegawa  TSM-CK-03-340</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys MA5500, флакон 1 кг,  TSKM141H  IPM</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys PA2000, флакон 1 кг  HG830  HG toner</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys PA2000, флакон 65 г  HG830  HG toner</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita Ecosys PA2000/MA2000/TK-1242, флакон, 65 г  TSKM140  IPM</t>
+    <t>Тонер Kyocera Mita Ecosys PA2000/MA2000/TK-1240/TK-1242, флакон, 65 г  TSKM140  IPM</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys PA4500, флакон 1 кг,  HG812  HG toner</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys PA4500, флакон 375 г,  HG812  HG toner</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys PA6000/MA6000/TK-3431 флакон, 1 кг+ЛІЙКА  WDTK3440-1  WELLDO</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita FS-1030  TK-1130 , флакон, 130 г, Patron</t>
+    <t>Тонер Kyocera Mita FS-1030  TK-1130  флакон, 130 г, Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1035/FS-1135/TK-1140, флакон, 240 г, PN-KFS1035-240, Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1040 флакон, 1 кг HG toner  TSM-HG611-1</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1040 флакон, 1 кг+ЛІЙКА  WDTK1040-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1040 флакон, 150 г HG toner  TSM-HG611-150</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1041  TK-1115  T-PN-KFS1041-1 флакон 1 кг Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1041  TK-1115  флакон 1 кг  ED-11   TSM-ED-11-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1041  TK-1115  флакон 1 кг  T141-2   TSM-T141-2-1  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1041  TK-1115  флакон 100 г  ED-11   TSM-ED-11-100  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1041/FS-1061 FS-1041  TK-1115  флакон 95 г Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1100/TK-140, флакон, 170 г PN-KFS1100-170 Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1120/FS-1320  TK-160/TK-170/TK-1140  флакон 100 г  TSM-T141-A-100  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1120/FS-1320  TK-160/TK-170/TK-1140  флакон 240 г  TSM-T141-A-240  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1120/FS-1320/FS-1035MFP  TK-160/TK-170/TK-1140  флакон 1 кг  T141-A   TSM-T141-A-1  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1300/FS-1320  TK-130/TK-170  флакон 1 кг  ED-13   TSM-ED-13-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1300/FS-1320  TK-130/TK-170  флакон 250 г  ED-13   TSM-ED-13-250  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-1300/FS-1320  TK-130/TK-170  флакон 450 г  ED-13   TSM-ED-13-450  Tomoegawa</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita FS-1320D/1370D  TK-170 , флакон, 240 г PN-KFS1320-240 Patron</t>
+    <t>Тонер Kyocera Mita FS-1320D/1370D  TK-170  флакон, 240 г PN-KFS1320-240 Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-2000/FS-3920  TK-310/TK-350  флакон 1 кг  ED-33V2   TSM-ED-33V2-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-2100 флакон, 330 г  PN-KFS2100-330  Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-2100/FS-4100  TK-3100/TK-3110  флакон 1 кг  ED-40   TSM-ED-40-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-2100/FS-4100  TK-3100/TK-3110  флакон 400 г  ED-40   TSM-ED-40-400  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-2100/FS-4200  TK-3100/TK-3130  флакон 1 кг  T142-1   TSM-T142-1-1  TTI</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita FS-4100DN  TK-3110 , флакон, 430 г PN-KFS4100-430 Patron</t>
-[...8 lines deleted...]
-    <t>Тонер Kyocera Mita KM-1620/1635/1650/2020/2050/TK-411/TK-435  KYTK360UNIV-1KG , флакон, 1кг,  фасований  Static Control</t>
+    <t>Тонер Kyocera Mita FS-4100DN  TK-3110  флакон, 430 г PN-KFS4100-430 Patron</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita FS-4200  TK-3130  флакон, 670 г, Patron</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita KM-1620/1635/1650/2020/2050/TK-411/TK-435  KYTK360UNIV-1KG  флакон, 1кг,  оригінал  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita KM-1620/1635/1650/2020/2050/TK-411/TK-435  KYTK360UNIV-1KG  флакон, 1кг,  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita KM-1620/KM-1635/TASKALFA 180/181/TK-410/TK-435, флакон,  870 г PN-KKM1620-870 Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita KM-1620/TASKALFA 180  TK-410/TK-435  флакон 1 кг  KM-04   TSM-KM-04-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita P3045 пакет, 1 кг  HG991   TSM-HG991-1  HG toner</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita P3045 пакет, 330 г  HG991   TSM-HG991-330  HG toner</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita P3045 флакон, 1 кг  TSM-T143-1-1  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita TASKALFA 1800  TK-4105  флакон, 620 г  PN-KTA1800-620  Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita TASKALFA 1800/1801  TK-4105  ФЛАКОН 1 кг  KM-08   TSM-KM-08-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita TK-1110/1114/1120/1124, FS 1040, флакон, 150 г  PN-KFS1040-150  Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita TK-1110/1114/1120/1124, FS 1040, флакон, 95 г  TSKM114  IPM</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita TK-1120, FS-1060DN/ FS-1025MFP, флакон, 180 г, Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita TK-130/FS-1300, флакон, 280 г, Patron</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita TK-160  FS-1120 , флакон, 110 г, Patron</t>
+    <t>Тонер Kyocera Mita TK-160  FS-1120  флакон, 110 г, Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita TK-310/320/330/FS-2000, флакон, 370 г, Patron</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita TK-360, FS-4020, флакон 645 г, Patron</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita TK-70/TK-710/TK-715,  FS-9100 , флакон, 950 г., IPM</t>
-[...11 lines deleted...]
-    <t>Тонер Kyocera Mita Універсальний  KYTKUNIV-1KG-P , флакон, 1кг,  фасований  Static Control</t>
+    <t>Тонер Kyocera Mita TK-70/TK-710/TK-715,  FS-9100  флакон, 950 г., IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  KYTK3130UNV-1KG-P  флакон, 1кг,  фасований  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  KYTK3130UNV1KG  флакон, 1кг, оригінал Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  KYTKUNIV-1KG  флакон, 1кг, оригінал Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  KYTKUNIV-1KG-P  флакон, 1кг,  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний  TK-410/420/435/475 ,  12100092  флакон, 500 г, Integral</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita Універсальний  TSKYCHA , флакон, 1 кг, IPM</t>
-[...14 lines deleted...]
-    <t>Тонер Kyocera Mita Універсальний  TSKYMOONL , флакон, 250 г, IPM</t>
+    <t>Тонер Kyocera Mita Універсальний  TSKYCHA  флакон, 1 кг, IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  TSKYMOON  флакон, 1 кг, IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  TSKYMOON2  флакон, 1 кг, IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  TSKYMOON2L  флакон, 250 г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  TSKYMOON2LL  флакон, 100 г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  TSKYMOONL  флакон, 250 г, IPM</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний  TSKYMOONLL  флакон, 100 г, IPM</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita Універсальний  UTSKYMOON2-1 , фасований, флакон, 1 кг, IPM</t>
+    <t>Тонер Kyocera Mita Універсальний  TSM-HYD300B-1  флакон 1 кг GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  TSM-HYD300B-100  флакон 100 г GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  TSM-HYD300B-150  флакон 150 г GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Універсальний  UTSKYMOON2-1  флакон, 1 кг, фасований, IPM</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний FS-4000  TK-310 , 1 кг, CEE/MK Imaging</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK10  TK-1150/TK-1170  флакон 1 кг  TSM-PK10-1  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK10  TK-1150/TK-1170  флакон 125 г  TSM-PK10-125  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK2  TK-130/TK-410/TK-1140  флакон 1 кг  TSM-PK2-1  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK2  TK-130/TK-410/TK-1140  флакон 240 г  TSM-PK2-240  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK9  TK-1110/TK-1150/TK-1170  флакон 1 кг  PK9   TSM-PK9-1  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK9  TK-1110/TK-1150/TK-1170  флакон 125 г  PK9   TSM-PK9-125</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita Універсальний TK-1125  KYTK1125UNV1KG , флакон, 1кг, Static Control</t>
+    <t>Тонер Kyocera Mita Універсальний TK-1125  KYTK1125UNV1KG  флакон, 1кг, Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-140  KYTK140UNIV-150B-P  флакон 150 г  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-140  KYTK140UNIV-1KG  флакон 1 кг оригінал Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-140  KYTK140UNIV-1KG-P  флакон 1 кг  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-17  KYTK17UNIV-1KG  флакон 1 кг Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-17  KYTK17UNIV-1KG-P  флакон 1 кг  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-3190  KYTK3190UNV-1KG-P  флакон 1кг  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-3190  KYTK3190UNV1KG  флакон 1кг оригінал Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний №6 флакон 1 кг  T-PN-KU6-1  Patron</t>
   </si>
@@ -14754,104 +14794,101 @@
   <si>
     <t>Тонер Lexmark MX310, флакон, 55 г, PN-LMS310-055, Patron</t>
   </si>
   <si>
     <t>Тонер Lexmark MX310, флакон, 65 г, Static Control</t>
   </si>
   <si>
     <t>Тонер Lexmark MX310, флакон, 80 г,  PN-LMX310-080  Patron</t>
   </si>
   <si>
     <t>Тонер Lexmark MX310/MS310 флакон, 1 кг  PN-LMX310-1  Patron</t>
   </si>
   <si>
     <t>Тонер Lexmark MX310/MS410, флакон, 290 г,  PN-LMX310-290  Patron</t>
   </si>
   <si>
     <t>Тонер Lexmark MX310/MS410/MS510, флакон, 150 г PN-LMS310-150 Patron</t>
   </si>
   <si>
     <t>Тонер Lexmark OPTRA T420, флакон, 255 г, Static Control</t>
   </si>
   <si>
     <t>Тонер Lexmark T640 490г  21k  Odyssey 2 Static Control</t>
   </si>
   <si>
-    <t>Тонер Lexmark T640/T620/T630,  Universal T , флакон, 760 г, IPM</t>
+    <t>Тонер Lexmark T640/T620/T630,  Universal T  флакон, 760 г, IPM</t>
   </si>
   <si>
     <t>Тонер Lexmark T650/652/654/656/X654/656/658, флакон, 600 г,  TSL85H  IPM</t>
   </si>
   <si>
     <t>Тонер Lexmark T650/652/654/656/X654/656/658, флакон, 600 г,  TSLMST  універсальний IPM</t>
   </si>
   <si>
     <t>Тонер Lexmark Універсальний 1кг Odyssey  LMXOS-1KG  оригінал Static Control</t>
   </si>
   <si>
     <t>Тонер Lexmark Універсальний 1кг Odyssey  LMXOS-1KG-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Lexmark Універсальний 500 г Odyssey  LMXOS-500B-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Lexmark універсальний 60 г Odyssey  LMXOS-60B-P   фасований  Static Control РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Minolta PP 1400W, флакон, 70 г PN-MPP1400-070 Patron</t>
   </si>
   <si>
     <t>Тонер Minolta PP 1480/1490MF, флакон, 150 г PN-MPP1480-150 Patron</t>
   </si>
   <si>
     <t>Тонер Minolta PP 1480/1490MF, флакон, 90 г, IPM</t>
   </si>
   <si>
     <t>Тонер OKI  ES4131/4132/4161/5112/5162/4191M FP/4192MFP флакон, 450 г IPM</t>
   </si>
   <si>
     <t>Тонер OKI B2200/2400, флакон, 60 г. Patron</t>
   </si>
   <si>
     <t>Тонер OKI B2200/2400, флакон, 65 г. IPM</t>
   </si>
   <si>
     <t>Тонер OKI B2500/MB260/280/290, флакон, 110 г. IPM</t>
   </si>
   <si>
     <t>Тонер OKI B401/411/431/840/MB441/451/461/471/491  TDOUNVR  флакон 1 кг IPM</t>
   </si>
   <si>
     <t>Тонер OKI B401/MB441/451, флакон, 1 кг  PN-OB401-1  Patron</t>
   </si>
   <si>
     <t>Тонер OKI B401/MB441/451, флакон, 50 г.  TSO74  IPM</t>
   </si>
   <si>
-    <t>17.35%</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер OKI B401/MB441/451, флакон, 75 г.  TSO74H  IPM</t>
   </si>
   <si>
     <t>Тонер OKI B401/MB441/451, флакон, 80 г  T-PN-OB401-080  Patron</t>
   </si>
   <si>
     <t>Тонер OKI B410, флакон, 90 г.  PN-OB410-090  Patron</t>
   </si>
   <si>
     <t>Тонер OKI B410/411/420/430/431/440, флакон, 75 г. IPM</t>
   </si>
   <si>
     <t>Тонер OKI B4100/B4200/B4250/B4300, флакон 80 г.  TSO01  IPM</t>
   </si>
   <si>
     <t>Тонер OKI B411 MPS-версия флакон 175 г  PN-OB431-175-MPS  Patron</t>
   </si>
   <si>
     <t>Тонер OKI B411 MPS-версия флакон 1кг  PN-OB431-1-MPS  Patron</t>
   </si>
   <si>
     <t>Тонер OKI B411 MPS-версия флакон 500 г  PN-OB721-500-MPS  Patron</t>
   </si>
   <si>
     <t>Тонер OKI B411, флакон, 1 кг  T-PN-OB411-1  Patron</t>
@@ -15012,60 +15049,60 @@
   <si>
     <t>Тонер Ricoh SP111/SP200/SP202/SP210/SP212, 80 г, 407062, Ricoh</t>
   </si>
   <si>
     <t>Тонер Ricoh SP3400/3410  флакон, 140 г  PN-RASP3400-140  Patron</t>
   </si>
   <si>
     <t>Тонер Ricoh SP3400/3410  флакон, 65 г  TSR47  IPM</t>
   </si>
   <si>
     <t>Тонер Ricoh SP3400/3410  флакон, 70 г  PN-RASP311-070  Patron</t>
   </si>
   <si>
     <t>Тонер Ricoh SP3400/3410, флакон, 145 г  TSR47H  IPM</t>
   </si>
   <si>
     <t>Тонер Ricoh TYPE 1130D/1230D  TSR16  флакон, 260 г, IPM</t>
   </si>
   <si>
     <t>Тонер Ricoh TYPE 1130D/1230D,  Aficio 2015  флакон 1 кг  T601-1   TSM-T601-1-1  TTI</t>
   </si>
   <si>
     <t>Тонер Ricoh TYPE 1170D/1270D  TSR15  флакон, 230 г, IPM</t>
   </si>
   <si>
-    <t>Тонер Ricoh TYPE 3105D/3205D  Aficio 1035/1045 , флакон, 550 г.,  TNRAF1035-10KG-M  Micrographic</t>
-[...8 lines deleted...]
-    <t>Тонер Ricoh TYPE 3110D/3210D,  Aficio 2035/2045 , флакон, 700 г., IPM</t>
+    <t>Тонер Ricoh TYPE 3105D/3205D  Aficio 1035/1045  флакон, 550 г.,  TNRAF1035-10KG-M  Micrographic</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh TYPE 3105D/3205D  Aficio 1035/1045  флакон, 550 г., IPM</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh TYPE 3105D/3205D  Aficio 1035/1045  флакон, 550 г., KATUN  Acces</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh TYPE 3110D/3210D,  Aficio 2035/2045  флакон, 700 г., IPM</t>
   </si>
   <si>
     <t>Тонер Ricoh TYPE 8205D Aficio 1050/1085/1105, флакон, 1450 г, IPM</t>
   </si>
   <si>
     <t>Тонер Samsung JOKER UNIVERSAL універсальний флакон 600 г  TSHJOK   IPM</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710 флакон 1 кг  32398  PERFORMANCE KATUN</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710 флакон 100 г  PN-SML1210-100  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710 флакон, 1 кг,  T-PN-SML1210-1  Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710/Xerox P8e, флакон 1 кг T109-1 TTI</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710/Xerox P8e, флакон 100 г T109-1 TTI</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710/Xerox P8e, флакон 160 г  TSM-T109-1-160  TTI</t>
   </si>
@@ -15180,198 +15217,201 @@
   <si>
     <t>Тонер Samsung SCX-4833/SL-M3870/Xerox WC 3315/3325 3315/3325 флакон 60 г Patron</t>
   </si>
   <si>
     <t>Тонер Samsung SCX-4833/SL-M3870/Xerox WC 3315/3325 флакон 150 г Patron</t>
   </si>
   <si>
     <t>Тонер Samsung SCX-5637/SL-M3870 флакон 290 г Patron</t>
   </si>
   <si>
     <t>Тонер Samsung SL-M4020, флакон, 450 г, Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Xpress PRO SL-M3325/3375/3825/3875/4025/MLT-D204, флакон, 95 г, IPM</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 1 кг  TSM-SU5-1  CET</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 100 г  TSM-SU5-100  CET</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 флакон 80 г  TSM-SU5-080  CET</t>
   </si>
   <si>
-    <t>Тонер Samsung Універсальний  TRSUNIV-1KG , флакон, 1 кг, Static Control</t>
-[...2 lines deleted...]
-    <t>Тонер Samsung Універсальний  TRSUNIV-80B-P , флакон, 80 г,  фасований  Static Control</t>
+    <t>Тонер Samsung Універсальний  TRSUNIV-1KG  флакон, 1 кг, Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний  TRSUNIV-80B-P  флакон, 80 г,  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний 1 кг  HG19D  HG toner</t>
   </si>
   <si>
-    <t>Тонер Samsung Універсальний 3  TRSUNIV3 , флакон, 1 кг,  фасований   TSM-TRSUNIV3-1  Static Control</t>
-[...11 lines deleted...]
-    <t>Тонер Samsung Універсальний 3  TRSUNIV3-80B-P , флакон, 80 г,  фасований  Static Control</t>
+    <t>Тонер Samsung Універсальний 3  TRSUNIV3  флакон, 1 кг,  фасований   TSM-TRSUNIV3-1  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний 3  TRSUNIV3  флакон, 80 г,  TSM-TRSUNIV3-080  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний 3  TRSUNIV3-1KG  флакон, 1 кг,  оригінал  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний 3  TRSUNIV3-500B-P  флакон, 500 г,  фасований  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний 3  TRSUNIV3-80B-P  флакон, 80 г,  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний HD ML-1210/ML-1710/SCX-4016 флакон 1 кг  JLT-019HD   TSM-JLT-019HD-1  JADI</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний HD ML-1210/ML-1710/SCX-4016 флакон 100 г  JLT-019HD   TSM-JLT-019HD-100  JADI</t>
   </si>
   <si>
-    <t>Тонер Samsung універсальний ML-1210/1610/1910/2160  NEW GENERATION  пакет 1 кг  оригінал  ITDL</t>
-[...13 lines deleted...]
-  <si>
     <t>Тонер Samsung Універсальний ML-1610/2160 пакет 500 г  XY253  Hanp</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1610/2850 пакет, 1 кг  WDTS2850EL-1  WELLDO ECO Line</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1610/2850 флакон 1 кг фасований  UWDTS2850U-1  WELLDO</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1610/2850 флакон 700 г+лійка  WDTS2850U-700   WELLDO</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710 флакон 1 кг  HG192  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710 флакон 100 г  HG192   TSM-HG192-100  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710/2160 флакон 1 кг покращена формула  HG194  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710/2160 флакон 100 г покращена формула  HG194  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710/2160 флакон 50 г покращена формула  HG194  HG toner</t>
   </si>
   <si>
+    <t>Тонер Samsung Універсальний ML-3310 флакон 1 кг  TSM-HYD005-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний ML-3310 флакон 40 г  TSM-HYD005-040  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний ML-3310 флакон 60 г  TSM-HYD005-060  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Samsung Універсальний ML/ SCX series  UT1529  флакон 1 кг MK Imaging</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML/ SCX series  UT1529  флакон 100 г MK Imaging</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний Polyester ML-1710/ML-1610/ML-2010 флакон 1 кг JLT-037UP JADI</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний Polyester ML-1710/ML-1610/ML-2010 флакон 100 г JLT-037UP JADI</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний Polyester ML-1710/ML-1610/ML-2010 флакон 50 г JLT-037UP JADI</t>
   </si>
   <si>
+    <t>Тонер Samsung Універсальний флакон, 1 кг  TSM-HYD004-3-1  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний флакон, 40 г  TSM-HYD004-3-040  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний флакон, 60 г  TSM-HYD004-3-060  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Samsung Універсальний №2, флакон, 1 кг  T-PN-SU2-1  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний №2, флакон, 100 г,  T-PN-SU2-100  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний №2, флакон, 200 г  T-PN-SU2-200  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний №2, флакон, 500 г  PN-SU2-500  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний №2, флакон, 80 г  T-PN-SU2-080  Patron</t>
   </si>
   <si>
     <t>Тонер Sharp AR-160, флакон, 610 г  T-PN-SHAR160-610  Patron</t>
   </si>
   <si>
     <t>Тонер Sharp AR-160, флакон, 610 г,  TSS06 , IPM</t>
   </si>
   <si>
     <t>Тонер Sharp AR-330LT, AR-335/250/281/285/287/336, флакон, 700г,  TSS09  IPM</t>
   </si>
   <si>
-    <t>Тонер Sharp AR-5012,  AL204TD , флакон, 220 г, IPM</t>
+    <t>Тонер Sharp AR-5012,  AL204TD  флакон, 220 г, IPM</t>
   </si>
   <si>
     <t>Тонер Sharp AR-5015/5020/5120/5316/5320, флакон, 537 г, IPM</t>
   </si>
   <si>
-    <t>Тонер Sharp AR-5420/203/M200/201,  AR208T , флакон, 238 г, IPM</t>
+    <t>Тонер Sharp AR-5420/203/M200/201,  AR208T  флакон, 238 г, IPM</t>
   </si>
   <si>
     <t>Тонер Sharp AR-5618 флакон, 600 г  PN-SHAR5618-600  Patron</t>
   </si>
   <si>
     <t>Тонер Sharp AR-5618/5620/5623/MX235/M182/202/232, флакон, 537 г, IPM</t>
   </si>
   <si>
     <t>Тонер Sharp AR-M236/256/258/276/316/317/318, флакон, 745 г,  TSS03  IPM</t>
   </si>
   <si>
     <t>Тонер Sharp MX-B200/201/MX-B20GT1, флакон, 238 г  TSS59  IPM</t>
   </si>
   <si>
-    <t>Тонер Sharp SF-2014/2015/2114/2214  SF-214T , флакон, 232 г, IPM</t>
+    <t>Тонер Sharp SF-2014/2015/2114/2214  SF-214T  флакон, 232 г, IPM</t>
   </si>
   <si>
     <t>Тонер Sharp Z-30/50, флакон, 150 г, Micrographic</t>
   </si>
   <si>
     <t>Тонер Toshiba BD2060/2860/2870/1340/1350/1550/1560, флакон, 300 г, WELLDO</t>
   </si>
   <si>
-    <t>Тонер Toshiba T-1640E,  e-STUDIO 163/166 , флакон, 675 г,  TST33  IPM</t>
-[...5 lines deleted...]
-    <t>Тонер Toshiba T-2505E,  e-STUDIO2505 , флакон, 240 г,  TST63  IPM</t>
+    <t>Тонер Toshiba T-1640E,  e-STUDIO 163/166  флакон, 675 г,  TST33  IPM</t>
+  </si>
+  <si>
+    <t>Тонер Toshiba T-1640E,  e-STUDIO 163/166  флакон, 675 г,  WDTT1640UJT  WELLDO</t>
+  </si>
+  <si>
+    <t>Тонер Toshiba T-2505E,  e-STUDIO2505  флакон, 240 г,  TST63  IPM</t>
   </si>
   <si>
     <t>Тонер Toshiba T-2507E/T-2505E/T-2802E e-STUDIO 2006/2007/2303/2306/2307/2309/2505/2506/2507/2802/2803/2809, 240 г, флакон  TST63  IPM</t>
   </si>
   <si>
     <t>Тонер Xerox B1022 флакон, 370 г  PN-XB1022-370  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox B225/B230/B235 флакон, 1 кг  PN-XB225-1  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox B225/B230/B235 флакон, 70 г  PN-XB225-070  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox DP P8e, флакон, 160 г,  P8E-160B-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Xerox DP P8e, флакон, 160 г, Patron</t>
   </si>
   <si>
     <t>Тонер Xerox DP P8e, флакон, 220 г, CEE/MK Imaging</t>
   </si>
   <si>
     <t>Тонер Xerox Phaser 3010/3040  TSE81  флакон, 40 г, IPM</t>
   </si>
@@ -15423,51 +15463,51 @@
   <si>
     <t>Тонер Xerox Phaser 4600/4620 флакон, 500 г  TSX137H  IPM</t>
   </si>
   <si>
     <t>Тонер Xerox Phaser 4600/4620 флакон, 750 г  PN-XP4600-750  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox Phaser 5500 флакон 650 г  PN-XP5500-650  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox VersaLink B400/B405 флакон, 1 кг  XB405-1KG-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер Xerox VersaLink B400/B405 флакон, 110 г Patron  PN-XVLB405-110</t>
   </si>
   <si>
     <t>Тонер Xerox VersaLink B400/B405 флакон, 280 г Patron  PN-XVLB405-280</t>
   </si>
   <si>
     <t>Тонер Xerox VersaLink B400/B405 флакон, 500 г  XB405-500B-OS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Xerox VersaLink B400/B405 флакон, 500 г Patron  PN-XVLB405-500</t>
   </si>
   <si>
-    <t>Тонер Xerox VersaLink B7025/B7030/B7035  106R03396  флакон 1 кг  UTSX130  IPM</t>
+    <t>Тонер Xerox VersaLink B7025/B7030/B7035  106R03396  флакон 1 кг  UTSX130-1  IPM</t>
   </si>
   <si>
     <t>Тонер Xerox VersaLink B7025/B7030/B7035  106R03396  флакон 650 г  PN-XVLB7025-650  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre 232, 006R01046  FL-006R01046  туба FREE Label</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre 415,  006R01044 , REFILL 2 KIT, оригінал</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre 4250, флакон, 700 г  TSX119  IPM</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre 5016/ 5020, флакон, 260 г  T-PN-XWC5020-260  Patron</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre 5016/ 5020, флакон, 800 г  TSX94  IPM</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre 5019/5021  006R01573  флакон 240 г  TSX144  IPM</t>
   </si>
   <si>
     <t>Тонер Xerox WorkCentre 5019/5021  006R01573  флакон 250 г  PN-XWC5019-250  Patron</t>
   </si>
@@ -15932,51 +15972,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I778"/>
+  <dimension ref="A1:I770"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -16092,19325 +16132,17631 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>16820</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>20</v>
       </c>
       <c r="F10" s="1">
-        <v>79.12</v>
+        <v>80.89</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29585</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+      <c r="F11" s="1">
+        <v>1806.52</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>16</v>
-      </c>
-[...14 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>78</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>20</v>
       </c>
       <c r="F12" s="1">
-        <v>315.14</v>
+        <v>322.19</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>7387</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>408.56</v>
+        <v>417.7</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>22220</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>3707909000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>654.41</v>
+        <v>669.05</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22221</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>20</v>
       </c>
       <c r="F15" s="1">
-        <v>77.78</v>
+        <v>79.52</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>8484</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>20</v>
       </c>
       <c r="F16" s="1">
-        <v>181.04</v>
+        <v>185.09</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>9945</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>3707909000</v>
       </c>
       <c r="E17" s="1">
         <v>10</v>
       </c>
       <c r="F17" s="1">
-        <v>236.02</v>
+        <v>241.3</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>20984</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>3707909000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1592.21</v>
+        <v>1627.83</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>20986</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>20</v>
       </c>
       <c r="F19" s="1">
-        <v>150.64</v>
+        <v>154.01</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>10228</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>3707909000</v>
       </c>
       <c r="E20" s="1">
         <v>20</v>
       </c>
       <c r="F20" s="1">
-        <v>223.5</v>
+        <v>228.5</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>22224</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>685.5</v>
+      </c>
+      <c r="G21" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="1">
-[...11 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>21604</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1571.65</v>
+        <v>1606.81</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>24417</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>3707909000</v>
       </c>
       <c r="E23" s="1">
         <v>15</v>
       </c>
       <c r="F23" s="1">
-        <v>616.86</v>
+        <v>630.66</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22225</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>20</v>
       </c>
       <c r="F24" s="1">
-        <v>77.78</v>
+        <v>79.52</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>14412</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>20</v>
       </c>
       <c r="F25" s="1">
-        <v>247.64</v>
+        <v>253.18</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>26868</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>50</v>
       </c>
       <c r="F26" s="1">
-        <v>69.73</v>
+        <v>71.29000000000001</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H26" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H26" s="1"/>
+      <c r="I26" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>29452</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>20</v>
       </c>
       <c r="F27" s="1">
-        <v>85.81999999999999</v>
+        <v>87.73999999999999</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>30900</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>630.27</v>
+        <v>644.37</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>30899</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>498.85</v>
+        <v>510.01</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>26193</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+      <c r="F30" s="1">
+        <v>548.4</v>
+      </c>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1" t="s">
         <v>38</v>
-      </c>
-[...14 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>26358</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>30</v>
       </c>
       <c r="F31" s="1">
-        <v>59.45</v>
+        <v>60.78</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
+      <c r="H31" s="1"/>
+      <c r="I31" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30158</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D32" s="1">
         <v>3707909000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1497.45</v>
+        <v>1530.95</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30156</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="1">
         <v>3707909000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1205.56</v>
+        <v>1232.53</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>30155</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="1">
         <v>3707909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>650.39</v>
+        <v>664.9400000000001</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>30157</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="1">
         <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>126.05</v>
+        <v>128.87</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28535</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>686.59</v>
+        <v>701.95</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>28836</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="1">
         <v>3707909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1640.04</v>
+        <v>1676.73</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>28536</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D38" s="1">
         <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>20</v>
       </c>
       <c r="F38" s="1">
-        <v>77.78</v>
+        <v>79.52</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="1" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>29574</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>20</v>
       </c>
       <c r="F39" s="1">
-        <v>59.9</v>
+        <v>61.24</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>19766</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>20</v>
       </c>
       <c r="F40" s="1">
-        <v>210.54</v>
+        <v>215.25</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>29575</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>20</v>
       </c>
       <c r="F41" s="1">
-        <v>83.59</v>
+        <v>85.45999999999999</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>28234</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>20</v>
       </c>
       <c r="F42" s="1">
-        <v>226.63</v>
+        <v>231.7</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>30149</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1360.22</v>
+        <v>1390.65</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>30150</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>84.04000000000001</v>
+        <v>85.92</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>30151</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>122.93</v>
+        <v>125.68</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>30152</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>203.83</v>
+        <v>208.39</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>35161</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1931.93</v>
+        <v>1975.15</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>35160</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D48" s="1">
         <v>3707909000</v>
       </c>
       <c r="E48" s="1">
         <v>20</v>
       </c>
       <c r="F48" s="1">
-        <v>278.93</v>
+        <v>285.17</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>35159</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D49" s="1">
         <v>3707909000</v>
       </c>
       <c r="E49" s="1">
         <v>20</v>
       </c>
       <c r="F49" s="1">
-        <v>112.2</v>
+        <v>114.71</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>32831</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D50" s="1">
         <v>3707909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>104.15</v>
+        <v>106.48</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>32822</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D51" s="1">
         <v>3707909000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1537.68</v>
+        <v>1572.08</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>24328</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D52" s="1">
         <v>3707909000</v>
       </c>
       <c r="E52" s="1">
         <v>10</v>
       </c>
       <c r="F52" s="1">
-        <v>187.74</v>
+        <v>191.94</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>15896</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D53" s="1">
         <v>3707909000</v>
       </c>
       <c r="E53" s="1">
         <v>6</v>
       </c>
       <c r="F53" s="1">
-        <v>1451.41</v>
+        <v>1483.88</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
+      <c r="H53" s="1"/>
+      <c r="I53" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>27235</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D54" s="1">
         <v>3707909000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1410.73</v>
+        <v>1442.29</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
+      <c r="H54" s="1"/>
+      <c r="I54" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>26301</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D55" s="1">
         <v>3707909000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>404.54</v>
+        <v>413.59</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>20697</v>
+        <v>35343</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D56" s="1">
         <v>3707909000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>1347.26</v>
-[...4 lines deleted...]
-      </c>
+        <v>583.13</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>20695</v>
+        <v>35344</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D57" s="1">
         <v>3707909000</v>
       </c>
       <c r="E57" s="1">
         <v>20</v>
       </c>
       <c r="F57" s="1">
-        <v>166.28</v>
+        <v>61.24</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
+      <c r="H57" s="1"/>
+      <c r="I57" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>20696</v>
+        <v>35345</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D58" s="1">
         <v>3707909000</v>
       </c>
       <c r="E58" s="1">
         <v>20</v>
       </c>
       <c r="F58" s="1">
-        <v>313.35</v>
+        <v>25.14</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>11210</v>
+        <v>20697</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D59" s="1">
         <v>3707909000</v>
       </c>
       <c r="E59" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>113.99</v>
+        <v>1377.4</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H59" s="1"/>
+      <c r="I59" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>20879</v>
+        <v>20695</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D60" s="1">
         <v>3707909000</v>
       </c>
       <c r="E60" s="1">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F60" s="1">
-        <v>1054.92</v>
+        <v>170</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>5138</v>
+        <v>20696</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D61" s="1">
         <v>3707909000</v>
       </c>
       <c r="E61" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F61" s="1">
-        <v>191.32</v>
+        <v>320.36</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>21977</v>
+        <v>11210</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D62" s="1">
         <v>3707909000</v>
       </c>
       <c r="E62" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F62" s="1">
-        <v>646.36</v>
+        <v>116.54</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
+      <c r="H62" s="1"/>
+      <c r="I62" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>22174</v>
+        <v>20879</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D63" s="1">
         <v>3707909000</v>
       </c>
       <c r="E63" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F63" s="1">
-        <v>215.45</v>
+        <v>1078.52</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>29114</v>
+        <v>5138</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D64" s="1">
         <v>3707909000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>742.91</v>
+        <v>195.6</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>29115</v>
+        <v>21977</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D65" s="1">
         <v>3707909000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>470.69</v>
+        <v>660.8200000000001</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>24418</v>
+        <v>22174</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D66" s="1">
         <v>3707909000</v>
       </c>
       <c r="E66" s="1">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F66" s="1">
-        <v>319.16</v>
+        <v>220.27</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>17544</v>
+        <v>29114</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D67" s="1">
         <v>3707909000</v>
       </c>
       <c r="E67" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>450.58</v>
+        <v>759.53</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>29116</v>
+        <v>29115</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>462.2</v>
+        <v>481.22</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>21369</v>
+        <v>24418</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D69" s="1">
         <v>3707909000</v>
       </c>
       <c r="E69" s="1">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="F69" s="1">
-        <v>650.39</v>
+        <v>326.3</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>24419</v>
+        <v>17544</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D70" s="1">
         <v>3707909000</v>
       </c>
       <c r="E70" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F70" s="1">
-        <v>391.13</v>
-[...6 lines deleted...]
-      </c>
+        <v>460.66</v>
+      </c>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>17143</v>
+        <v>29116</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D71" s="1">
         <v>3707909000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>437.17</v>
+        <v>472.54</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>21370</v>
+        <v>35420</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>531.04</v>
-[...4 lines deleted...]
-      </c>
+        <v>487.62</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>17322</v>
+        <v>35421</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D73" s="1">
         <v>3707909000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>307.98</v>
-[...4 lines deleted...]
-      </c>
+        <v>129.79</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>20987</v>
+        <v>35422</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D74" s="1">
         <v>3707909000</v>
       </c>
       <c r="E74" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>332.57</v>
-[...4 lines deleted...]
-      </c>
+        <v>200.62</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>17982</v>
+        <v>21369</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>301.28</v>
+        <v>664.9400000000001</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>11152</v>
+        <v>24419</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>3707909000</v>
       </c>
       <c r="E76" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>629.38</v>
-[...4 lines deleted...]
-      </c>
+        <v>399.88</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>25335</v>
+        <v>17143</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>3707909000</v>
       </c>
       <c r="E77" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>69.29000000000001</v>
+        <v>446.95</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>31611</v>
+        <v>21370</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>3707909000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>480.08</v>
+        <v>542.92</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>31326</v>
+        <v>17322</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>3707909000</v>
       </c>
       <c r="E79" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>349.55</v>
+        <v>314.87</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>28462</v>
+        <v>20987</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>3707909000</v>
       </c>
       <c r="E80" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F80" s="1">
-        <v>839.47</v>
+        <v>340.01</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>28463</v>
+        <v>17982</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>3707909000</v>
       </c>
       <c r="E81" s="1">
         <v>20</v>
       </c>
       <c r="F81" s="1">
-        <v>134.1</v>
+        <v>308.02</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>28464</v>
+        <v>11152</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F82" s="1">
-        <v>318.71</v>
+        <v>643.46</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>29363</v>
+        <v>25335</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>3707909000</v>
       </c>
       <c r="E83" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F83" s="1">
-        <v>363.41</v>
+        <v>70.84</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>27287</v>
+        <v>31611</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>3707909000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>447.45</v>
+        <v>490.82</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>31333</v>
+        <v>31326</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>3707909000</v>
       </c>
       <c r="E85" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>633.4</v>
+        <v>357.37</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>9464</v>
+        <v>28462</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>3707909000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>632.0599999999999</v>
+        <v>858.25</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>29364</v>
+        <v>28463</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>3707909000</v>
       </c>
       <c r="E87" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F87" s="1">
-        <v>38.44</v>
+        <v>137.1</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>27288</v>
+        <v>28464</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>3707909000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>55.88</v>
+        <v>325.84</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>31334</v>
+        <v>29363</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>3707909000</v>
       </c>
       <c r="E89" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>71.52</v>
+        <v>371.54</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>11156</v>
+        <v>27287</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>3707909000</v>
       </c>
       <c r="E90" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>74.65000000000001</v>
+        <v>457.46</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>27289</v>
+        <v>31333</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>3707909000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>80.45999999999999</v>
+        <v>647.5700000000001</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>30674</v>
+        <v>9464</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>3707909000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>580.65</v>
+        <v>646.2</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>24041</v>
+        <v>29364</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>3707909000</v>
       </c>
       <c r="E93" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F93" s="1">
-        <v>444.77</v>
+        <v>39.3</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>24044</v>
+        <v>27288</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>3707909000</v>
       </c>
       <c r="E94" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>54.98</v>
+        <v>57.13</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>24045</v>
+        <v>31334</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>3707909000</v>
       </c>
       <c r="E95" s="1">
         <v>20</v>
       </c>
       <c r="F95" s="1">
-        <v>69.73</v>
+        <v>73.12</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>24046</v>
+        <v>11156</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>3707909000</v>
       </c>
       <c r="E96" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F96" s="1">
-        <v>227.97</v>
+        <v>76.31999999999999</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>24047</v>
+        <v>27289</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>3707909000</v>
       </c>
       <c r="E97" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>41.12</v>
+        <v>82.26000000000001</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>21881</v>
+        <v>30674</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>3707909000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>428.23</v>
-[...6 lines deleted...]
-      </c>
+        <v>593.64</v>
+      </c>
+      <c r="G98" s="1"/>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>22135</v>
+        <v>24041</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>3707909000</v>
       </c>
       <c r="E99" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>61.24</v>
+        <v>454.72</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>22136</v>
+        <v>24044</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>3707909000</v>
       </c>
       <c r="E100" s="1">
         <v>20</v>
       </c>
       <c r="F100" s="1">
-        <v>72.41</v>
+        <v>56.21</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>22137</v>
+        <v>24045</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>3707909000</v>
       </c>
       <c r="E101" s="1">
         <v>20</v>
       </c>
       <c r="F101" s="1">
-        <v>87.61</v>
+        <v>71.29000000000001</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>22138</v>
+        <v>24046</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>3707909000</v>
       </c>
       <c r="E102" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>164.94</v>
+        <v>233.07</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>23899</v>
+        <v>24047</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>3707909000</v>
       </c>
       <c r="E103" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F103" s="1">
-        <v>335.25</v>
+        <v>42.04</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H103" s="1"/>
+      <c r="I103" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>32548</v>
+        <v>21881</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>3707909000</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>379.95</v>
-[...4 lines deleted...]
-      </c>
+        <v>437.81</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>32549</v>
+        <v>22135</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>3707909000</v>
       </c>
       <c r="E105" s="1">
         <v>20</v>
       </c>
       <c r="F105" s="1">
-        <v>47.83</v>
+        <v>62.61</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H105" s="1"/>
+      <c r="I105" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>32550</v>
+        <v>22136</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>3707909000</v>
       </c>
       <c r="E106" s="1">
         <v>20</v>
       </c>
       <c r="F106" s="1">
-        <v>38.44</v>
+        <v>74.03</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>27593</v>
+        <v>22137</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>3707909000</v>
       </c>
       <c r="E107" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F107" s="1">
-        <v>413.48</v>
+        <v>89.56999999999999</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>27594</v>
+        <v>22138</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>3707909000</v>
       </c>
       <c r="E108" s="1">
         <v>20</v>
       </c>
       <c r="F108" s="1">
-        <v>51.41</v>
+        <v>168.63</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>27595</v>
+        <v>23899</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>3707909000</v>
       </c>
       <c r="E109" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>42.47</v>
+        <v>428.67</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>9129</v>
+        <v>32548</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>3707909000</v>
       </c>
       <c r="E110" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>122.03</v>
+        <v>388.45</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>27520</v>
+        <v>32549</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>3707909000</v>
       </c>
       <c r="E111" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F111" s="1">
-        <v>105.49</v>
+        <v>48.9</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
+      <c r="H111" s="1"/>
+      <c r="I111" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>22468</v>
+        <v>32550</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>3707909000</v>
       </c>
       <c r="E112" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F112" s="1">
-        <v>421.07</v>
-[...6 lines deleted...]
-      </c>
+        <v>39.3</v>
+      </c>
+      <c r="G112" s="1"/>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>11157</v>
+        <v>27593</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>3707909000</v>
       </c>
       <c r="E113" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>100.58</v>
+        <v>422.73</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>22469</v>
+        <v>27594</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>3707909000</v>
       </c>
       <c r="E114" s="1">
         <v>20</v>
       </c>
       <c r="F114" s="1">
-        <v>84.04000000000001</v>
+        <v>52.56</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>21974</v>
+        <v>27595</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>3707909000</v>
       </c>
       <c r="E115" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F115" s="1">
-        <v>611.9400000000001</v>
+        <v>43.42</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>4665</v>
+        <v>9129</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>3707909000</v>
       </c>
       <c r="E116" s="1">
         <v>10</v>
       </c>
       <c r="F116" s="1">
-        <v>109.52</v>
+        <v>124.76</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>11139</v>
+        <v>27520</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>3707909000</v>
       </c>
       <c r="E117" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>694.64</v>
-[...6 lines deleted...]
-      </c>
+        <v>107.85</v>
+      </c>
+      <c r="G117" s="1"/>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>11140</v>
+        <v>22468</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>3707909000</v>
       </c>
       <c r="E118" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>81.8</v>
-[...4 lines deleted...]
-      </c>
+        <v>430.49</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>20989</v>
+        <v>11157</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>3707909000</v>
       </c>
       <c r="E119" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F119" s="1">
-        <v>199.81</v>
+        <v>102.83</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>21975</v>
+        <v>22469</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>3707909000</v>
       </c>
       <c r="E120" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F120" s="1">
-        <v>580.65</v>
+        <v>85.92</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>8630</v>
+        <v>21974</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>3707909000</v>
       </c>
       <c r="E121" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>143.49</v>
+        <v>625.63</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="1">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>11158</v>
+        <v>4665</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>3707909000</v>
       </c>
       <c r="E122" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F122" s="1">
-        <v>103.26</v>
+        <v>111.97</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="1">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>21138</v>
+        <v>11139</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>3707909000</v>
       </c>
       <c r="E123" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>168.07</v>
-[...4 lines deleted...]
-      </c>
+        <v>710.1799999999999</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="1">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>11141</v>
+        <v>11140</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>3707909000</v>
       </c>
       <c r="E124" s="1">
         <v>20</v>
       </c>
       <c r="F124" s="1">
-        <v>182.38</v>
+        <v>83.63</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="1">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>11142</v>
+        <v>20989</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>3707909000</v>
       </c>
       <c r="E125" s="1">
         <v>10</v>
       </c>
       <c r="F125" s="1">
-        <v>315.14</v>
+        <v>204.28</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>29102</v>
+        <v>21975</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>3707909000</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>241.38</v>
+        <v>593.64</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="1">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>11122</v>
+        <v>8630</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>3707909000</v>
       </c>
       <c r="E127" s="1">
         <v>10</v>
       </c>
       <c r="F127" s="1">
-        <v>274.01</v>
+        <v>146.7</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H127" s="1"/>
+      <c r="I127" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>28883</v>
+        <v>11158</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>3707909000</v>
       </c>
       <c r="E128" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F128" s="1">
-        <v>0</v>
+        <v>105.57</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>3821</v>
+        <v>21138</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>3707909000</v>
       </c>
       <c r="E129" s="1">
         <v>10</v>
       </c>
       <c r="F129" s="1">
-        <v>445.21</v>
+        <v>171.83</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="1">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>3997</v>
+        <v>11141</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>3707909000</v>
       </c>
       <c r="E130" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F130" s="1">
-        <v>722.35</v>
+        <v>186.46</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>96</v>
+        <v>11142</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>3707909000</v>
       </c>
       <c r="E131" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F131" s="1">
-        <v>832.76</v>
+        <v>322.19</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="1">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>15215</v>
+        <v>29102</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>3707909000</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1351.73</v>
+        <v>246.78</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="1">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>22296</v>
+        <v>11122</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>3707909000</v>
       </c>
       <c r="E133" s="1">
         <v>10</v>
       </c>
       <c r="F133" s="1">
-        <v>391.13</v>
+        <v>280.14</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
+      <c r="H133" s="1"/>
+      <c r="I133" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="1">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>22297</v>
+        <v>28883</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>3707909000</v>
       </c>
       <c r="E134" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>665.14</v>
+        <v>0</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="1">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>24114</v>
+        <v>3821</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>3707909000</v>
       </c>
       <c r="E135" s="1">
         <v>10</v>
       </c>
       <c r="F135" s="1">
-        <v>697.3200000000001</v>
+        <v>455.17</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="1">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>27053</v>
+        <v>3997</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>3707909000</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>715.2</v>
+        <v>738.51</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H136" s="1"/>
+      <c r="I136" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="1">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>21076</v>
+        <v>96</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>3707909000</v>
       </c>
       <c r="E137" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>326.31</v>
+        <v>851.39</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="1">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>22359</v>
+        <v>15215</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>3707909000</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>938.7</v>
+        <v>1381.97</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="1">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>22360</v>
+        <v>22296</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>3707909000</v>
       </c>
       <c r="E139" s="1">
         <v>10</v>
       </c>
       <c r="F139" s="1">
-        <v>361.62</v>
+        <v>399.88</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="1">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>27939</v>
+        <v>22297</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>3707909000</v>
       </c>
       <c r="E140" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F140" s="1">
-        <v>870.3099999999999</v>
+        <v>680.02</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="1">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>27942</v>
+        <v>24114</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>3707909000</v>
       </c>
       <c r="E141" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F141" s="1">
-        <v>809.96</v>
+        <v>712.92</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="1">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>23623</v>
+        <v>27053</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>3707909000</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>563.22</v>
+        <v>731.2</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
+      <c r="H142" s="1"/>
+      <c r="I142" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="1">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>24120</v>
+        <v>21076</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>3707909000</v>
       </c>
       <c r="E143" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F143" s="1">
-        <v>710.73</v>
+        <v>333.61</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="1">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>26946</v>
+        <v>22359</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>3707909000</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1061.63</v>
-[...6 lines deleted...]
-      </c>
+        <v>959.7</v>
+      </c>
+      <c r="G144" s="1"/>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="1">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>25328</v>
+        <v>22360</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>3707909000</v>
       </c>
       <c r="E145" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F145" s="1">
-        <v>480.08</v>
+        <v>369.71</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="1">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>26948</v>
+        <v>27939</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>3707909000</v>
       </c>
       <c r="E146" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>517.1799999999999</v>
+        <v>889.78</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="1">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>25330</v>
+        <v>27942</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>3707909000</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1670.89</v>
+        <v>828.08</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
+      <c r="H147" s="1"/>
+      <c r="I147" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="1">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>25329</v>
+        <v>23623</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>3707909000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1075.48</v>
+        <v>575.8200000000001</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="1">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>31324</v>
+        <v>24120</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>3707909000</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>792.53</v>
+        <v>726.63</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="1">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>31323</v>
+        <v>26946</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>3707909000</v>
       </c>
       <c r="E150" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>396.94</v>
-[...4 lines deleted...]
-      </c>
+        <v>1085.38</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="1">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>32058</v>
+        <v>25328</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>3707909000</v>
       </c>
       <c r="E151" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>83.14</v>
+        <v>490.82</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H151" s="1"/>
+      <c r="I151" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="1">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>32057</v>
+        <v>26948</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>3707909000</v>
       </c>
       <c r="E152" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F152" s="1">
-        <v>716.09</v>
+        <v>528.75</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H152" s="1"/>
+      <c r="I152" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="1">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>32056</v>
+        <v>25330</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>3707909000</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>691.96</v>
+        <v>1708.27</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H153" s="1"/>
+      <c r="I153" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="1">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>32554</v>
+        <v>25329</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>3707909000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>476.5</v>
+        <v>1099.54</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H154" s="1"/>
+      <c r="I154" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="1">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>32339</v>
+        <v>31324</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>3707909000</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>647.7</v>
+        <v>810.26</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H155" s="1"/>
+      <c r="I155" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="1">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>27580</v>
+        <v>31323</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>3707909000</v>
       </c>
       <c r="E156" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F156" s="1">
-        <v>650.39</v>
+        <v>405.82</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H156" s="1"/>
+      <c r="I156" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="1">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>27581</v>
+        <v>32058</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>3707909000</v>
       </c>
       <c r="E157" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F157" s="1">
-        <v>732.63</v>
+        <v>85</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
+      <c r="H157" s="1"/>
+      <c r="I157" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="1">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>32555</v>
+        <v>32057</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>3707909000</v>
       </c>
       <c r="E158" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>78.67</v>
+        <v>732.11</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
+      <c r="H158" s="1"/>
+      <c r="I158" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="1">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>32340</v>
+        <v>32056</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>3707909000</v>
       </c>
       <c r="E159" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>89.40000000000001</v>
+        <v>707.4400000000001</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
+      <c r="H159" s="1"/>
+      <c r="I159" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="1">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>33535</v>
+        <v>32554</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>3707909000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>563.22</v>
+        <v>487.16</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
+      <c r="H160" s="1"/>
+      <c r="I160" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="1">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>33534</v>
+        <v>32339</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>3707909000</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>561.88</v>
+        <v>662.1900000000001</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
+      <c r="H161" s="1"/>
+      <c r="I161" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="1">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>33533</v>
+        <v>27580</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>3707909000</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>83.14</v>
+        <v>685.5</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
+      <c r="H162" s="1"/>
+      <c r="I162" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="1">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>23621</v>
+        <v>27581</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>3707909000</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>545.79</v>
+        <v>749.02</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
+      <c r="H163" s="1"/>
+      <c r="I163" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="1">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>34253</v>
+        <v>32555</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>3707909000</v>
       </c>
       <c r="E164" s="1">
         <v>20</v>
       </c>
       <c r="F164" s="1">
-        <v>166.28</v>
+        <v>80.43000000000001</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
+      <c r="H164" s="1"/>
+      <c r="I164" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="1">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>24385</v>
+        <v>32340</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>3707909000</v>
       </c>
       <c r="E165" s="1">
         <v>20</v>
       </c>
       <c r="F165" s="1">
-        <v>115.33</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H165" s="1"/>
+      <c r="I165" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="1">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>34254</v>
+        <v>33535</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>3707909000</v>
       </c>
       <c r="E166" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>320.05</v>
+        <v>575.8200000000001</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="1">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>32521</v>
+        <v>33534</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>3707909000</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>399.62</v>
+        <v>586.79</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="1">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>15513</v>
+        <v>33533</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>3707909000</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>531.04</v>
+        <v>85</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H168" s="1"/>
+      <c r="I168" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="1">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>34599</v>
+        <v>23621</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>3707909000</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>364.75</v>
+        <v>558</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="1">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>31857</v>
+        <v>34253</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>3707909000</v>
       </c>
       <c r="E170" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F170" s="1">
-        <v>581.99</v>
+        <v>170</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
+      <c r="H170" s="1"/>
+      <c r="I170" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="1">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>24828</v>
+        <v>24385</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D171" s="1">
         <v>3707909000</v>
       </c>
       <c r="E171" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F171" s="1">
-        <v>531.04</v>
+        <v>117.91</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
+      <c r="H171" s="1"/>
+      <c r="I171" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="1">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>31306</v>
+        <v>34254</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>3707909000</v>
       </c>
       <c r="E172" s="1">
+        <v>20</v>
+      </c>
+      <c r="F172" s="1">
+        <v>327.21</v>
+      </c>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
+      <c r="I172" s="1" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="1">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>31856</v>
+        <v>32521</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>3707909000</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>311.11</v>
+        <v>408.56</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="1">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>23105</v>
+        <v>15513</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>3707909000</v>
       </c>
       <c r="E174" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>46.94</v>
+        <v>542.92</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
+      <c r="H174" s="1"/>
+      <c r="I174" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="1">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>21976</v>
+        <v>34599</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>3707909000</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>603.45</v>
+        <v>372.91</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H175" s="1"/>
+      <c r="I175" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="1">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>11427</v>
+        <v>31857</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>3707909000</v>
       </c>
       <c r="E176" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>72.86</v>
+        <v>595.01</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="1">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>11428</v>
+        <v>24828</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>3707909000</v>
       </c>
       <c r="E177" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>86.27</v>
+        <v>542.92</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
+      <c r="H177" s="1"/>
+      <c r="I177" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="1">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>19233</v>
+        <v>31306</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>3707909000</v>
       </c>
       <c r="E178" s="1">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F178" s="1">
-        <v>314.69</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>570.34</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H178" s="1"/>
+      <c r="I178" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="1">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>11430</v>
+        <v>31856</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>3707909000</v>
       </c>
       <c r="E179" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>64.81999999999999</v>
+        <v>318.07</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H179" s="1"/>
+      <c r="I179" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="1">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>28484</v>
+        <v>23105</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>3707909000</v>
       </c>
       <c r="E180" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F180" s="1">
-        <v>482.76</v>
+        <v>47.99</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
+      <c r="H180" s="1"/>
+      <c r="I180" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="1">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>21157</v>
+        <v>21976</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>3707909000</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>439.85</v>
+        <v>616.95</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
+      <c r="H181" s="1"/>
+      <c r="I181" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="1">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>33499</v>
+        <v>11427</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>3707909000</v>
       </c>
       <c r="E182" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F182" s="1">
-        <v>570.8200000000001</v>
+        <v>74.48999999999999</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="1">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>21872</v>
+        <v>11428</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>3707909000</v>
       </c>
       <c r="E183" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F183" s="1">
-        <v>462.65</v>
+        <v>88.2</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="1">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>26853</v>
+        <v>19233</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>3707909000</v>
       </c>
       <c r="E184" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F184" s="1">
-        <v>584.6799999999999</v>
+        <v>321.73</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
+      <c r="H184" s="1"/>
+      <c r="I184" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="1">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>26046</v>
+        <v>11430</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>3707909000</v>
       </c>
       <c r="E185" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F185" s="1">
-        <v>402.3</v>
+        <v>66.27</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
+      <c r="H185" s="1"/>
+      <c r="I185" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="1">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>25127</v>
+        <v>28484</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>3707909000</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>507.35</v>
-[...4 lines deleted...]
-      <c r="H186" s="5" t="s">
+        <v>493.56</v>
+      </c>
+      <c r="G186" s="1"/>
+      <c r="H186" s="1"/>
+      <c r="I186" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="1">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>26353</v>
+        <v>21157</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>3707909000</v>
       </c>
       <c r="E187" s="1">
+        <v>1</v>
+      </c>
+      <c r="F187" s="1">
+        <v>457</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H187" s="1"/>
+      <c r="I187" s="1" t="s">
         <v>14</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="1">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>26667</v>
+        <v>33499</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>3707909000</v>
       </c>
       <c r="E188" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>375.03</v>
+        <v>583.59</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H188" s="1"/>
+      <c r="I188" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="1">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>24066</v>
+        <v>21872</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>3707909000</v>
       </c>
       <c r="E189" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>491.25</v>
+        <v>473</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
+      <c r="H189" s="1"/>
+      <c r="I189" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="1">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>29358</v>
+        <v>26853</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>3707909000</v>
       </c>
       <c r="E190" s="1">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>380.84</v>
+        <v>597.76</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H190" s="1"/>
+      <c r="I190" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="1">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>21156</v>
+        <v>26046</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>3707909000</v>
       </c>
       <c r="E191" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F191" s="1">
-        <v>53.64</v>
+        <v>411.3</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H191" s="1"/>
+      <c r="I191" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="1">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>23132</v>
+        <v>25127</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>3707909000</v>
       </c>
       <c r="E192" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>62.58</v>
-[...2 lines deleted...]
-      <c r="H192" s="5" t="s">
+        <v>518.7</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H192" s="1"/>
+      <c r="I192" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="1">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>25130</v>
+        <v>26353</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>3707909000</v>
       </c>
       <c r="E193" s="1">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F193" s="1">
-        <v>64.81999999999999</v>
+        <v>526.46</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H193" s="1"/>
+      <c r="I193" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="1">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>28487</v>
+        <v>26667</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>3707909000</v>
       </c>
       <c r="E194" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F194" s="1">
-        <v>0</v>
+        <v>383.42</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="1">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>33501</v>
+        <v>24066</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>3707909000</v>
       </c>
       <c r="E195" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F195" s="1">
-        <v>70.63</v>
+        <v>502.24</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
+      <c r="H195" s="1"/>
+      <c r="I195" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="1">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>26848</v>
+        <v>29358</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>3707909000</v>
       </c>
       <c r="E196" s="1">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F196" s="1">
-        <v>100.58</v>
+        <v>389.36</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
+      <c r="H196" s="1"/>
+      <c r="I196" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="1">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>26854</v>
+        <v>21156</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>3707909000</v>
       </c>
       <c r="E197" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F197" s="1">
-        <v>70.18000000000001</v>
+        <v>54.84</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
+      <c r="H197" s="1"/>
+      <c r="I197" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="1">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>28486</v>
+        <v>23132</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>3707909000</v>
       </c>
       <c r="E198" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F198" s="1">
-        <v>38.44</v>
+        <v>63.98</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="1">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>21200</v>
+        <v>25130</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>3707909000</v>
       </c>
       <c r="E199" s="1">
         <v>20</v>
       </c>
       <c r="F199" s="1">
-        <v>38.44</v>
+        <v>66.27</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
+      <c r="H199" s="1"/>
+      <c r="I199" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="1">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>20896</v>
+        <v>28487</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>3707909000</v>
       </c>
       <c r="E200" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F200" s="1">
-        <v>55.88</v>
+        <v>0</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H200" s="1"/>
+      <c r="I200" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="1">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>25129</v>
+        <v>33501</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>3707909000</v>
       </c>
       <c r="E201" s="1">
         <v>20</v>
       </c>
       <c r="F201" s="1">
-        <v>41.12</v>
+        <v>72.20999999999999</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H201" s="1"/>
+      <c r="I201" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="1">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>22479</v>
+        <v>26848</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>3707909000</v>
       </c>
       <c r="E202" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>46.49</v>
+        <v>102.83</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="1">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>28485</v>
+        <v>26854</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>3707909000</v>
       </c>
       <c r="E203" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>44.7</v>
+        <v>71.75</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="1">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>21155</v>
+        <v>28486</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>3707909000</v>
       </c>
       <c r="E204" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F204" s="1">
-        <v>44.25</v>
+        <v>39.3</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H204" s="1"/>
+      <c r="I204" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="1">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>22480</v>
+        <v>21200</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>3707909000</v>
       </c>
       <c r="E205" s="1">
         <v>20</v>
       </c>
       <c r="F205" s="1">
-        <v>53.64</v>
+        <v>39.3</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
+      <c r="H205" s="1"/>
+      <c r="I205" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="1">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>26849</v>
+        <v>20896</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>3707909000</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F206" s="1">
-        <v>73.76000000000001</v>
+        <v>57.13</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
+      <c r="H206" s="1"/>
+      <c r="I206" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="1">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>26855</v>
+        <v>25129</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>3707909000</v>
       </c>
       <c r="E207" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F207" s="1">
-        <v>55.88</v>
+        <v>42.04</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
+      <c r="H207" s="1"/>
+      <c r="I207" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="1">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>25128</v>
+        <v>22479</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>3707909000</v>
       </c>
       <c r="E208" s="1">
         <v>20</v>
       </c>
       <c r="F208" s="1">
-        <v>53.64</v>
+        <v>47.53</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H208" s="1"/>
+      <c r="I208" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="1">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>13875</v>
+        <v>28485</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>3707909000</v>
       </c>
       <c r="E209" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F209" s="1">
-        <v>72.86</v>
+        <v>45.7</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H209" s="1"/>
+      <c r="I209" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="1">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>13877</v>
+        <v>21155</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>3707909000</v>
       </c>
       <c r="E210" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F210" s="1">
-        <v>621.78</v>
+        <v>45.24</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
+      <c r="H210" s="1"/>
+      <c r="I210" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="1">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>33500</v>
+        <v>22480</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>3707909000</v>
       </c>
       <c r="E211" s="1">
         <v>20</v>
       </c>
       <c r="F211" s="1">
-        <v>58.11</v>
+        <v>54.84</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="1">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>27721</v>
+        <v>26849</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>3707909000</v>
       </c>
       <c r="E212" s="1">
+        <v>1</v>
+      </c>
+      <c r="F212" s="1">
+        <v>75.41</v>
+      </c>
+      <c r="G212" s="1"/>
+      <c r="H212" s="1"/>
+      <c r="I212" s="5" t="s">
         <v>18</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="1">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>27737</v>
+        <v>26855</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>3707909000</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>493.49</v>
+        <v>57.13</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="1">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>27739</v>
+        <v>25128</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>3707909000</v>
       </c>
       <c r="E214" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F214" s="1">
-        <v>493.49</v>
+        <v>54.84</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="1">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>27814</v>
+        <v>13875</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>3707909000</v>
       </c>
       <c r="E215" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F215" s="1">
-        <v>34.87</v>
+        <v>74.48999999999999</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
+      <c r="H215" s="1"/>
+      <c r="I215" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="1">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>27815</v>
+        <v>13877</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>3707909000</v>
       </c>
       <c r="E216" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>43.81</v>
+        <v>635.6900000000001</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="1">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>27718</v>
+        <v>33500</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>3707909000</v>
       </c>
       <c r="E217" s="1">
+        <v>20</v>
+      </c>
+      <c r="F217" s="1">
+        <v>59.41</v>
+      </c>
+      <c r="G217" s="1"/>
+      <c r="H217" s="1"/>
+      <c r="I217" s="5" t="s">
         <v>18</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="1">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>27738</v>
+        <v>35364</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>3707909000</v>
       </c>
       <c r="E218" s="1">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>453.26</v>
-[...2 lines deleted...]
-      <c r="H218" s="5" t="s">
+        <v>409.47</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H218" s="1"/>
+      <c r="I218" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="1">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>27816</v>
+        <v>35365</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>3707909000</v>
       </c>
       <c r="E219" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F219" s="1">
-        <v>406.32</v>
+        <v>42.04</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
+      <c r="H219" s="1"/>
+      <c r="I219" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="1">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>27817</v>
+        <v>35366</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>3707909000</v>
       </c>
       <c r="E220" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F220" s="1">
-        <v>32.18</v>
+        <v>30.16</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
+      <c r="H220" s="1"/>
+      <c r="I220" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="1">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>27818</v>
+        <v>15504</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>3707909000</v>
       </c>
       <c r="E221" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>38.89</v>
+        <v>853.6799999999999</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="1">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>15504</v>
+        <v>13876</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>3707909000</v>
       </c>
       <c r="E222" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F222" s="1">
-        <v>835</v>
+        <v>98.70999999999999</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="1">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>13876</v>
+        <v>31329</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>3707909000</v>
       </c>
       <c r="E223" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>96.55</v>
+        <v>810.26</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="1">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>31329</v>
+        <v>31317</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>3707909000</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>792.53</v>
+        <v>548.4</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="1">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>31317</v>
+        <v>31318</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>3707909000</v>
       </c>
       <c r="E225" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F225" s="1">
-        <v>536.4</v>
+        <v>66.27</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
+      <c r="H225" s="1"/>
+      <c r="I225" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="1">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>31318</v>
+        <v>31330</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>3707909000</v>
       </c>
       <c r="E226" s="1">
         <v>20</v>
       </c>
       <c r="F226" s="1">
-        <v>64.81999999999999</v>
+        <v>101.91</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H226" s="1"/>
+      <c r="I226" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="1">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>31330</v>
+        <v>31319</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>3707909000</v>
       </c>
       <c r="E227" s="1">
         <v>20</v>
       </c>
       <c r="F227" s="1">
-        <v>99.68000000000001</v>
+        <v>78.15000000000001</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="1">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>31319</v>
+        <v>31331</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>3707909000</v>
       </c>
       <c r="E228" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F228" s="1">
-        <v>76.44</v>
+        <v>405.82</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="1">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>31331</v>
+        <v>11144</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>3707909000</v>
       </c>
       <c r="E229" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>396.94</v>
+        <v>807.52</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="1">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>11144</v>
+        <v>11161</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>3707909000</v>
       </c>
       <c r="E230" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F230" s="1">
-        <v>789.85</v>
+        <v>90.94</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="1">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>11161</v>
+        <v>22893</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>3707909000</v>
       </c>
       <c r="E231" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F231" s="1">
-        <v>88.95</v>
+        <v>836.3099999999999</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="1">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>22893</v>
+        <v>18515</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>3707909000</v>
       </c>
       <c r="E232" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F232" s="1">
-        <v>818.01</v>
+        <v>131.16</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="1">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>18515</v>
+        <v>26942</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>3707909000</v>
       </c>
       <c r="E233" s="1">
         <v>10</v>
       </c>
       <c r="F233" s="1">
-        <v>128.29</v>
+        <v>311.22</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="1">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>26942</v>
+        <v>11145</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>3707909000</v>
       </c>
       <c r="E234" s="1">
         <v>10</v>
       </c>
       <c r="F234" s="1">
-        <v>304.41</v>
+        <v>290.65</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="1">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>11145</v>
+        <v>18516</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>3707909000</v>
       </c>
       <c r="E235" s="1">
         <v>10</v>
       </c>
       <c r="F235" s="1">
-        <v>284.29</v>
+        <v>340.92</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="1">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>18516</v>
+        <v>16426</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>3707909000</v>
       </c>
       <c r="E236" s="1">
         <v>10</v>
       </c>
       <c r="F236" s="1">
-        <v>333.46</v>
+        <v>287.45</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
+      <c r="H236" s="1"/>
+      <c r="I236" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="1">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>16426</v>
+        <v>18517</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>3707909000</v>
       </c>
       <c r="E237" s="1">
         <v>10</v>
       </c>
       <c r="F237" s="1">
-        <v>281.16</v>
+        <v>722.0599999999999</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H237" s="1"/>
+      <c r="I237" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="1">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>18517</v>
+        <v>17370</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>3707909000</v>
       </c>
       <c r="E238" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>706.26</v>
+        <v>716.12</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="1">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>17370</v>
+        <v>10424</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>3707909000</v>
       </c>
       <c r="E239" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F239" s="1">
-        <v>700.45</v>
+        <v>995.35</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="1">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>10424</v>
+        <v>11277</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>3707909000</v>
       </c>
       <c r="E240" s="1">
         <v>10</v>
       </c>
       <c r="F240" s="1">
-        <v>973.5700000000001</v>
+        <v>341.84</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="1">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>11277</v>
+        <v>10089</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>3707909000</v>
       </c>
       <c r="E241" s="1">
         <v>10</v>
       </c>
       <c r="F241" s="1">
-        <v>334.36</v>
+        <v>476.65</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="1">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>10089</v>
+        <v>16456</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>3707909000</v>
       </c>
       <c r="E242" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F242" s="1">
-        <v>466.22</v>
+        <v>118.82</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="1">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>16456</v>
+        <v>16457</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>3707909000</v>
       </c>
       <c r="E243" s="1">
         <v>20</v>
       </c>
       <c r="F243" s="1">
-        <v>116.22</v>
+        <v>278.77</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="1">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>16457</v>
+        <v>34030</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>3707909000</v>
       </c>
       <c r="E244" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>272.67</v>
+        <v>704.24</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
+      <c r="H244" s="1"/>
+      <c r="I244" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="1">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>34030</v>
+        <v>32581</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>3707909000</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>688.83</v>
+        <v>868.3</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
+      <c r="H245" s="1"/>
+      <c r="I245" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="1">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>32581</v>
+        <v>34813</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>3707909000</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>849.3</v>
+        <v>663.5599999999999</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H246" s="1"/>
+      <c r="I246" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="1">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>34813</v>
+        <v>32876</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>3707909000</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>649.04</v>
+        <v>819.4</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
+      <c r="H247" s="1"/>
+      <c r="I247" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="1">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>32876</v>
+        <v>32163</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>3707909000</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>801.47</v>
+        <v>943.71</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
+      <c r="H248" s="1"/>
+      <c r="I248" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="1">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>32163</v>
+        <v>34764</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>3707909000</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>923.0599999999999</v>
+        <v>761.8200000000001</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H249" s="1"/>
+      <c r="I249" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="1">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>34764</v>
+        <v>34715</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>3707909000</v>
       </c>
       <c r="E250" s="1">
-        <v>1</v>
+        <v>140</v>
       </c>
       <c r="F250" s="1">
-        <v>745.15</v>
+        <v>97.34</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
+      <c r="H250" s="1"/>
+      <c r="I250" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="1">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>34715</v>
+        <v>32582</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>3707909000</v>
       </c>
       <c r="E251" s="1">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="F251" s="1">
-        <v>95.20999999999999</v>
+        <v>98.26000000000001</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H251" s="1"/>
+      <c r="I251" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="1">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>32582</v>
+        <v>32877</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>3707909000</v>
       </c>
       <c r="E252" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F252" s="1">
-        <v>96.11</v>
+        <v>116.99</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
+      <c r="H252" s="1"/>
+      <c r="I252" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="1">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>32877</v>
+        <v>34785</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>3707909000</v>
       </c>
       <c r="E253" s="1">
         <v>20</v>
       </c>
       <c r="F253" s="1">
-        <v>114.43</v>
+        <v>115.62</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
+      <c r="H253" s="1"/>
+      <c r="I253" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="1">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>34785</v>
+        <v>34784</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>3707909000</v>
       </c>
       <c r="E254" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>113.09</v>
+        <v>338.18</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H254" s="1"/>
+      <c r="I254" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="1">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>34784</v>
+        <v>34783</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>3707909000</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>330.78</v>
-[...2 lines deleted...]
-      <c r="H255" s="5" t="s">
+        <v>673.62</v>
+      </c>
+      <c r="G255" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H255" s="1"/>
+      <c r="I255" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="1">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>34783</v>
+        <v>25138</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>3707909000</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>658.88</v>
+        <v>502.7</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H256" s="1"/>
+      <c r="I256" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="1">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>27719</v>
+        <v>26447</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>3707909000</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>714.75</v>
+        <v>499.5</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
+      <c r="H257" s="1"/>
+      <c r="I257" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="1">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>25138</v>
+        <v>23618</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>3707909000</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>491.7</v>
+        <v>485.33</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="1">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>26447</v>
+        <v>21749</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>3707909000</v>
       </c>
       <c r="E259" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F259" s="1">
-        <v>488.57</v>
+        <v>685.5</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
+      <c r="H259" s="1"/>
+      <c r="I259" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="1">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>23618</v>
+        <v>22936</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>3707909000</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>474.71</v>
+        <v>886.58</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="1">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>21749</v>
+        <v>26633</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>3707909000</v>
       </c>
       <c r="E261" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>670.5</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>728.92</v>
+      </c>
+      <c r="G261" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H261" s="1"/>
+      <c r="I261" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="1">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>22936</v>
+        <v>27082</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>3707909000</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>867.1799999999999</v>
-[...4 lines deleted...]
-      </c>
+        <v>1823.43</v>
+      </c>
+      <c r="G262" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="1">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>26633</v>
+        <v>24112</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>3707909000</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>712.97</v>
-[...4 lines deleted...]
-      <c r="H263" s="5" t="s">
+        <v>1792.81</v>
+      </c>
+      <c r="G263" s="1"/>
+      <c r="H263" s="1"/>
+      <c r="I263" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="1">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>27740</v>
+        <v>21579</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>3707909000</v>
       </c>
       <c r="E264" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F264" s="1">
-        <v>767.05</v>
+        <v>770.05</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
+      <c r="H264" s="1"/>
+      <c r="I264" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="1">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>27811</v>
+        <v>23184</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>3707909000</v>
       </c>
       <c r="E265" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F265" s="1">
-        <v>714.75</v>
+        <v>704.6900000000001</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
+      <c r="H265" s="1"/>
+      <c r="I265" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="1">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>27082</v>
+        <v>25139</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>3707909000</v>
       </c>
       <c r="E266" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F266" s="1">
-        <v>1783.53</v>
-[...6 lines deleted...]
-      </c>
+        <v>40.67</v>
+      </c>
+      <c r="G266" s="1"/>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="1">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>24112</v>
+        <v>26448</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>3707909000</v>
       </c>
       <c r="E267" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F267" s="1">
-        <v>1753.58</v>
+        <v>38.39</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
+      <c r="H267" s="1"/>
+      <c r="I267" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="1">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>21579</v>
+        <v>23619</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>3707909000</v>
       </c>
       <c r="E268" s="1">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="F268" s="1">
-        <v>753.2</v>
+        <v>32.9</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
+      <c r="H268" s="1"/>
+      <c r="I268" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="1">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>23184</v>
+        <v>27888</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>3707909000</v>
       </c>
       <c r="E269" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F269" s="1">
-        <v>668.27</v>
+        <v>51.18</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H269" s="1"/>
+      <c r="I269" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="1">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>25139</v>
+        <v>21578</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>3707909000</v>
       </c>
       <c r="E270" s="1">
         <v>20</v>
       </c>
       <c r="F270" s="1">
-        <v>39.78</v>
+        <v>118.82</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="1">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>26448</v>
+        <v>28095</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>3707909000</v>
       </c>
       <c r="E271" s="1">
         <v>20</v>
       </c>
       <c r="F271" s="1">
-        <v>37.55</v>
+        <v>58.04</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H271" s="1"/>
+      <c r="I271" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="1">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>23619</v>
+        <v>27083</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>3707909000</v>
       </c>
       <c r="E272" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>32.18</v>
+        <v>120.65</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H272" s="1"/>
+      <c r="I272" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="1">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>27796</v>
+        <v>21152</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>3707909000</v>
       </c>
       <c r="E273" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>45.15</v>
+        <v>59.41</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
+      <c r="H273" s="1"/>
+      <c r="I273" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="1">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>27888</v>
+        <v>24113</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>3707909000</v>
       </c>
       <c r="E274" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F274" s="1">
-        <v>50.06</v>
+        <v>115.16</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H274" s="1"/>
+      <c r="I274" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="1">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>21578</v>
+        <v>29977</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>3707909000</v>
       </c>
       <c r="E275" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F275" s="1">
-        <v>116.22</v>
+        <v>52.1</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H275" s="1"/>
+      <c r="I275" s="1" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="1">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>28095</v>
+        <v>23183</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D276" s="1">
         <v>3707909000</v>
       </c>
       <c r="E276" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F276" s="1">
-        <v>56.77</v>
+        <v>70.84</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
+      <c r="H276" s="1"/>
+      <c r="I276" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="1">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>27083</v>
+        <v>29976</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>3707909000</v>
       </c>
       <c r="E277" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F277" s="1">
-        <v>118.01</v>
+        <v>422.27</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="1">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>21152</v>
+        <v>34032</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>3707909000</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>58.11</v>
+        <v>452.89</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
+      <c r="H278" s="1"/>
+      <c r="I278" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="1">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>24113</v>
+        <v>26045</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>3707909000</v>
       </c>
       <c r="E279" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F279" s="1">
-        <v>112.64</v>
+        <v>412.67</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
+      <c r="H279" s="1"/>
+      <c r="I279" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="1">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>29977</v>
+        <v>26953</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D280" s="1">
         <v>3707909000</v>
       </c>
       <c r="E280" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>50.96</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>771.42</v>
+      </c>
+      <c r="G280" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H280" s="1"/>
+      <c r="I280" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="1">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>23183</v>
+        <v>26954</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D281" s="1">
         <v>3707909000</v>
       </c>
       <c r="E281" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>69.29000000000001</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>109.68</v>
+      </c>
+      <c r="G281" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H281" s="1"/>
+      <c r="I281" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="1">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>29976</v>
+        <v>28096</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>3707909000</v>
       </c>
       <c r="E282" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>413.03</v>
+        <v>956.96</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="1">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>34032</v>
+        <v>25235</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>3707909000</v>
       </c>
       <c r="E283" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F283" s="1">
-        <v>442.98</v>
+        <v>63.07</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H283" s="1"/>
+      <c r="I283" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="1">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>26045</v>
+        <v>24712</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D284" s="1">
         <v>3707909000</v>
       </c>
       <c r="E284" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F284" s="1">
-        <v>403.64</v>
+        <v>69.01000000000001</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="1">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>26953</v>
+        <v>17316</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>3707909000</v>
       </c>
       <c r="E285" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F285" s="1">
-        <v>754.54</v>
-[...6 lines deleted...]
-      </c>
+        <v>75.86</v>
+      </c>
+      <c r="G285" s="1"/>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="1">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>26954</v>
+        <v>24111</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>3707909000</v>
       </c>
       <c r="E286" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F286" s="1">
-        <v>107.28</v>
-[...6 lines deleted...]
-      </c>
+        <v>207.48</v>
+      </c>
+      <c r="G286" s="1"/>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="1">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>28096</v>
+        <v>27517</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>3707909000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>936.02</v>
+        <v>1263.61</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="1">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>25235</v>
+        <v>21889</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>3707909000</v>
       </c>
       <c r="E288" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>61.69</v>
+        <v>882.47</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="1">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>24712</v>
+        <v>26563</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D289" s="1">
         <v>3707909000</v>
       </c>
       <c r="E289" s="1">
         <v>10</v>
       </c>
       <c r="F289" s="1">
-        <v>67.5</v>
-[...4 lines deleted...]
-      </c>
+        <v>175.49</v>
+      </c>
+      <c r="G289" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="1">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>17316</v>
+        <v>21888</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>3707909000</v>
       </c>
       <c r="E290" s="1">
         <v>20</v>
       </c>
       <c r="F290" s="1">
-        <v>74.2</v>
+        <v>203.82</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="1">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>24111</v>
+        <v>26562</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D291" s="1">
         <v>3707909000</v>
       </c>
       <c r="E291" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F291" s="1">
-        <v>202.94</v>
-[...4 lines deleted...]
-      </c>
+        <v>98.70999999999999</v>
+      </c>
+      <c r="G291" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="1">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>27517</v>
+        <v>26801</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>3707909000</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>1235.96</v>
+        <v>1102.74</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="1">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>21889</v>
+        <v>26799</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>3707909000</v>
       </c>
       <c r="E293" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F293" s="1">
-        <v>863.16</v>
+        <v>142.13</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="1">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>26563</v>
+        <v>26800</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>3707909000</v>
       </c>
       <c r="E294" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F294" s="1">
-        <v>171.65</v>
-[...6 lines deleted...]
-      </c>
+        <v>375.65</v>
+      </c>
+      <c r="G294" s="1"/>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="1">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>21888</v>
+        <v>21160</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>3707909000</v>
       </c>
       <c r="E295" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>199.36</v>
+        <v>457.46</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="1">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>26562</v>
+        <v>21744</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>3707909000</v>
       </c>
       <c r="E296" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>96.55</v>
-[...6 lines deleted...]
-      </c>
+        <v>740.34</v>
+      </c>
+      <c r="G296" s="1"/>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="1">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>26801</v>
+        <v>26636</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>3707909000</v>
       </c>
       <c r="E297" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F297" s="1">
-        <v>1078.61</v>
+        <v>648.9400000000001</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="1">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>26799</v>
+        <v>28469</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D298" s="1">
         <v>3707909000</v>
       </c>
       <c r="E298" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>139.02</v>
+        <v>412.67</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
+      <c r="H298" s="1"/>
+      <c r="I298" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="1">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>26800</v>
+        <v>35375</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D299" s="1">
         <v>3707909000</v>
       </c>
       <c r="E299" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>367.43</v>
-[...2 lines deleted...]
-      <c r="H299" s="5" t="s">
+        <v>352.8</v>
+      </c>
+      <c r="G299" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H299" s="1"/>
+      <c r="I299" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="1">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>27720</v>
+        <v>22929</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D300" s="1">
         <v>3707909000</v>
       </c>
       <c r="E300" s="1">
+        <v>1</v>
+      </c>
+      <c r="F300" s="1">
+        <v>710.1799999999999</v>
+      </c>
+      <c r="G300" s="1"/>
+      <c r="H300" s="1"/>
+      <c r="I300" s="5" t="s">
         <v>18</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="1">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>21160</v>
+        <v>31641</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D301" s="1">
         <v>3707909000</v>
       </c>
       <c r="E301" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F301" s="1">
-        <v>447.45</v>
+        <v>411.3</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="1">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>21744</v>
+        <v>31640</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D302" s="1">
         <v>3707909000</v>
       </c>
       <c r="E302" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F302" s="1">
-        <v>724.14</v>
+        <v>496.3</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
+      <c r="H302" s="1"/>
+      <c r="I302" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="1">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>26636</v>
+        <v>21159</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D303" s="1">
         <v>3707909000</v>
       </c>
       <c r="E303" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F303" s="1">
-        <v>634.74</v>
+        <v>65.81</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="1">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>28469</v>
+        <v>21741</v>
       </c>
       <c r="C304" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D304" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E304" s="1">
+        <v>20</v>
+      </c>
+      <c r="F304" s="1">
+        <v>108.77</v>
+      </c>
+      <c r="G304" s="1"/>
+      <c r="H304" s="1"/>
+      <c r="I304" s="1" t="s">
         <v>314</v>
-      </c>
-[...14 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="1">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>22929</v>
+        <v>22930</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D305" s="1">
         <v>3707909000</v>
       </c>
       <c r="E305" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F305" s="1">
-        <v>694.64</v>
+        <v>104.2</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="1">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>27741</v>
+        <v>28470</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D306" s="1">
         <v>3707909000</v>
       </c>
       <c r="E306" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F306" s="1">
-        <v>761.6900000000001</v>
+        <v>62.61</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
+      <c r="H306" s="1"/>
+      <c r="I306" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="1">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>27812</v>
+        <v>26634</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D307" s="1">
         <v>3707909000</v>
       </c>
       <c r="E307" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F307" s="1">
-        <v>714.75</v>
+        <v>122.93</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="1">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>31641</v>
+        <v>21158</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D308" s="1">
         <v>3707909000</v>
       </c>
       <c r="E308" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F308" s="1">
-        <v>402.3</v>
+        <v>146.24</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="1">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>31640</v>
+        <v>21745</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D309" s="1">
         <v>3707909000</v>
       </c>
       <c r="E309" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F309" s="1">
-        <v>485.44</v>
+        <v>210.22</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
+      <c r="H309" s="1"/>
+      <c r="I309" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="1">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>21159</v>
+        <v>22931</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D310" s="1">
         <v>3707909000</v>
       </c>
       <c r="E310" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F310" s="1">
-        <v>64.37</v>
+        <v>234.44</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
+      <c r="H310" s="1"/>
+      <c r="I310" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="1">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>21741</v>
+        <v>28471</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D311" s="1">
         <v>3707909000</v>
       </c>
       <c r="E311" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F311" s="1">
-        <v>106.39</v>
+        <v>140.3</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H311" s="1"/>
+      <c r="I311" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="1">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>22930</v>
+        <v>25312</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D312" s="1">
         <v>3707909000</v>
       </c>
       <c r="E312" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F312" s="1">
-        <v>101.92</v>
+        <v>301.62</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="1">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>28470</v>
+        <v>26635</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D313" s="1">
         <v>3707909000</v>
       </c>
       <c r="E313" s="1">
         <v>20</v>
       </c>
       <c r="F313" s="1">
-        <v>61.24</v>
+        <v>265.97</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H313" s="1"/>
+      <c r="I313" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>27813</v>
+        <v>35377</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D314" s="1">
         <v>3707909000</v>
       </c>
       <c r="E314" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F314" s="1">
-        <v>0</v>
+        <v>131.16</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="1">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>26634</v>
+        <v>35376</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D315" s="1">
         <v>3707909000</v>
       </c>
       <c r="E315" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F315" s="1">
-        <v>120.24</v>
+        <v>21.94</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
+      <c r="H315" s="1"/>
+      <c r="I315" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="1">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>21158</v>
+        <v>24107</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D316" s="1">
         <v>3707909000</v>
       </c>
       <c r="E316" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F316" s="1">
-        <v>143.04</v>
+        <v>154.01</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="1">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>21745</v>
+        <v>24909</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D317" s="1">
         <v>3707909000</v>
       </c>
       <c r="E317" s="1">
         <v>20</v>
       </c>
       <c r="F317" s="1">
-        <v>205.62</v>
+        <v>77.69</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
+      <c r="H317" s="1"/>
+      <c r="I317" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="1">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>22931</v>
+        <v>25538</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D318" s="1">
         <v>3707909000</v>
       </c>
       <c r="E318" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>229.31</v>
+        <v>1051.1</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H318" s="1"/>
+      <c r="I318" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="1">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>28471</v>
+        <v>24910</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D319" s="1">
         <v>3707909000</v>
       </c>
       <c r="E319" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F319" s="1">
-        <v>137.23</v>
+        <v>141.67</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="1">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>25312</v>
+        <v>25537</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D320" s="1">
         <v>3707909000</v>
       </c>
       <c r="E320" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>295.02</v>
+        <v>139.84</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="1">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>26635</v>
+        <v>23596</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D321" s="1">
         <v>3707909000</v>
       </c>
       <c r="E321" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F321" s="1">
-        <v>260.15</v>
+        <v>341.38</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="1">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>24107</v>
+        <v>25571</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D322" s="1">
         <v>3707909000</v>
       </c>
       <c r="E322" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>150.64</v>
+        <v>576.28</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="1">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>24909</v>
+        <v>25572</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D323" s="1">
         <v>3707909000</v>
       </c>
       <c r="E323" s="1">
         <v>20</v>
       </c>
       <c r="F323" s="1">
-        <v>75.98999999999999</v>
+        <v>64.44</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H323" s="1"/>
+      <c r="I323" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="1">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>25538</v>
+        <v>25573</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D324" s="1">
         <v>3707909000</v>
       </c>
       <c r="E324" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F324" s="1">
-        <v>1028.1</v>
+        <v>55.3</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="1">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>24910</v>
+        <v>21599</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D325" s="1">
         <v>3707909000</v>
       </c>
       <c r="E325" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>138.57</v>
+        <v>446.95</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
+      <c r="H325" s="1"/>
+      <c r="I325" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="1">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>25537</v>
+        <v>25133</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D326" s="1">
         <v>3707909000</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>136.78</v>
+        <v>329.04</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
+      <c r="H326" s="1"/>
+      <c r="I326" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="1">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>23596</v>
+        <v>21154</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D327" s="1">
         <v>3707909000</v>
       </c>
       <c r="E327" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>333.91</v>
+        <v>356.46</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
+      <c r="H327" s="1"/>
+      <c r="I327" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="1">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>25571</v>
+        <v>23521</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D328" s="1">
         <v>3707909000</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>563.67</v>
+        <v>335.9</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
+      <c r="H328" s="1"/>
+      <c r="I328" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="1">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>25572</v>
+        <v>35407</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D329" s="1">
         <v>3707909000</v>
       </c>
       <c r="E329" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>63.03</v>
-[...4 lines deleted...]
-      </c>
+        <v>322.19</v>
+      </c>
+      <c r="G329" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="1">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>25573</v>
+        <v>35405</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D330" s="1">
         <v>3707909000</v>
       </c>
       <c r="E330" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>54.09</v>
-[...4 lines deleted...]
-      </c>
+        <v>395.31</v>
+      </c>
+      <c r="G330" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="1">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>21599</v>
+        <v>21600</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D331" s="1">
         <v>3707909000</v>
       </c>
       <c r="E331" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F331" s="1">
-        <v>437.17</v>
+        <v>58.04</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
+      <c r="H331" s="1"/>
+      <c r="I331" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="1">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>25133</v>
+        <v>25134</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D332" s="1">
         <v>3707909000</v>
       </c>
       <c r="E332" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F332" s="1">
-        <v>321.84</v>
+        <v>43.42</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
+      <c r="H332" s="1"/>
+      <c r="I332" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="1">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>21154</v>
+        <v>21153</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D333" s="1">
         <v>3707909000</v>
       </c>
       <c r="E333" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F333" s="1">
-        <v>348.66</v>
+        <v>45.24</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
+      <c r="H333" s="1"/>
+      <c r="I333" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="1">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>23521</v>
+        <v>23522</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D334" s="1">
         <v>3707909000</v>
       </c>
       <c r="E334" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F334" s="1">
-        <v>328.55</v>
+        <v>43.87</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
+      <c r="H334" s="1"/>
+      <c r="I334" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="1">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>21600</v>
+        <v>35409</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D335" s="1">
         <v>3707909000</v>
       </c>
       <c r="E335" s="1">
         <v>20</v>
       </c>
       <c r="F335" s="1">
-        <v>56.77</v>
+        <v>34.73</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
+      <c r="H335" s="1"/>
+      <c r="I335" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="1">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>25134</v>
+        <v>23493</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D336" s="1">
         <v>3707909000</v>
       </c>
       <c r="E336" s="1">
         <v>20</v>
       </c>
       <c r="F336" s="1">
-        <v>42.47</v>
+        <v>72.20999999999999</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H336" s="1"/>
+      <c r="I336" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="1">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>21153</v>
+        <v>27432</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D337" s="1">
         <v>3707909000</v>
       </c>
       <c r="E337" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>44.25</v>
+        <v>102.83</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H337" s="1"/>
+      <c r="I337" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="1">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>23522</v>
+        <v>35410</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D338" s="1">
         <v>3707909000</v>
       </c>
       <c r="E338" s="1">
         <v>20</v>
       </c>
       <c r="F338" s="1">
-        <v>42.91</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>88.66</v>
+      </c>
+      <c r="G338" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H338" s="1"/>
+      <c r="I338" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="1">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>23493</v>
+        <v>21601</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D339" s="1">
         <v>3707909000</v>
       </c>
       <c r="E339" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>70.63</v>
+        <v>267.8</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
+      <c r="H339" s="1"/>
+      <c r="I339" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="1">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>27432</v>
+        <v>27264</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D340" s="1">
         <v>3707909000</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>100.58</v>
+        <v>196.97</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="1">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>21601</v>
+        <v>25135</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D341" s="1">
         <v>3707909000</v>
       </c>
       <c r="E341" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F341" s="1">
-        <v>261.94</v>
-[...2 lines deleted...]
-      <c r="H341" s="5" t="s">
+        <v>37.02</v>
+      </c>
+      <c r="G341" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H341" s="1"/>
+      <c r="I341" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="1">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>27264</v>
+        <v>27821</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D342" s="1">
         <v>3707909000</v>
       </c>
       <c r="E342" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F342" s="1">
-        <v>192.66</v>
+        <v>22.85</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
+      <c r="H342" s="1"/>
+      <c r="I342" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="1">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>25135</v>
+        <v>27825</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D343" s="1">
         <v>3707909000</v>
       </c>
       <c r="E343" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F343" s="1">
-        <v>36.21</v>
-[...4 lines deleted...]
-      <c r="H343" s="5" t="s">
+        <v>22.85</v>
+      </c>
+      <c r="G343" s="1"/>
+      <c r="H343" s="1"/>
+      <c r="I343" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="1">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>27722</v>
+        <v>27823</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D344" s="1">
         <v>3707909000</v>
       </c>
       <c r="E344" s="1">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F344" s="1">
-        <v>391.13</v>
+        <v>22.85</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
+      <c r="H344" s="1"/>
+      <c r="I344" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="1">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>27744</v>
+        <v>18254</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D345" s="1">
         <v>3707909000</v>
       </c>
       <c r="E345" s="1">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F345" s="1">
-        <v>430.46</v>
+        <v>272.83</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="1">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>27819</v>
+        <v>24519</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D346" s="1">
         <v>3707909000</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>368.78</v>
+        <v>18.28</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="1">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>27821</v>
+        <v>24277</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D347" s="1">
         <v>3707909000</v>
       </c>
       <c r="E347" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>22.35</v>
+        <v>348.23</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H347" s="1"/>
+      <c r="I347" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="1">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>27724</v>
+        <v>24278</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D348" s="1">
         <v>3707909000</v>
       </c>
       <c r="E348" s="1">
+        <v>20</v>
+      </c>
+      <c r="F348" s="1">
+        <v>42.5</v>
+      </c>
+      <c r="G348" s="1"/>
+      <c r="H348" s="1"/>
+      <c r="I348" s="5" t="s">
         <v>18</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="1">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>27742</v>
+        <v>24279</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D349" s="1">
         <v>3707909000</v>
       </c>
       <c r="E349" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F349" s="1">
-        <v>407.66</v>
+        <v>50.27</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="1">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>27824</v>
+        <v>24280</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D350" s="1">
         <v>3707909000</v>
       </c>
       <c r="E350" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F350" s="1">
-        <v>346.87</v>
+        <v>106.02</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="1">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>27825</v>
+        <v>24282</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D351" s="1">
         <v>3707909000</v>
       </c>
       <c r="E351" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F351" s="1">
-        <v>22.35</v>
+        <v>38.85</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H351" s="1"/>
+      <c r="I351" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="1">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>27723</v>
+        <v>21875</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D352" s="1">
         <v>3707909000</v>
       </c>
       <c r="E352" s="1">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>391.13</v>
+        <v>367.89</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
+      <c r="H352" s="1"/>
+      <c r="I352" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="1">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>27743</v>
+        <v>22470</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D353" s="1">
         <v>3707909000</v>
       </c>
       <c r="E353" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F353" s="1">
-        <v>430.46</v>
+        <v>52.1</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="1">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>27822</v>
+        <v>22473</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D354" s="1">
         <v>3707909000</v>
       </c>
       <c r="E354" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F354" s="1">
-        <v>380.4</v>
+        <v>62.61</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="1"/>
       <c r="I354" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="1">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>27823</v>
+        <v>22474</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D355" s="1">
         <v>3707909000</v>
       </c>
       <c r="E355" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F355" s="1">
-        <v>22.35</v>
+        <v>74.48999999999999</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H355" s="1"/>
+      <c r="I355" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="1">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>18254</v>
+        <v>22475</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D356" s="1">
         <v>3707909000</v>
       </c>
       <c r="E356" s="1">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F356" s="1">
-        <v>266.86</v>
+        <v>134.36</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="1">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>24519</v>
+        <v>34029</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D357" s="1">
         <v>3707909000</v>
       </c>
       <c r="E357" s="1">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F357" s="1">
-        <v>17.88</v>
+        <v>321.27</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="1">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>24277</v>
+        <v>33745</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D358" s="1">
         <v>3707909000</v>
       </c>
       <c r="E358" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F358" s="1">
-        <v>340.61</v>
+        <v>341.84</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
+      <c r="H358" s="1"/>
+      <c r="I358" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="1">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>24278</v>
+        <v>26044</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D359" s="1">
         <v>3707909000</v>
       </c>
       <c r="E359" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F359" s="1">
-        <v>41.57</v>
+        <v>341.84</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
+      <c r="H359" s="1"/>
+      <c r="I359" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="1">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>24279</v>
+        <v>26043</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D360" s="1">
         <v>3707909000</v>
       </c>
       <c r="E360" s="1">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F360" s="1">
-        <v>49.17</v>
+        <v>341.84</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H360" s="1"/>
       <c r="I360" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="1">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>24280</v>
+        <v>32116</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D361" s="1">
         <v>3707909000</v>
       </c>
       <c r="E361" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>103.7</v>
+        <v>630.66</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="1">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>24282</v>
+        <v>23608</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D362" s="1">
         <v>3707909000</v>
       </c>
       <c r="E362" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>38</v>
+        <v>434.15</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
+      <c r="H362" s="1"/>
+      <c r="I362" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="1">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>21875</v>
+        <v>32658</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D363" s="1">
         <v>3707909000</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>359.84</v>
+        <v>475.74</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H363" s="1"/>
+      <c r="I363" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="1">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>22470</v>
+        <v>32659</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D364" s="1">
         <v>3707909000</v>
       </c>
       <c r="E364" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>50.96</v>
+        <v>470.25</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H364" s="1"/>
       <c r="I364" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="1">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>22473</v>
+        <v>29866</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D365" s="1">
         <v>3707909000</v>
       </c>
       <c r="E365" s="1">
         <v>20</v>
       </c>
       <c r="F365" s="1">
-        <v>61.24</v>
+        <v>64.89</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H365" s="1"/>
       <c r="I365" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="1">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>22474</v>
+        <v>30566</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D366" s="1">
         <v>3707909000</v>
       </c>
       <c r="E366" s="1">
         <v>20</v>
       </c>
       <c r="F366" s="1">
-        <v>22.35</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H366" s="1"/>
+      <c r="I366" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="1">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>22475</v>
+        <v>30567</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D367" s="1">
         <v>3707909000</v>
       </c>
       <c r="E367" s="1">
         <v>20</v>
       </c>
       <c r="F367" s="1">
-        <v>131.42</v>
+        <v>169.55</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H367" s="1"/>
       <c r="I367" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="1">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>34029</v>
+        <v>23609</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D368" s="1">
         <v>3707909000</v>
       </c>
       <c r="E368" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F368" s="1">
-        <v>314.24</v>
+        <v>271.92</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H368" s="1"/>
       <c r="I368" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="1">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>33745</v>
+        <v>25576</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D369" s="1">
         <v>3707909000</v>
       </c>
       <c r="E369" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>334.36</v>
+        <v>596.84</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H369" s="1"/>
+      <c r="I369" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="1">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>26044</v>
+        <v>25578</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D370" s="1">
         <v>3707909000</v>
       </c>
       <c r="E370" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F370" s="1">
-        <v>334.36</v>
+        <v>54.84</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H370" s="1"/>
+      <c r="I370" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="1">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>26043</v>
+        <v>25579</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D371" s="1">
         <v>3707909000</v>
       </c>
       <c r="E371" s="1">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F371" s="1">
-        <v>334.36</v>
-[...4 lines deleted...]
-      </c>
+        <v>53.47</v>
+      </c>
+      <c r="G371" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="1">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>32116</v>
+        <v>18841</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D372" s="1">
         <v>3707909000</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>616.86</v>
+        <v>667.22</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="1">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>23608</v>
+        <v>22888</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D373" s="1">
         <v>3707909000</v>
       </c>
       <c r="E373" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F373" s="1">
-        <v>424.65</v>
+        <v>600.96</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H373" s="1"/>
+      <c r="I373" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="1">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>32658</v>
+        <v>29270</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D374" s="1">
         <v>3707909000</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>465.33</v>
+        <v>486.25</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="1">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>32659</v>
+        <v>25314</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D375" s="1">
         <v>3707909000</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>459.96</v>
+        <v>418.61</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
+      <c r="H375" s="1"/>
+      <c r="I375" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="1">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>29866</v>
+        <v>25315</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D376" s="1">
         <v>3707909000</v>
       </c>
       <c r="E376" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F376" s="1">
-        <v>63.47</v>
+        <v>56.67</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
+      <c r="H376" s="1"/>
+      <c r="I376" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="1">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>30566</v>
+        <v>25316</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D377" s="1">
         <v>3707909000</v>
       </c>
       <c r="E377" s="1">
         <v>20</v>
       </c>
       <c r="F377" s="1">
-        <v>89.40000000000001</v>
+        <v>44.79</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="1">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>30567</v>
+        <v>34738</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D378" s="1">
         <v>3707909000</v>
       </c>
       <c r="E378" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>165.84</v>
+        <v>556.63</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
+      <c r="H378" s="1"/>
+      <c r="I378" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="1">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>23609</v>
+        <v>29808</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D379" s="1">
         <v>3707909000</v>
       </c>
       <c r="E379" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>265.97</v>
+        <v>484.42</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="5" t="s">
+      <c r="H379" s="1"/>
+      <c r="I379" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="1">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>25576</v>
+        <v>29810</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D380" s="1">
         <v>3707909000</v>
       </c>
       <c r="E380" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F380" s="1">
-        <v>583.78</v>
+        <v>63.07</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="5" t="s">
+      <c r="H380" s="1"/>
+      <c r="I380" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="1">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>25578</v>
+        <v>16664</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D381" s="1">
         <v>3707909000</v>
       </c>
       <c r="E381" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F381" s="1">
-        <v>53.64</v>
+        <v>567.59</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
+      <c r="H381" s="1"/>
+      <c r="I381" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="1">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>25579</v>
+        <v>18590</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D382" s="1">
         <v>3707909000</v>
       </c>
       <c r="E382" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F382" s="1">
-        <v>52.3</v>
-[...4 lines deleted...]
-      <c r="H382" s="5" t="s">
+        <v>532.41</v>
+      </c>
+      <c r="G382" s="1"/>
+      <c r="H382" s="1"/>
+      <c r="I382" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="1">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>18841</v>
+        <v>19270</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D383" s="1">
         <v>3707909000</v>
       </c>
       <c r="E383" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F383" s="1">
-        <v>652.62</v>
+        <v>66.72</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H383" s="1"/>
       <c r="I383" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="1">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>22888</v>
+        <v>22778</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D384" s="1">
         <v>3707909000</v>
       </c>
       <c r="E384" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>587.8099999999999</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
+      <c r="H384" s="1"/>
+      <c r="I384" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="1">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>29270</v>
+        <v>26126</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D385" s="1">
         <v>3707909000</v>
       </c>
       <c r="E385" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F385" s="1">
-        <v>475.61</v>
+        <v>288.82</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H385" s="1"/>
       <c r="I385" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="1">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>25314</v>
+        <v>26153</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D386" s="1">
         <v>3707909000</v>
       </c>
       <c r="E386" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F386" s="1">
-        <v>395.6</v>
+        <v>105.11</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H386" s="1"/>
+      <c r="I386" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="1">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>25315</v>
+        <v>34458</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D387" s="1">
         <v>3707909000</v>
       </c>
       <c r="E387" s="1">
         <v>10</v>
       </c>
       <c r="F387" s="1">
-        <v>55.43</v>
+        <v>76.78</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H387" s="1"/>
+      <c r="I387" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="1">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>25316</v>
+        <v>26151</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D388" s="1">
         <v>3707909000</v>
       </c>
       <c r="E388" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>43.81</v>
+        <v>678.1900000000001</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H388" s="1"/>
       <c r="I388" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="1">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>34738</v>
+        <v>26160</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D389" s="1">
         <v>3707909000</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>544.45</v>
+        <v>606.9</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H389" s="1"/>
+      <c r="I389" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="1">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>29808</v>
+        <v>26152</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D390" s="1">
         <v>3707909000</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>469.35</v>
+        <v>310.3</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H390" s="1"/>
+      <c r="I390" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="1">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>29810</v>
+        <v>16813</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D391" s="1">
         <v>3707909000</v>
       </c>
       <c r="E391" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F391" s="1">
-        <v>61.69</v>
+        <v>713.83</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
+      <c r="H391" s="1"/>
+      <c r="I391" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="1">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>16664</v>
+        <v>18589</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D392" s="1">
         <v>3707909000</v>
       </c>
       <c r="E392" s="1">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F392" s="1">
-        <v>555.17</v>
+        <v>674.08</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
+      <c r="H392" s="1"/>
+      <c r="I392" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="1">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>18590</v>
+        <v>19268</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D393" s="1">
         <v>3707909000</v>
       </c>
       <c r="E393" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F393" s="1">
-        <v>505.11</v>
+        <v>73.12</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H393" s="1"/>
+      <c r="I393" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="1">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>19270</v>
+        <v>19269</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D394" s="1">
         <v>3707909000</v>
       </c>
       <c r="E394" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>65.26000000000001</v>
+        <v>66.27</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H394" s="1"/>
       <c r="I394" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="1">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>22778</v>
+        <v>23341</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D395" s="1">
         <v>3707909000</v>
       </c>
       <c r="E395" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F395" s="1">
-        <v>89.40000000000001</v>
+        <v>515.04</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H395" s="1"/>
+      <c r="I395" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="1">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>26126</v>
+        <v>22268</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D396" s="1">
         <v>3707909000</v>
       </c>
       <c r="E396" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>282.5</v>
+        <v>443.29</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
+      <c r="H396" s="1"/>
+      <c r="I396" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="1">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>26153</v>
+        <v>22266</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D397" s="1">
         <v>3707909000</v>
       </c>
       <c r="E397" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>102.81</v>
+        <v>55.3</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H397" s="1"/>
       <c r="I397" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="1">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>34458</v>
+        <v>29951</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D398" s="1">
         <v>3707909000</v>
       </c>
       <c r="E398" s="1">
         <v>10</v>
       </c>
       <c r="F398" s="1">
-        <v>75.09999999999999</v>
+        <v>50.27</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H398" s="1"/>
       <c r="I398" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="1">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>26151</v>
+        <v>24780</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D399" s="1">
         <v>3707909000</v>
       </c>
       <c r="E399" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F399" s="1">
-        <v>663.35</v>
+        <v>49.36</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
+      <c r="H399" s="1"/>
+      <c r="I399" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="1">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>26160</v>
+        <v>30589</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>410</v>
       </c>
       <c r="D400" s="1">
         <v>3707909000</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>593.62</v>
+        <v>418.16</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="1">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>26152</v>
+        <v>24779</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D401" s="1">
         <v>3707909000</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>303.51</v>
+        <v>383.88</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
+      <c r="H401" s="1"/>
+      <c r="I401" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="1">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>16813</v>
+        <v>21973</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D402" s="1">
         <v>3707909000</v>
       </c>
       <c r="E402" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F402" s="1">
-        <v>698.21</v>
+        <v>634.3200000000001</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H402" s="1"/>
+      <c r="I402" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="1">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>18589</v>
+        <v>11282</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D403" s="1">
         <v>3707909000</v>
       </c>
       <c r="E403" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F403" s="1">
-        <v>639.21</v>
+        <v>71.75</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
+      <c r="H403" s="1"/>
+      <c r="I403" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="1">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>19268</v>
+        <v>11301</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D404" s="1">
         <v>3707909000</v>
       </c>
       <c r="E404" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F404" s="1">
-        <v>71.52</v>
+        <v>104.2</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
+      <c r="H404" s="1"/>
+      <c r="I404" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="1">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>19269</v>
+        <v>11148</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D405" s="1">
         <v>3707909000</v>
       </c>
       <c r="E405" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F405" s="1">
-        <v>64.81999999999999</v>
+        <v>137.56</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
+      <c r="H405" s="1"/>
+      <c r="I405" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="1">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>23341</v>
+        <v>18355</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D406" s="1">
         <v>3707909000</v>
       </c>
       <c r="E406" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F406" s="1">
-        <v>503.77</v>
+        <v>330.87</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H406" s="1"/>
       <c r="I406" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="1">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>22268</v>
+        <v>30097</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D407" s="1">
         <v>3707909000</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>422.42</v>
+        <v>781.9299999999999</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H407" s="1"/>
+      <c r="I407" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="1">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>22266</v>
+        <v>20259</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D408" s="1">
         <v>3707909000</v>
       </c>
       <c r="E408" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F408" s="1">
-        <v>54.09</v>
+        <v>304.82</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H408" s="1"/>
       <c r="I408" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="1">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>29951</v>
+        <v>15835</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D409" s="1">
         <v>3707909000</v>
       </c>
       <c r="E409" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>49.17</v>
+        <v>411.3</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
+      <c r="H409" s="1"/>
+      <c r="I409" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="1">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>24780</v>
+        <v>30519</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D410" s="1">
         <v>3707909000</v>
       </c>
       <c r="E410" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>48.28</v>
+        <v>904.86</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H410" s="1"/>
+      <c r="I410" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="1">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>30589</v>
+        <v>29584</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D411" s="1">
         <v>3707909000</v>
       </c>
       <c r="E411" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F411" s="1">
-        <v>409.01</v>
+        <v>275.57</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H411" s="1"/>
       <c r="I411" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="1">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>24779</v>
+        <v>23959</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D412" s="1">
         <v>3707909000</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>371.9</v>
+        <v>802.04</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H412" s="1"/>
+      <c r="I412" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="1">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>21973</v>
+        <v>17154</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D413" s="1">
         <v>3707909000</v>
       </c>
       <c r="E413" s="1">
+        <v>1</v>
+      </c>
+      <c r="F413" s="1">
+        <v>522.35</v>
+      </c>
+      <c r="G413" s="1"/>
+      <c r="H413" s="1"/>
+      <c r="I413" s="5" t="s">
         <v>16</v>
-      </c>
-[...8 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="1">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>11282</v>
+        <v>20260</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D414" s="1">
         <v>3707909000</v>
       </c>
       <c r="E414" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>70.18000000000001</v>
+        <v>411.76</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H414" s="1"/>
+      <c r="I414" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="1">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>11301</v>
+        <v>30096</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>425</v>
       </c>
       <c r="D415" s="1">
         <v>3707909000</v>
       </c>
       <c r="E415" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>101.92</v>
+        <v>441.46</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H415" s="1"/>
+      <c r="I415" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="1">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>11148</v>
+        <v>32648</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D416" s="1">
         <v>3707909000</v>
       </c>
       <c r="E416" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>134.55</v>
+        <v>466.14</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
+      <c r="H416" s="1"/>
+      <c r="I416" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="1">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>18355</v>
+        <v>26969</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D417" s="1">
         <v>3707909000</v>
       </c>
       <c r="E417" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>323.63</v>
+        <v>652.6</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
+      <c r="H417" s="1"/>
+      <c r="I417" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="1">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>30097</v>
+        <v>26970</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D418" s="1">
         <v>3707909000</v>
       </c>
       <c r="E418" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F418" s="1">
-        <v>764.8200000000001</v>
+        <v>95.97</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
+      <c r="H418" s="1"/>
+      <c r="I418" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="1">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>20259</v>
+        <v>23345</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D419" s="1">
         <v>3707909000</v>
       </c>
       <c r="E419" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>298.15</v>
+        <v>1309.31</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H419" s="1"/>
+      <c r="I419" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="1">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>15835</v>
+        <v>23347</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D420" s="1">
         <v>3707909000</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>402.3</v>
+        <v>351.43</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
+      <c r="H420" s="1"/>
+      <c r="I420" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="1">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>30519</v>
+        <v>26845</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>431</v>
       </c>
       <c r="D421" s="1">
         <v>3707909000</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>885.0599999999999</v>
+        <v>1657.08</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H421" s="1"/>
       <c r="I421" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="1">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>29584</v>
+        <v>32431</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D422" s="1">
         <v>3707909000</v>
       </c>
       <c r="E422" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>269.54</v>
+        <v>584.5</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
+      <c r="H422" s="1"/>
+      <c r="I422" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="1">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>23959</v>
+        <v>32433</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D423" s="1">
         <v>3707909000</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>784.49</v>
+        <v>740.34</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
+      <c r="H423" s="1"/>
+      <c r="I423" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="1">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>17154</v>
+        <v>33417</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D424" s="1">
         <v>3707909000</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>510.92</v>
+        <v>575.8200000000001</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H424" s="1"/>
       <c r="I424" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="1">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>20260</v>
+        <v>21695</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D425" s="1">
         <v>3707909000</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>455.94</v>
+        <v>354.18</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H425" s="1"/>
       <c r="I425" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="1">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>30096</v>
+        <v>23356</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D426" s="1">
         <v>3707909000</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>431.8</v>
+        <v>174.57</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="1">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>30996</v>
+        <v>32805</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>437</v>
       </c>
       <c r="D427" s="1">
         <v>3707909000</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>162.26</v>
+        <v>1530.04</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H427" s="1"/>
+      <c r="I427" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="1">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>32648</v>
+        <v>34194</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D428" s="1">
         <v>3707909000</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>455.94</v>
+        <v>1741.17</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H428" s="1"/>
+      <c r="I428" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="1">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>26969</v>
+        <v>34195</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D429" s="1">
         <v>3707909000</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>638.3200000000001</v>
+        <v>625.1799999999999</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H429" s="1"/>
+      <c r="I429" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="1">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>26970</v>
+        <v>34053</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D430" s="1">
         <v>3707909000</v>
       </c>
       <c r="E430" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>93.87</v>
+        <v>937.76</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H430" s="1"/>
+      <c r="I430" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="1">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>23345</v>
+        <v>32708</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D431" s="1">
         <v>3707909000</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>1280.66</v>
+        <v>548.4</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H431" s="1"/>
       <c r="I431" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="1">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>23347</v>
+        <v>32709</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D432" s="1">
         <v>3707909000</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>343.74</v>
+        <v>39.76</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H432" s="1"/>
+      <c r="I432" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="1">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>26845</v>
+        <v>30520</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D433" s="1">
         <v>3707909000</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>1620.82</v>
+        <v>165.89</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
       <c r="I433" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="1">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>32431</v>
+        <v>32710</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D434" s="1">
         <v>3707909000</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>571.71</v>
+        <v>593.64</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
+      <c r="H434" s="1"/>
+      <c r="I434" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="1">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>32433</v>
+        <v>32711</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>445</v>
       </c>
       <c r="D435" s="1">
         <v>3707909000</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>724.14</v>
+        <v>217.99</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H435" s="1"/>
+      <c r="I435" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="1">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>33417</v>
+        <v>32434</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D436" s="1">
         <v>3707909000</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>563.22</v>
+        <v>806.15</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H436" s="1"/>
       <c r="I436" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="1">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>21695</v>
+        <v>19615</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>447</v>
       </c>
       <c r="D437" s="1">
         <v>3707909000</v>
       </c>
       <c r="E437" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F437" s="1">
-        <v>346.43</v>
+        <v>319.44</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H437" s="1"/>
       <c r="I437" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="1">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>23356</v>
+        <v>20990</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D438" s="1">
         <v>3707909000</v>
       </c>
       <c r="E438" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F438" s="1">
-        <v>170.75</v>
+        <v>478.48</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
       <c r="I438" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="1">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>32805</v>
+        <v>26974</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D439" s="1">
         <v>3707909000</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>1496.56</v>
+        <v>603.24</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H439" s="1"/>
       <c r="I439" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="1">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>34194</v>
+        <v>32435</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D440" s="1">
         <v>3707909000</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>1703.07</v>
+        <v>641.63</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
+      <c r="H440" s="1"/>
+      <c r="I440" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="1">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>34195</v>
+        <v>26975</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>451</v>
       </c>
       <c r="D441" s="1">
         <v>3707909000</v>
       </c>
       <c r="E441" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F441" s="1">
-        <v>611.5</v>
+        <v>111.97</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
+      <c r="H441" s="1"/>
+      <c r="I441" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="1">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>34053</v>
+        <v>22178</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D442" s="1">
         <v>3707909000</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>917.24</v>
-[...4 lines deleted...]
-      </c>
+        <v>1255.84</v>
+      </c>
+      <c r="G442" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H442" s="1"/>
       <c r="I442" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="1">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>32708</v>
+        <v>23012</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D443" s="1">
         <v>3707909000</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>536.4</v>
-[...4 lines deleted...]
-      </c>
+        <v>1281.43</v>
+      </c>
+      <c r="G443" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H443" s="1"/>
       <c r="I443" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="1">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>32709</v>
+        <v>23904</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D444" s="1">
         <v>3707909000</v>
       </c>
       <c r="E444" s="1">
         <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>38.89</v>
-[...4 lines deleted...]
-      </c>
+        <v>725.26</v>
+      </c>
+      <c r="G444" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H444" s="1"/>
       <c r="I444" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="1">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>30520</v>
+        <v>23013</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D445" s="1">
         <v>3707909000</v>
       </c>
       <c r="E445" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F445" s="1">
-        <v>162.26</v>
+        <v>182.8</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H445" s="1"/>
       <c r="I445" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="1">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>32710</v>
+        <v>22279</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D446" s="1">
         <v>3707909000</v>
       </c>
       <c r="E446" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F446" s="1">
-        <v>580.65</v>
+        <v>137.1</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H446" s="1"/>
+      <c r="I446" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="1">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>32711</v>
+        <v>20991</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>457</v>
       </c>
       <c r="D447" s="1">
         <v>3707909000</v>
       </c>
       <c r="E447" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F447" s="1">
-        <v>213.22</v>
+        <v>342.29</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H447" s="1"/>
       <c r="I447" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="1">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>32434</v>
+        <v>30443</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D448" s="1">
         <v>3707909000</v>
       </c>
       <c r="E448" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F448" s="1">
-        <v>788.51</v>
+        <v>128.87</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H448" s="1"/>
       <c r="I448" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="1">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>19615</v>
+        <v>30444</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D449" s="1">
         <v>3707909000</v>
       </c>
       <c r="E449" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>312.45</v>
+        <v>274.2</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H449" s="1"/>
       <c r="I449" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="1">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>20990</v>
+        <v>23906</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D450" s="1">
         <v>3707909000</v>
       </c>
       <c r="E450" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>468.01</v>
-[...4 lines deleted...]
-      </c>
+        <v>969.3</v>
+      </c>
+      <c r="G450" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H450" s="1"/>
       <c r="I450" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="1">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>26974</v>
+        <v>23014</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D451" s="1">
         <v>3707909000</v>
       </c>
       <c r="E451" s="1">
         <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>590.04</v>
+        <v>1725.63</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H451" s="1"/>
       <c r="I451" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="1">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>32435</v>
+        <v>23015</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D452" s="1">
         <v>3707909000</v>
       </c>
       <c r="E452" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F452" s="1">
-        <v>627.59</v>
+        <v>493.56</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H452" s="1"/>
+      <c r="I452" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="1">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>26975</v>
+        <v>23025</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D453" s="1">
         <v>3707909000</v>
       </c>
       <c r="E453" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>109.52</v>
+        <v>738.97</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H453" s="1"/>
+      <c r="I453" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="1">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>22178</v>
+        <v>20992</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D454" s="1">
         <v>3707909000</v>
       </c>
       <c r="E454" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F454" s="1">
-        <v>1228.36</v>
-[...6 lines deleted...]
-      </c>
+        <v>488.08</v>
+      </c>
+      <c r="G454" s="1"/>
+      <c r="H454" s="1"/>
       <c r="I454" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="1">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>23012</v>
+        <v>23016</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D455" s="1">
         <v>3707909000</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>1253.39</v>
+        <v>1462.4</v>
       </c>
       <c r="G455" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H455" s="1"/>
       <c r="I455" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="1">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>23904</v>
+        <v>31119</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D456" s="1">
         <v>3707909000</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>709.39</v>
-[...6 lines deleted...]
-      </c>
+        <v>653.51</v>
+      </c>
+      <c r="G456" s="1"/>
+      <c r="H456" s="1"/>
       <c r="I456" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="1">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>23013</v>
+        <v>23150</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D457" s="1">
         <v>3707909000</v>
       </c>
       <c r="E457" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>178.8</v>
+        <v>2080.72</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H457" s="1"/>
       <c r="I457" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="1">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>22279</v>
+        <v>23018</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D458" s="1">
         <v>3707909000</v>
       </c>
       <c r="E458" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>134.1</v>
+        <v>943.25</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H458" s="1"/>
       <c r="I458" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="1">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>20991</v>
+        <v>23908</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D459" s="1">
         <v>3707909000</v>
       </c>
       <c r="E459" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>334.8</v>
-[...4 lines deleted...]
-      </c>
+        <v>725.26</v>
+      </c>
+      <c r="G459" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H459" s="1"/>
       <c r="I459" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="1">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>30443</v>
+        <v>20993</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D460" s="1">
         <v>3707909000</v>
       </c>
       <c r="E460" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F460" s="1">
-        <v>126.05</v>
+        <v>813.92</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H460" s="1"/>
       <c r="I460" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="1">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>30444</v>
+        <v>17003</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D461" s="1">
         <v>3707909000</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>268.2</v>
+        <v>1222.48</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H461" s="1"/>
       <c r="I461" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="1">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>23906</v>
+        <v>21997</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>472</v>
       </c>
       <c r="D462" s="1">
         <v>3707909000</v>
       </c>
       <c r="E462" s="1">
         <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>948.09</v>
-[...6 lines deleted...]
-      </c>
+        <v>1704.61</v>
+      </c>
+      <c r="G462" s="1"/>
+      <c r="H462" s="1"/>
       <c r="I462" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="1">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>23014</v>
+        <v>25660</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D463" s="1">
         <v>3707909000</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>1687.87</v>
+        <v>1484.34</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H463" s="1"/>
       <c r="I463" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="1">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>23015</v>
+        <v>20994</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D464" s="1">
         <v>3707909000</v>
       </c>
       <c r="E464" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F464" s="1">
-        <v>482.76</v>
+        <v>1118.74</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H464" s="1"/>
       <c r="I464" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="1">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>23025</v>
+        <v>23019</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D465" s="1">
         <v>3707909000</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>722.8</v>
-[...4 lines deleted...]
-      </c>
+        <v>1250.81</v>
+      </c>
+      <c r="G465" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H465" s="1"/>
       <c r="I465" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="1">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>20992</v>
+        <v>30219</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D466" s="1">
         <v>3707909000</v>
       </c>
       <c r="E466" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>477.4</v>
+        <v>747.65</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H466" s="1"/>
       <c r="I466" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="1">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>23016</v>
+        <v>30220</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D467" s="1">
         <v>3707909000</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>1430.4</v>
-[...6 lines deleted...]
-      </c>
+        <v>265.97</v>
+      </c>
+      <c r="G467" s="1"/>
+      <c r="H467" s="1"/>
       <c r="I467" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="1">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>31119</v>
+        <v>32545</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D468" s="1">
         <v>3707909000</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>639.21</v>
+        <v>1091.32</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H468" s="1"/>
       <c r="I468" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="1">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>23150</v>
+        <v>23188</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D469" s="1">
         <v>3707909000</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>2035.19</v>
+        <v>843.17</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H469" s="1"/>
       <c r="I469" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="1">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>23018</v>
+        <v>23020</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>480</v>
       </c>
       <c r="D470" s="1">
         <v>3707909000</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>922.61</v>
-[...4 lines deleted...]
-      </c>
+        <v>1277.32</v>
+      </c>
+      <c r="G470" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H470" s="1"/>
       <c r="I470" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="1">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>23908</v>
+        <v>17205</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D471" s="1">
         <v>3707909000</v>
       </c>
       <c r="E471" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F471" s="1">
-        <v>709.39</v>
-[...6 lines deleted...]
-      </c>
+        <v>278.77</v>
+      </c>
+      <c r="G471" s="1"/>
+      <c r="H471" s="1"/>
       <c r="I471" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="1">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>20993</v>
+        <v>16574</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D472" s="1">
         <v>3707909000</v>
       </c>
       <c r="E472" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>796.11</v>
+        <v>183.26</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H472" s="1"/>
       <c r="I472" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="1">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>17003</v>
+        <v>17532</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D473" s="1">
         <v>3707909000</v>
       </c>
       <c r="E473" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F473" s="1">
-        <v>1195.73</v>
+        <v>409.93</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H473" s="1"/>
       <c r="I473" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="1">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>21997</v>
+        <v>16302</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D474" s="1">
         <v>3707909000</v>
       </c>
       <c r="E474" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F474" s="1">
-        <v>1667.31</v>
+        <v>525.55</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H474" s="1"/>
       <c r="I474" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="1">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>25660</v>
+        <v>19709</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D475" s="1">
         <v>3707909000</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>1451.86</v>
+        <v>319.9</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H475" s="1"/>
       <c r="I475" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="1">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>20994</v>
+        <v>19045</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>486</v>
       </c>
       <c r="D476" s="1">
         <v>3707909000</v>
       </c>
       <c r="E476" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>1094.26</v>
+        <v>706.98</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H476" s="1"/>
       <c r="I476" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="1">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>23019</v>
+        <v>22583</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D477" s="1">
         <v>3707909000</v>
       </c>
       <c r="E477" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F477" s="1">
-        <v>1223.44</v>
-[...6 lines deleted...]
-      </c>
+        <v>1149.81</v>
+      </c>
+      <c r="G477" s="1"/>
+      <c r="H477" s="1"/>
       <c r="I477" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="1">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>30219</v>
+        <v>23961</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D478" s="1">
         <v>3707909000</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>731.29</v>
+        <v>975.24</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H478" s="1"/>
       <c r="I478" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="1">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>30220</v>
+        <v>26128</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D479" s="1">
         <v>3707909000</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>260.15</v>
+        <v>1277.32</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H479" s="1"/>
       <c r="I479" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="1">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>32545</v>
+        <v>22227</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>490</v>
       </c>
       <c r="D480" s="1">
         <v>3707909000</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>1067.44</v>
+        <v>1386.08</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H480" s="1"/>
       <c r="I480" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="1">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>23188</v>
+        <v>28621</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D481" s="1">
         <v>3707909000</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>824.72</v>
+        <v>940.96</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H481" s="1"/>
       <c r="I481" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="1">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>23020</v>
+        <v>26147</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D482" s="1">
         <v>3707909000</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>1249.37</v>
-[...4 lines deleted...]
-      <c r="H482" s="5" t="s">
+        <v>831.74</v>
+      </c>
+      <c r="G482" s="1"/>
+      <c r="H482" s="1"/>
+      <c r="I482" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="1">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>17205</v>
+        <v>23677</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D483" s="1">
         <v>3707909000</v>
       </c>
       <c r="E483" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>272.67</v>
+        <v>600.04</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H483" s="1"/>
       <c r="I483" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="1">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>16574</v>
+        <v>23960</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D484" s="1">
         <v>3707909000</v>
       </c>
       <c r="E484" s="1">
         <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>179.25</v>
+        <v>811.1799999999999</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H484" s="1"/>
       <c r="I484" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="1">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>17532</v>
+        <v>18915</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D485" s="1">
         <v>3707909000</v>
       </c>
       <c r="E485" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>400.96</v>
+        <v>734.86</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H485" s="1"/>
       <c r="I485" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="1">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>16302</v>
+        <v>23748</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D486" s="1">
         <v>3707909000</v>
       </c>
       <c r="E486" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>514.05</v>
+        <v>743.08</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H486" s="1"/>
       <c r="I486" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="1">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>19709</v>
+        <v>23747</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D487" s="1">
         <v>3707909000</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>312.9</v>
+        <v>219.36</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H487" s="1"/>
       <c r="I487" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="1">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>19045</v>
+        <v>23749</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>498</v>
       </c>
       <c r="D488" s="1">
         <v>3707909000</v>
       </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>691.51</v>
+        <v>104.2</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H488" s="1"/>
       <c r="I488" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="1">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>22583</v>
+        <v>31683</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D489" s="1">
         <v>3707909000</v>
       </c>
       <c r="E489" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>1124.65</v>
+        <v>219.36</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H489" s="1"/>
       <c r="I489" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="1">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>23961</v>
+        <v>31682</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D490" s="1">
         <v>3707909000</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>953.9</v>
+        <v>104.2</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H490" s="1"/>
       <c r="I490" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="1">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>26128</v>
+        <v>35413</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D491" s="1">
         <v>3707909000</v>
       </c>
       <c r="E491" s="1">
         <v>1</v>
       </c>
       <c r="F491" s="1">
-        <v>1249.37</v>
+        <v>558</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H491" s="1"/>
       <c r="I491" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="1">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>22227</v>
+        <v>35414</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D492" s="1">
         <v>3707909000</v>
       </c>
       <c r="E492" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F492" s="1">
-        <v>1355.75</v>
+        <v>59.87</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H492" s="1"/>
       <c r="I492" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="1">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>28621</v>
+        <v>35416</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D493" s="1">
         <v>3707909000</v>
       </c>
       <c r="E493" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F493" s="1">
-        <v>909.65</v>
+        <v>86.83</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="5" t="s">
+      <c r="H493" s="1"/>
+      <c r="I493" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="1">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>26147</v>
+        <v>31669</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>504</v>
       </c>
       <c r="D494" s="1">
         <v>3707909000</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>813.54</v>
+        <v>795.1799999999999</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H494" s="1"/>
+      <c r="I494" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="1">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>23677</v>
+        <v>26100</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D495" s="1">
         <v>3707909000</v>
       </c>
       <c r="E495" s="1">
         <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>586.91</v>
+        <v>795.1799999999999</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H495" s="1"/>
       <c r="I495" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="1">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>23960</v>
+        <v>26823</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D496" s="1">
         <v>3707909000</v>
       </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>793.4299999999999</v>
+        <v>967.9299999999999</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H496" s="1"/>
+      <c r="I496" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="1">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>18915</v>
+        <v>26824</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D497" s="1">
         <v>3707909000</v>
       </c>
       <c r="E497" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F497" s="1">
-        <v>718.78</v>
+        <v>159.04</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H497" s="1"/>
+      <c r="I497" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="1">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>23748</v>
+        <v>25582</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D498" s="1">
         <v>3707909000</v>
       </c>
       <c r="E498" s="1">
         <v>1</v>
       </c>
       <c r="F498" s="1">
-        <v>726.8200000000001</v>
+        <v>986.66</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H498" s="1"/>
       <c r="I498" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="1">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>23747</v>
+        <v>25583</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D499" s="1">
         <v>3707909000</v>
       </c>
       <c r="E499" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F499" s="1">
-        <v>214.56</v>
+        <v>282.43</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H499" s="1"/>
       <c r="I499" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="1">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>23749</v>
+        <v>25412</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D500" s="1">
         <v>3707909000</v>
       </c>
       <c r="E500" s="1">
         <v>1</v>
       </c>
       <c r="F500" s="1">
-        <v>101.92</v>
+        <v>950.1</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H500" s="1"/>
       <c r="I500" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="1">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>31683</v>
+        <v>25379</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D501" s="1">
         <v>3707909000</v>
       </c>
       <c r="E501" s="1">
         <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>214.56</v>
+        <v>159.04</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H501" s="1"/>
       <c r="I501" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="1">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>31682</v>
+        <v>20387</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D502" s="1">
         <v>3707909000</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>101.92</v>
+        <v>1824.34</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H502" s="1"/>
       <c r="I502" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="1">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>31669</v>
+        <v>26127</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D503" s="1">
         <v>3707909000</v>
       </c>
       <c r="E503" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F503" s="1">
-        <v>777.78</v>
+        <v>209.31</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H503" s="1"/>
       <c r="I503" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="1">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>26100</v>
+        <v>21529</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D504" s="1">
         <v>3707909000</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>777.78</v>
+        <v>1082.63</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H504" s="1"/>
       <c r="I504" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="1">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>26823</v>
+        <v>25767</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D505" s="1">
         <v>3707909000</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>946.75</v>
+        <v>1206.48</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H505" s="1"/>
       <c r="I505" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="1">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>26824</v>
+        <v>29655</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>516</v>
       </c>
       <c r="D506" s="1">
         <v>3707909000</v>
       </c>
       <c r="E506" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>155.56</v>
-[...4 lines deleted...]
-      </c>
+        <v>1206.48</v>
+      </c>
+      <c r="G506" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H506" s="1"/>
       <c r="I506" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="1">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>25582</v>
+        <v>29656</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D507" s="1">
         <v>3707909000</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>965.0700000000001</v>
+        <v>1030.54</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H507" s="1"/>
       <c r="I507" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="1">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>25583</v>
+        <v>29213</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D508" s="1">
         <v>3707909000</v>
       </c>
       <c r="E508" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F508" s="1">
-        <v>276.25</v>
+        <v>891.15</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="5" t="s">
+      <c r="H508" s="1"/>
+      <c r="I508" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="1">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>25412</v>
+        <v>29214</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D509" s="1">
         <v>3707909000</v>
       </c>
       <c r="E509" s="1">
         <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>929.3099999999999</v>
+        <v>911.72</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H509" s="1"/>
       <c r="I509" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="1">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>25379</v>
+        <v>20702</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>520</v>
       </c>
       <c r="D510" s="1">
         <v>3707909000</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>155.56</v>
+        <v>915.83</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H510" s="1"/>
       <c r="I510" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="1">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>20387</v>
+        <v>20699</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D511" s="1">
         <v>3707909000</v>
       </c>
       <c r="E511" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F511" s="1">
-        <v>1784.42</v>
+        <v>117.91</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="5" t="s">
+      <c r="H511" s="1"/>
+      <c r="I511" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="1">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>26127</v>
+        <v>20700</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D512" s="1">
         <v>3707909000</v>
       </c>
       <c r="E512" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F512" s="1">
-        <v>204.73</v>
+        <v>266.43</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="5" t="s">
+      <c r="H512" s="1"/>
+      <c r="I512" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="1">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>21529</v>
+        <v>20701</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D513" s="1">
         <v>3707909000</v>
       </c>
       <c r="E513" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F513" s="1">
-        <v>1058.94</v>
+        <v>468.43</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H513" s="1"/>
       <c r="I513" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="1">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>25767</v>
+        <v>17387</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D514" s="1">
         <v>3707909000</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>1180.08</v>
+        <v>154.92</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H514" s="1"/>
       <c r="I514" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="1">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>29655</v>
+        <v>25540</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D515" s="1">
         <v>3707909000</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>1180.08</v>
-[...6 lines deleted...]
-      </c>
+        <v>736.23</v>
+      </c>
+      <c r="G515" s="1"/>
+      <c r="H515" s="1"/>
       <c r="I515" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="1">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>29656</v>
+        <v>26223</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D516" s="1">
         <v>3707909000</v>
       </c>
       <c r="E516" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F516" s="1">
-        <v>1007.99</v>
+        <v>342.29</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516" s="1"/>
       <c r="I516" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="1">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>29213</v>
+        <v>27358</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D517" s="1">
         <v>3707909000</v>
       </c>
       <c r="E517" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>871.65</v>
+        <v>712.01</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H517" s="1"/>
+      <c r="I517" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="1">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>29214</v>
+        <v>20995</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>528</v>
       </c>
       <c r="D518" s="1">
         <v>3707909000</v>
       </c>
       <c r="E518" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F518" s="1">
-        <v>891.77</v>
+        <v>195.14</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H518" s="1"/>
       <c r="I518" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="1">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>20702</v>
+        <v>17275</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D519" s="1">
         <v>3707909000</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>895.79</v>
+        <v>180.97</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H519" s="1"/>
       <c r="I519" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="1">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>20699</v>
+        <v>19291</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D520" s="1">
         <v>3707909000</v>
       </c>
       <c r="E520" s="1">
         <v>20</v>
       </c>
       <c r="F520" s="1">
-        <v>115.33</v>
+        <v>168.18</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H520" s="1"/>
+      <c r="I520" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="1">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>20700</v>
+        <v>31014</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D521" s="1">
         <v>3707909000</v>
       </c>
       <c r="E521" s="1">
         <v>20</v>
       </c>
       <c r="F521" s="1">
-        <v>260.6</v>
+        <v>1446.41</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H521" s="1"/>
+      <c r="I521" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="1">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>20701</v>
+        <v>19292</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>532</v>
       </c>
       <c r="D522" s="1">
         <v>3707909000</v>
       </c>
       <c r="E522" s="1">
         <v>10</v>
       </c>
       <c r="F522" s="1">
-        <v>458.18</v>
+        <v>468.43</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H522" s="1"/>
       <c r="I522" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="1">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>17387</v>
+        <v>20996</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D523" s="1">
         <v>3707909000</v>
       </c>
       <c r="E523" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F523" s="1">
-        <v>151.53</v>
+        <v>355.55</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H523" s="1"/>
       <c r="I523" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="1">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>25540</v>
+        <v>5303</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>534</v>
       </c>
       <c r="D524" s="1">
         <v>3707909000</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>720.12</v>
+        <v>315.33</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H524" s="1"/>
       <c r="I524" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="1">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>26223</v>
+        <v>13515</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D525" s="1">
         <v>3707909000</v>
       </c>
       <c r="E525" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>334.8</v>
+        <v>710.1799999999999</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H525" s="1"/>
       <c r="I525" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="1">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>27358</v>
+        <v>15610</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D526" s="1">
         <v>3707909000</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>696.4299999999999</v>
+        <v>1119.19</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H526" s="1"/>
       <c r="I526" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="1">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>20995</v>
+        <v>17158</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D527" s="1">
         <v>3707909000</v>
       </c>
       <c r="E527" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>190.87</v>
+        <v>682.76</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H527" s="1"/>
       <c r="I527" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="1">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>17275</v>
+        <v>25541</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>538</v>
       </c>
       <c r="D528" s="1">
         <v>3707909000</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>177.01</v>
+        <v>736.23</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H528" s="1"/>
       <c r="I528" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="1">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>19291</v>
+        <v>26145</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D529" s="1">
         <v>3707909000</v>
       </c>
       <c r="E529" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>164.5</v>
+        <v>1371</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H529" s="1"/>
       <c r="I529" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="1">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>31014</v>
+        <v>26222</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D530" s="1">
         <v>3707909000</v>
       </c>
       <c r="E530" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>1414.76</v>
+        <v>1151.64</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H530" s="1"/>
       <c r="I530" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="1">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>19292</v>
+        <v>27564</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D531" s="1">
         <v>3707909000</v>
       </c>
       <c r="E531" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>458.18</v>
+        <v>712.92</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H531" s="1"/>
       <c r="I531" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="1">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>20996</v>
+        <v>27563</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D532" s="1">
         <v>3707909000</v>
       </c>
       <c r="E532" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F532" s="1">
-        <v>347.77</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="5" t="s">
+      <c r="H532" s="1"/>
+      <c r="I532" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="1">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>5303</v>
+        <v>20998</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D533" s="1">
         <v>3707909000</v>
       </c>
       <c r="E533" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F533" s="1">
-        <v>308.43</v>
+        <v>142.58</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H533" s="1"/>
       <c r="I533" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="1">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>13515</v>
+        <v>20999</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>544</v>
       </c>
       <c r="D534" s="1">
         <v>3707909000</v>
       </c>
       <c r="E534" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F534" s="1">
-        <v>694.64</v>
+        <v>258.66</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H534" s="1"/>
       <c r="I534" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="1">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>15610</v>
+        <v>17156</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D535" s="1">
         <v>3707909000</v>
       </c>
       <c r="E535" s="1">
         <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>1094.7</v>
+        <v>134.36</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H535" s="1"/>
       <c r="I535" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="1">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>17158</v>
+        <v>25734</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>546</v>
       </c>
       <c r="D536" s="1">
         <v>3707909000</v>
       </c>
       <c r="E536" s="1">
         <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>667.8200000000001</v>
+        <v>716.12</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H536" s="1"/>
       <c r="I536" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="1">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>25541</v>
+        <v>16796</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D537" s="1">
         <v>3707909000</v>
       </c>
       <c r="E537" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F537" s="1">
-        <v>720.12</v>
+        <v>172.75</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H537" s="1"/>
       <c r="I537" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="1">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>26145</v>
+        <v>11840</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D538" s="1">
         <v>3707909000</v>
       </c>
       <c r="E538" s="1">
         <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>1341</v>
+        <v>89.12</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H538" s="1"/>
       <c r="I538" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="1">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>26222</v>
+        <v>19288</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D539" s="1">
         <v>3707909000</v>
       </c>
       <c r="E539" s="1">
         <v>1</v>
       </c>
       <c r="F539" s="1">
-        <v>1126.44</v>
+        <v>182.34</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H539" s="1"/>
       <c r="I539" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="1">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>27564</v>
+        <v>26225</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>550</v>
       </c>
       <c r="D540" s="1">
         <v>3707909000</v>
       </c>
       <c r="E540" s="1">
         <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>697.3200000000001</v>
+        <v>741.25</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H540" s="1"/>
       <c r="I540" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="1">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>27563</v>
+        <v>29587</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D541" s="1">
         <v>3707909000</v>
       </c>
       <c r="E541" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F541" s="1">
-        <v>89.40000000000001</v>
+        <v>1594.02</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H541" s="1"/>
+      <c r="I541" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="1">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>20998</v>
+        <v>16928</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D542" s="1">
         <v>3707909000</v>
       </c>
       <c r="E542" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F542" s="1">
-        <v>139.46</v>
+        <v>105.11</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H542" s="1"/>
       <c r="I542" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="1">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>20999</v>
+        <v>16929</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D543" s="1">
         <v>3707909000</v>
       </c>
       <c r="E543" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F543" s="1">
-        <v>253</v>
+        <v>108.31</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H543" s="1"/>
       <c r="I543" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="1">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>17156</v>
+        <v>20267</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>554</v>
       </c>
       <c r="D544" s="1">
         <v>3707909000</v>
       </c>
       <c r="E544" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F544" s="1">
-        <v>131.42</v>
+        <v>188.28</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H544" s="1"/>
       <c r="I544" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="1">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>25734</v>
+        <v>14458</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D545" s="1">
         <v>3707909000</v>
       </c>
       <c r="E545" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F545" s="1">
-        <v>700.45</v>
+        <v>194.23</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H545" s="1"/>
       <c r="I545" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="1">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>16796</v>
+        <v>12090</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D546" s="1">
         <v>3707909000</v>
       </c>
       <c r="E546" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F546" s="1">
-        <v>168.97</v>
+        <v>119.28</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H546" s="1"/>
       <c r="I546" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="1">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>11840</v>
+        <v>26646</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D547" s="1">
         <v>3707909000</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>87.17</v>
+        <v>112.42</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H547" s="1"/>
       <c r="I547" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="1">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>19288</v>
+        <v>24966</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D548" s="1">
         <v>3707909000</v>
       </c>
       <c r="E548" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F548" s="1">
-        <v>178.35</v>
+        <v>357.37</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="5" t="s">
+      <c r="H548" s="1"/>
+      <c r="I548" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="1">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>26225</v>
+        <v>25531</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D549" s="1">
         <v>3707909000</v>
       </c>
       <c r="E549" s="1">
         <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>725.03</v>
+        <v>1894.72</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H549" s="1"/>
       <c r="I549" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="1">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>29587</v>
+        <v>24967</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D550" s="1">
         <v>3707909000</v>
       </c>
       <c r="E550" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F550" s="1">
-        <v>1559.14</v>
+        <v>982.55</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H550" s="1"/>
       <c r="I550" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="1">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>16928</v>
+        <v>21327</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D551" s="1">
         <v>3707909000</v>
       </c>
       <c r="E551" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F551" s="1">
-        <v>102.81</v>
+        <v>1555.17</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H551" s="1"/>
       <c r="I551" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="1">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>16929</v>
+        <v>16797</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D552" s="1">
         <v>3707909000</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>105.94</v>
+        <v>159.95</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H552" s="1"/>
       <c r="I552" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="1">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>20267</v>
+        <v>29003</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D553" s="1">
         <v>3707909000</v>
       </c>
       <c r="E553" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>184.16</v>
+        <v>451.52</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H553" s="1"/>
       <c r="I553" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="1">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>14458</v>
+        <v>11275</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D554" s="1">
         <v>3707909000</v>
       </c>
       <c r="E554" s="1">
         <v>20</v>
       </c>
       <c r="F554" s="1">
-        <v>189.98</v>
+        <v>191.48</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H554" s="1"/>
       <c r="I554" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="1">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>12090</v>
+        <v>14459</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D555" s="1">
         <v>3707909000</v>
       </c>
       <c r="E555" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F555" s="1">
-        <v>116.67</v>
+        <v>329.95</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H555" s="1"/>
       <c r="I555" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="1">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>26646</v>
+        <v>26381</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="D556" s="1">
         <v>3707909000</v>
       </c>
       <c r="E556" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F556" s="1">
-        <v>109.96</v>
+        <v>212.51</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="5" t="s">
+      <c r="H556" s="1"/>
+      <c r="I556" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="1">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>24966</v>
+        <v>25765</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D557" s="1">
         <v>3707909000</v>
       </c>
       <c r="E557" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>349.55</v>
+        <v>1953.68</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H557" s="1"/>
+      <c r="I557" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="1">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>25531</v>
+        <v>26466</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D558" s="1">
         <v>3707909000</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>1853.26</v>
+        <v>1905.69</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H558" s="1"/>
       <c r="I558" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="1">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>24967</v>
+        <v>29868</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D559" s="1">
         <v>3707909000</v>
       </c>
       <c r="E559" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>961.05</v>
+        <v>2098.09</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H559" s="1"/>
+      <c r="I559" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="1">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>21327</v>
+        <v>16799</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D560" s="1">
         <v>3707909000</v>
       </c>
       <c r="E560" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>1521.14</v>
+        <v>491.28</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H560" s="1"/>
       <c r="I560" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="1">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>16797</v>
+        <v>16798</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D561" s="1">
         <v>3707909000</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>156.45</v>
+        <v>321.73</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H561" s="1"/>
       <c r="I561" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="1">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>29003</v>
+        <v>26006</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D562" s="1">
         <v>3707909000</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>441.64</v>
+        <v>180.52</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H562" s="1"/>
       <c r="I562" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="1">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>11275</v>
+        <v>14460</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D563" s="1">
         <v>3707909000</v>
       </c>
       <c r="E563" s="1">
         <v>20</v>
       </c>
       <c r="F563" s="1">
-        <v>187.29</v>
+        <v>525.55</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H563" s="1"/>
       <c r="I563" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="1">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>14459</v>
+        <v>10497</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D564" s="1">
         <v>3707909000</v>
       </c>
       <c r="E564" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>322.73</v>
+        <v>121.11</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H564" s="1"/>
       <c r="I564" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="1">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>26381</v>
+        <v>14457</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D565" s="1">
         <v>3707909000</v>
       </c>
       <c r="E565" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F565" s="1">
-        <v>207.86</v>
+        <v>335.44</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H565" s="1"/>
+      <c r="I565" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="1">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>25765</v>
+        <v>14456</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D566" s="1">
         <v>3707909000</v>
       </c>
       <c r="E566" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F566" s="1">
-        <v>1910.93</v>
+        <v>197.42</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H566" s="1"/>
       <c r="I566" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="1">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>26466</v>
+        <v>12091</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D567" s="1">
         <v>3707909000</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>1863.99</v>
+        <v>647.11</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H567" s="1"/>
       <c r="I567" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="1">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>29868</v>
+        <v>19289</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D568" s="1">
         <v>3707909000</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>2052.18</v>
+        <v>552.51</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H568" s="1"/>
       <c r="I568" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="1">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>16799</v>
+        <v>27781</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D569" s="1">
         <v>3707909000</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>480.53</v>
+        <v>1195.06</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H569" s="1"/>
       <c r="I569" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="1">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>16798</v>
+        <v>20720</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D570" s="1">
         <v>3707909000</v>
       </c>
       <c r="E570" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F570" s="1">
-        <v>314.69</v>
+        <v>744.91</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H570" s="1"/>
       <c r="I570" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="1">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>26006</v>
+        <v>25542</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D571" s="1">
         <v>3707909000</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>176.57</v>
+        <v>689.61</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H571" s="1"/>
       <c r="I571" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="1">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>14460</v>
+        <v>30857</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D572" s="1">
         <v>3707909000</v>
       </c>
       <c r="E572" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>514.05</v>
+        <v>628.83</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H572" s="1"/>
       <c r="I572" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="1">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>10497</v>
+        <v>29586</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D573" s="1">
         <v>3707909000</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>118.46</v>
+        <v>184.17</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H573" s="1"/>
       <c r="I573" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="1">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>14457</v>
+        <v>10917</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D574" s="1">
         <v>3707909000</v>
       </c>
       <c r="E574" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>328.1</v>
+        <v>121.11</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H574" s="1"/>
       <c r="I574" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="1">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>14456</v>
+        <v>15351</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="D575" s="1">
         <v>3707909000</v>
       </c>
       <c r="E575" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>193.1</v>
+        <v>317.62</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H575" s="1"/>
       <c r="I575" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="1">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>12091</v>
+        <v>18973</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="D576" s="1">
         <v>3707909000</v>
       </c>
       <c r="E576" s="1">
         <v>1</v>
       </c>
       <c r="F576" s="1">
-        <v>632.95</v>
+        <v>145.33</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H576" s="1"/>
       <c r="I576" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="1">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>19289</v>
+        <v>11276</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D577" s="1">
         <v>3707909000</v>
       </c>
       <c r="E577" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F577" s="1">
-        <v>540.42</v>
+        <v>229.87</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H577" s="1"/>
       <c r="I577" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="1">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>27781</v>
+        <v>20594</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D578" s="1">
         <v>3707909000</v>
       </c>
       <c r="E578" s="1">
         <v>1</v>
       </c>
       <c r="F578" s="1">
-        <v>1168.91</v>
+        <v>216.16</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H578" s="1"/>
       <c r="I578" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="1">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>20720</v>
+        <v>32084</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="D579" s="1">
         <v>3707909000</v>
       </c>
       <c r="E579" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>728.61</v>
+        <v>814.83</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H579" s="1"/>
       <c r="I579" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="1">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>25542</v>
+        <v>32085</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D580" s="1">
         <v>3707909000</v>
       </c>
       <c r="E580" s="1">
         <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>674.52</v>
+        <v>128.87</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H580" s="1"/>
       <c r="I580" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="1">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>30857</v>
+        <v>32086</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="D581" s="1">
         <v>3707909000</v>
       </c>
       <c r="E581" s="1">
         <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>615.0700000000001</v>
+        <v>184.63</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H581" s="1"/>
       <c r="I581" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="1">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>29586</v>
+        <v>32087</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D582" s="1">
         <v>3707909000</v>
       </c>
       <c r="E582" s="1">
         <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>180.14</v>
+        <v>373.37</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H582" s="1"/>
       <c r="I582" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="1">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>10917</v>
+        <v>26374</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D583" s="1">
         <v>3707909000</v>
       </c>
       <c r="E583" s="1">
         <v>1</v>
       </c>
       <c r="F583" s="1">
-        <v>118.46</v>
+        <v>923.14</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H583" s="1"/>
       <c r="I583" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="1">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>15351</v>
+        <v>29280</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D584" s="1">
         <v>3707909000</v>
       </c>
       <c r="E584" s="1">
         <v>1</v>
       </c>
       <c r="F584" s="1">
-        <v>310.67</v>
+        <v>927.25</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H584" s="1"/>
       <c r="I584" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="1">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>18973</v>
+        <v>24378</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D585" s="1">
         <v>3707909000</v>
       </c>
       <c r="E585" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F585" s="1">
-        <v>142.15</v>
+        <v>57.13</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="5" t="s">
+      <c r="H585" s="1"/>
+      <c r="I585" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="1">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>11276</v>
+        <v>29277</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D586" s="1">
         <v>3707909000</v>
       </c>
       <c r="E586" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F586" s="1">
-        <v>224.84</v>
+        <v>68.55</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H586" s="1"/>
       <c r="I586" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="1">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>20594</v>
+        <v>32079</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D587" s="1">
         <v>3707909000</v>
       </c>
       <c r="E587" s="1">
         <v>1</v>
       </c>
       <c r="F587" s="1">
-        <v>211.43</v>
+        <v>714.75</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H587" s="1"/>
       <c r="I587" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="1">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>32084</v>
+        <v>28111</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D588" s="1">
         <v>3707909000</v>
       </c>
       <c r="E588" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F588" s="1">
-        <v>797</v>
+        <v>110.59</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H588" s="1"/>
       <c r="I588" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="1">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>32085</v>
+        <v>29282</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D589" s="1">
         <v>3707909000</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
       <c r="F589" s="1">
-        <v>126.05</v>
+        <v>117.45</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H589" s="1"/>
       <c r="I589" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="1">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>32086</v>
+        <v>28112</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D590" s="1">
         <v>3707909000</v>
       </c>
       <c r="E590" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F590" s="1">
-        <v>180.59</v>
+        <v>208.39</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H590" s="1"/>
       <c r="I590" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="1">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
-        <v>32087</v>
+        <v>28113</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D591" s="1">
         <v>3707909000</v>
       </c>
       <c r="E591" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F591" s="1">
-        <v>365.2</v>
+        <v>60.32</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="5" t="s">
+      <c r="H591" s="1"/>
+      <c r="I591" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="1">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>26374</v>
+        <v>29281</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D592" s="1">
         <v>3707909000</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>902.9400000000001</v>
+        <v>68.55</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H592" s="1"/>
       <c r="I592" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="1">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
-        <v>29280</v>
+        <v>31612</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="D593" s="1">
         <v>3707909000</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>906.96</v>
+        <v>685.5</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H593" s="1"/>
       <c r="I593" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="1">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>24378</v>
+        <v>30022</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D594" s="1">
         <v>3707909000</v>
       </c>
       <c r="E594" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>55.88</v>
+        <v>603.24</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H594" s="1"/>
+      <c r="I594" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="1">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>29277</v>
+        <v>30773</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D595" s="1">
         <v>3707909000</v>
       </c>
       <c r="E595" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>67.05</v>
+        <v>491.73</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H595" s="1"/>
       <c r="I595" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="1">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>32079</v>
+        <v>28369</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D596" s="1">
         <v>3707909000</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>699.11</v>
+        <v>961.0700000000001</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H596" s="1"/>
       <c r="I596" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="1">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>28111</v>
+        <v>30667</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D597" s="1">
         <v>3707909000</v>
       </c>
       <c r="E597" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>108.17</v>
+        <v>869.21</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H597" s="1"/>
       <c r="I597" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="1">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>29282</v>
+        <v>26098</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D598" s="1">
         <v>3707909000</v>
       </c>
       <c r="E598" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F598" s="1">
-        <v>114.88</v>
+        <v>100.54</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H598" s="1"/>
       <c r="I598" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="1">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
-        <v>28112</v>
+        <v>29590</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="D599" s="1">
         <v>3707909000</v>
       </c>
       <c r="E599" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>203.83</v>
+        <v>297.96</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H599" s="1"/>
       <c r="I599" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="1">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>28113</v>
+        <v>19515</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D600" s="1">
         <v>3707909000</v>
       </c>
       <c r="E600" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>59</v>
+        <v>490.36</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H600" s="1"/>
+      <c r="I600" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="1">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
-        <v>29281</v>
+        <v>22103</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D601" s="1">
         <v>3707909000</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>67.05</v>
+        <v>161.32</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H601" s="1"/>
       <c r="I601" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="1">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>31612</v>
+        <v>28906</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D602" s="1">
         <v>3707909000</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>670.5</v>
+        <v>235.36</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H602" s="1"/>
       <c r="I602" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="1">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>30022</v>
+        <v>21085</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="D603" s="1">
         <v>3707909000</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>590.04</v>
+        <v>1484.79</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H603" s="1"/>
       <c r="I603" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="1">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>30773</v>
+        <v>29588</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D604" s="1">
         <v>3707909000</v>
       </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
       <c r="F604" s="1">
-        <v>480.97</v>
+        <v>233.07</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H604" s="1"/>
       <c r="I604" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="1">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
-        <v>28369</v>
+        <v>16329</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D605" s="1">
         <v>3707909000</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>940.04</v>
+        <v>183.71</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H605" s="1"/>
       <c r="I605" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="1">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
-        <v>30667</v>
+        <v>29589</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D606" s="1">
         <v>3707909000</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
       <c r="F606" s="1">
-        <v>850.1900000000001</v>
+        <v>183.26</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H606" s="1"/>
       <c r="I606" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="1">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
-        <v>26098</v>
+        <v>16328</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="D607" s="1">
         <v>3707909000</v>
       </c>
       <c r="E607" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>98.34</v>
+        <v>157.67</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="5" t="s">
+      <c r="H607" s="1"/>
+      <c r="I607" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="1">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
-        <v>29590</v>
+        <v>17160</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="D608" s="1">
         <v>3707909000</v>
       </c>
       <c r="E608" s="1">
         <v>1</v>
       </c>
       <c r="F608" s="1">
-        <v>291.44</v>
+        <v>242.67</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H608" s="1"/>
       <c r="I608" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="1">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
-        <v>19515</v>
+        <v>24293</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D609" s="1">
         <v>3707909000</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>479.63</v>
+        <v>915.83</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H609" s="1"/>
       <c r="I609" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="1">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
-        <v>22103</v>
+        <v>18909</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D610" s="1">
         <v>3707909000</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>157.79</v>
+        <v>242.67</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H610" s="1"/>
       <c r="I610" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="1">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
-        <v>28906</v>
+        <v>29056</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D611" s="1">
         <v>3707909000</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>230.21</v>
+        <v>515.5</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H611" s="1"/>
       <c r="I611" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="1">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
-        <v>21085</v>
+        <v>17096</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D612" s="1">
         <v>3707909000</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>1452.3</v>
+        <v>534.6900000000001</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H612" s="1"/>
       <c r="I612" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="1">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
-        <v>29588</v>
+        <v>11637</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D613" s="1">
         <v>3707909000</v>
       </c>
       <c r="E613" s="1">
         <v>1</v>
       </c>
       <c r="F613" s="1">
-        <v>227.97</v>
+        <v>680.9299999999999</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H613" s="1"/>
       <c r="I613" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="1">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
-        <v>16329</v>
+        <v>17638</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="D614" s="1">
         <v>3707909000</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>179.69</v>
+        <v>628.83</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H614" s="1"/>
       <c r="I614" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="1">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
-        <v>29589</v>
+        <v>20592</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D615" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E615" s="1">
         <v>1</v>
       </c>
       <c r="F615" s="1">
-        <v>179.25</v>
+        <v>1099.54</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H615" s="1"/>
       <c r="I615" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="1">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
-        <v>16328</v>
+        <v>26798</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D616" s="1">
         <v>3707909000</v>
       </c>
       <c r="E616" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F616" s="1">
-        <v>154.22</v>
+        <v>677.27</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H616" s="1"/>
+      <c r="I616" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="1">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
-        <v>17160</v>
+        <v>28515</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D617" s="1">
         <v>3707909000</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
       <c r="F617" s="1">
-        <v>237.36</v>
+        <v>845.45</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H617" s="1"/>
       <c r="I617" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="1">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
-        <v>24293</v>
+        <v>11159</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="D618" s="1">
         <v>3707909000</v>
       </c>
       <c r="E618" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F618" s="1">
-        <v>895.79</v>
+        <v>140.3</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H618" s="1"/>
       <c r="I618" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="1">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
-        <v>18909</v>
+        <v>11222</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="D619" s="1">
         <v>3707909000</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>237.36</v>
+        <v>502.7</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="5" t="s">
+      <c r="H619" s="1"/>
+      <c r="I619" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="1">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
-        <v>29056</v>
+        <v>21874</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="D620" s="1">
         <v>3707909000</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>504.22</v>
+        <v>548.4</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="5" t="s">
+      <c r="H620" s="1"/>
+      <c r="I620" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="1">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
-        <v>17096</v>
+        <v>22483</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="D621" s="1">
         <v>3707909000</v>
       </c>
       <c r="E621" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F621" s="1">
-        <v>522.99</v>
+        <v>63.07</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H621" s="1"/>
       <c r="I621" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="1">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
-        <v>11637</v>
+        <v>32511</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D622" s="1">
         <v>3707909000</v>
       </c>
       <c r="E622" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F622" s="1">
-        <v>666.03</v>
+        <v>112.42</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H622" s="1"/>
       <c r="I622" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="1">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
-        <v>17638</v>
+        <v>31426</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D623" s="1">
         <v>3707909000</v>
       </c>
       <c r="E623" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F623" s="1">
-        <v>615.0700000000001</v>
+        <v>52.1</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H623" s="1"/>
       <c r="I623" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="1">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
-        <v>20592</v>
+        <v>22485</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="D624" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E624" s="1">
         <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>1075.48</v>
-[...4 lines deleted...]
-      </c>
+        <v>616.49</v>
+      </c>
+      <c r="G624" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H624" s="1"/>
       <c r="I624" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="1">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
-        <v>26798</v>
+        <v>22486</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="D625" s="1">
         <v>3707909000</v>
       </c>
       <c r="E625" s="1">
         <v>20</v>
       </c>
       <c r="F625" s="1">
-        <v>662.45</v>
+        <v>68.09</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H625" s="1"/>
       <c r="I625" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="1">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
-        <v>28515</v>
+        <v>11154</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D626" s="1">
         <v>3707909000</v>
       </c>
       <c r="E626" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F626" s="1">
-        <v>826.95</v>
+        <v>138.93</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="5" t="s">
+      <c r="H626" s="1"/>
+      <c r="I626" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="1">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
-        <v>11159</v>
+        <v>22488</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="D627" s="1">
         <v>3707909000</v>
       </c>
       <c r="E627" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F627" s="1">
-        <v>137.23</v>
+        <v>718.4</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H627" s="1"/>
       <c r="I627" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="1">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
-        <v>11222</v>
+        <v>22489</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="D628" s="1">
         <v>3707909000</v>
       </c>
       <c r="E628" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F628" s="1">
-        <v>491.7</v>
+        <v>76.31999999999999</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H628" s="1"/>
+      <c r="I628" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="1">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
-        <v>21874</v>
+        <v>21000</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D629" s="1">
         <v>3707909000</v>
       </c>
       <c r="E629" s="1">
         <v>1</v>
       </c>
       <c r="F629" s="1">
-        <v>536.4</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>1598.59</v>
+      </c>
+      <c r="G629" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H629" s="1"/>
+      <c r="I629" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="1">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
-        <v>22483</v>
+        <v>13946</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="D630" s="1">
         <v>3707909000</v>
       </c>
       <c r="E630" s="1">
         <v>20</v>
       </c>
       <c r="F630" s="1">
-        <v>61.69</v>
+        <v>73.58</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H630" s="1"/>
       <c r="I630" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="1">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
-        <v>32511</v>
+        <v>29104</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="D631" s="1">
         <v>3707909000</v>
       </c>
       <c r="E631" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F631" s="1">
-        <v>109.96</v>
+        <v>178.23</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H631" s="1"/>
       <c r="I631" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="1">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
-        <v>31426</v>
+        <v>13976</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="D632" s="1">
         <v>3707909000</v>
       </c>
       <c r="E632" s="1">
         <v>20</v>
       </c>
       <c r="F632" s="1">
-        <v>50.96</v>
+        <v>76.78</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H632" s="1"/>
       <c r="I632" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="1">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
-        <v>22485</v>
+        <v>13977</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D633" s="1">
         <v>3707909000</v>
       </c>
       <c r="E633" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F633" s="1">
-        <v>603</v>
-[...6 lines deleted...]
-      </c>
+        <v>106.02</v>
+      </c>
+      <c r="G633" s="1"/>
+      <c r="H633" s="1"/>
       <c r="I633" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="1">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
-        <v>22486</v>
+        <v>21193</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="D634" s="1">
         <v>3707909000</v>
       </c>
       <c r="E634" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>66.59999999999999</v>
+        <v>457</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="5" t="s">
+      <c r="H634" s="1"/>
+      <c r="I634" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="1">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
-        <v>11154</v>
+        <v>21001</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="D635" s="1">
         <v>3707909000</v>
       </c>
       <c r="E635" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F635" s="1">
-        <v>135.89</v>
+        <v>1227.96</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H635" s="1"/>
+      <c r="I635" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="1">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
-        <v>22488</v>
+        <v>23971</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="D636" s="1">
         <v>3707909000</v>
       </c>
       <c r="E636" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F636" s="1">
-        <v>702.6799999999999</v>
+        <v>490.82</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="5" t="s">
+      <c r="H636" s="1"/>
+      <c r="I636" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="1">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
-        <v>22489</v>
+        <v>19062</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="D637" s="1">
         <v>3707909000</v>
       </c>
       <c r="E637" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F637" s="1">
-        <v>74.65000000000001</v>
+        <v>603.24</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="5" t="s">
+      <c r="H637" s="1"/>
+      <c r="I637" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="1">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
-        <v>21000</v>
+        <v>16122</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="D638" s="1">
         <v>3707909000</v>
       </c>
       <c r="E638" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F638" s="1">
-        <v>1563.61</v>
-[...4 lines deleted...]
-      <c r="H638" s="5" t="s">
+        <v>60.78</v>
+      </c>
+      <c r="G638" s="1"/>
+      <c r="H638" s="1"/>
+      <c r="I638" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="1">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
-        <v>13946</v>
+        <v>21194</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="D639" s="1">
         <v>3707909000</v>
       </c>
       <c r="E639" s="1">
         <v>20</v>
       </c>
       <c r="F639" s="1">
-        <v>71.97</v>
+        <v>29.71</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="5" t="s">
+      <c r="H639" s="1"/>
+      <c r="I639" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="1">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
-        <v>29104</v>
+        <v>22487</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="D640" s="1">
         <v>3707909000</v>
       </c>
       <c r="E640" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F640" s="1">
-        <v>174.33</v>
+        <v>38.39</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H640" s="1"/>
       <c r="I640" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="1">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
-        <v>13976</v>
+        <v>23339</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="D641" s="1">
         <v>3707909000</v>
       </c>
       <c r="E641" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F641" s="1">
-        <v>75.09999999999999</v>
+        <v>46.16</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H641" s="1"/>
       <c r="I641" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="1">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
-        <v>13977</v>
+        <v>19664</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="D642" s="1">
         <v>3707909000</v>
       </c>
       <c r="E642" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>103.7</v>
+        <v>147.61</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H642" s="1"/>
       <c r="I642" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="1">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
-        <v>21193</v>
+        <v>23340</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="D643" s="1">
         <v>3707909000</v>
       </c>
       <c r="E643" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F643" s="1">
-        <v>447</v>
+        <v>370.63</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="5" t="s">
+      <c r="H643" s="1"/>
+      <c r="I643" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="1">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
-        <v>21001</v>
+        <v>21003</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="D644" s="1">
         <v>3707909000</v>
       </c>
       <c r="E644" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F644" s="1">
-        <v>1201.09</v>
+        <v>187.37</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H644" s="1"/>
       <c r="I644" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="1">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
-        <v>23971</v>
+        <v>16901</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="D645" s="1">
         <v>3707909000</v>
       </c>
       <c r="E645" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F645" s="1">
-        <v>498.85</v>
+        <v>79.98</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H645" s="1"/>
       <c r="I645" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="1">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
-        <v>19062</v>
+        <v>16902</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="D646" s="1">
         <v>3707909000</v>
       </c>
       <c r="E646" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F646" s="1">
-        <v>590.04</v>
+        <v>45.7</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="5" t="s">
+      <c r="H646" s="1"/>
+      <c r="I646" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="1">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
-        <v>16122</v>
+        <v>21004</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="D647" s="1">
         <v>3707909000</v>
       </c>
       <c r="E647" s="1">
         <v>20</v>
       </c>
       <c r="F647" s="1">
-        <v>59.45</v>
+        <v>177.32</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H647" s="1"/>
+      <c r="I647" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="1">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
-        <v>21194</v>
+        <v>21140</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="D648" s="1">
         <v>3707909000</v>
       </c>
       <c r="E648" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F648" s="1">
-        <v>29.06</v>
+        <v>294.31</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H648" s="1"/>
+      <c r="I648" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="1">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
-        <v>22487</v>
+        <v>22954</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="D649" s="1">
         <v>3707909000</v>
       </c>
       <c r="E649" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>37.55</v>
+        <v>272.83</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H649" s="1"/>
       <c r="I649" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="1">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
-        <v>23339</v>
+        <v>29468</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="D650" s="1">
         <v>3707909000</v>
       </c>
       <c r="E650" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>45.15</v>
+        <v>2341.67</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H650" s="1"/>
       <c r="I650" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="1">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
-        <v>19664</v>
+        <v>19245</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="D651" s="1">
         <v>3707909000</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>144.38</v>
+        <v>837.6799999999999</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H651" s="1"/>
       <c r="I651" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="1">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
-        <v>23340</v>
+        <v>19246</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="D652" s="1">
         <v>3707909000</v>
       </c>
       <c r="E652" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F652" s="1">
-        <v>367.43</v>
+        <v>1769.05</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H652" s="1"/>
+      <c r="I652" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="1">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
-        <v>21003</v>
+        <v>16565</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="D653" s="1">
         <v>3707909000</v>
       </c>
       <c r="E653" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>183.27</v>
+        <v>509.56</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H653" s="1"/>
       <c r="I653" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="654" spans="1:9" outlineLevel="1">
       <c r="A654" s="1"/>
       <c r="B654" s="1">
-        <v>16901</v>
+        <v>21005</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="D654" s="1">
         <v>3707909000</v>
       </c>
       <c r="E654" s="1">
         <v>20</v>
       </c>
       <c r="F654" s="1">
-        <v>78.23</v>
+        <v>130.25</v>
       </c>
       <c r="G654" s="1"/>
-      <c r="H654" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H654" s="1"/>
       <c r="I654" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="655" spans="1:9" outlineLevel="1">
       <c r="A655" s="1"/>
       <c r="B655" s="1">
-        <v>16902</v>
+        <v>13947</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="D655" s="1">
         <v>3707909000</v>
       </c>
       <c r="E655" s="1">
         <v>20</v>
       </c>
       <c r="F655" s="1">
-        <v>44.7</v>
+        <v>100.54</v>
       </c>
       <c r="G655" s="1"/>
-      <c r="H655" s="5" t="s">
+      <c r="H655" s="1"/>
+      <c r="I655" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="656" spans="1:9" outlineLevel="1">
       <c r="A656" s="1"/>
       <c r="B656" s="1">
-        <v>21004</v>
+        <v>30536</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="D656" s="1">
         <v>3707909000</v>
       </c>
       <c r="E656" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F656" s="1">
-        <v>173.44</v>
-[...4 lines deleted...]
-      </c>
+        <v>11919.93</v>
+      </c>
+      <c r="G656" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H656" s="1"/>
       <c r="I656" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="657" spans="1:9" outlineLevel="1">
       <c r="A657" s="1"/>
       <c r="B657" s="1">
-        <v>21140</v>
+        <v>13979</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D657" s="1">
         <v>3707909000</v>
       </c>
       <c r="E657" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F657" s="1">
-        <v>287.87</v>
+        <v>172.29</v>
       </c>
       <c r="G657" s="1"/>
-      <c r="H657" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H657" s="1"/>
       <c r="I657" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="658" spans="1:9" outlineLevel="1">
       <c r="A658" s="1"/>
       <c r="B658" s="1">
-        <v>22954</v>
+        <v>13980</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="D658" s="1">
         <v>3707909000</v>
       </c>
       <c r="E658" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F658" s="1">
-        <v>266.86</v>
+        <v>45.7</v>
       </c>
       <c r="G658" s="1"/>
-      <c r="H658" s="5" t="s">
+      <c r="H658" s="1"/>
+      <c r="I658" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="659" spans="1:9" outlineLevel="1">
       <c r="A659" s="1"/>
       <c r="B659" s="1">
-        <v>29468</v>
+        <v>16974</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="D659" s="1">
         <v>3707909000</v>
       </c>
       <c r="E659" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F659" s="1">
-        <v>2290.43</v>
+        <v>100.54</v>
       </c>
       <c r="G659" s="1"/>
-      <c r="H659" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H659" s="1"/>
       <c r="I659" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="660" spans="1:9" outlineLevel="1">
       <c r="A660" s="1"/>
       <c r="B660" s="1">
-        <v>19245</v>
+        <v>16975</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="D660" s="1">
         <v>3707909000</v>
       </c>
       <c r="E660" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F660" s="1">
-        <v>819.35</v>
+        <v>189.66</v>
       </c>
       <c r="G660" s="1"/>
-      <c r="H660" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H660" s="1"/>
       <c r="I660" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="661" spans="1:9" outlineLevel="1">
       <c r="A661" s="1"/>
       <c r="B661" s="1">
-        <v>19246</v>
+        <v>16976</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="D661" s="1">
         <v>3707909000</v>
       </c>
       <c r="E661" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F661" s="1">
-        <v>1730.34</v>
+        <v>361.94</v>
       </c>
       <c r="G661" s="1"/>
-      <c r="H661" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H661" s="1"/>
       <c r="I661" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="662" spans="1:9" outlineLevel="1">
       <c r="A662" s="1"/>
       <c r="B662" s="1">
-        <v>16565</v>
+        <v>20240</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="D662" s="1">
         <v>3707909000</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
       <c r="F662" s="1">
-        <v>498.41</v>
+        <v>551.14</v>
       </c>
       <c r="G662" s="1"/>
-      <c r="H662" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H662" s="1"/>
       <c r="I662" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="663" spans="1:9" outlineLevel="1">
       <c r="A663" s="1"/>
       <c r="B663" s="1">
-        <v>21005</v>
+        <v>17165</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="D663" s="1">
         <v>3707909000</v>
       </c>
       <c r="E663" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F663" s="1">
-        <v>127.4</v>
+        <v>111.05</v>
       </c>
       <c r="G663" s="1"/>
-      <c r="H663" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H663" s="1"/>
       <c r="I663" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="664" spans="1:9" outlineLevel="1">
       <c r="A664" s="1"/>
       <c r="B664" s="1">
-        <v>13947</v>
+        <v>25587</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D664" s="1">
         <v>3707909000</v>
       </c>
       <c r="E664" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F664" s="1">
-        <v>98.34</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>571.25</v>
+      </c>
+      <c r="G664" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H664" s="1"/>
+      <c r="I664" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="665" spans="1:9" outlineLevel="1">
       <c r="A665" s="1"/>
       <c r="B665" s="1">
-        <v>30536</v>
+        <v>25588</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="D665" s="1">
         <v>3707909000</v>
       </c>
       <c r="E665" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F665" s="1">
-        <v>11659.1</v>
+        <v>65.81</v>
       </c>
       <c r="G665" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H665" s="1"/>
       <c r="I665" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="666" spans="1:9" outlineLevel="1">
       <c r="A666" s="1"/>
       <c r="B666" s="1">
-        <v>13979</v>
+        <v>25590</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D666" s="1">
         <v>3707909000</v>
       </c>
       <c r="E666" s="1">
         <v>20</v>
       </c>
       <c r="F666" s="1">
-        <v>168.52</v>
-[...4 lines deleted...]
-      </c>
+        <v>57.13</v>
+      </c>
+      <c r="G666" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H666" s="1"/>
       <c r="I666" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="667" spans="1:9" outlineLevel="1">
       <c r="A667" s="1"/>
       <c r="B667" s="1">
-        <v>13980</v>
+        <v>11229</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="D667" s="1">
         <v>3707909000</v>
       </c>
       <c r="E667" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F667" s="1">
-        <v>44.7</v>
+        <v>1194.6</v>
       </c>
       <c r="G667" s="1"/>
-      <c r="H667" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H667" s="1"/>
+      <c r="I667" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="668" spans="1:9" outlineLevel="1">
       <c r="A668" s="1"/>
       <c r="B668" s="1">
-        <v>16974</v>
+        <v>19271</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="D668" s="1">
         <v>3707909000</v>
       </c>
       <c r="E668" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F668" s="1">
-        <v>98.34</v>
+        <v>102.83</v>
       </c>
       <c r="G668" s="1"/>
-      <c r="H668" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H668" s="1"/>
       <c r="I668" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="669" spans="1:9" outlineLevel="1">
       <c r="A669" s="1"/>
       <c r="B669" s="1">
-        <v>16975</v>
+        <v>32645</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="D669" s="1">
         <v>3707909000</v>
       </c>
       <c r="E669" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F669" s="1">
-        <v>185.51</v>
+        <v>402.16</v>
       </c>
       <c r="G669" s="1"/>
-      <c r="H669" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H669" s="1"/>
       <c r="I669" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="670" spans="1:9" outlineLevel="1">
       <c r="A670" s="1"/>
       <c r="B670" s="1">
-        <v>16976</v>
+        <v>22779</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="D670" s="1">
         <v>3707909000</v>
       </c>
       <c r="E670" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F670" s="1">
-        <v>354.02</v>
+        <v>591.8200000000001</v>
       </c>
       <c r="G670" s="1"/>
-      <c r="H670" s="5" t="s">
+      <c r="H670" s="1"/>
+      <c r="I670" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="671" spans="1:9" outlineLevel="1">
       <c r="A671" s="1"/>
       <c r="B671" s="1">
-        <v>20240</v>
+        <v>27569</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="D671" s="1">
         <v>3707909000</v>
       </c>
       <c r="E671" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F671" s="1">
-        <v>539.08</v>
+        <v>61.24</v>
       </c>
       <c r="G671" s="1"/>
-      <c r="H671" s="5" t="s">
+      <c r="H671" s="1"/>
+      <c r="I671" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="672" spans="1:9" outlineLevel="1">
       <c r="A672" s="1"/>
       <c r="B672" s="1">
-        <v>17165</v>
+        <v>19475</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="D672" s="1">
         <v>3707909000</v>
       </c>
       <c r="E672" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F672" s="1">
-        <v>108.62</v>
+        <v>680.47</v>
       </c>
       <c r="G672" s="1"/>
-      <c r="H672" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H672" s="1"/>
       <c r="I672" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="673" spans="1:9" outlineLevel="1">
       <c r="A673" s="1"/>
       <c r="B673" s="1">
-        <v>25587</v>
+        <v>19772</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="D673" s="1">
         <v>3707909000</v>
       </c>
       <c r="E673" s="1">
         <v>1</v>
       </c>
       <c r="F673" s="1">
-        <v>558.75</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>340.01</v>
+      </c>
+      <c r="G673" s="1"/>
+      <c r="H673" s="1"/>
+      <c r="I673" s="1" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="674" spans="1:9" outlineLevel="1">
       <c r="A674" s="1"/>
       <c r="B674" s="1">
-        <v>25588</v>
+        <v>19617</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="D674" s="1">
         <v>3707909000</v>
       </c>
       <c r="E674" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F674" s="1">
-        <v>64.37</v>
-[...6 lines deleted...]
-      </c>
+        <v>63.07</v>
+      </c>
+      <c r="G674" s="1"/>
+      <c r="H674" s="1"/>
       <c r="I674" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="675" spans="1:9" outlineLevel="1">
       <c r="A675" s="1"/>
       <c r="B675" s="1">
-        <v>25590</v>
+        <v>24080</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="D675" s="1">
         <v>3707909000</v>
       </c>
       <c r="E675" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F675" s="1">
-        <v>55.88</v>
+        <v>526.46</v>
       </c>
       <c r="G675" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H675" s="1"/>
       <c r="I675" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="676" spans="1:9" outlineLevel="1">
       <c r="A676" s="1"/>
       <c r="B676" s="1">
-        <v>11229</v>
+        <v>24081</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="D676" s="1">
         <v>3707909000</v>
       </c>
       <c r="E676" s="1">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F676" s="1">
-        <v>1168.46</v>
+        <v>64.44</v>
       </c>
       <c r="G676" s="1"/>
-      <c r="H676" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H676" s="1"/>
       <c r="I676" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="677" spans="1:9" outlineLevel="1">
       <c r="A677" s="1"/>
       <c r="B677" s="1">
-        <v>19271</v>
+        <v>33875</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="D677" s="1">
         <v>3707909000</v>
       </c>
       <c r="E677" s="1">
         <v>1</v>
       </c>
       <c r="F677" s="1">
-        <v>100.58</v>
+        <v>230.33</v>
       </c>
       <c r="G677" s="1"/>
-      <c r="H677" s="5" t="s">
+      <c r="H677" s="1"/>
+      <c r="I677" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="678" spans="1:9" outlineLevel="1">
       <c r="A678" s="1"/>
       <c r="B678" s="1">
-        <v>32645</v>
+        <v>32927</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="D678" s="1">
         <v>3707909000</v>
       </c>
       <c r="E678" s="1">
         <v>1</v>
       </c>
       <c r="F678" s="1">
-        <v>393.36</v>
+        <v>394.85</v>
       </c>
       <c r="G678" s="1"/>
-      <c r="H678" s="5" t="s">
+      <c r="H678" s="1"/>
+      <c r="I678" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="679" spans="1:9" outlineLevel="1">
       <c r="A679" s="1"/>
       <c r="B679" s="1">
-        <v>22779</v>
+        <v>31001</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="D679" s="1">
         <v>3707909000</v>
       </c>
       <c r="E679" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F679" s="1">
-        <v>578.87</v>
+        <v>455.17</v>
       </c>
       <c r="G679" s="1"/>
-      <c r="H679" s="5" t="s">
+      <c r="H679" s="1"/>
+      <c r="I679" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="680" spans="1:9" outlineLevel="1">
       <c r="A680" s="1"/>
       <c r="B680" s="1">
-        <v>27569</v>
+        <v>26047</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D680" s="1">
         <v>3707909000</v>
       </c>
       <c r="E680" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F680" s="1">
-        <v>59.9</v>
+        <v>340.01</v>
       </c>
       <c r="G680" s="1"/>
-      <c r="H680" s="5" t="s">
+      <c r="H680" s="1"/>
+      <c r="I680" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="681" spans="1:9" outlineLevel="1">
       <c r="A681" s="1"/>
       <c r="B681" s="1">
-        <v>19475</v>
+        <v>21161</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="D681" s="1">
         <v>3707909000</v>
       </c>
       <c r="E681" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F681" s="1">
-        <v>665.58</v>
+        <v>474.82</v>
       </c>
       <c r="G681" s="1"/>
-      <c r="H681" s="5" t="s">
+      <c r="H681" s="1"/>
+      <c r="I681" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="682" spans="1:9" outlineLevel="1">
       <c r="A682" s="1"/>
       <c r="B682" s="1">
-        <v>19772</v>
+        <v>21162</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D682" s="1">
         <v>3707909000</v>
       </c>
       <c r="E682" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F682" s="1">
-        <v>332.57</v>
+        <v>67.18000000000001</v>
       </c>
       <c r="G682" s="1"/>
-      <c r="H682" s="5" t="s">
+      <c r="H682" s="1"/>
+      <c r="I682" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="683" spans="1:9" outlineLevel="1">
       <c r="A683" s="1"/>
       <c r="B683" s="1">
-        <v>19617</v>
+        <v>28490</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D683" s="1">
         <v>3707909000</v>
       </c>
       <c r="E683" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F683" s="1">
-        <v>61.69</v>
+        <v>482.14</v>
       </c>
       <c r="G683" s="1"/>
-      <c r="H683" s="5" t="s">
+      <c r="H683" s="1"/>
+      <c r="I683" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="684" spans="1:9" outlineLevel="1">
       <c r="A684" s="1"/>
       <c r="B684" s="1">
-        <v>24080</v>
+        <v>28491</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="D684" s="1">
         <v>3707909000</v>
       </c>
       <c r="E684" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F684" s="1">
-        <v>514.9400000000001</v>
-[...4 lines deleted...]
-      <c r="H684" s="5" t="s">
+        <v>65.34999999999999</v>
+      </c>
+      <c r="G684" s="1"/>
+      <c r="H684" s="1"/>
+      <c r="I684" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:9" outlineLevel="1">
       <c r="A685" s="1"/>
       <c r="B685" s="1">
-        <v>24081</v>
+        <v>28492</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="D685" s="1">
         <v>3707909000</v>
       </c>
       <c r="E685" s="1">
         <v>20</v>
       </c>
       <c r="F685" s="1">
-        <v>63.03</v>
+        <v>34.73</v>
       </c>
       <c r="G685" s="1"/>
-      <c r="H685" s="5" t="s">
+      <c r="H685" s="1"/>
+      <c r="I685" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="686" spans="1:9" outlineLevel="1">
       <c r="A686" s="1"/>
       <c r="B686" s="1">
-        <v>27725</v>
+        <v>35358</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="D686" s="1">
         <v>3707909000</v>
       </c>
       <c r="E686" s="1">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F686" s="1">
-        <v>558.75</v>
-[...2 lines deleted...]
-      <c r="H686" s="5" t="s">
+        <v>445.58</v>
+      </c>
+      <c r="G686" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H686" s="1"/>
+      <c r="I686" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="687" spans="1:9" outlineLevel="1">
       <c r="A687" s="1"/>
       <c r="B687" s="1">
-        <v>27826</v>
+        <v>35360</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="D687" s="1">
         <v>3707909000</v>
       </c>
       <c r="E687" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F687" s="1">
-        <v>548.02</v>
+        <v>19.19</v>
       </c>
       <c r="G687" s="1"/>
-      <c r="H687" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H687" s="1"/>
       <c r="I687" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="688" spans="1:9" outlineLevel="1">
       <c r="A688" s="1"/>
       <c r="B688" s="1">
-        <v>27800</v>
+        <v>35359</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="D688" s="1">
         <v>3707909000</v>
       </c>
       <c r="E688" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F688" s="1">
-        <v>67.05</v>
+        <v>27.42</v>
       </c>
       <c r="G688" s="1"/>
-      <c r="H688" s="5" t="s">
+      <c r="H688" s="1"/>
+      <c r="I688" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="689" spans="1:9" outlineLevel="1">
       <c r="A689" s="1"/>
       <c r="B689" s="1">
-        <v>27799</v>
+        <v>25140</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D689" s="1">
         <v>3707909000</v>
       </c>
       <c r="E689" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F689" s="1">
-        <v>36.21</v>
-[...4 lines deleted...]
-      </c>
+        <v>564.85</v>
+      </c>
+      <c r="G689" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H689" s="1"/>
       <c r="I689" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="690" spans="1:9" outlineLevel="1">
       <c r="A690" s="1"/>
       <c r="B690" s="1">
-        <v>27745</v>
+        <v>25141</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D690" s="1">
         <v>3707909000</v>
       </c>
       <c r="E690" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F690" s="1">
-        <v>447.45</v>
-[...4 lines deleted...]
-      </c>
+        <v>80.43000000000001</v>
+      </c>
+      <c r="G690" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H690" s="1"/>
       <c r="I690" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="691" spans="1:9" outlineLevel="1">
       <c r="A691" s="1"/>
       <c r="B691" s="1">
-        <v>33875</v>
+        <v>24204</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="D691" s="1">
         <v>3707909000</v>
       </c>
       <c r="E691" s="1">
         <v>1</v>
       </c>
       <c r="F691" s="1">
-        <v>225.29</v>
+        <v>700.12</v>
       </c>
       <c r="G691" s="1"/>
-      <c r="H691" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H691" s="1"/>
+      <c r="I691" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="692" spans="1:9" outlineLevel="1">
       <c r="A692" s="1"/>
       <c r="B692" s="1">
-        <v>32927</v>
+        <v>24205</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="D692" s="1">
         <v>3707909000</v>
       </c>
       <c r="E692" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F692" s="1">
-        <v>386.21</v>
+        <v>83.63</v>
       </c>
       <c r="G692" s="1"/>
-      <c r="H692" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H692" s="1"/>
+      <c r="I692" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="693" spans="1:9" outlineLevel="1">
       <c r="A693" s="1"/>
       <c r="B693" s="1">
-        <v>31001</v>
+        <v>24206</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="D693" s="1">
         <v>3707909000</v>
       </c>
       <c r="E693" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F693" s="1">
-        <v>445.21</v>
+        <v>47.53</v>
       </c>
       <c r="G693" s="1"/>
-      <c r="H693" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H693" s="1"/>
+      <c r="I693" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="694" spans="1:9" outlineLevel="1">
       <c r="A694" s="1"/>
       <c r="B694" s="1">
-        <v>26047</v>
+        <v>35369</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="D694" s="1">
         <v>3707909000</v>
       </c>
       <c r="E694" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F694" s="1">
-        <v>332.57</v>
-[...2 lines deleted...]
-      <c r="H694" s="5" t="s">
+        <v>423.18</v>
+      </c>
+      <c r="G694" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H694" s="1"/>
+      <c r="I694" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="695" spans="1:9" outlineLevel="1">
       <c r="A695" s="1"/>
       <c r="B695" s="1">
-        <v>21161</v>
+        <v>35371</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="D695" s="1">
         <v>3707909000</v>
       </c>
       <c r="E695" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F695" s="1">
-        <v>464.43</v>
+        <v>17.82</v>
       </c>
       <c r="G695" s="1"/>
-      <c r="H695" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H695" s="1"/>
+      <c r="I695" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="696" spans="1:9" outlineLevel="1">
       <c r="A696" s="1"/>
       <c r="B696" s="1">
-        <v>21162</v>
+        <v>35370</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="D696" s="1">
         <v>3707909000</v>
       </c>
       <c r="E696" s="1">
         <v>20</v>
       </c>
       <c r="F696" s="1">
-        <v>65.70999999999999</v>
+        <v>26.51</v>
       </c>
       <c r="G696" s="1"/>
-      <c r="H696" s="5" t="s">
+      <c r="H696" s="1"/>
+      <c r="I696" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="697" spans="1:9" outlineLevel="1">
       <c r="A697" s="1"/>
       <c r="B697" s="1">
-        <v>28490</v>
+        <v>21957</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D697" s="1">
         <v>3707909000</v>
       </c>
       <c r="E697" s="1">
         <v>1</v>
       </c>
       <c r="F697" s="1">
-        <v>471.59</v>
+        <v>612.38</v>
       </c>
       <c r="G697" s="1"/>
-      <c r="H697" s="5" t="s">
+      <c r="H697" s="1"/>
+      <c r="I697" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="698" spans="1:9" outlineLevel="1">
       <c r="A698" s="1"/>
       <c r="B698" s="1">
-        <v>28491</v>
+        <v>11283</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="D698" s="1">
         <v>3707909000</v>
       </c>
       <c r="E698" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F698" s="1">
-        <v>63.92</v>
+        <v>74.95</v>
       </c>
       <c r="G698" s="1"/>
-      <c r="H698" s="5" t="s">
+      <c r="H698" s="1"/>
+      <c r="I698" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="699" spans="1:9" outlineLevel="1">
       <c r="A699" s="1"/>
       <c r="B699" s="1">
-        <v>28492</v>
+        <v>11151</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="D699" s="1">
         <v>3707909000</v>
       </c>
       <c r="E699" s="1">
         <v>20</v>
       </c>
       <c r="F699" s="1">
-        <v>33.97</v>
+        <v>148.07</v>
       </c>
       <c r="G699" s="1"/>
-      <c r="H699" s="5" t="s">
+      <c r="H699" s="1"/>
+      <c r="I699" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="700" spans="1:9" outlineLevel="1">
       <c r="A700" s="1"/>
       <c r="B700" s="1">
-        <v>25140</v>
+        <v>20882</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="D700" s="1">
         <v>3707909000</v>
       </c>
       <c r="E700" s="1">
         <v>1</v>
       </c>
       <c r="F700" s="1">
-        <v>552.49</v>
-[...6 lines deleted...]
-      </c>
+        <v>398.05</v>
+      </c>
+      <c r="G700" s="1"/>
+      <c r="H700" s="1"/>
       <c r="I700" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="701" spans="1:9" outlineLevel="1">
       <c r="A701" s="1"/>
       <c r="B701" s="1">
-        <v>25141</v>
+        <v>13978</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="D701" s="1">
         <v>3707909000</v>
       </c>
       <c r="E701" s="1">
         <v>20</v>
       </c>
       <c r="F701" s="1">
-        <v>78.67</v>
-[...6 lines deleted...]
-      </c>
+        <v>60.32</v>
+      </c>
+      <c r="G701" s="1"/>
+      <c r="H701" s="1"/>
       <c r="I701" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="702" spans="1:9" outlineLevel="1">
       <c r="A702" s="1"/>
       <c r="B702" s="1">
-        <v>24204</v>
+        <v>8303</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D702" s="1">
         <v>3707909000</v>
       </c>
       <c r="E702" s="1">
         <v>1</v>
       </c>
       <c r="F702" s="1">
-        <v>684.8</v>
+        <v>907.6</v>
       </c>
       <c r="G702" s="1"/>
-      <c r="H702" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H702" s="1"/>
       <c r="I702" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="703" spans="1:9" outlineLevel="1">
       <c r="A703" s="1"/>
       <c r="B703" s="1">
-        <v>24205</v>
+        <v>10544</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D703" s="1">
         <v>3707909000</v>
       </c>
       <c r="E703" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F703" s="1">
-        <v>81.8</v>
+        <v>742.63</v>
       </c>
       <c r="G703" s="1"/>
-      <c r="H703" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H703" s="1"/>
       <c r="I703" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="704" spans="1:9" outlineLevel="1">
       <c r="A704" s="1"/>
       <c r="B704" s="1">
-        <v>24206</v>
+        <v>17939</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="D704" s="1">
         <v>3707909000</v>
       </c>
       <c r="E704" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F704" s="1">
-        <v>46.49</v>
+        <v>283.34</v>
       </c>
       <c r="G704" s="1"/>
-      <c r="H704" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H704" s="1"/>
       <c r="I704" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="705" spans="1:9" outlineLevel="1">
       <c r="A705" s="1"/>
       <c r="B705" s="1">
-        <v>21957</v>
+        <v>16310</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D705" s="1">
         <v>3707909000</v>
       </c>
       <c r="E705" s="1">
         <v>1</v>
       </c>
       <c r="F705" s="1">
-        <v>598.98</v>
+        <v>379.77</v>
       </c>
       <c r="G705" s="1"/>
-      <c r="H705" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H705" s="1"/>
+      <c r="I705" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="706" spans="1:9" outlineLevel="1">
       <c r="A706" s="1"/>
       <c r="B706" s="1">
-        <v>11283</v>
+        <v>16651</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="D706" s="1">
         <v>3707909000</v>
       </c>
       <c r="E706" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F706" s="1">
-        <v>73.31</v>
+        <v>656.71</v>
       </c>
       <c r="G706" s="1"/>
-      <c r="H706" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H706" s="1"/>
+      <c r="I706" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="707" spans="1:9" outlineLevel="1">
       <c r="A707" s="1"/>
       <c r="B707" s="1">
-        <v>11151</v>
+        <v>17644</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="D707" s="1">
         <v>3707909000</v>
       </c>
       <c r="E707" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F707" s="1">
-        <v>144.83</v>
+        <v>331.33</v>
       </c>
       <c r="G707" s="1"/>
-      <c r="H707" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H707" s="1"/>
       <c r="I707" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="708" spans="1:9" outlineLevel="1">
       <c r="A708" s="1"/>
       <c r="B708" s="1">
-        <v>20882</v>
+        <v>30095</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D708" s="1">
         <v>3707909000</v>
       </c>
       <c r="E708" s="1">
         <v>1</v>
       </c>
       <c r="F708" s="1">
-        <v>389.34</v>
+        <v>864.1900000000001</v>
       </c>
       <c r="G708" s="1"/>
-      <c r="H708" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H708" s="1"/>
       <c r="I708" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="709" spans="1:9" outlineLevel="1">
       <c r="A709" s="1"/>
       <c r="B709" s="1">
-        <v>13978</v>
+        <v>17333</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="D709" s="1">
         <v>3707909000</v>
       </c>
       <c r="E709" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F709" s="1">
-        <v>59</v>
+        <v>628.83</v>
       </c>
       <c r="G709" s="1"/>
-      <c r="H709" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H709" s="1"/>
       <c r="I709" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="710" spans="1:9" outlineLevel="1">
       <c r="A710" s="1"/>
       <c r="B710" s="1">
-        <v>8303</v>
+        <v>17645</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="D710" s="1">
         <v>3707909000</v>
       </c>
       <c r="E710" s="1">
         <v>1</v>
       </c>
       <c r="F710" s="1">
-        <v>887.74</v>
+        <v>814.83</v>
       </c>
       <c r="G710" s="1"/>
-      <c r="H710" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H710" s="1"/>
       <c r="I710" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="711" spans="1:9" outlineLevel="1">
       <c r="A711" s="1"/>
       <c r="B711" s="1">
-        <v>10544</v>
+        <v>31069</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="D711" s="1">
         <v>3707909000</v>
       </c>
       <c r="E711" s="1">
         <v>1</v>
       </c>
       <c r="F711" s="1">
-        <v>726.38</v>
+        <v>359.66</v>
       </c>
       <c r="G711" s="1"/>
-      <c r="H711" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H711" s="1"/>
       <c r="I711" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="712" spans="1:9" outlineLevel="1">
       <c r="A712" s="1"/>
       <c r="B712" s="1">
-        <v>17939</v>
+        <v>13794</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D712" s="1">
         <v>3707909000</v>
       </c>
       <c r="E712" s="1">
         <v>1</v>
       </c>
       <c r="F712" s="1">
-        <v>277.14</v>
+        <v>297.51</v>
       </c>
       <c r="G712" s="1"/>
-      <c r="H712" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H712" s="1"/>
       <c r="I712" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="713" spans="1:9" outlineLevel="1">
       <c r="A713" s="1"/>
       <c r="B713" s="1">
-        <v>16310</v>
+        <v>14075</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D713" s="1">
         <v>3707909000</v>
       </c>
       <c r="E713" s="1">
         <v>1</v>
       </c>
       <c r="F713" s="1">
-        <v>371.46</v>
+        <v>53.01</v>
       </c>
       <c r="G713" s="1"/>
-      <c r="H713" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H713" s="1"/>
       <c r="I713" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="714" spans="1:9" outlineLevel="1">
       <c r="A714" s="1"/>
       <c r="B714" s="1">
-        <v>16651</v>
+        <v>24294</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D714" s="1">
         <v>3707909000</v>
       </c>
       <c r="E714" s="1">
         <v>1</v>
       </c>
       <c r="F714" s="1">
-        <v>642.34</v>
-[...4 lines deleted...]
-      </c>
+        <v>237.18</v>
+      </c>
+      <c r="G714" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H714" s="1"/>
       <c r="I714" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="715" spans="1:9" outlineLevel="1">
       <c r="A715" s="1"/>
       <c r="B715" s="1">
-        <v>17644</v>
+        <v>10255</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="D715" s="1">
         <v>3707909000</v>
       </c>
       <c r="E715" s="1">
         <v>1</v>
       </c>
       <c r="F715" s="1">
-        <v>324.08</v>
+        <v>797.92</v>
       </c>
       <c r="G715" s="1"/>
-      <c r="H715" s="5" t="s">
+      <c r="H715" s="1"/>
+      <c r="I715" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="716" spans="1:9" outlineLevel="1">
       <c r="A716" s="1"/>
       <c r="B716" s="1">
-        <v>30095</v>
+        <v>24783</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="D716" s="1">
         <v>3707909000</v>
       </c>
       <c r="E716" s="1">
         <v>1</v>
       </c>
       <c r="F716" s="1">
-        <v>845.28</v>
-[...4 lines deleted...]
-      </c>
+        <v>754.05</v>
+      </c>
+      <c r="G716" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H716" s="1"/>
       <c r="I716" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="717" spans="1:9" outlineLevel="1">
       <c r="A717" s="1"/>
       <c r="B717" s="1">
-        <v>17333</v>
+        <v>21372</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="D717" s="1">
         <v>3707909000</v>
       </c>
       <c r="E717" s="1">
         <v>1</v>
       </c>
       <c r="F717" s="1">
-        <v>615.0700000000001</v>
+        <v>411.3</v>
       </c>
       <c r="G717" s="1"/>
-      <c r="H717" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H717" s="1"/>
       <c r="I717" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="718" spans="1:9" outlineLevel="1">
       <c r="A718" s="1"/>
       <c r="B718" s="1">
-        <v>17645</v>
+        <v>28925</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="D718" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E718" s="1">
         <v>1</v>
       </c>
       <c r="F718" s="1">
-        <v>797</v>
+        <v>428.67</v>
       </c>
       <c r="G718" s="1"/>
-      <c r="H718" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H718" s="1"/>
       <c r="I718" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="719" spans="1:9" outlineLevel="1">
       <c r="A719" s="1"/>
       <c r="B719" s="1">
-        <v>31069</v>
+        <v>28917</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="D719" s="1">
         <v>3707909000</v>
       </c>
       <c r="E719" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F719" s="1">
-        <v>351.79</v>
+        <v>372.91</v>
       </c>
       <c r="G719" s="1"/>
-      <c r="H719" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H719" s="1"/>
       <c r="I719" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="720" spans="1:9" outlineLevel="1">
       <c r="A720" s="1"/>
       <c r="B720" s="1">
-        <v>13794</v>
+        <v>32556</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D720" s="1">
         <v>3707909000</v>
       </c>
       <c r="E720" s="1">
         <v>1</v>
       </c>
       <c r="F720" s="1">
-        <v>291</v>
+        <v>2363.6</v>
       </c>
       <c r="G720" s="1"/>
-      <c r="H720" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H720" s="1"/>
       <c r="I720" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="721" spans="1:9" outlineLevel="1">
       <c r="A721" s="1"/>
       <c r="B721" s="1">
-        <v>14075</v>
+        <v>32558</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D721" s="1">
         <v>3707909000</v>
       </c>
       <c r="E721" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F721" s="1">
-        <v>51.85</v>
+        <v>180.97</v>
       </c>
       <c r="G721" s="1"/>
-      <c r="H721" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H721" s="1"/>
       <c r="I721" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="722" spans="1:9" outlineLevel="1">
       <c r="A722" s="1"/>
       <c r="B722" s="1">
-        <v>24294</v>
+        <v>26470</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="D722" s="1">
         <v>3707909000</v>
       </c>
       <c r="E722" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F722" s="1">
-        <v>231.99</v>
-[...4 lines deleted...]
-      <c r="H722" s="5" t="s">
+        <v>224.84</v>
+      </c>
+      <c r="G722" s="1"/>
+      <c r="H722" s="1"/>
+      <c r="I722" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="723" spans="1:9" outlineLevel="1">
       <c r="A723" s="1"/>
       <c r="B723" s="1">
-        <v>10255</v>
+        <v>15829</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D723" s="1">
         <v>3707909000</v>
       </c>
       <c r="E723" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F723" s="1">
-        <v>780.46</v>
+        <v>223.02</v>
       </c>
       <c r="G723" s="1"/>
-      <c r="H723" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H723" s="1"/>
+      <c r="I723" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="724" spans="1:9" outlineLevel="1">
       <c r="A724" s="1"/>
       <c r="B724" s="1">
-        <v>24783</v>
+        <v>25142</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="D724" s="1">
         <v>3707909000</v>
       </c>
       <c r="E724" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F724" s="1">
-        <v>737.55</v>
-[...6 lines deleted...]
-      </c>
+        <v>137.1</v>
+      </c>
+      <c r="G724" s="1"/>
+      <c r="H724" s="1"/>
       <c r="I724" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="725" spans="1:9" outlineLevel="1">
       <c r="A725" s="1"/>
       <c r="B725" s="1">
-        <v>21372</v>
+        <v>25221</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="D725" s="1">
         <v>3707909000</v>
       </c>
       <c r="E725" s="1">
         <v>1</v>
       </c>
       <c r="F725" s="1">
-        <v>402.3</v>
+        <v>83.17</v>
       </c>
       <c r="G725" s="1"/>
-      <c r="H725" s="5" t="s">
+      <c r="H725" s="1"/>
+      <c r="I725" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="726" spans="1:9" outlineLevel="1">
       <c r="A726" s="1"/>
       <c r="B726" s="1">
-        <v>28925</v>
+        <v>16550</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="D726" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E726" s="1">
         <v>1</v>
       </c>
       <c r="F726" s="1">
-        <v>419.29</v>
+        <v>158.12</v>
       </c>
       <c r="G726" s="1"/>
-      <c r="H726" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H726" s="1"/>
       <c r="I726" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="727" spans="1:9" outlineLevel="1">
       <c r="A727" s="1"/>
       <c r="B727" s="1">
-        <v>28917</v>
+        <v>17674</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="D727" s="1">
         <v>3707909000</v>
       </c>
       <c r="E727" s="1">
         <v>20</v>
       </c>
       <c r="F727" s="1">
-        <v>364.75</v>
+        <v>107.85</v>
       </c>
       <c r="G727" s="1"/>
-      <c r="H727" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H727" s="1"/>
       <c r="I727" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="728" spans="1:9" outlineLevel="1">
       <c r="A728" s="1"/>
       <c r="B728" s="1">
-        <v>32556</v>
+        <v>24738</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="D728" s="1">
         <v>3707909000</v>
       </c>
       <c r="E728" s="1">
         <v>1</v>
       </c>
       <c r="F728" s="1">
-        <v>2311.88</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>1366.89</v>
+      </c>
+      <c r="G728" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H728" s="1"/>
+      <c r="I728" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="729" spans="1:9" outlineLevel="1">
       <c r="A729" s="1"/>
       <c r="B729" s="1">
-        <v>32558</v>
+        <v>15597</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="D729" s="1">
         <v>3707909000</v>
       </c>
       <c r="E729" s="1">
         <v>20</v>
       </c>
       <c r="F729" s="1">
-        <v>177.01</v>
+        <v>276.94</v>
       </c>
       <c r="G729" s="1"/>
-      <c r="H729" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H729" s="1"/>
       <c r="I729" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="730" spans="1:9" outlineLevel="1">
       <c r="A730" s="1"/>
       <c r="B730" s="1">
-        <v>26470</v>
+        <v>22801</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="D730" s="1">
         <v>3707909000</v>
       </c>
       <c r="E730" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F730" s="1">
-        <v>219.92</v>
+        <v>327.21</v>
       </c>
       <c r="G730" s="1"/>
-      <c r="H730" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H730" s="1"/>
+      <c r="I730" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="731" spans="1:9" outlineLevel="1">
       <c r="A731" s="1"/>
       <c r="B731" s="1">
-        <v>15829</v>
+        <v>22803</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="D731" s="1">
         <v>3707909000</v>
       </c>
       <c r="E731" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F731" s="1">
-        <v>218.14</v>
-[...4 lines deleted...]
-      </c>
+        <v>1003.57</v>
+      </c>
+      <c r="G731" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H731" s="1"/>
       <c r="I731" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="732" spans="1:9" outlineLevel="1">
       <c r="A732" s="1"/>
       <c r="B732" s="1">
-        <v>25142</v>
+        <v>22802</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="D732" s="1">
         <v>3707909000</v>
       </c>
       <c r="E732" s="1">
         <v>20</v>
       </c>
       <c r="F732" s="1">
-        <v>134.1</v>
+        <v>457.46</v>
       </c>
       <c r="G732" s="1"/>
-      <c r="H732" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H732" s="1"/>
       <c r="I732" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="733" spans="1:9" outlineLevel="1">
       <c r="A733" s="1"/>
       <c r="B733" s="1">
-        <v>25221</v>
+        <v>24170</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="D733" s="1">
         <v>3707909000</v>
       </c>
       <c r="E733" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F733" s="1">
-        <v>81.34999999999999</v>
+        <v>756.79</v>
       </c>
       <c r="G733" s="1"/>
-      <c r="H733" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H733" s="1"/>
       <c r="I733" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="734" spans="1:9" outlineLevel="1">
       <c r="A734" s="1"/>
       <c r="B734" s="1">
-        <v>16550</v>
+        <v>24169</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D734" s="1">
         <v>3707909000</v>
       </c>
       <c r="E734" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F734" s="1">
-        <v>154.66</v>
+        <v>1107.77</v>
       </c>
       <c r="G734" s="1"/>
-      <c r="H734" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H734" s="1"/>
       <c r="I734" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="735" spans="1:9" outlineLevel="1">
       <c r="A735" s="1"/>
       <c r="B735" s="1">
-        <v>17674</v>
+        <v>20597</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="D735" s="1">
         <v>3707909000</v>
       </c>
       <c r="E735" s="1">
         <v>20</v>
       </c>
       <c r="F735" s="1">
-        <v>105.49</v>
+        <v>201.99</v>
       </c>
       <c r="G735" s="1"/>
-      <c r="H735" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H735" s="1"/>
       <c r="I735" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="736" spans="1:9" outlineLevel="1">
       <c r="A736" s="1"/>
       <c r="B736" s="1">
-        <v>24738</v>
+        <v>20598</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="D736" s="1">
         <v>3707909000</v>
       </c>
       <c r="E736" s="1">
         <v>1</v>
       </c>
       <c r="F736" s="1">
-        <v>1336.98</v>
-[...6 lines deleted...]
-      </c>
+        <v>512.75</v>
+      </c>
+      <c r="G736" s="1"/>
+      <c r="H736" s="1"/>
       <c r="I736" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="737" spans="1:9" outlineLevel="1">
       <c r="A737" s="1"/>
       <c r="B737" s="1">
-        <v>15597</v>
+        <v>20599</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="D737" s="1">
         <v>3707909000</v>
       </c>
       <c r="E737" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F737" s="1">
-        <v>270.88</v>
+        <v>858.25</v>
       </c>
       <c r="G737" s="1"/>
-      <c r="H737" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H737" s="1"/>
       <c r="I737" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="738" spans="1:9" outlineLevel="1">
       <c r="A738" s="1"/>
       <c r="B738" s="1">
-        <v>22801</v>
+        <v>18574</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="D738" s="1">
         <v>3707909000</v>
       </c>
       <c r="E738" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F738" s="1">
-        <v>320.05</v>
+        <v>145.33</v>
       </c>
       <c r="G738" s="1"/>
-      <c r="H738" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H738" s="1"/>
       <c r="I738" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="739" spans="1:9" outlineLevel="1">
       <c r="A739" s="1"/>
       <c r="B739" s="1">
-        <v>22803</v>
+        <v>31350</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="D739" s="1">
         <v>3707909000</v>
       </c>
       <c r="E739" s="1">
         <v>1</v>
       </c>
       <c r="F739" s="1">
-        <v>981.61</v>
-[...6 lines deleted...]
-      </c>
+        <v>225.76</v>
+      </c>
+      <c r="G739" s="1"/>
+      <c r="H739" s="1"/>
       <c r="I739" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="740" spans="1:9" outlineLevel="1">
       <c r="A740" s="1"/>
       <c r="B740" s="1">
-        <v>22802</v>
+        <v>20299</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="D740" s="1">
         <v>3707909000</v>
       </c>
       <c r="E740" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F740" s="1">
-        <v>447.45</v>
+        <v>776.9</v>
       </c>
       <c r="G740" s="1"/>
-      <c r="H740" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H740" s="1"/>
       <c r="I740" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="741" spans="1:9" outlineLevel="1">
       <c r="A741" s="1"/>
       <c r="B741" s="1">
-        <v>24170</v>
+        <v>16564</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="D741" s="1">
         <v>3707909000</v>
       </c>
       <c r="E741" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F741" s="1">
-        <v>740.23</v>
+        <v>553.88</v>
       </c>
       <c r="G741" s="1"/>
-      <c r="H741" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H741" s="1"/>
       <c r="I741" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="742" spans="1:9" outlineLevel="1">
       <c r="A742" s="1"/>
       <c r="B742" s="1">
-        <v>24169</v>
+        <v>23680</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="D742" s="1">
         <v>3707909000</v>
       </c>
       <c r="E742" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F742" s="1">
-        <v>1083.53</v>
+        <v>1440.01</v>
       </c>
       <c r="G742" s="1"/>
-      <c r="H742" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H742" s="1"/>
       <c r="I742" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="743" spans="1:9" outlineLevel="1">
       <c r="A743" s="1"/>
       <c r="B743" s="1">
-        <v>20597</v>
+        <v>29752</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="D743" s="1">
         <v>3707909000</v>
       </c>
       <c r="E743" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F743" s="1">
-        <v>197.57</v>
+        <v>1203.74</v>
       </c>
       <c r="G743" s="1"/>
-      <c r="H743" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H743" s="1"/>
       <c r="I743" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="744" spans="1:9" outlineLevel="1">
       <c r="A744" s="1"/>
       <c r="B744" s="1">
-        <v>20598</v>
+        <v>27539</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="D744" s="1">
         <v>3707909000</v>
       </c>
       <c r="E744" s="1">
         <v>1</v>
       </c>
       <c r="F744" s="1">
-        <v>501.53</v>
+        <v>3095.72</v>
       </c>
       <c r="G744" s="1"/>
-      <c r="H744" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H744" s="1"/>
       <c r="I744" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="745" spans="1:9" outlineLevel="1">
       <c r="A745" s="1"/>
       <c r="B745" s="1">
-        <v>20599</v>
+        <v>27534</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="D745" s="1">
         <v>3707909000</v>
       </c>
       <c r="E745" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F745" s="1">
-        <v>839.47</v>
+        <v>216.16</v>
       </c>
       <c r="G745" s="1"/>
-      <c r="H745" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H745" s="1"/>
       <c r="I745" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="746" spans="1:9" outlineLevel="1">
       <c r="A746" s="1"/>
       <c r="B746" s="1">
-        <v>18574</v>
+        <v>27536</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="D746" s="1">
         <v>3707909000</v>
       </c>
       <c r="E746" s="1">
         <v>1</v>
       </c>
       <c r="F746" s="1">
-        <v>142.15</v>
+        <v>542.92</v>
       </c>
       <c r="G746" s="1"/>
-      <c r="H746" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H746" s="1"/>
       <c r="I746" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="747" spans="1:9" outlineLevel="1">
       <c r="A747" s="1"/>
       <c r="B747" s="1">
-        <v>31350</v>
+        <v>27538</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="D747" s="1">
         <v>3707909000</v>
       </c>
       <c r="E747" s="1">
         <v>1</v>
       </c>
       <c r="F747" s="1">
-        <v>220.82</v>
+        <v>1490.28</v>
       </c>
       <c r="G747" s="1"/>
-      <c r="H747" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H747" s="1"/>
       <c r="I747" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="748" spans="1:9" outlineLevel="1">
       <c r="A748" s="1"/>
       <c r="B748" s="1">
-        <v>20299</v>
+        <v>27537</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="D748" s="1">
         <v>3707909000</v>
       </c>
       <c r="E748" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F748" s="1">
-        <v>759.9</v>
+        <v>903.03</v>
       </c>
       <c r="G748" s="1"/>
-      <c r="H748" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H748" s="1"/>
       <c r="I748" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="749" spans="1:9" outlineLevel="1">
       <c r="A749" s="1"/>
       <c r="B749" s="1">
-        <v>16564</v>
+        <v>29493</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="D749" s="1">
         <v>3707909000</v>
       </c>
       <c r="E749" s="1">
         <v>1</v>
       </c>
       <c r="F749" s="1">
-        <v>541.76</v>
+        <v>1133.36</v>
       </c>
       <c r="G749" s="1"/>
-      <c r="H749" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H749" s="1"/>
       <c r="I749" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="750" spans="1:9" outlineLevel="1">
       <c r="A750" s="1"/>
       <c r="B750" s="1">
-        <v>23680</v>
+        <v>23909</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D750" s="1">
         <v>3707909000</v>
       </c>
       <c r="E750" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F750" s="1">
-        <v>1408.5</v>
+        <v>1314.33</v>
       </c>
       <c r="G750" s="1"/>
-      <c r="H750" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H750" s="1"/>
       <c r="I750" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="751" spans="1:9" outlineLevel="1">
       <c r="A751" s="1"/>
       <c r="B751" s="1">
-        <v>29752</v>
+        <v>19888</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="D751" s="1">
         <v>3707909000</v>
       </c>
       <c r="E751" s="1">
         <v>1</v>
       </c>
       <c r="F751" s="1">
-        <v>1177.4</v>
+        <v>1881.01</v>
       </c>
       <c r="G751" s="1"/>
-      <c r="H751" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H751" s="1"/>
       <c r="I751" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="752" spans="1:9" outlineLevel="1">
       <c r="A752" s="1"/>
       <c r="B752" s="1">
-        <v>27539</v>
+        <v>5113</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="D752" s="1">
         <v>3707909000</v>
       </c>
       <c r="E752" s="1">
         <v>1</v>
       </c>
       <c r="F752" s="1">
-        <v>3027.98</v>
+        <v>2102.2</v>
       </c>
       <c r="G752" s="1"/>
-      <c r="H752" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H752" s="1"/>
       <c r="I752" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="753" spans="1:9" outlineLevel="1">
       <c r="A753" s="1"/>
       <c r="B753" s="1">
-        <v>27534</v>
+        <v>18579</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="D753" s="1">
         <v>3707909000</v>
       </c>
       <c r="E753" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F753" s="1">
-        <v>211.43</v>
+        <v>962.4400000000001</v>
       </c>
       <c r="G753" s="1"/>
-      <c r="H753" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H753" s="1"/>
       <c r="I753" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="754" spans="1:9" outlineLevel="1">
       <c r="A754" s="1"/>
       <c r="B754" s="1">
-        <v>27536</v>
+        <v>18196</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="D754" s="1">
         <v>3707909000</v>
       </c>
       <c r="E754" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F754" s="1">
-        <v>531.04</v>
+        <v>292.02</v>
       </c>
       <c r="G754" s="1"/>
-      <c r="H754" s="5" t="s">
+      <c r="H754" s="1"/>
+      <c r="I754" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="755" spans="1:9" outlineLevel="1">
       <c r="A755" s="1"/>
       <c r="B755" s="1">
-        <v>27538</v>
+        <v>29491</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="D755" s="1">
         <v>3707909000</v>
       </c>
       <c r="E755" s="1">
         <v>1</v>
       </c>
       <c r="F755" s="1">
-        <v>1457.67</v>
+        <v>753.59</v>
       </c>
       <c r="G755" s="1"/>
-      <c r="H755" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H755" s="1"/>
       <c r="I755" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="756" spans="1:9" outlineLevel="1">
       <c r="A756" s="1"/>
       <c r="B756" s="1">
-        <v>27537</v>
+        <v>29492</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="D756" s="1">
         <v>3707909000</v>
       </c>
       <c r="E756" s="1">
         <v>1</v>
       </c>
       <c r="F756" s="1">
-        <v>883.27</v>
+        <v>393.48</v>
       </c>
       <c r="G756" s="1"/>
-      <c r="H756" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H756" s="1"/>
       <c r="I756" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="757" spans="1:9" outlineLevel="1">
       <c r="A757" s="1"/>
       <c r="B757" s="1">
-        <v>29493</v>
+        <v>23910</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="D757" s="1">
         <v>3707909000</v>
       </c>
       <c r="E757" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F757" s="1">
-        <v>1191.7</v>
+        <v>420.44</v>
       </c>
       <c r="G757" s="1"/>
-      <c r="H757" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H757" s="1"/>
       <c r="I757" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="758" spans="1:9" outlineLevel="1">
       <c r="A758" s="1"/>
       <c r="B758" s="1">
-        <v>23909</v>
+        <v>18580</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="D758" s="1">
         <v>3707909000</v>
       </c>
       <c r="E758" s="1">
         <v>1</v>
       </c>
       <c r="F758" s="1">
-        <v>1285.57</v>
+        <v>757.71</v>
       </c>
       <c r="G758" s="1"/>
-      <c r="H758" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H758" s="1"/>
       <c r="I758" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="759" spans="1:9" outlineLevel="1">
       <c r="A759" s="1"/>
       <c r="B759" s="1">
-        <v>19888</v>
+        <v>26784</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D759" s="1">
         <v>3707909000</v>
       </c>
       <c r="E759" s="1">
         <v>1</v>
       </c>
       <c r="F759" s="1">
-        <v>1839.85</v>
+        <v>1206.48</v>
       </c>
       <c r="G759" s="1"/>
-      <c r="H759" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H759" s="1"/>
       <c r="I759" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="760" spans="1:9" outlineLevel="1">
       <c r="A760" s="1"/>
       <c r="B760" s="1">
-        <v>5113</v>
+        <v>16594</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="D760" s="1">
         <v>3707909000</v>
       </c>
       <c r="E760" s="1">
         <v>1</v>
       </c>
       <c r="F760" s="1">
-        <v>2056.2</v>
+        <v>707.4400000000001</v>
       </c>
       <c r="G760" s="1"/>
-      <c r="H760" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H760" s="1"/>
       <c r="I760" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="761" spans="1:9" outlineLevel="1">
       <c r="A761" s="1"/>
       <c r="B761" s="1">
-        <v>18579</v>
+        <v>26779</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="D761" s="1">
         <v>3707909000</v>
       </c>
       <c r="E761" s="1">
         <v>1</v>
       </c>
       <c r="F761" s="1">
-        <v>941.38</v>
+        <v>944.62</v>
       </c>
       <c r="G761" s="1"/>
-      <c r="H761" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H761" s="1"/>
       <c r="I761" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="762" spans="1:9" outlineLevel="1">
       <c r="A762" s="1"/>
       <c r="B762" s="1">
-        <v>18196</v>
+        <v>26780</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="D762" s="1">
         <v>3707909000</v>
       </c>
       <c r="E762" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F762" s="1">
-        <v>285.63</v>
+        <v>386.62</v>
       </c>
       <c r="G762" s="1"/>
-      <c r="H762" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H762" s="1"/>
+      <c r="I762" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="763" spans="1:9" outlineLevel="1">
       <c r="A763" s="1"/>
       <c r="B763" s="1">
-        <v>29491</v>
+        <v>21697</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="D763" s="1">
         <v>3707909000</v>
       </c>
       <c r="E763" s="1">
         <v>1</v>
       </c>
       <c r="F763" s="1">
-        <v>737.1</v>
+        <v>345.04</v>
       </c>
       <c r="G763" s="1"/>
-      <c r="H763" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H763" s="1"/>
       <c r="I763" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="764" spans="1:9" outlineLevel="1">
       <c r="A764" s="1"/>
       <c r="B764" s="1">
-        <v>29492</v>
+        <v>16652</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="D764" s="1">
         <v>3707909000</v>
       </c>
       <c r="E764" s="1">
         <v>1</v>
       </c>
       <c r="F764" s="1">
-        <v>384.87</v>
+        <v>499.04</v>
       </c>
       <c r="G764" s="1"/>
-      <c r="H764" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H764" s="1"/>
       <c r="I764" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="765" spans="1:9" outlineLevel="1">
       <c r="A765" s="1"/>
       <c r="B765" s="1">
-        <v>23910</v>
+        <v>20223</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="D765" s="1">
         <v>3707909000</v>
       </c>
       <c r="E765" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F765" s="1">
-        <v>411.24</v>
+        <v>743.08</v>
       </c>
       <c r="G765" s="1"/>
-      <c r="H765" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H765" s="1"/>
       <c r="I765" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="766" spans="1:9" outlineLevel="1">
       <c r="A766" s="1"/>
       <c r="B766" s="1">
-        <v>18580</v>
+        <v>20225</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D766" s="1">
         <v>3707909000</v>
       </c>
       <c r="E766" s="1">
         <v>1</v>
       </c>
       <c r="F766" s="1">
-        <v>741.13</v>
-[...4 lines deleted...]
-      </c>
+        <v>1913.92</v>
+      </c>
+      <c r="G766" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H766" s="1"/>
       <c r="I766" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="767" spans="1:9" outlineLevel="1">
       <c r="A767" s="1"/>
       <c r="B767" s="1">
-        <v>26784</v>
+        <v>23911</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="D767" s="1">
         <v>3707909000</v>
       </c>
       <c r="E767" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F767" s="1">
-        <v>1180.08</v>
+        <v>1238.47</v>
       </c>
       <c r="G767" s="1"/>
-      <c r="H767" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H767" s="1"/>
       <c r="I767" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="768" spans="1:9" outlineLevel="1">
       <c r="A768" s="1"/>
       <c r="B768" s="1">
-        <v>16594</v>
+        <v>28888</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="D768" s="1">
         <v>3707909000</v>
       </c>
       <c r="E768" s="1">
         <v>1</v>
       </c>
       <c r="F768" s="1">
-        <v>691.96</v>
+        <v>484.88</v>
       </c>
       <c r="G768" s="1"/>
-      <c r="H768" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H768" s="1"/>
       <c r="I768" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="769" spans="1:9" outlineLevel="1">
       <c r="A769" s="1"/>
       <c r="B769" s="1">
-        <v>26779</v>
+        <v>31685</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="D769" s="1">
         <v>3707909000</v>
       </c>
       <c r="E769" s="1">
         <v>1</v>
       </c>
       <c r="F769" s="1">
-        <v>923.95</v>
+        <v>2001.66</v>
       </c>
       <c r="G769" s="1"/>
-      <c r="H769" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H769" s="1"/>
       <c r="I769" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="770" spans="1:9" outlineLevel="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9">
       <c r="A770" s="1"/>
-      <c r="B770" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B770" s="1"/>
+      <c r="C770" s="1"/>
+      <c r="D770" s="1"/>
+      <c r="E770" s="1"/>
+      <c r="F770" s="1"/>
       <c r="G770" s="1"/>
-      <c r="H770" s="5" t="s">
-[...192 lines deleted...]
-      <c r="I778" s="1"/>
+      <c r="H770" s="1"/>
+      <c r="I770" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>