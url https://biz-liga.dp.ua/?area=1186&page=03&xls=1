--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -1874,239 +1874,207 @@
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Покращена формула, сумісний с HG361. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 , LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A/Q2612X ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 , LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X , CANON i-SENSYS LBP6300dn/6650dn,  719/H</t>
         </r>
       </text>
     </comment>
     <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="G106" authorId="0">
+    <comment ref="C107" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G107" authorId="0">
+    <comment ref="C108" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C109" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C110" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1560/1566/1606/1005/1102/1505/M15/M28/M125/127/M225/M211/M236/M1522/1536/1120/1132/1212/1322/Canon MF-4410/4420/4430/4450/4550/4570/4580/i-SENSYS MF211/MF216/MF226/LBP3010/3100/3250/1210/Canon 728/712/713/725/726/737/CB435A/CB436A/CE278A/CE285A/CF244A/CF279A/CF283A/W1360A, універсальний, пакет 10кг</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
-[...63 lines deleted...]
-    <comment ref="G111" authorId="0">
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series , M1132/ 1212 Series  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LaserJet P2035/ 2055 Series  CE505A/ X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LaserJet P3015 Series  CE255A/ X ; LaserJet P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
-        </r>
-[...14 lines deleted...]
-          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
     <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3588,2719 +3556,2740 @@
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SX, LX, NX, EX, PX,WX, AX,VX, 5L/6L/3100/3150, 5P/5MP/6P/6MP  03A , LJ IIIP/ IIP, 5 Si/8000/ 8050, LJ 4/5/6/4 C2001A, LJ 1000/ 1200/ 3080/3300/3320/3380, Canon LBP-1210, LJ 1010/1012 / 1015/ 1018/1020/1022/M1005/ 3015MFP/3020MFP/3030MFP/3050/
 3052/ 3055/M1005MFP, LJ 1150, LJ 1100 /3200, LJ 1160/1320 /
 3390, LJ 1300, LJ 2100/2200, LJ 2300,LJ 2410/2420/2430, LJ 3005/ M3027/M3035, LJ 4000/4050, LJ 4100/4101, LJ 5000/5100,LJ 8100/8150, Canon FP-300/400,Canon LBP-1000/1310, LBP-1910, LBP-1760,Canon LBP-1110/1120, LBP-3360,LBP-3900 , LBP-350/
 460/660/860/1110/1210/1260,Canon Laserclass 710 /2050/L4000.</t>
         </r>
       </text>
     </comment>
     <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Для принтеров HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/
+1220/1300/1320/2100/2200/2300/2400/2420/3015/3020/3030/3050/3052/3055/3100/3150/3300/
+3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/P2030/P2035/
+P2050/P2055.
+ Для картриджей HP: Q2612A/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/
+CE505A/CE505X/C3906A/C4096A/Q2610A/Q2613A/Q2613X.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C183" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. HP LJ 1160/1320  10 кг  універсальний, мешок 2x10 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1160/1320  Q5949A / Q5949X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP MOON LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/2035/2055/4014/4015/M1120/1132/1522/1536/HP LJ 1010/1200/1320/2400/4200/4250/4300/4350/5000/9000/Enterprise M601/602/604/Canon LBP1210/3010/3100/3250/MF-211/212/216/217/226/229/4410/4420/4430/4450/4550/4570/4580/Canon 737/728/712/CB435A/CB436A/CE278A/CE285A/CF283A/CF283X, MOON UNIVERSAL! - сумісний з усіма моделями HP!  Покращений коефіцієнт перенесення тонера в не нових/non-virgin картриджах  SPHERICAL, формула сумісна з оригінальним тонером HP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/1006/1102/1505/M1522/1536/1120/1132/Canon MF-4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/Canon 728/712/CB435A/CB436A/CE278A/CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/1006/1102/1505/M1522/1536/1120/1132/Canon MF-4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/Canon 728/712/CB435A/CB436A/CE278A/CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/4000/4050/4100/4200/4250/4300/4350/5000/5100/8100/8150/M4555/Enterprise 600/700 M601/602/603/604/605/606/607/608/609/625/630/631/632/633/712/725/Canon LBP351/352/3950/CC364A/C8061A/C8543X/C4129X/C4127A/Q5942A/Q1338A/Q1339A/C4182X/CF214A/CF237A/CF390A, універсальний, мішок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можна купувати 1 пакет - 0,5 шт. LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G190" authorId="0">
+    <comment ref="G191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G191" authorId="0">
+    <comment ref="G192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G192" authorId="0">
+    <comment ref="G193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G193" authorId="0">
+    <comment ref="G194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров: Canon LBP-3010/LBP-3100/LBP-3250//LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/MF-212/MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249, HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330,/3380/P1005/P1006/P1007/M1120/M1522/P1505/M525/P3010/P3015/M521/M1530/M1536/P1560/P1566/P1606/P1100/P1102/M1130/M1132/M1136/M1137/M1210/M1212/M1213/M1214/M1216/M1217/P2030/P2035/P2050/P2055/M125/M126/M127/M201/M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/1160/1320/3390/3392/M2727/P2010-ser/P2014/P2015. 
 Для картриджей: Canon 712/713/725/726/728/737. HP C7115A/C7115X/CB435A/CB436A/CE255A/CE255X/CE278A/CE285A/CE505A/CE505X/CF283A/CF283X/Q2612A/Q5949A/Q5949X/Q7553A/Q7553X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грами + ковпак-лійка. Для принтеров: Canon LBP-3010/LBP-3100/LBP-3250//LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/MF-212/MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249, HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330,/3380/P1005/P1006/P1007/M1120/M1522/P1505/M525/P3010/P3015/M521/M1530/M1536/P1560/P1566/P1606/P1100/P1102/M1130/M1132/M1136/M1137/M1210/M1212/M1213/M1214/M1216/M1217/P2030/P2035/P2050/P2055/M125/M126/M127/M201/M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/1160/1320/3390/3392/M2727/P2010-ser/P2014/P2015. 
 Для картриджей: Canon 712/713/725/726/728/737. HP C7115A/C7115X/CB435A/CB436A/CE255A/CE255X/CE278A/CE285A/CE505A/CE505X/CF283A/CF283X/Q2612A/Q5949A/Q5949X/Q7553A/Q7553X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Canon LBP-3010/LBP-3100/LBP-3250/LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/ MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/ MF-212/ MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249. HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330/3380/P1000/P1002/1003/P1004/P1005/P1006/P1007/P1008/P1009/M1120/M1522,/P1500/P1505/Pro M1530/Pro M1536/Pro P1560/Pro P1566/Pro P1600/Pro P1606/P1100/P1101/P110/P1103/P1104/P1106/P1108/P1109/Pro M1130/Pro M1132/Pro M1136/Pro M1137/Pro M1210/Pro M1212/Pro M1213/Pro M1214/Pro M1216/Pro M1217/Pro M15/Pro M16/Pro M28/Pro M29/Pro M12/Pro M26/Pro M125/Pro M126/Pro M127/Pro M128/Pro M201/Pro M225/Pro M201/Pro M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319. Для картриджів: Canon 712/713/725/726/728 /737, HP C7115A,C7115X,CB435A,CB436A,CE278A,CE285A,CF244A,CF279A,CF283A,CF283X,Q2612A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Canon LBP-3010/LBP-3100/LBP-3250/LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/ MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/ MF-212/ MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249. HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330/3380/P1000/P1002/1003/P1004/P1005/P1006/P1007/P1008/P1009/M1120/M1522,/P1500/P1505/Pro M1530/Pro M1536/Pro P1560/Pro P1566/Pro P1600/Pro P1606/P1100/P1101/P110/P1103/P1104/P1106/P1108/P1109/Pro M1130/Pro M1132/Pro M1136/Pro M1137/Pro M1210/Pro M1212/Pro M1213/Pro M1214/Pro M1216/Pro M1217/Pro M15/Pro M16/Pro M28/Pro M29/Pro M12/Pro M26/Pro M125/Pro M126/Pro M127/Pro M128/Pro M201/Pro M225/Pro M201/Pro M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319. Для картриджів: Canon 712/713/725/726/728 /737, HP C7115A,C7115X,CB435A,CB436A,CE278A,CE285A,CF244A,CF279A,CF283A,CF283X,Q2612A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1010/1012/1015/1018/1020/1022/1000/1005/1100A/1150/1200/1220/1300/3015/3020/3030/3050/3050z/3052/3055/3100/3150/3200/3300/3330/4000/4200, M1005/1319f, 4L/4P/4I/4ML, 5L/6L, 5P/5MP/6P/6MP, 4M/4C/4+/5/5M/N, 4V/4MV; Canon LBP-8x0/1120/1210/3200, AX  LBP-460, Laser Class 4000/500 , PX  LBP-4U/4I/430 , VX, EX  LBP-8 IV/860/1260 , BX-II, i-SENSYS MF4018/4120/4140/4150/4270/4660PL/4690PL, FAX-L100/120/L140/160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 4L  92274A , LaserJet 1010  Q2612A , LaserJet 1300  Q2613A, Q2613X , LaserJet 1320  Q5949A, Q5949X , LaserJet 2100  C4096A , LaserJet P2055  CE505A, CE505X , LaserJet 4000  C4127A, C4127X , LaserJet 4100  C8061A, C8061X , LaserJet 5000  C4129X , LaserJet M5035mfp  Q7570A , LaserJet 5200  Q7516A ; CANON i-SENSYS LBP3200  EP-27 ; XEROX DocuPrint N24/ 32/ 40  113R184</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500. Зменшіть обсяг покупок тонера в пляшках, скоротіть кількість відходів на наших звалищах і заощаджуйте місце на складі, замовивши універсальний тонер Static Control в мішку 10 кг для використання в серії картриджів HP та Canon. Оптовій упаковці та ціна для тих, хто займається відновленням, бажаючи замовляти великі партії картриджів HP та Canon. Також постачається в оригинальній пляшці по 1 кг  арт. MPT6-1KG .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер HP P1005/1505/1102/1606/1566/M1120/1522/1132/1212/1214/1536 universal  435A/436A/285A/278A   мешок 10 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A ; CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для аппаратов HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/1220/1300/1320/2100/2200/2300/3015/3020/3030/3050/3052/3055/3100/3150/3300/3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/ P2030/P2035/P2050/P2055. Для картриджей: C3906A/C4096A/Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/CE505A/CE505X/703/708/715/EP-22/EP-25/EP-27/FX-10.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1300 Series  Q2613A/ Q2613X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G208" authorId="0">
+    <comment ref="G209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + колпак-лійка. Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G209" authorId="0">
+    <comment ref="G210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200  3160,FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
         </r>
       </text>
     </comment>
-    <comment ref="G215" authorId="0">
+    <comment ref="G216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn   TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; ECOSYS PA4500x  TK-3400 ; ECOSYS PA5000x  TK-3410 ; ECOSYS PA5500x, MA5500ifx  TK-3430 ; M3800/3860, P3260 TK-3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera TK-1270  1T0C140NL0 , TK-1250  1T0C3H0NL0</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS PA2000/PA2000W/MA2000/MA2000W/TK-1242/TK-1240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS PA4500x/MA4500ifx, PA5000x, PA5500x, PA6000x/MA6000ifx/TK-3400/3401/3402/3300/TK-3410/3412/3414/TK-3430/3432/3434/TK-3431/3440/3442/3444</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1040/1060/1020MFP/1025MFP/1061MFP/1120MFP/1125MFP/1220MFP/1320MFP/1325MFP/P1025/TK-1110/TK-1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 100 грамм + колпак-лейка. FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1041, FS-1220MFP/1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125 ; FS-1040, FS-1020MFP/ 1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP/1125MFP  TK-1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1035MFP/DP, FS-1135MFP  TK-1140 ; FS-6025MFP/6030MFP, TASKalfa 255/305  TK-475</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1030D  TK-120 ; FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1110/1024MFP/1124MFP  TK-1100 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/M2530dn  TK-1130 ; FS-1035MFP/DP, FS-1135MFP, ECOSYS M2035dn/M2535dn  TK-1140 ; Epson AcuLaser M2000D  S050436/S050435 ; AcuLaser M2300/M2400, MX20 Series  S050583/S050582 ; UTAX LP 3128, LP 3228</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1030D  TK-120 ; FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1110/1024MFP/1124MFP  TK-1100 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/M2530dn  TK-1130 ; FS-1035MFP/DP, FS-1135MFP, ECOSYS M2035dn/M2535dn  TK-1140 ; Epson AcuLaser M2000D  S050436/S050435 ; AcuLaser M2300/M2400, MX20 Series  S050583/S050582 ; UTAX LP 3128, LP 3228</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2000D, FS-4000DN  TK-310 ; FS-3900DN, FS-4000DN  TK-320 ; FS-4000DN  TK-330 ; FS-2020D/DN  TK-340 ; FS-3040MFP/3040MFP+/3140MFP/3140MFP+/3540MFP/3640MFP/3920DN  TK-350 ; FS-4020DN  TK-360</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2000D, FS-4000DN  TK-310 ; FS-3900DN, FS-4000DN  TK-320 ; FS-4000DN  TK-330 ; FS-2020D/DN  TK-340 ; FS-3040MFP/3040MFP+/3140MFP/3140MFP+/3540MFP/3640MFP/3920DN  TK-350 ; FS-4020DN  TK-360  20 кг  2x10 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ECOSYS FS-2100D/2100DN, ECOSYS M3040dn/M3540dn  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ECOSYS FS-2100D/2100DN, ECOSYS M3040dn/M3540dn  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS FS-4200DN/ 4300DN  TK-3130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550C ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560C ; FS-C5400DN, ECOSYS P7035cdn  TK-570C ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590C ; FS-C8500DN  TK-880C ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140C ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150C ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550Y ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560Y ; FS-C5400DN, ECOSYS P7035cdn  TK-570Y ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590Y ; FS-C8500DN  TK-880Y ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140Y ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150Y ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550M ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560M ; FS-C5400DN, ECOSYS P7035cdn  TK-570M ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590M ; FS-C8500DN  TK-880M ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140M ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150M ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550K ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560K ; FS-C5400DN, ECOSYS P7035cdn  TK-570K ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590K ; FS-C8500DN  TK-880K ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140K ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150K ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/1635/1650/2020/2035/2050  TK-410 ; TASKalfa 180/181/220/221  TK-435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/1635/1650/2020/2035/2050  TK-410 ; TASKalfa 180/181/220/221  TK-435   20 кг  2x10 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Kyocera ECOSYS M2040dn/M2540dn/M2640idw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2100/M3040/M3540; FS-4100; FS-4200; FS-4200/4300; EcoSys M3550/M3560; EcoSys M3040/M3540; EcoSys P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, EcoSys M3145/M3645/M3860; EcoSys P3050/P3055/P3060; EcoSys P3055/P3060; TK-3100, TK-3110, TK-3120, TK-3130, TK-3150, TK-3160, TK-3170, TK-3190.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Kyocera Mita FS-2100DN/M3040/M3540  TK-3100 ; FS-4200DN/4300DN  TK-3130 ; ECOSYS P3045/P3145/M3145/M3645  TK-3160 ; ECOSYS P3050/P3150/P3055/P3135  TK-3170 ; ECOSYS P3055/P3155/M3655  TK-3180 ; ECOSYS P3060/P3160/P3260/M3660/M3860  TK-3190 ; ECOSYS MA4500/PA4500  TK-3300/3400 ; ECOSYS PA5000  TK-3410 ; ECOSYS PA5500/MA5500  TK-3430 ; ECOSYS PA6000/MA6000  TK-3440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2100/M3040/M3540; FS-4100; FS-4200; FS-4200/4300; EcoSys M3550/M3560; EcoSys M3040/M3540; EcoSys P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, EcoSys M3145/M3645/M3860; EcoSys P3050/P3055/P3060; EcoSys P3055/P3060; TK-3100, TK-3110, TK-3120, TK-3130, TK-3150, TK-3160, TK-3170, TK-3190.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1028MFP/FS-1030 MFP/FS-1035 MFP/FS-1100/FS-1120/FS-1128MFP/FS-1130MFP/FS-1135 MFP/FS-1300/FS-1320/FS-1350/FS-1370/FS-2000/M2030/M2035/M2535/P2135. Epson AcuLaser M2000/M2300/M2400/MX20. Для картиджей: TK-120/TK-130/TK-1130/TK-1140/TK-140/TK-160/TK-170, C13S050435/C13S050436/C13S050438/C13S050437/C13S050438/C13S050582/C13S050583.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1020MFP,FS-1040,FS-1120MFP,FS-1041,FS-1220,FS-1320,FS-1025,FS-1060,FS-1125,FS-1061,FS-1325,EcoSys-M2135,EcoSys-M2635,EcoSys-M2735, Kyocera EcoSys-P2235,EcoSys-P2040,EcoSys-M2040,EcoSys-M2540,EcoSys-M2640,FS-2000,FS-3900,FS-4000,EcoSys-M3040dn,EcoSys-M3540dn,FS-2100,FS-4100,FS-4200,EcoSys-M3550,EcoSys-M3560,FS-4300,EcoSys-M3040idn,EcoSys-M3540idn,EcoSys-M3145dn,EcoSys-M3645dn,EcoSys-M3860,EcoSys-P3045,EcoSys-P3050,EcoSys-P3055,EcoSys-P3060,EcoSys-P3145,EcoSys-P3150,EcoSys-P3155,EcoSys-P3260,FS-2020,FS-3040,FS-3140,FS-3540,FS-3640,FS-3920,FS-4020. TK-1110,TK-1115,TK-1120,TK-1125,TK-1150,TK-1160,TK-1170,TK-1250,TK-1260,TK-1270,TK-310,TK-3100,TK-3110,TK-3120,TK-3130,TK-3150,TK-3160,TK-3170,TK-3190,TK-320,TK-330,TK-340,TK-350B,TK-360.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1020MFP,FS-1040,FS-1120MFP,FS-1041,FS-1220,FS-1320,FS-1025,FS-1060,FS-1125,FS-1061,FS-1325,EcoSys-M2135,EcoSys-M2635,EcoSys-M2735, Kyocera EcoSys-P2235,EcoSys-P2040,EcoSys-M2040,EcoSys-M2540,EcoSys-M2640,FS-2000,FS-3900,FS-4000,EcoSys-M3040dn,EcoSys-M3540dn,FS-2100,FS-4100,FS-4200,EcoSys-M3550,EcoSys-M3560,FS-4300,EcoSys-M3040idn,EcoSys-M3540idn,EcoSys-M3145dn,EcoSys-M3645dn,EcoSys-M3860,EcoSys-P3045,EcoSys-P3050,EcoSys-P3055,EcoSys-P3060,EcoSys-P3145,EcoSys-P3150,EcoSys-P3155,EcoSys-P3260,FS-2020,FS-3040,FS-3140,FS-3540,FS-3640,FS-3920,FS-4020. TK-1110,TK-1115,TK-1120,TK-1125,TK-1150,TK-1160,TK-1170,TK-1250,TK-1260,TK-1270,TK-310,TK-3100,TK-3110,TK-3120,TK-3130,TK-3150,TK-3160,TK-3170,TK-3190,TK-320,TK-330,TK-340,TK-350B,TK-360.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-1130, TK-1140, TK-120, TK-130, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-4105, TK-435
 Сумісні пристрої: Kyocera EcoSys-M2030, Kyocera EcoSys-M2530, Kyocera FS-1030MFP, Kyocera FS-1130, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135, Kyocera FS-1030D, Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350, Kyocera FS-1100, Kyocera EcoSys-P2035, Kyocera FS-1120, Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370, Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3540dn, Kyocera FS-2100, Kyocera FS-4100, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera FS-4200, Kyocera FS-4300, Kyocera TASKalfa-1800, Kyocera TASKalfa-1801, Kyocera TASKalfa-2200, Kyocera TASKalfa-2201, Kyocera TASKalfa-180, Kyocera TASKalfa-181, Kyocera TASKalfa-220, Kyocera TASKalfa-221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-1130, TK-1140, TK-120, TK-130, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-4105, TK-435
 Сумісні пристрої: Kyocera EcoSys-M2030, Kyocera EcoSys-M2530, Kyocera FS-1030MFP, Kyocera FS-1130, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135, Kyocera FS-1030D, Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350, Kyocera FS-1100, Kyocera EcoSys-P2035, Kyocera FS-1120, Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370, Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3540dn, Kyocera FS-2100, Kyocera FS-4100, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera FS-4200, Kyocera FS-4300, Kyocera TASKalfa-1800, Kyocera TASKalfa-1801, Kyocera TASKalfa-2200, Kyocera TASKalfa-2201, Kyocera TASKalfa-180, Kyocera TASKalfa-181, Kyocera TASKalfa-220, Kyocera TASKalfa-221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita MOON FS-1020/1025M FP/1028MFP/1030MFP/1040/1060/1100/1118/1120/1125MFP/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/ 3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/ 6020/6950/6970/M2030/2530/P203 5/2135/TK-3130/3132/3134/3120/3122/3124/3110/3112/3113/3114/ 3100/3101/3102/3103/3104/3150/1130/1140/1124/1120/1114/1110/450/440/400/360/350/340/330/320/310/170/172/160/162/140/142/130/132/134/120/67/65/60/57/55/50/18/9, НОВАЯ ФОРМУЛА! СУПЕР КАЧЕСТВО! УНИВЕРСАЛЬНЫЙ! мешок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera MOON №2 FS-1028MFP / 1030 MFP / -1100 / 1118 / 1128MFP / 1130MFP / -1300 / 1320D / 1350/1370/1500/1900/1920/2000/2020/2100 / 3040MFP / 3 140MFP / 3500/3540/3550 / 3560/364 0/3800/3820/3830/3900/3920/400 0/4020/4100/4200/4300/6020/6950/6970 / ECOSYS M2030 / 2530 / P2035 / 2135 / TK-3130/3120/3110/3100 / 3 150/1130/1140/450/440/400/360 / 350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, НОВА ФОРМУЛА ! Супер якість! універсальний! мішок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G253" authorId="0">
+    <comment ref="G254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G254" authorId="0">
+    <comment ref="G255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G255" authorId="0">
+    <comment ref="G256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G256" authorId="0">
+    <comment ref="G257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G257" authorId="0">
+    <comment ref="G258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G258" authorId="0">
+    <comment ref="G259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: C13S050435, C13S050436, C13S050437, C13S050438, C13S050582, C13S050583, TK-1130, TK-1140, TK-120, TK-130, TK-140, TK-160, TK-170
 Сумісні пристрої: Epson AcuLaser-M2000, Epson AcuLaser-M2400, Epson AcuLaser-MX20, Epson AcuLaser-M2300, Kyocera EcoSys-M2030, Kyocera EcoSys-M2530, Kyocera FS-1030MFP, Kyocera FS-1130, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135, Kyocera FS-1030D, Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350, Kyocera FS-1100, Kyocera EcoSys-P2035, Kyocera FS-1120, Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G260" authorId="0">
+    <comment ref="G261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -3%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G261" authorId="0">
+    <comment ref="G262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -3%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-1150/TK-1160/TK-1170/TK-1250/TK-1260/TK-1270/TK-3060/TK-3100/TK-3120/TK-3130/TK-3150/TK-3160/TK-3170/TK-3190/TK-3200/TK-3300/TK-3400TK-3410/TK-3430. 
 Для принтера: Kyocera EcoSys-M2135/M2635/M2735/P2235/P2040/M2040/M2540/M2640/M3040dn/M3540dn/M3550/M3560/M3040idn/M3540idn/M3145dn/M3645dn/M3860/P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, Kyocera FS-2100/FS-4200/FS-4300.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-1150/TK-1160/TK-1170/TK-1250/TK-1260/TK-1270/TK-3060/TK-3100/TK-3120/TK-3130/TK-3150/TK-3160/TK-3170/TK-3190/TK-3200/TK-3300/TK-3400TK-3410/TK-3430. 
 Для принтера: Kyocera EcoSys-M2135/M2635/M2735/P2235/P2040/M2040/M2540/M2640/M3040dn/M3540dn/M3550/M3560/M3040idn/M3540idn/M3145dn/M3645dn/M3860/P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, Kyocera FS-2100/FS-4200/FS-4300.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. FS-1040, FS-1020MFP/1120MFP  TK-1110 ; FS-1060DN, FS-1025MFP/1125MFP  TK-1120 ; ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark LaserPrinter-E320/E322/E120/Optra-SE3455/X422/T610/T612/T614/T616/Optra-T/T520/T522/X520/X522/T620/T622/X620/T420/T630/T632/T634/X630/X632/X634/E230/E232/E330/E332/T430/E220/Optra-S/Optra-S1250/Optra-S1255/Optra-S1650/Optra-S1855/Optra-S2455/E240/E340/E342/M1145/M3150/XM3150/MS310/MS410/MS510/MS610/MS312/MS415/MS317/MS417/MS517/MS617/MX417/MX517/MX617/MS711/MS810/MS811/MS812/MS710/MS817/MS818/MX310/MX410/MX510/MX511/MX611/MX710/MX711/MX810/MX811/MX812/MX717/MX718/T640/T642/T644/E260/E360/E460/E462/E450/T650/T652/T654/T656/X203/X204/X264/X363/X364/X340/X342/X463/X464/X466/X642/X644/X646/X651/X652/X654/X656/X658.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/840/MB441/451/ 461/471/ES4131/6161/4191/8140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/840/MB441/451/ 461/471/ES4131/6161/4191/8140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
-    <comment ref="G268" authorId="0">
+    <comment ref="G269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B401, MB441/MB451  44992403/44992404 ; B411/B431, MB461/MB471/MB491 Series  44574705/44574805/ 44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж TL-5120P Pantum  TL-5120P 
 Картридж TL-5120HP Pantum  TL-5120HP 
 Картридж TL-5120XP Pantum  TL-5120XP 
 БФП BM5100ADN A4 Pantum  BM5100ADN 
 БФП BM5100ADW A4, Wi-Fi Pantum  BM5100ADW 
 Принтер лазерний BP5100DN A4 Pantum  BP5100DN 
 Принтер лазерний BP5100DW A4, Wi-Fi Pantum  BP5100DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015, 1018, 1113, 220, 270, 340, 345, 350, 355, 450, 455, 550, 650, AP2700, AP3200, AP4500, TYPE 1220D/2210D/3200D/5200D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Aficio 1015/ 1018/ 1113; 1022/ 1027/ 1032/ 2022/ 2027/ 2032/ 3025/ 3030; 1035/ 1045; 2015/ 2016/ 2018/ 2020; MP 2510/ 3010; 2550/ 3350; 2851/ 3351; 2352/ 2852/ 3352</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Aficio 1015/ 1018/ 1113; 1022/ 1027/ 1032/ 2022/ 2027/ 2032/ 3025/ 3030; 1035/ 1045; 2015/ 2016/ 2018/ 2020; MP 2510/ 3010; 2550/ 3350; 2851/ 3351; 2352/ 2852/ 3352</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка.. Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000; Aficio MP 1100/MP 1350/MP 9000, Pro 906/906EX/907/907EX/1106/1106EX/1107/1107EX/1356/1356EX/1357/1357EX  MP 1350E</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Aficio MP 1100/MP 1350/MP 9000, Pro 906/906EX/907/907EX/1106/1106EX/1107/1107EX/1356/1356EX/1357/1357EX  MP 1350E</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML 1010/1210/1510/1710/1750/6060, SCX 4016/4116/4216, Xerox Pe16/5416/M15, WC PRO 412/PRO 580, Toshiba e-STUDIO 180S/200S  мешок 10кг  PERFORMANCE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520  ML-1520D3 , ML-1610  ML-1610D2 , ML-1630  ML-D1630A , ML-1640  MLT-D108S , ML-1710  ML-1710D3 , ML-1910  MLT-D105L , ML-2010  ML-2010D3 , ML-2250  ML-2250D5 , ML-2550  ML-2550DA , ML-2850  ML-D2850B , ML-2855  MLT-D209L , ML-3560  ML-3560DB , ML-3470  ML-D3470B , ML-5000  ML-5000D5 , SCX-4016  SCX-4216D3 , SCX-4200  SCX-D4200A , SCX-4300  MLT-D109S , SCX-4321  SCX-4521D3 , SCX-4520  SCX-4720D5 , SCX-4725  SCX-D4725A , SF-560R  SF-D560RA  ; XEROX DocuPrint P8e  113R00296  , Phaser 3116  109R00748 , Phaser 3117  106R01159 , Phaser 3130  109R00725 , Phaser 3150  109R00746 , Phaser 3200  113R00730 , Phaser 3250  106R01374 , Phaser 3420  106R01034 , Phaser 3450  106R00688 , Phaser 3500  106R01149 , WorkCentre PE16  113R00667 , WorkCentre PE120  013R00606 , WorkCentre PE220  013R00621</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
         </r>
       </text>
     </comment>
-    <comment ref="G285" authorId="0">
+    <comment ref="G286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Можно покупать 1 пакет - 0,5 шт. ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/1020/1210/1220/1250/1430  ML-1210D3 ; ML-1440/1450/1451/6040/6060/6080/6085  ML-6060D6 ; ML-1510/1710/1740/1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/4116 / 4216F, SF-560 / 565P / 750 / 755P  SCX-4216D3 ; SF-515/530 / 531P / 535E / 5100 / 5100P  SF-5100D3 ; XEROX Phaser 3110/3210  109R00639 ; Phaser 3115/3121/3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint P8e, Workcentre 385/390  603P06174 ; LEXMARK E210  10S0150 ; E310 / 312  13T0301</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3470/3560/4550/ML3310/3312/3300 /3710/3750/SL-M2620/2625/2626/2676/2875/2876/M3320/3370/3820/3870/4020/4070/M3325/3375/382 5/3875/4025/4075/SCX3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/ 4701/4727/4728/4729/4833/5530/ 5637/5639/6330/Xerox Pe16/Pe114/Phaser 3120/3210/3220/3100/Panasonic KX-MB1500, D103/D104/D105/D108/D203/D205/D305/R116/ R204, універсальний</t>
         </r>
       </text>
     </comment>
-    <comment ref="G288" authorId="0">
+    <comment ref="G289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-1610/ 1615/ 1620  ML-1610D2 ; ML-2010/ 2510/ 2570  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-2950/ 2955, SCX-4727/ 4728  MLT-D103 ; ML-1660/ 1670/ 1860/ 1865W, SCX-3200/ 3205  MLT-D104 ; ML-1910/ 1915/ 2540/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; ML-2850/ 2851  ML-D2850 ; ML-3050/ 3051  ML-D3050 ; Xpress SL-M2626/ 2826/ 2875  MLT-D116 ; HP Laser 107, MFP 135/MFP 137  W1106A ; P2200/P2207/P2500/P2507, M6500/M6550/M6607  PC-211EV</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1610/ 1615/ 1620  ML-1610D2 ; ML-2010/ 2510/ 2570  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-2950/ 2955, SCX-4727/ 4728  MLT-D103 ; ML-1660/ 1670/ 1860/ 1865W, SCX-3200/ 3205  MLT-D104 ; ML-1910/ 1915/ 2540/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; ML-2850/ 2851  ML-D2850 ; ML-3050/ 3051  ML-D3050 ; Xpress SL-M2626/ 2826/ 2875  MLT-D116 ; HP Laser 107, MFP 135/MFP 137  W1106A ; P2200/P2207/P2500/P2507, M6500/M6550/M6607  PC-211EV</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615/ 1620/ 1625  ML-1610D2 ; ML-2010/ 2015 Series, ML-2510/ 2570/ 2571 Series  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080 Series  ML-6060D6 ; XEROX Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WorkCentre PE220  013R00621</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/Xpress SL-M2020/2021/2022/2070/2071/D101/D111, універсальний, пакет 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G293" authorId="0">
+    <comment ref="G294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/ 2168, SCX-3400/ 3405/ 3407, SF-760P  MLT-D101S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ML-2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/ 2168, SCX-3400/ 3405/ 3407, SF-760P  MLT-D101S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
         </r>
       </text>
     </comment>
-    <comment ref="G297" authorId="0">
+    <comment ref="G298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG M 2020, SAMSUNG M 2021, SAMSUNG M 2022 W, SAMSUNG ML M 2070 F, SAMSUNG ML M 2071 FH, SAMSUNG ML 2161, SAMSUNG ML 2162, SAMSUNG ML 2165, SAMSUNG ML 2168, SASMUNG SCX 3400, SAMSUNG SCX 3401, SAMSUNG SCX 3405, SAMSUNG SF 76 X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G298" authorId="0">
+    <comment ref="G299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
         </r>
       </text>
     </comment>
-    <comment ref="G299" authorId="0">
+    <comment ref="G300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимость: Samsung ML-5510 / ML-6510
  Картридж: Samsung MLT-D309
 , Xerox Phaser 4600/4620</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/22/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/28 50/2851/2950/2951/2955/2956/30 50/3051/334/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3325/3370/3375/3820/3825/3870/3875/3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4 729/483 Ricoh Aficio SP 3400/3410/3500/3510/Xerox WorkCentre 3312/3315/3325/Pe16/114/Phaser 3120/3140/3155/3160/3210/3220 /W1106A/Panasonic KX-MB1500/D103/ D104/D105/D108/D203/D205/D305/R116/R204, більш темний друк для картриджів OEM.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ;  Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint  P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1200/1210/1220M/1250/1430, ML-1440/1450/1451/6040/ 6060, ML-1610/1615, ML-1500/1510/1710/1740/1750/1755, ML-1910/
 1911/1915/2525/2580N/SCX-4600/4623F/SF-650, SCX-4321/4521F,SCX-3400/ 3405/
 3407 SF-760P  MLT-D101 , ML-2010/2015/2510/2570/2571N, ML 2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/2168
 Xerox P8e/WC312/412, Phaser 3117/3122/WC3210/WC3220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3310/3312/3300/3470/3560/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/SCX-3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4729/4833/5530/5637/5639/6330/6345/6545/6555/Ricoh Aficio SP 3400/3410/3500/3510/Xerox Pe16/114/Phaser 3120/3140/3155/3160/3210/3220/3100/3330/WorkCentre 3315/3312/3325/3325/3335/3345/4250/4260/5222/5225/5230/Panasonic KX-MB1500/D103/D104/D105/D108/D203/D205/D305/R116/R204/106R02310/106R03621/106R03623, універсальний, пакет 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G310" authorId="0">
+    <comment ref="G311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A   покращена формула</t>
         </r>
       </text>
     </comment>
-    <comment ref="G312" authorId="0">
+    <comment ref="G313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1630/1640/1660/1710/1750/1860/1865/1910/1911/1915/2150/2240/2250/2525/2550/2580/2850/2855/2950/2955/3050/3051/3310/3560/3561/3710/4050/4055/4550/4551, Samsung SCX-4100/4216/4623/4720/4728/4824/4828</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="G314" authorId="0">
+    <comment ref="G315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245</t>
         </r>
       </text>
     </comment>
-    <comment ref="G315" authorId="0">
+    <comment ref="G316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AL-1000/ 1200/ 1340/ 1520/ 1641/ 2040  AL-100 ; AR-3020/ 3818/ 3820/ 4818/ 5516/ 5520  AR-020/ AR-021/ AR-022 ; AR-M160/ 162/ 163/ 205/ 208; AR-1818/ 1820/ 2718/ 2918; AR-5120/ 5220/ 5316/ 5320  AR-202/ AR-203/ AR-204/ AR-209 ; AR-M255/ 258/ 275/ 276/ 316/ 318; AR-M236/ 237/ 276  AR-270/ AR-271 ; MX-M261/ 311  AR-310/ AR-311/ AR-312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-163/201/206/2718/2820/2618/312, AR-A208N/A208/A208X/A208F, AR-3020D/3818S/2821D/3818N, AR-M350/450/280/300, AR-4821N/4818N/4821D/4818S/4020D/Z, MX-M261/M311/261N/311N, MX-M363U/M453U/M503U, MX-M363N/M453N/M503N</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Тонер фасований по 10 кг</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 Service Pack, флакон 10x1 кг  PN-BHL2040-10SP  Patron</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 Service Pack, флакон 10x1 кг  TSM-HG391-10SP  HG toner</t>
   </si>
   <si>
-    <t>очікується 03-08</t>
+    <t>немає</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 пакет 20 кг  2x10 кг   HG391  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 Service Pack, флакон 10x1 кг  TSM-HG390-10SP  HG toner</t>
   </si>
   <si>
-    <t>немає</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер Brother HL-2240 пакет 10кг  WDTB2240  WELLDO</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 пакет 20 кг  2x10 кг   HG390  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240/L2300 пакет 10 кг  WDTB2240C  WELLDO</t>
   </si>
   <si>
     <t>Тонер Brother HL-2370/2375/2750, пакет 20 кг  2x10 кг   HG770 , HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 Odyssey пакет 10 кг  B2375OS-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 Odyssey флакон 10шт по 1кг фасований  B2375-1KG-OS-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 Service Pack, флакон 10x1 кг  PN-BHLL2300-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 пакет 20 кг  2x10 кг   HG393  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 флакон 10x1 кг Service Pack  HG393   T-S-HG-HG393-10SP  HG toner</t>
@@ -6461,110 +6450,110 @@
   <si>
     <t>Тонер HP LJ 1160 пакет 10 кг  T-PN-HLJ1160-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160 флакон 12x833 г Service Pack  PN-HLJ1160-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 пакет 10 кг  T-PN-HLJ1200-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 флакон 12x833 г Service Pack  T-PN-HLJ1200-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 4000 флакон 12x833г Service Pack  PN-HLJ4000-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 9000 Service Pack, флакон 12x833 г  PN-HLJ9000-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M506 пакет 10 кг  TRHM506-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M506 флакон 10x1 кг  фасований   TRHM506-1KG-10-P  Static Control</t>
   </si>
   <si>
+    <t>-0.31%</t>
+  </si>
+  <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Тонер HP LJ Enterprise M605/MFP M630 пакет 10 кг  PN-HLJEM605-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M606/M607 Odyssey 10 кг  TRHM606OS-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M606/M607 Odyssey 10x1 кг  фасований   TRHM606-1KG-OS-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607 пакет 10 кг  TDH135  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607 пакет 10 кг  WDTH608  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 пакет 20 кг  2x10 кг   HG604  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 пакет 20 кг  2x10 кг   T129-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 пакет 20 кг  2x10 кг  Imex  TAI</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise MFP M630 Service Pack, флакон 10x1 кг Imex  TSM-MGI-3-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise MFP M630 пакет, 20 кг  2x10 кг  Imex  MGI-3</t>
   </si>
   <si>
     <t>Тонер HP LJ M211 пакет 10кг  HM209-10KGOS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ M211 флакон 10шт по 1кг фасований  HM209-1KG-10-P  Static Control</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Тонер HP LJ M507 пакет 10кг  TRHM507-10KG  Static Control</t>
   </si>
   <si>
-    <t>очікується 07-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ M507 пакет 10кг  UT1910B   21406  MK Imaging/DC Select</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ M507 пакет, 20 кг  2x10 кг   HG270  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг Service Pack  TSM-HG270-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг фасований  TRHM507-1KG-10-P  Static Control</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг, Service Pack  TSM-UT1910B-10SP  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ M507/M607/M608 пакет 10 кг  WDTH608  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ MFP M436 пакет 20 кг  2x10 кг   HG570  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг  37883  KATUN PERFORMANCE</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг  PN-HLJP1102-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг HD  UT1917   21054  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг супер якість  WDTH1102P  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 20 кг  2x10 кг   HG290  HG toner Покращена формула</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 20 кг  2x10 кг   HG361  HG toner</t>
@@ -6629,53 +6618,50 @@
   <si>
     <t>Тонер HP LJ P2015/2035 флакон 12x833 г Service Pack  PN-HLJP2015-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P4515 пакет 10 кг  20481  MK Imaging</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 3002/3102/4002/4102/4003/4103/W1390A/W1450A/W1490A/W1510A пакет 10 кг  TDH143  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 10шт по 1кг  фасований   TRH4001-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет 10 кг  WDTHW1510  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет, 10 кг  TRH4001-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет, 10 кг MK Imaging/DC Select  UT1928B   21422</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет, 20 кг  2x10 кг  HG toner  HG609</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 10x1 кг Service Pack HG toner  HG609</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 10x1 кг Service Pack MK Imaging/DC Select  TSM-UT1928B-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 10 кг  PN-HLJPM102-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 10 кг ITDL</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 10 кг Odyssey  TRHM102-10KG-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG240  для сумісних картриджів HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG241  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG551-2  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG551-4  HG toner</t>
@@ -6774,50 +6760,53 @@
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG221  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG22A  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG20T   TSM-HG20T-10SP  HG</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG221   TSM-HG221-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG22A   TSM-HG22A-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/1160  TOTAL Universal  пакет 10 кг ITDL</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/1200/1160/P2015  NEW GENERATION  пакет 10 кг ITDL</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/2015  PREMIUM  пакет 10 кг ITDL</t>
+  </si>
+  <si>
+    <t>Тонер HP універсальний LJ 1010/P2035 пакет 10 кг  ТВ-Н03-1   HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005 10x1 кг Service Pack  TSM-HJ-301H-10SP  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005/P1606 пакет 20 кг  2x10 кг   HJ-301H  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 пакет 2x10 кг  T104-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 флакон 10x1 кг Service Pack  T104-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P1560/1566 MOON пакет 10 кг  TDHMOON  IPM</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P1560/1566 пакет 10 кг  TDH67  IPM</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P1560/1566 флакон 10x1 кг Service Pack  TSM-TDH67-10SP  IPM</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P4015/M601 пакет 10 кг  WDTH4250  WELLDO</t>
   </si>
@@ -7630,51 +7619,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I318"/>
+  <dimension ref="A1:I319"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -7790,7283 +7779,7916 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>30159</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>13798.4</v>
+        <v>13783</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31006</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>5902.85</v>
+        <v>5896.26</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
-[...1 lines deleted...]
-        <v>16</v>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>22222</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>11901.12</v>
+        <v>11887.84</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30943</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>5902.85</v>
+        <v>5896.26</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29311</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>3707909000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>5908.67</v>
+        <v>5902.08</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22223</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>11999.68</v>
+        <v>11986.29</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>30901</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>5615.68</v>
+        <v>5609.41</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>26192</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>3707909000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>13086.08</v>
+        <v>13071.48</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30153</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>3707909000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>10983.17</v>
+        <v>10970.91</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30154</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>11346.05</v>
+        <v>11333.39</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>30533</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>3707909000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>14613.31</v>
+        <v>14597</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>28534</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>11080.38</v>
+        <v>11068.02</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30026</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>6079.36</v>
+        <v>6072.58</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30147</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>3707909000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>12586.11</v>
+        <v>12572.07</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30148</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>14792.51</v>
+        <v>14776</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25711</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>12821.76</v>
+        <v>12807.45</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>27236</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>12902.4</v>
+        <v>12888</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>26122</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>11531.52</v>
+        <v>11518.65</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>20382</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>10767.68</v>
+        <v>10755.66</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>30952</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>28453.82</v>
+        <v>28422.07</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>30950</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>28453.82</v>
+        <v>28422.07</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>30951</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>28453.82</v>
+        <v>28422.07</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30949</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>3707909000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>19073.6</v>
+        <v>19052.31</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>32693</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>3707909000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>15232</v>
+        <v>15215</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>32692</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>3707909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>15232</v>
+        <v>15215</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>32691</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>15232</v>
+        <v>15215</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>32690</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>15232</v>
+        <v>15215</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>27688</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>3707909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>24915.07</v>
+        <v>24887.27</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>27683</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>24915.07</v>
+        <v>24887.27</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>27684</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>24915.07</v>
+        <v>24887.27</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>27680</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>24915.07</v>
+        <v>24887.27</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>22217</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>15381.18</v>
+        <v>15364.02</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>22219</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>15381.18</v>
+        <v>15364.02</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>22218</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>15381.18</v>
+        <v>15364.02</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>22216</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>15381.18</v>
+        <v>15364.02</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>21062</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>26880</v>
+        <v>26850</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>21061</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>26880</v>
+        <v>26850</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>21064</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>26880</v>
+        <v>26850</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>21063</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>3707909000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>26880</v>
+        <v>26850</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>32742</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>3707909000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>27068.16</v>
+        <v>27037.95</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>32744</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>3707909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>27068.16</v>
+        <v>27037.95</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>32743</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>3707909000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>27068.16</v>
+        <v>27037.95</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>32741</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>3707909000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>27068.16</v>
+        <v>27037.95</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>31325</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>3707909000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>13584.7</v>
+        <v>13569.54</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>28466</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>3707909000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>7121.86</v>
+        <v>7113.91</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>31332</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>3707909000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>5255.49</v>
+        <v>5249.62</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>11246</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>3707909000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>5384.06</v>
+        <v>5378.06</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>23554</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>3707909000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>2273.15</v>
+        <v>2270.62</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>27285</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>3707909000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>7347.65</v>
+        <v>7339.45</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>27286</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>3707909000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>3943.3</v>
+        <v>3938.9</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>20723</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>3707909000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>5384.06</v>
+        <v>5378.06</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>11043</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>3707909000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>4723.71</v>
+        <v>4718.44</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>24042</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>3707909000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>8807.23</v>
+        <v>8797.4</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>21879</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>3707909000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>8067.14</v>
+        <v>8058.13</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>21882</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>3707909000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>4383.23</v>
+        <v>4378.34</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>27423</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>3707909000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>4238.98</v>
+        <v>4234.25</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>27592</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>3707909000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>7132.61</v>
+        <v>7124.65</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>32547</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>3707909000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>3427.65</v>
+        <v>3423.82</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>27567</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>3839.36</v>
+        <v>3835.08</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>32546</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>3707909000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>6639.36</v>
+        <v>6631.95</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>11253</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>3707909000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>4703.55</v>
+        <v>4698.3</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>20057</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>3707909000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>8072.06</v>
+        <v>8063.06</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>19707</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>4660.99</v>
+        <v>4655.79</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>11138</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>3707909000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>4768.96</v>
+        <v>4763.64</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>25296</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>3707909000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>4768.96</v>
+        <v>4763.64</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>13576</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>4703.55</v>
+        <v>4698.3</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>19830</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>3707909000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>4660.99</v>
+        <v>4655.79</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>22771</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>3707909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>4660.99</v>
+        <v>4655.79</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>30534</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>3707909000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>4871.1</v>
+        <v>4865.67</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>27051</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>3707909000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>6227.2</v>
+        <v>6220.25</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>27052</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>3707909000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>6451.2</v>
+        <v>6423.86</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H80" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>22358</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>3707909000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>5536.83</v>
+        <v>5530.65</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>27940</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>7120.06</v>
+        <v>7112.12</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>27941</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>3707909000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>7238.34</v>
+        <v>7230.26</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>31638</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>3707909000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>5709.31</v>
+        <v>5702.94</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>32719</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>3707909000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>5709.31</v>
+        <v>5702.94</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>23622</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>3707909000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>10442.88</v>
+        <v>10431.23</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>24119</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>3707909000</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>12166.78</v>
+        <v>12153.21</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>26945</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>3707909000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>18058.88</v>
+        <v>18038.73</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>31322</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>3707909000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>6396.54</v>
+        <v>6389.41</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>31321</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>3707909000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>12075.39</v>
+        <v>12061.92</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>32050</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>3707909000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>6226.75</v>
+        <v>6219.8</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>32055</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>3707909000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>6541.25</v>
+        <v>6509.78</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H92" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>27578</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D93" s="1">
         <v>3707909000</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>5753.66</v>
+        <v>5728</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I93" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>32337</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D94" s="1">
         <v>3707909000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>5664.06</v>
+        <v>5605.83</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I94" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>32551</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D95" s="1">
         <v>3707909000</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>8724.35</v>
+        <v>8714.620000000001</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>32552</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D96" s="1">
         <v>3707909000</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>4451.33</v>
+        <v>4446.36</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I96" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>27579</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D97" s="1">
         <v>3707909000</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>6151.94</v>
+        <v>6067.21</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I97" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>32338</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D98" s="1">
         <v>3707909000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>5891.2</v>
+        <v>5884.63</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I98" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>33537</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D99" s="1">
         <v>3707909000</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>5762.18</v>
+        <v>5755.75</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>23620</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D100" s="1">
         <v>3707909000</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>9434.879999999999</v>
+        <v>9424.35</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>12185</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D101" s="1">
         <v>3707909000</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>6104</v>
+        <v>6097.19</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>13878</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D102" s="1">
         <v>3707909000</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>6289.92</v>
+        <v>6282.9</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>20385</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D103" s="1">
         <v>3707909000</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>4594.24</v>
+        <v>4589.11</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H103" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H103" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>29362</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D104" s="1">
         <v>3707909000</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>3906.56</v>
+        <v>3902.2</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>29360</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D105" s="1">
         <v>3707909000</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>8279.040000000001</v>
+        <v>8269.799999999999</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>21143</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D106" s="1">
         <v>3707909000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>7905.86</v>
-[...4 lines deleted...]
-      <c r="H106" s="1"/>
+        <v>7897.03</v>
+      </c>
+      <c r="G106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>33497</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D107" s="1">
         <v>3707909000</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>9659.33</v>
+        <v>9648.549999999999</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>26850</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D108" s="1">
         <v>3707909000</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>13170.3</v>
+        <v>13155.61</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>26852</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D109" s="1">
         <v>3707909000</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>9464</v>
+        <v>9453.440000000001</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>32928</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D110" s="1">
         <v>3707909000</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>3144.96</v>
+        <v>3141.45</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>11426</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D111" s="1">
         <v>3707909000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>5024.77</v>
+        <v>5019.16</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>19232</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D112" s="1">
         <v>3707909000</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>4928</v>
+        <v>4922.5</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I112" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>21603</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D113" s="1">
         <v>3707909000</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>4076.8</v>
-[...6 lines deleted...]
-        <v>103</v>
+        <v>4154.14</v>
+      </c>
+      <c r="G113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>26846</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D114" s="1">
         <v>3707909000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>6599.94</v>
+        <v>6592.57</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>26851</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D115" s="1">
         <v>3707909000</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>4923.07</v>
+        <v>4917.58</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>33498</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D116" s="1">
         <v>3707909000</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>5131.39</v>
+        <v>5125.67</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>22482</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D117" s="1">
         <v>3707909000</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>5054.34</v>
+        <v>5048.7</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>26604</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D118" s="1">
         <v>3707909000</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>4748.8</v>
+        <v>4743.5</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I118" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>19693</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D119" s="1">
         <v>3707909000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>6396.54</v>
+        <v>6389.41</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H119" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>27728</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D120" s="1">
         <v>3707909000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>4173.12</v>
+        <v>4168.46</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>27729</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D121" s="1">
         <v>3707909000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>3606.4</v>
+        <v>3602.38</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="1">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>31328</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D122" s="1">
         <v>3707909000</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>5999.17</v>
+        <v>5992.47</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="1">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>31316</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D123" s="1">
         <v>3707909000</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>4888.13</v>
+        <v>4882.67</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="1">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>20386</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D124" s="1">
         <v>3707909000</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>4768.96</v>
+        <v>4763.64</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="1">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>31327</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D125" s="1">
         <v>3707909000</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>11393.09</v>
+        <v>11380.37</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>22499</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D126" s="1">
         <v>3707909000</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>5789.06</v>
+        <v>5782.6</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="1">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>25123</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D127" s="1">
         <v>3707909000</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>5873.28</v>
+        <v>5866.73</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>32111</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D128" s="1">
         <v>3707909000</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>5859.84</v>
+        <v>5853.3</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>32583</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D129" s="1">
         <v>3707909000</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>7539.39</v>
+        <v>7670.15</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H129" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="1">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>34765</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D130" s="1">
         <v>3707909000</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>6048</v>
+        <v>6041.25</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>32904</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D131" s="1">
         <v>3707909000</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>7334.21</v>
+        <v>7326.02</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="1">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>32874</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D132" s="1">
         <v>3707909000</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>6985.22</v>
+        <v>6977.42</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="1">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>34782</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D133" s="1">
         <v>3707909000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>10514.11</v>
+        <v>11443.92</v>
       </c>
       <c r="G133" s="1"/>
       <c r="H133" s="5" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="1">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>34812</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D134" s="1">
         <v>3707909000</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>6010.82</v>
+        <v>6320.94</v>
       </c>
       <c r="G134" s="1"/>
       <c r="H134" s="5" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="1">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>32875</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D135" s="1">
         <v>3707909000</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>7539.39</v>
+        <v>7530.98</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I135" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="1">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>21750</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D136" s="1">
         <v>3707909000</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>6778.69</v>
+        <v>6771.12</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="1">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>27726</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D137" s="1">
         <v>3707909000</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>5924.8</v>
+        <v>5918.19</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="1">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>21822</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D138" s="1">
         <v>3707909000</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>6157.76</v>
+        <v>6150.89</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="1">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>25136</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D139" s="1">
         <v>3707909000</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>7884.8</v>
+        <v>7876</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="1">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>26444</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D140" s="1">
         <v>3707909000</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>9175.040000000001</v>
+        <v>9164.799999999999</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="1">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>23612</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D141" s="1">
         <v>3707909000</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>9717.57</v>
+        <v>9706.719999999999</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="1">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>23616</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D142" s="1">
         <v>3707909000</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>9788.799999999999</v>
+        <v>9777.879999999999</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="1">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>22934</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D143" s="1">
         <v>3707909000</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>11334.4</v>
+        <v>11321.75</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="1">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>28103</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D144" s="1">
         <v>3707909000</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>12745.6</v>
+        <v>12731.38</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="1">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>26401</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D145" s="1">
         <v>3707909000</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>6216.45</v>
+        <v>6130.75</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="1">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>25137</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D146" s="1">
         <v>3707909000</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>5174.4</v>
+        <v>5168.63</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="1">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>26445</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D147" s="1">
         <v>3707909000</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>4596.48</v>
+        <v>4591.35</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="1">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>23617</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D148" s="1">
         <v>3707909000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>6316.8</v>
+        <v>6309.75</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="1">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>21751</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D149" s="1">
         <v>3707909000</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>6198.08</v>
+        <v>6191.16</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="1">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>22935</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D150" s="1">
         <v>3707909000</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>6837.82</v>
+        <v>6830.19</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="1">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>26952</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D151" s="1">
         <v>3707909000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>5859.84</v>
+        <v>5853.3</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="1">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>32112</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D152" s="1">
         <v>3707909000</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>5762.18</v>
+        <v>5755.75</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="1">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>21890</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D153" s="1">
         <v>3707909000</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>6594.56</v>
+        <v>6587.2</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="1">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>27518</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D154" s="1">
         <v>3707909000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>7124.99</v>
+        <v>7117.04</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="1">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>28481</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D155" s="1">
         <v>3707909000</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
         <v>0</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="1">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>21743</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D156" s="1">
         <v>3707909000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>6190.46</v>
+        <v>6183.56</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="1">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>31637</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D157" s="1">
         <v>3707909000</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>5859.84</v>
+        <v>5853.3</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="1">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>31639</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D158" s="1">
         <v>3707909000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>4468.35</v>
+        <v>4463.37</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="1">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>27727</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D159" s="1">
         <v>3707909000</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>5924.8</v>
+        <v>5918.19</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="1">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>21137</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D160" s="1">
         <v>3707909000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>7738.3</v>
+        <v>7729.67</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="1">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>28467</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D161" s="1">
         <v>3707909000</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>6838.27</v>
+        <v>6830.64</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I161" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="1">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>22927</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D162" s="1">
         <v>3707909000</v>
       </c>
       <c r="E162" s="1">
         <v>2</v>
       </c>
       <c r="F162" s="1">
-        <v>12038.21</v>
+        <v>12024.77</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="1">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>28468</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D163" s="1">
         <v>3707909000</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>3638.66</v>
+        <v>3634.6</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="1">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>22932</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D164" s="1">
         <v>3707909000</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>6324.42</v>
+        <v>6317.36</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="1">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>21742</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D165" s="1">
         <v>3707909000</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>6440.45</v>
+        <v>6433.26</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="1">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>32113</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D166" s="1">
         <v>3707909000</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>5273.86</v>
+        <v>5267.97</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="1">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>32114</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D167" s="1">
         <v>3707909000</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>5762.18</v>
+        <v>5755.75</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="1">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>21328</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D168" s="1">
         <v>3707909000</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>5469.18</v>
+        <v>5463.08</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="1">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>25570</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D169" s="1">
         <v>3707909000</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>5147.07</v>
+        <v>5141.33</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="1">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>25568</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D170" s="1">
         <v>3707909000</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>9886.02</v>
+        <v>9874.98</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="1">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>21146</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D171" s="1">
         <v>3707909000</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>7269.7</v>
+        <v>7261.58</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="1">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>25131</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D172" s="1">
         <v>3707909000</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>5783.23</v>
+        <v>5776.78</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="1">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>21142</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>3707909000</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>6130.88</v>
+        <v>6124.04</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="1">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>23520</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>3707909000</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>5728.13</v>
+        <v>5721.74</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="1">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>21598</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>3707909000</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>3942.4</v>
+        <v>3938</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="1">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>25132</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D176" s="1">
         <v>3707909000</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>3019.97</v>
+        <v>3016.6</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I176" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="1">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>21597</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D177" s="1">
         <v>3707909000</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>3144.96</v>
+        <v>3141.45</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I177" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="1">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>23525</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D178" s="1">
         <v>3707909000</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>2999.81</v>
+        <v>2996.46</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I178" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="1">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>27730</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D179" s="1">
         <v>3707909000</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>3348.8</v>
+        <v>3345.06</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="1">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>27732</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>3707909000</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>3194.24</v>
+        <v>3190.68</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="1">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>27731</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D181" s="1">
         <v>3707909000</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>3400.32</v>
+        <v>3396.53</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="1">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>24276</v>
+        <v>16203</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D182" s="1">
         <v>3707909000</v>
       </c>
       <c r="E182" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F182" s="1">
-        <v>3043.71</v>
+        <v>1745.25</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H182" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I182" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="1">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>24275</v>
+        <v>24276</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D183" s="1">
         <v>3707909000</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>5474.11</v>
+        <v>3040.32</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="1">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>19051</v>
+        <v>24275</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>3707909000</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>7475.33</v>
+        <v>5468</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="1">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>22471</v>
+        <v>19051</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>3707909000</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>4139.52</v>
+        <v>7466.99</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="1">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>32115</v>
+        <v>22471</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D186" s="1">
         <v>3707909000</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>5554.75</v>
+        <v>4134.9</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="1">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>26450</v>
+        <v>32115</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>3707909000</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>5371.52</v>
+        <v>5548.55</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="1">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>26452</v>
+        <v>26450</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D188" s="1">
         <v>3707909000</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>5311.49</v>
+        <v>5365.53</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="1">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>32657</v>
+        <v>26452</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D189" s="1">
         <v>3707909000</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>4386.37</v>
+        <v>5305.56</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="1">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>23607</v>
+        <v>32657</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D190" s="1">
         <v>3707909000</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>7801.92</v>
-[...4 lines deleted...]
-      <c r="H190" s="1"/>
+        <v>4381.47</v>
+      </c>
+      <c r="G190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="1">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>23611</v>
+        <v>23607</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D191" s="1">
         <v>3707909000</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>3976.45</v>
+        <v>7793.21</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H191" s="1"/>
-[...1 lines deleted...]
-        <v>103</v>
+      <c r="H191" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="1">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>25575</v>
+        <v>23611</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D192" s="1">
         <v>3707909000</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>5384.06</v>
+        <v>3972.01</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H192" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H192" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I192" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="1">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>25574</v>
+        <v>25575</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>3707909000</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>10254.72</v>
+        <v>5378.06</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="1">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>25265</v>
+        <v>25574</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D194" s="1">
         <v>3707909000</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>3304</v>
-[...4 lines deleted...]
-        <v>103</v>
+        <v>10243.28</v>
+      </c>
+      <c r="G194" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="1">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>25313</v>
+        <v>25265</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>3707909000</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>3693.76</v>
+        <v>3266.75</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I195" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="1">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>29807</v>
+        <v>25313</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D196" s="1">
         <v>3707909000</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>3982.72</v>
+        <v>3682.93</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H196" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="1">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>29809</v>
+        <v>29807</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D197" s="1">
         <v>3707909000</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>4267.65</v>
+        <v>3978.28</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
-[...1 lines deleted...]
-        <v>103</v>
+      <c r="H197" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="1">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>15434</v>
+        <v>29809</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>3707909000</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>4319.17</v>
+        <v>4208.74</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I198" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="1">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>22776</v>
+        <v>15434</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D199" s="1">
         <v>3707909000</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>4793.6</v>
+        <v>4314.35</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
-[...1 lines deleted...]
-        <v>103</v>
+      <c r="H199" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="1">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>26150</v>
+        <v>22776</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D200" s="1">
         <v>3707909000</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>4954.88</v>
+        <v>4725.6</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H200" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I200" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="1">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>26154</v>
+        <v>26150</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>3707909000</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>5196.8</v>
+        <v>4949.35</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="1">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>16812</v>
+        <v>26154</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>3707909000</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>5600</v>
+        <v>5191</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
-[...1 lines deleted...]
-        <v>107</v>
+      <c r="H202" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="1">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>22777</v>
+        <v>16812</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D203" s="1">
         <v>3707909000</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>5958.4</v>
+        <v>5593.75</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
-[...1 lines deleted...]
-        <v>103</v>
+      <c r="H203" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="1">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>22180</v>
+        <v>22777</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D204" s="1">
         <v>3707909000</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>3551.74</v>
+        <v>5912.82</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I204" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="1">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>22773</v>
+        <v>22180</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D205" s="1">
         <v>3707909000</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>3930.75</v>
+        <v>3547.78</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I205" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="1">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>24745</v>
+        <v>22773</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>3707909000</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>3015.49</v>
+        <v>3912.05</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I206" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="1">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>24778</v>
+        <v>24745</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D207" s="1">
         <v>3707909000</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>3402.56</v>
+        <v>3012.12</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I207" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="1">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>11146</v>
+        <v>24778</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D208" s="1">
         <v>3707909000</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>4871.1</v>
-[...4 lines deleted...]
-      <c r="H208" s="1"/>
+        <v>3392.05</v>
+      </c>
+      <c r="G208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="1">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>18365</v>
+        <v>11146</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D209" s="1">
         <v>3707909000</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>5173.5</v>
+        <v>4865.67</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="1">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>32720</v>
+        <v>18365</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D210" s="1">
         <v>3707909000</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>4935.17</v>
-[...2 lines deleted...]
-      <c r="H210" s="1"/>
+        <v>5167.73</v>
+      </c>
+      <c r="G210" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="1">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>32721</v>
+        <v>32720</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D211" s="1">
         <v>3707909000</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>6048</v>
+        <v>4929.66</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="1">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>26967</v>
+        <v>32721</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D212" s="1">
         <v>3707909000</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>10752</v>
+        <v>6041.25</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="1">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>26844</v>
+        <v>26967</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D213" s="1">
         <v>3707909000</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>27473.6</v>
+        <v>10740</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="1">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>32632</v>
+        <v>26844</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D214" s="1">
         <v>3707909000</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>9856</v>
+        <v>27442.94</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="1">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>26968</v>
+        <v>32632</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D215" s="1">
         <v>3707909000</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>5757.7</v>
-[...6 lines deleted...]
-        <v>103</v>
+        <v>9845</v>
+      </c>
+      <c r="G215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="1">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>23344</v>
+        <v>26968</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D216" s="1">
         <v>3707909000</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>11268.99</v>
-[...4 lines deleted...]
-        <v>14</v>
+        <v>5751.27</v>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="1">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>32806</v>
+        <v>23344</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D217" s="1">
         <v>3707909000</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>24926.72</v>
+        <v>11256.42</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="1">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>34196</v>
+        <v>32806</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D218" s="1">
         <v>3707909000</v>
       </c>
       <c r="E218" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>26350.02</v>
+        <v>24898.9</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="1">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>32630</v>
+        <v>34196</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D219" s="1">
         <v>3707909000</v>
       </c>
       <c r="E219" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F219" s="1">
-        <v>8870.4</v>
+        <v>26320.61</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="1">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>32631</v>
+        <v>32630</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D220" s="1">
         <v>3707909000</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>10595.2</v>
+        <v>8860.5</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="1">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>32723</v>
+        <v>32631</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D221" s="1">
         <v>3707909000</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>5225.47</v>
+        <v>10583.38</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="1">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>26971</v>
+        <v>32723</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D222" s="1">
         <v>3707909000</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>10415.1</v>
+        <v>5219.64</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="1">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>26973</v>
+        <v>26971</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D223" s="1">
         <v>3707909000</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>5331.65</v>
+        <v>10403.48</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="1">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>23021</v>
+        <v>26973</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D224" s="1">
         <v>3707909000</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>10398.08</v>
+        <v>5325.7</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="1">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>22179</v>
+        <v>23021</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D225" s="1">
         <v>3707909000</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>10348.8</v>
+        <v>10386.48</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="1">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>23022</v>
+        <v>22179</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D226" s="1">
         <v>3707909000</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>20697.6</v>
+        <v>10337.25</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="1">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>23903</v>
+        <v>23022</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D227" s="1">
         <v>3707909000</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>11329.47</v>
+        <v>20674.5</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="1">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>23905</v>
+        <v>23903</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D228" s="1">
         <v>3707909000</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>11329.47</v>
+        <v>11316.83</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="1">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>23023</v>
+        <v>23905</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D229" s="1">
         <v>3707909000</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>13354.88</v>
+        <v>11316.83</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="1">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>23024</v>
+        <v>23023</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D230" s="1">
         <v>3707909000</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>26611.2</v>
+        <v>13339.98</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="1">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>23148</v>
+        <v>23024</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D231" s="1">
         <v>3707909000</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>11876.48</v>
+        <v>26581.5</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="1">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>23149</v>
+        <v>23148</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D232" s="1">
         <v>3707909000</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>23654.4</v>
+        <v>11863.23</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="1">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>23017</v>
+        <v>23149</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D233" s="1">
         <v>3707909000</v>
       </c>
       <c r="E233" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>33328.06</v>
+        <v>23628</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="1">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>28094</v>
+        <v>23017</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D234" s="1">
         <v>3707909000</v>
       </c>
       <c r="E234" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F234" s="1">
-        <v>17022.66</v>
+        <v>33290.87</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="1">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>17740</v>
+        <v>28094</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D235" s="1">
         <v>3707909000</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>15638.78</v>
+        <v>17003.66</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="1">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>23009</v>
+        <v>17740</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D236" s="1">
         <v>3707909000</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>34930.56</v>
+        <v>15621.33</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="1">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>23011</v>
+        <v>23009</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D237" s="1">
         <v>3707909000</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>34930.56</v>
+        <v>34891.58</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="1">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>23010</v>
+        <v>23011</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D238" s="1">
         <v>3707909000</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>34930.56</v>
+        <v>34891.58</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="1">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>23008</v>
+        <v>23010</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D239" s="1">
         <v>3707909000</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>26841.92</v>
+        <v>34891.58</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="1">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>23146</v>
+        <v>23008</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D240" s="1">
         <v>3707909000</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>10151.68</v>
+        <v>26811.96</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="1">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>23147</v>
+        <v>23146</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D241" s="1">
         <v>3707909000</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>20204.8</v>
+        <v>10140.35</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="1">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>23220</v>
+        <v>23147</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D242" s="1">
         <v>3707909000</v>
       </c>
       <c r="E242" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>0</v>
+        <v>20182.25</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="1">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>30217</v>
+        <v>23220</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D243" s="1">
         <v>3707909000</v>
       </c>
       <c r="E243" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F243" s="1">
-        <v>12096.45</v>
+        <v>0</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="1">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>32544</v>
+        <v>30217</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D244" s="1">
         <v>3707909000</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>17766.78</v>
+        <v>12082.95</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="1">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>30218</v>
+        <v>32544</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D245" s="1">
         <v>3707909000</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>6289.92</v>
+        <v>17746.96</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="1">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>21528</v>
+        <v>30218</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D246" s="1">
         <v>3707909000</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>10945.54</v>
+        <v>6282.9</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="1">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>27445</v>
+        <v>21528</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D247" s="1">
         <v>3707909000</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>11368.9</v>
+        <v>10933.32</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="1">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>22228</v>
+        <v>27445</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D248" s="1">
         <v>3707909000</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>11312</v>
+        <v>11356.21</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="1">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>26149</v>
+        <v>22228</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D249" s="1">
         <v>3707909000</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>7233.41</v>
+        <v>11299.38</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="1">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>26603</v>
+        <v>26149</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D250" s="1">
         <v>3707909000</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>7522.82</v>
+        <v>7225.34</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
-[...1 lines deleted...]
-        <v>16</v>
+      <c r="H250" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="1">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>20595</v>
+        <v>26603</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D251" s="1">
         <v>3707909000</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>6787.65</v>
+        <v>7514.42</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H251" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I251" s="1" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="1">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>27562</v>
+        <v>20595</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D252" s="1">
         <v>3707909000</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>6934.14</v>
+        <v>6780.07</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="1">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>26821</v>
+        <v>27562</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D253" s="1">
         <v>3707909000</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>15579.2</v>
-[...4 lines deleted...]
-      <c r="H253" s="1"/>
+        <v>6926.41</v>
+      </c>
+      <c r="G253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="1">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>28002</v>
+        <v>26821</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D254" s="1">
         <v>3707909000</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>8128.51</v>
+        <v>15561.81</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="1">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>25580</v>
+        <v>28002</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D255" s="1">
         <v>3707909000</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>15626.24</v>
+        <v>8119.44</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="1">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>25581</v>
+        <v>25580</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D256" s="1">
         <v>3707909000</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>8008.45</v>
+        <v>15608.8</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="1">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>25410</v>
+        <v>25581</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D257" s="1">
         <v>3707909000</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>15724.8</v>
+        <v>7999.51</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="1">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>25411</v>
+        <v>25410</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D258" s="1">
         <v>3707909000</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>8128.51</v>
+        <v>15707.25</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="1">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>27512</v>
+        <v>25411</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D259" s="1">
         <v>3707909000</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>11630.53</v>
-[...2 lines deleted...]
-      <c r="H259" s="1"/>
+        <v>8119.44</v>
+      </c>
+      <c r="G259" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H259" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="1">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>29654</v>
+        <v>27512</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D260" s="1">
         <v>3707909000</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>9507.459999999999</v>
-[...4 lines deleted...]
-      <c r="H260" s="1"/>
+        <v>11617.55</v>
+      </c>
+      <c r="G260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="1">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>29653</v>
+        <v>29654</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D261" s="1">
         <v>3707909000</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>9192.959999999999</v>
+        <v>9496.85</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="1">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>29212</v>
+        <v>29653</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D262" s="1">
         <v>3707909000</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>7847.62</v>
-[...2 lines deleted...]
-      <c r="H262" s="1"/>
+        <v>9182.700000000001</v>
+      </c>
+      <c r="G262" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H262" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="1">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>29211</v>
+        <v>29212</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D263" s="1">
         <v>3707909000</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>7586.88</v>
+        <v>7838.86</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="1">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>30592</v>
+        <v>29211</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D264" s="1">
         <v>3707909000</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>7505.34</v>
+        <v>7578.41</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="1">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>27565</v>
+        <v>30592</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D265" s="1">
         <v>3707909000</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>12441.41</v>
+        <v>7496.97</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="1">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>29130</v>
+        <v>27565</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D266" s="1">
         <v>3707909000</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>7376.32</v>
+        <v>12427.52</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="1">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>24469</v>
+        <v>29130</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D267" s="1">
         <v>3707909000</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>7275.52</v>
+        <v>7368.09</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="1">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>23831</v>
+        <v>24469</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D268" s="1">
         <v>3707909000</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>14399.17</v>
-[...4 lines deleted...]
-      <c r="H268" s="1"/>
+        <v>7267.4</v>
+      </c>
+      <c r="G268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="1">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>28837</v>
+        <v>23831</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D269" s="1">
         <v>3707909000</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>13621.44</v>
-[...2 lines deleted...]
-      <c r="H269" s="1"/>
+        <v>14383.1</v>
+      </c>
+      <c r="G269" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H269" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="1">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>26380</v>
+        <v>28837</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D270" s="1">
         <v>3707909000</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>16615.42</v>
+        <v>13606.24</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="1">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>26467</v>
+        <v>26380</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D271" s="1">
         <v>3707909000</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>16890.5</v>
+        <v>16596.88</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="1">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>32083</v>
+        <v>26467</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D272" s="1">
         <v>3707909000</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>7227.14</v>
+        <v>16871.65</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="1">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>26375</v>
+        <v>32083</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D273" s="1">
         <v>3707909000</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>7568.96</v>
+        <v>7219.07</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="1">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>32080</v>
+        <v>26375</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D274" s="1">
         <v>3707909000</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>6048</v>
+        <v>7560.51</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="1">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>31574</v>
+        <v>32080</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D275" s="1">
         <v>3707909000</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>10787.84</v>
+        <v>6041.25</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="1">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>24217</v>
+        <v>31574</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D276" s="1">
         <v>3707909000</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>15171.97</v>
+        <v>10775.8</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="1">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>24633</v>
+        <v>24217</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D277" s="1">
         <v>3707909000</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>7870.91</v>
+        <v>15155.04</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="1">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>24218</v>
+        <v>24633</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D278" s="1">
         <v>3707909000</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>14622.72</v>
+        <v>7862.13</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="1">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>24634</v>
+        <v>24218</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D279" s="1">
         <v>3707909000</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>7870.91</v>
+        <v>14606.4</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="1">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>30666</v>
+        <v>24634</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D280" s="1">
         <v>3707909000</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>7870.91</v>
+        <v>7862.13</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="1">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>30598</v>
+        <v>30666</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D281" s="1">
         <v>3707909000</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>15279.49</v>
+        <v>7862.13</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="1">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>12186</v>
+        <v>30598</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D282" s="1">
         <v>3707909000</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>5815.04</v>
+        <v>15262.44</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I282" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="1">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>11223</v>
+        <v>12186</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D283" s="1">
         <v>3707909000</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>9826.43</v>
+        <v>5808.55</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="1">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>17860</v>
+        <v>11223</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D284" s="1">
         <v>3707909000</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>8532.16</v>
+        <v>9815.469999999999</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="1">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>21366</v>
+        <v>17860</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D285" s="1">
         <v>3707909000</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>9648.129999999999</v>
-[...4 lines deleted...]
-      <c r="H285" s="1"/>
+        <v>8522.639999999999</v>
+      </c>
+      <c r="G285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="1">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>19053</v>
+        <v>21366</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D286" s="1">
         <v>3707909000</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>10680.32</v>
-[...2 lines deleted...]
-      <c r="H286" s="1"/>
+        <v>9637.360000000001</v>
+      </c>
+      <c r="G286" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H286" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="1">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>22484</v>
+        <v>19053</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D287" s="1">
         <v>3707909000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>6134.02</v>
+        <v>10668.4</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="1">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>23337</v>
+        <v>22484</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D288" s="1">
         <v>3707909000</v>
       </c>
       <c r="E288" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>4273.02</v>
-[...4 lines deleted...]
-      <c r="H288" s="1"/>
+        <v>6127.17</v>
+      </c>
+      <c r="G288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="1">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>21448</v>
+        <v>23337</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D289" s="1">
         <v>3707909000</v>
       </c>
       <c r="E289" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F289" s="1">
-        <v>11375.17</v>
-[...2 lines deleted...]
-      <c r="H289" s="1"/>
+        <v>4268.26</v>
+      </c>
+      <c r="G289" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H289" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="1">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>33068</v>
+        <v>21448</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D290" s="1">
         <v>3707909000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>6040.83</v>
+        <v>11362.47</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="1">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>20887</v>
+        <v>33068</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D291" s="1">
         <v>3707909000</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>9883.33</v>
+        <v>6034.09</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="1">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>32955</v>
+        <v>20887</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D292" s="1">
         <v>3707909000</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>4242.56</v>
+        <v>9872.299999999999</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="1">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>21147</v>
+        <v>32955</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D293" s="1">
         <v>3707909000</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>7660.35</v>
-[...4 lines deleted...]
-      <c r="H293" s="1"/>
+        <v>4237.83</v>
+      </c>
+      <c r="G293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="1">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>16791</v>
+        <v>21147</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D294" s="1">
         <v>3707909000</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>12912.26</v>
-[...2 lines deleted...]
-      <c r="H294" s="1"/>
+        <v>7651.8</v>
+      </c>
+      <c r="G294" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H294" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="1">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>24790</v>
+        <v>16791</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D295" s="1">
         <v>3707909000</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>4026.62</v>
+        <v>12897.85</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="1">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>26120</v>
+        <v>24790</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D296" s="1">
         <v>3707909000</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>6817.66</v>
+        <v>4022.13</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
+      <c r="H296" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I296" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="1">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>30535</v>
+        <v>26120</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D297" s="1">
         <v>3707909000</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>9742.209999999999</v>
-[...4 lines deleted...]
-      <c r="H297" s="1"/>
+        <v>6810.06</v>
+      </c>
+      <c r="G297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="1">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>25499</v>
+        <v>30535</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D298" s="1">
         <v>3707909000</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>5311.49</v>
+        <v>9731.34</v>
       </c>
       <c r="G298" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="1">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>21002</v>
+        <v>25499</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D299" s="1">
         <v>3707909000</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>9742.209999999999</v>
+        <v>5305.56</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="1">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>22713</v>
+        <v>21002</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D300" s="1">
         <v>3707909000</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>18648.45</v>
-[...2 lines deleted...]
-      <c r="H300" s="1"/>
+        <v>9731.34</v>
+      </c>
+      <c r="G300" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H300" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="1">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>25586</v>
+        <v>22713</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D301" s="1">
         <v>3707909000</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>5303.87</v>
+        <v>18627.64</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="1">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>25584</v>
+        <v>25586</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D302" s="1">
         <v>3707909000</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>5006.4</v>
+        <v>5297.95</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="1">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>29975</v>
+        <v>25584</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D303" s="1">
         <v>3707909000</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>4730.88</v>
+        <v>5000.81</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="1">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>32633</v>
+        <v>29975</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D304" s="1">
         <v>3707909000</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>7392</v>
+        <v>4725.6</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="1">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>22780</v>
+        <v>32633</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D305" s="1">
         <v>3707909000</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>5308.35</v>
+        <v>7383.75</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
-[...1 lines deleted...]
-        <v>103</v>
+      <c r="H305" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I305" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="1">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>19476</v>
+        <v>22780</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D306" s="1">
         <v>3707909000</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>5002.37</v>
+        <v>5235.3</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="H306" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I306" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="1">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>27733</v>
+        <v>19476</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D307" s="1">
         <v>3707909000</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>4842.88</v>
+        <v>4967.25</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="1">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>32926</v>
+        <v>27733</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D308" s="1">
         <v>3707909000</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>3595.2</v>
+        <v>4837.48</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="1">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>21144</v>
+        <v>32926</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D309" s="1">
         <v>3707909000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>8064</v>
+        <v>3591.19</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="1">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>21602</v>
+        <v>21144</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D310" s="1">
         <v>3707909000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>4328.58</v>
-[...4 lines deleted...]
-      <c r="H310" s="1"/>
+        <v>8055</v>
+      </c>
+      <c r="G310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="1">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>28488</v>
+        <v>21602</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D311" s="1">
         <v>3707909000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>8064</v>
-[...2 lines deleted...]
-      <c r="H311" s="1"/>
+        <v>4323.75</v>
+      </c>
+      <c r="G311" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H311" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="1">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>28514</v>
+        <v>28488</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D312" s="1">
         <v>3707909000</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>4328.58</v>
-[...6 lines deleted...]
-        <v>103</v>
+        <v>8055</v>
+      </c>
+      <c r="G312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="1">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>25122</v>
+        <v>28514</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D313" s="1">
         <v>3707909000</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>4187.9</v>
-[...4 lines deleted...]
-        <v>14</v>
+        <v>4323.75</v>
+      </c>
+      <c r="G313" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H313" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I313" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>11149</v>
+        <v>25122</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D314" s="1">
         <v>3707909000</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>5269.38</v>
-[...4 lines deleted...]
-      <c r="H314" s="1"/>
+        <v>4183.23</v>
+      </c>
+      <c r="G314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="1">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>22772</v>
+        <v>11149</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D315" s="1">
         <v>3707909000</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>5584.32</v>
+        <v>5263.5</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="1">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>23558</v>
+        <v>22772</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D316" s="1">
         <v>3707909000</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>11424</v>
-[...2 lines deleted...]
-      <c r="H316" s="1"/>
+        <v>5578.09</v>
+      </c>
+      <c r="G316" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H316" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="1">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
+        <v>23558</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D317" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E317" s="1">
+        <v>1</v>
+      </c>
+      <c r="F317" s="1">
+        <v>11411.25</v>
+      </c>
+      <c r="G317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" outlineLevel="1">
+      <c r="A318" s="1"/>
+      <c r="B318" s="1">
         <v>23626</v>
       </c>
-      <c r="C317" s="1" t="s">
+      <c r="C318" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="D317" s="1">
-[...20 lines deleted...]
-      <c r="F318" s="1"/>
+      <c r="D318" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E318" s="1">
+        <v>1</v>
+      </c>
+      <c r="F318" s="1">
+        <v>9510.27</v>
+      </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
-      <c r="I318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I318" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319" s="1"/>
+      <c r="B319" s="1"/>
+      <c r="C319" s="1"/>
+      <c r="D319" s="1"/>
+      <c r="E319" s="1"/>
+      <c r="F319" s="1"/>
+      <c r="G319" s="1"/>
+      <c r="H319" s="1"/>
+      <c r="I319" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>