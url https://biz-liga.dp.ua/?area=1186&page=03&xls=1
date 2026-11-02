--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -310,5971 +310,6241 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TN-135BK, TN-2075, TN-2085, TN-2135, TN-2175, TN-230Bk, TN-3030, TN-3060, TN-3130, TN-3170, TN-3230, TN-3280
 Сумісні пристрої: Brother DCP-9040, DCP-9042, DCP-9045, HL-4040, HL-4050, HL-4070, MFC-9440, MFC-9450, MFC-9840, DCP-7010, DCP-7020, DCP-7025, FAX-2820, FAX-2825, FAX-2910, FAX-2920, HL-2030, HL-2040, HL-2070, MFC-7225, MFC-7420, MFC-7820, HL-2035, DCP-7030, DCP-7032, DCP-7040, DCP-7045, HL-2140, HL-2142, HL-2150, HL-2170, MFC-7320, MFC-7440, MFC-7840, DCP-9010, HL-3040, HL-3050, HL-3070, MFC-9010, MFC-9120, MFC-9320, DCP-8040, DCP-8045, HL-5130, HL-5140, HL-5150, HL-5170, MFC-8220, MFC-8440, MFC-8840, DCP-8060, DCP-8065, HL-5200, HL-5240, HL-5250, HL-5270, HL-5280, MFC-8460, MFC-8860, MFC-8870, DCP-8070, DCP-8085, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370, MFC-8880, MFC-8890</t>
         </r>
       </text>
     </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother DCP 7045nr,HL 2150nr,DCP 7040r,DCP 7010,DCP 7025,DCP 7030,DCP 7032,DCP 7040,DCP 7045,DCP 7045n,DCP 8065dn,DCP 8065n,HL 1030,HL L1230W,HL 1240,HL 1250,HL 1270n,HL 1430,HL 1440,HL 1450,HL 1470n,HL 2030,HL 2040,HL 2070n,HL 2140,HL 2142,HL 2150n,HL 2170w,HL 5240,HL 5240l,HL 5250dn,MFC 7320,MFC 7420,MFC 7440n,MFC 7820,MFC 7820n,MFC 7840w,MFC 8860dn,MFC 9660,MFC 9750,MFC 9850,MFC 9870,MFC 9880,HL 5270,HL 5280,DCP 8060,MFC 8460,MFC 8870,HL P2500,MFC 8350,MFC 8750,MFC 9600,MFC 9650,MFC 9760,MFC 9860,MFC 7225,DCP 1512r,DCP L2500dr,DCP L2520dwr,DCP L2540dnr,DCP L2560dwr,MFC 1810r,MFC 1815r,MFC L2700dwr,MFC L2720dwr,MFC L2740dwr,HL 1112r,HL L2300dr,HL L2340dwr,HL L2360dnr,HL L2365dwr,DCP 1510,HL 1112e,HL 1110r,MFC L2720dwr,DCP 7020,DCP 1610wr,HL 1111,HL 1210w,MFC 1910wr,MFC L2700dr,MFC L2700dnr,MFC 8660,MFC 8670,DCP 1510r,DCP 1602r,HL 1202r,DCP 7010r,HL 2070nr,HL 5250dnr,DCP 7025r,FAX 2920r,HL 2030r,HL 2040r,DCP 1623r,HL 1223wr,HL 1110,HL 1112,HL 1222we,HL L2300d,HL L2340dw,HL L2360dn,HL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP 7045nr,HL 2150nr,DCP 7040r,DCP 7010,DCP 7025,DCP 7030,DCP 7032,DCP 7040,DCP 7045,DCP 7045n,DCP 8065dn,DCP 8065n,HL 1030,HL L1230W,HL 1240,HL 1250,HL 1270n,HL 1430,HL 1440,HL 1450,HL 1470n,HL 2030,HL 2040,HL 2070n,HL 2140,HL 2142,HL 2150n,HL 2170w,HL 5240,HL 5240l,HL 5250dn,MFC 7320,MFC 7420,MFC 7440n,MFC 7820,MFC 7820n,MFC 7840w,MFC 8860dn,MFC 9660,MFC 9750,MFC 9850,MFC 9870,MFC 9880,HL 5270,HL 5280,DCP 8060,MFC 8460,MFC 8870,HL P2500,MFC 8350,MFC 8750,MFC 9600,MFC 9650,MFC 9760,MFC 9860,MFC 7225,DCP 1512r,DCP L2500dr,DCP L2520dwr,DCP L2540dnr,DCP L2560dwr,MFC 1810r,MFC 1815r,MFC L2700dwr,MFC L2720dwr,MFC L2740dwr,HL 1112r,HL L2300dr,HL L2340dwr,HL L2360dnr,HL L2365dwr,DCP 1510,HL 1112e,HL 1110r,MFC L2720dwr,DCP 7020,DCP 1610wr,HL 1111,HL 1210w,MFC 1910wr,MFC L2700dr,MFC L2700dnr,MFC 8660,MFC 8670,DCP 1510r,DCP 1602r,HL 1202r,DCP 7010r,HL 2070nr,HL 5250dnr,DCP 7025r,FAX 2920r,HL 2030r,HL 2040r,DCP 1623r,HL 1223wr,HL 1110,HL 1112,HL 1222we,HL L2300d,HL L2340dw,HL L2360dn,HL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 12 флаконов по 833 грамма + колпак-лейка. HL-2030/2040/2070N, DCP-7010/7010L/7025, Fax-2820/2920, MFC-7225N/7420/7820N  TN-2075 ; HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW  TN-3130/TN-3170 ; HL-2140/2142/2150N/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  TN-2135/TN-2175 ; HL-5340D/5350DN/5370DW, DCP-8070D/8085DN, MFC-8370DN/8880DN  TN-3230/TN-3280</t>
         </r>
       </text>
     </comment>
-    <comment ref="G27" authorId="0">
+    <comment ref="G29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. PC/ FC 3/ 5/ 7  A15/ A30 ; PC 300/ 400/ 500/ 700/ 800/ 900 FC 200/ 300/ 500  E16/ E20/ E31/ E40  Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C31" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C-EXV11, C-EXV12, C-EXV14, C-EXV18, C-EXV3, C-EXV32, C-EXV37, C-EXV42, C-EXV43, C-EXV5, C-EXV7/NPG-21, C-EXV33 , C-EXV50, C-EXV53, C-EXV59;
+Для пристроїв: Canon iR 1019,1019J,1022F,1022I,1022if,1023if,1024F,1024I,1024IF,1025,1025if,1210,1230,1270F,1310,1370F,1435,1435I,1435IF,1510,1530,1605,1730,1730I,1730if,1740,1740i,1740if,1750,1750i,1750if,2000,2002,2016I,2018I,2020,2022,2022I,2025I,2030,2116,2116j,2120,2120j,2120s,2200,2200I,2202,2202N,2204,2204F,2204N,2220I,2220L,2230,2270,2320,2320L,2420,2520,2520I,2525,2525I,2530,2530I,2535,2545,2545I,2800,3025,3025N,3035,3035N,3045,3045N,3225,3225N,3230,3235,3235N,3245,3300,3300I,3320,3530,3570,400,4525I,4570,500,2230,400i,4535i,4545i,4551i,FS1028MFP,FS1128MFP,2206,2206iF,2206n,2630i,1330,1610,1630,1670,2010,2422,1200,1430,1020J,4725Idx,2224iF,2224n,2224,2224n,2224iF,1018,1018J,1020,1570,1600,2016,2016J,2018,2025,2318,2318L,2870.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C32" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: C-EXV11, C-EXV12, C-EXV14, C-EXV18, C-EXV3, C-EXV32, C-EXV37, C-EXV42, C-EXV43, C-EXV5, C-EXV7/NPG-21, C-EXV33 , C-EXV50, C-EXV53, C-EXV59;
+Для пристроїв: Canon iR 1019,1019J,1022F,1022I,1022if,1023if,1024F,1024I,1024IF,1025,1025if,1210,1230,1270F,1310,1370F,1435,1435I,1435IF,1510,1530,1605,1730,1730I,1730if,1740,1740i,1740if,1750,1750i,1750if,2000,2002,2016I,2018I,2020,2022,2022I,2025I,2030,2116,2116j,2120,2120j,2120s,2200,2200I,2202,2202N,2204,2204F,2204N,2220I,2220L,2230,2270,2320,2320L,2420,2520,2520I,2525,2525I,2530,2530I,2535,2545,2545I,2800,3025,3025N,3035,3035N,3045,3045N,3225,3225N,3230,3235,3235N,3245,3300,3300I,3320,3530,3570,400,4525I,4570,500,2230,400i,4535i,4545i,4551i,FS1028MFP,FS1128MFP,2206,2206iF,2206n,2630i,1330,1610,1630,1670,2010,2422,1200,1430,1020J,4725Idx,2224iF,2224n,2224,2224n,2224iF,1018,1018J,1020,1570,1600,2016,2016J,2018,2025,2318,2318L,2870.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB541A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB542A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE312A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB543A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB540A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF401A/CF401X ; M377/M452/M477  CF411A/CF411X ; M254/M280/M281  CF541A/CF541X ; M154/M180/M181  CF531A ; Enterprise Color M551/M575/M570  CE401A ; Enterprise Color M552/M553/M577  CF361A/CF361X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 C/045H C ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 C/046H C ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 C/054H C ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 C ; LBP710C/LBP712C  040 C/040H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF402A/CF402X ; M377/M452/M477  CF412A/CF412X; M254/M280/M281  CF542A/CF542X ; M154/M180/M181  CF532A ; Enterprise Color M551/M575/M570  CE402A ; Enterprise Color M552/M553/M577  CF362A/CF362X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 Y/045H Y ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 Y/046H Y ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 Y/054H Y ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 Y ; LBP710C/LBP712C  040 Y/040H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF403A/CF403X ; M377/M452/M477  CF413A/CF413X ; M254/M280/M281  CF543A/CF543X ; M154/M180/M181  CF533A ; Enterprise Color M551/M575/M570  CE403A ; Enterprise Color M552/M553/M577  CF363A/CF363X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 M/045H M ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 M/046H M ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 M/054H M ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 M ; LBP710C/LBP712C  040 M/040H M ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF400A/CF400X ; M377/M452/M477  CF410A/CF410X ; M254/M280/M281  CF540A/CF540X ; M154/M180/M181  CF530A ; Enterprise Color M551/M575/M570  CE400A/CE400X ; Enterprise Color M552/M553/M577  CF360A/CF360X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 Bk/045H Bk ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 Bk/046H Bk ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 Bk/054H Bk ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 Bk ; LBP710C/LBP712C  040 Bk/040H Bk .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимость с аппаратами: HP: CLJ Pro M277, CLJ Pro M274, CLJ Pro M252, CLJ Pro MFP M477, CLJ Pro M452, CLJ Pro MFP M180, CLJ Pro MFP M181, CLJ Pro M154, CLJ Pro M280, CLJ Pro M281, CLJ Pro M254. Canon: MF-630, MF-631, MF-633, MF-635, LBP-610, LBP-611, LBP-612, LBP-613, MF-730, MF-734, MF-735, MF-732, LBP-654, LBP-650LBP-653; Совместимость с картриджами: Canon 045 C  1241C002 /045H C  1245C002 /046 C  1249C002 /046H C  1253C002 /055 C  3015C002 /055H C  3019C002 . HP CF401AHP/CF411XHP/CF531AHP/CF541AHP/W2031XHP.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимость с аппаратами: HP: CLJ Pro M277, CLJ Pro M274, CLJ Pro M252, CLJ Pro MFP M477, CLJ Pro M452, CLJ Pro MFP M180, CLJ Pro MFP M181, CLJ Pro M154, CLJ Pro M280, CLJ Pro M281, CLJ Pro M254. Canon: MF-630, MF-631, MF-633, MF-635, LBP-610, LBP-611, LBP-612, LBP-613, MF-730, MF-734, MF-735, MF-732, LBP-654, LBP-650LBP-653; Совместимость с картриджами: Canon 045 Y  1239C002 /045H Y  1243C002 /046 Y  1247C002 /046H Y  1251C002 /055 Y  3013C002 /055H Y  3017C002 . HP CF402XHP/CF412XHP/CF532AHP/CF542XHP/W2032XHP.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимость с аппаратами: HP: CLJ Pro M277, CLJ Pro M274, CLJ Pro M252, CLJ Pro MFP M477, CLJ Pro M452, CLJ Pro MFP M180, CLJ Pro MFP M181, CLJ Pro M154, CLJ Pro M280, CLJ Pro M281, CLJ Pro M254. Canon: MF-630, MF-631, MF-633, MF-635, LBP-610, LBP-611, LBP-612, LBP-613, MF-730, MF-734, MF-735, MF-732, LBP-654, LBP-650LBP-653; Совместимость с картриджами: Canon 045 M  1240C002 /045H M  1244C002 /046H M  1252C002 /055 M  3014C002 /055H M  3018C002 . HP CF403XHP/CF413XHP/CF533AHP/CF543XHP/W2033XHP.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимость с аппаратами: HP: CLJ Pro M277, CLJ Pro M274, CLJ Pro M252, CLJ Pro MFP M477, CLJ Pro M452, CLJ Pro MFP M180, CLJ Pro MFP M181, CLJ Pro M154, CLJ Pro M280, CLJ Pro M281, CLJ Pro M254. Canon: MF-630, MF-631, MF-633, MF-635, LBP-610, LBP-611, LBP-612, LBP-613, MF-730, MF-734, MF-735, MF-732, LBP-654, LBP-650LBP-653; Совместимость с картриджами: Canon 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 055 Bk  3016C002 , 055H Bk  3020C002 . HP CF400AHP/CF410AHP/CF530AHP/CF540AHP/W2030AHP.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE312A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB542A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE322A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE401A, CE411A, CE741A, CF031A, CF211A, CF321A, CF331A, CF351A, CF381A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CB540A, CC530A, CE250A, CE250X, CE260A, CE260X, CE270A, CE310A, CE320A, CE400A, CE410A, CE410X, CE740A, CF210A, CF210X, CF350A, CF380A, CF380X. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , 732 Y  6260B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE402A, CE412A, CE742A, CF032A, CF212A, CF322A, CF332A, CF352A, CF382A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE403A, CE413A, CE743A, CF033A, CF213A, CF323A, CF333A, CF353A, CF383A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 C  0458C001 , 040H C  0459C001 , 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 055 C  3015C002 , 055H C  3019C002 , 069 C  5093C002 , 069H C  5097C002 , 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE341A, CE401A, CE411A, CE741A, CF031A, CF211A, CF301A, CF311A, CF321A, CF331A, CF351A, CF361A, CF361X, CF381A, CF401A, CF401X, CF411A, CF411X, CF451A  HP 655A , CF461X  HP 656X , CF471X  HP 657X , CF531A, CF541A, CF541X, W2001A  658A C , W2001X  658X C , W2211A  207A C , W2211X  207X C , W2411A  216A C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Y  0454C001 , 040H Y  0455C001 , 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 055 Y  3013C002 , 055H Y  3017C002 , 069 Y  5091C002 , 069H Y  5095C002 , 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , 732 Y  6260B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE342A, CE402A, CE412A, CE742A, CF212A, CF302A, CF312A, CF322A, CF332A, CF352A, CF362A, CF362X, CF382A, CF402A, CF402X, CF412A, CF412X, CF452A  HP 655A , CF462X  HP 656X , CF472X  HP 657X , CF532A, CF542A, CF542X, W2002A  658A Y , W2002X  658X Y , W2212A  207A Y , W2212X  207X Y , W2412A  216A Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 M  0456C001 , 040H M  0457C001 , 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 055 M  3014C002 , 055H M  3018C002 , 069 M  5092C002 , 069H M  5096C002 , 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE343A, CE403A, CE413A, CE743A, CF213A, CF303A, CF313A, CF323A, CF333A, CF353A, CF363A, CF363X, CF383A, CF403A, CF403X, CF413A, CF413X, CF453A  HP 655A , CF463X  HP 656X , CF473X  HP 657X , CF533A, CF543A, CF543X, W2003A  658A M , W2003X  658X M , W2213A  207A M , W2213X  207X M , W2413A  216A M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Bk  0460C001 , 040H BK  0461C001 , 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , 069 Bk  5094C002 , 069H Bk  5098C002 , 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CC530A, CE250A, CE250X, CE260A, CE260X, CE264X, CE270A, CE310A, CE320A, CE340A, CE400A, CE400X, CE410A, CE410X, CE740A, CF210A, CF210X, CF300A, CF310A, CF320A, CF320X, CF330X, CF350A, CF360A, CF360X, CF380A, CF380X, CF400A, CF400X, CF410A, CF410X, CF450A  HP 655A , CF460X  HP 656X , CF470X  HP 657X , CF530A, CF540A, CF540X, W2000A  658A Bk , W2000X  658X Bk , W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4014/P4015/P4515  CC364A/CC364X ; LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Enterprise flow MFP M525c, Pro M521 Series  CE255A/CE255X ; LaserJet Enterprise M4555 mfp, Enterprise 600 M601/M602/M603  CE390A/CE390X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ; Laser Jet Enterprise M607/M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet Pro M304/M404, MFP M428 Series  CF259A/CF259X ; Canon i-SENSYS LBP223/LBP226/LBP228, i-SENSYS MF443/MF445/MF446/MF449  057/057 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G54" authorId="0">
+    <comment ref="G58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010  Q2612A ; LaserJet 1160/1320  Q5949A ; LaserJet 2300  Q2610A ; LaserJet 2420/2430  Q6511A ; LaserJet 4200  Q1338A ; LaserJet 4250/4350  Q5942A ; LaserJet 4300  Q1339A ; LaserJet 5200  Q7516A ; LaserJet P2035/2055  CE505A ; LaserJet P3005  Q7551A ; LaserJet P3015  CE255A ; LaserJet Enterprise 700 M712/M725  CF214A ; LJ P2014/2015 Series, M2727 MFP  Q7553A/X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ X ; CANON i-SENSYS LBP2900/ B/ 3000  703 ; i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="G56" authorId="0">
+    <comment ref="G60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022 Q2612A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A , LaserJet 1000/1005/1200/1220/3300/3800  C7115A , LaserJet 1300  Q2613A , LaserJet 1150  Q2624A , LaserJet 2100/2200  C4096A , LaserJet 4000/4050  C4127A ; LaserJet 4100  C8061A , LaserJet 5000/5100  C4129X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 1010/1012/1015/1018/1020/1022  Q2612A , LaserJet 1000/1005/1200/1220/3300/3800  C7115A , LaserJet 1300  Q2613A , LaserJet 1150  Q2624A , LaserJet 2100/2200  C4096A , LaserJet 4000/4050  C4127A ; LaserJet 4100  C8061A , LaserJet 5000/5100  C4129X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грами + ковпак-лійка. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; CANON i-SENSYS LBP2900/ B/ 3000  703 ; i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="G60" authorId="0">
+    <comment ref="G64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP1200 / HP 1200 / HP 1010 , 1012 , LJ 1015 , LJ 1018 , LJ 1020 , LJ 1022 , LJ 1022 N , LJ 1022 NW , LJ 3015 , LJ 3020 , LJ 3030 , LJ 3050 , LJ 3052 , LJ M 1005 MFP , LJ M 1319 F MFP, LJ 4000 SE Canon FAXPHONE L170 , FAXPHONE L90 , I-SENSYS LBP 3000 , I-SENSYS MF 4010 , I-SENSYS MF 4120 , I-SENSYS MF 4140 , I-SENSYS MF 4150 , I-SENSYS MF 4270 , I-SENSYS MF 4320 D , I-SENSYS MF 4330 D , I-SENSYS MF 4340 D , I-SENSYS MF 4370 DN , I-SENSYS MF 4380 DN , I-SENSYS MF 4660 PL , I-SENSYS MF 4690 PL , IMAGECLASS D 340 , IMAGECLASS D 480 , IMAGECLASS D 661 , IMAGECLASS D 680 , IMAGECLASS D 760 , IMAGECLASS D 761 , IMAGECLASS D 780 , IMAGECLASS D 860 , IMAGECLASS D 861 , IMAGECLASS D 880 , IMAGECLASS MF 4150 , IMAGECLASS MF 4270 , IMAGECLASS MF 4350 D , IMAGECLASS MF 4370 DN , IMAGECLASS MF 4380 DN , IMAGECLASS MF 4690 , IMAGECLASS MF 6530 , IMAGECLASS MF 6540 , IMAGECLASS MF 6550 , IMAGECLASS MF 6560 , IMAGECLASS MF 6580 , IMAGECLASS MF 6590 , IMAGECLASS MF 6595 , Артикул 32401</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505/M1120/M1522N  CB436A ; LaserJet P1566/P1606  CE278A ; LaserJet Pro M125/ M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M1132MFP/M1212NF, P1102  CE285A ; LaserJet Pro M12, MFP M26  CF279A ; LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Pro M521 Series  CE255A/CE255X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ; LaserJet Pro M402, MFP M426 Series  CF226A/CF226X ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet 1000/1005/1200/1220/3300/3330/3380 Series  C7115A/C7115X ; LaserJet P4014/P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A/Q2613X ; LaserJet 1150 Series  Q2624A ; LaserJet Enterprise M506, MFP M527 Series  CF287A ; LaserJet 1160/1320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022  Q2612A ; LaserJet 1000/ 1200/ 1220/ 3300/ 3800  C7115A ; LaserJet 1300  Q2613A ; LaserJet 1150  Q2624A ; LaserJet 1160/ 1320  Q5949A ; LaserJet 2100/ 2200  C4096A ; LaserJet 4000/ 4050  C4127A ; LaserJet 4100  C8061A ; LaserJet 5000/ 5100  C4129X ; LaserJet P2014/ P2015/ M2727  Q7553A ; LaserJet P3005/ M3027/ M3035  Q7551A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2015. HP LJ 4250, HP LJ 4300, HP LJ 1010 series, HP LJ 1100, HP LJ 1160, HP LJ 1320, HP LJ P 2035, HP LJ P 2055, HP LJ 2400 series, HP LJ 3005, HP LJ P 3015, HP LJ 4000, HP LJ PRO M 401, HP LJ P 4015, HP LJ PRO M
 402, HP LJ 4050, HP LJ PRO M 425, HP LJ P 4515, HP LJ 5200, HP LJ M 603, HP LJ M 630.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/ A/ 3200  C4092A , 5L/ 6L/ 3100/ 3150  C3906A , 4/ 4+/ 4M/ 4M+/ 5/ 5M/ 5N  92298A , 4L/ 4ML/ 4P/ 4MP  92274A , 4V/ 4MV  C3900A , 5P/ 5MP/ 6P/ 6MP  C3903A , 5Si/ 8000  C3909A , 8100/ 8150/ Mopier 320  C4182X ; CANON LBP-800/ 810/ 1120  EP-22 , LBP-AX/ 460/ 465/ 660  EP-A , LBP-8IV/ 860/ 1260  EP-E , LBP-430W/ 4U/ 4i  EP-P , LBP-A430/ P380  EP-B , LBP-VX  EP-V , LBP-2460  EP-W , LBP-950/ 1910/ 3260  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 8000  C3909A ; LaserJet 8100/ 8150  C4182X ; Laser Jet 1100/ 3200  C4092A ; Canon LBP-800/ 810/ 1120  EP-22   темнее 
 печать, больше расход</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/ A/ 3200  C4092A , 5L/ 6L/ 3100/ 3150  C3906A , 4/ 4+/ 4M/ 4M+/ 5/ 5M/ 5N  92298A , 4L/ 4ML/ 4P/ 4MP  92274A , 4V/ 4MV  C3900A , 5P/ 5MP/ 6P/ 6MP  C3903A , 5Si/ 8000  C3909A , 8100/ 8150/ Mopier 320  C4182X ; CANON LBP-800/ 810/ 1120  EP-22 , LBP-AX/ 460/ 465/ 660  EP-A , LBP-8IV/ 860/ 1260  EP-E , LBP-430W/ 4U/ 4i  EP-P , LBP-A430/ P380  EP-B , LBP-VX  EP-V , LBP-2460  EP-W , LBP-950/ 1910/ 3260  EP-72</t>
         </r>
       </text>
     </comment>
-    <comment ref="G72" authorId="0">
+    <comment ref="G76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G73" authorId="0">
+    <comment ref="G77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 1160/1320 Series  Q5949A/Q5949X ; CANON i-SENSYS LBP3300/LBP3360  708/708 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G74" authorId="0">
+    <comment ref="G78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  С7115A/ X ; CANON Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27 ; FAX-L380/ 400, i-SENSYS FAX-L380S/ 390, PCD320/ 340  T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  С7115A/ C7115X ; CANON Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27 ; FAX-L380/ 400, i-SENSYS FAX-L380S/ 390, PCD320/ 340  T</t>
         </r>
       </text>
     </comment>
-    <comment ref="G76" authorId="0">
+    <comment ref="G80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 12 флаконов по 833 грамма + колпак-лейка. LaserJet 4000/ 4050 Series  C4127A/ C4127X , LaserJet 4100 Series  C8061A/ C8061X , LaserJet 5000/ 5100 Series  C4129X ; CANON LBP1760  EP-52 , LBP2000  EP-65 , GP160 Series  H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G77" authorId="0">
+    <comment ref="G81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet 9000/9040/9050 Series  C8543X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G78" authorId="0">
+    <comment ref="G82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , CF226A, CF226X, CF228A, CF228X, CF287A, CF287X
 Сумісні пристрої: Canon LBP-312X, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , CF226A, CF226X, CF228A, CF228X, CF287A, CF287X
 Сумісні пристрої: Canon LBP-312X, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604/M605/M605/ M607/M608/M609, MFP M625/M630/M631/M632/M633/Canon LBP-351/LBP-352  039 0287C001/CF237A/CF237X/CF237Y/CF281A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604/M605/M605/ M607/M608/M609, MFP M625/M630/M631/M632/M633/Canon LBP-351/LBP-352  039 0287C001/CF237A/CF237X/CF237Y/CF281A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y ; LaserJet Pro M304/M404, MFP M428  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528  CF289A/CF289X/CF289Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/M632/M633  CF237A/CF237X/CF237Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="G88" authorId="0">
+    <comment ref="G92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	071  5645C001 , 071H  5646C002 , 712  1870B002 , 713  1871B002  , 715  1975B002 , 715H  1976B002 , 725  3484B002 , 726  3483B002 , 728  3500B002 , 737  9435B002 , CB435A, CB436A, CC388A, CE278A, CE285A, CE285L, CF244A, CF279A, CF283A, CF283X, Q7553A, Q7553X, W1350A  135A , W1350X  135X , W1360A  136A , W1360X  136X , W1420A  142A , W1500A  150A 
 Совместимые устройства	Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270, HP LJ M209, HP LJ MFP M234, HP LJ M211, HP LJ M212, HP LJ M236, HP LJ M110, HP LJ M111, HP LJ M141</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	071  5645C001 , 071H  5646C002 , 712  1870B002 , 713  1871B002  , 715  1975B002 , 715H  1976B002 , 725  3484B002 , 726  3483B002 , 728  3500B002 , 737  9435B002 , CB435A, CB436A, CC388A, CE278A, CE285A, CE285L, CF244A, CF279A, CF283A, CF283X, Q7553A, Q7553X, W1350A  135A , W1350X  135X , W1360A  136A , W1360X  136X , W1420A  142A , W1500A  150A 
 Совместимые устройства	Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270, HP LJ M209, HP LJ MFP M234, HP LJ M211, HP LJ M212, HP LJ M236, HP LJ M110, HP LJ M111, HP LJ M141</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y
 Сумісні пристрої: Canon LBP-312X, Canon LBP-312X, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-228, Canon LBP-228, Canon LBP-240, Canon MF-460, Canon LBP-240, Canon MF-460, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M403,</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; LJ 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122, MF272/MF275  071/071H ; LBP361/362  073</t>
         </r>
       </text>
     </comment>
-    <comment ref="G94" authorId="0">
+    <comment ref="G98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; HP LaserJet Pro 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122dw, MF272dw/MF275dw  071/071H ; LBP361/362  073</t>
         </r>
       </text>
     </comment>
-    <comment ref="G95" authorId="0">
+    <comment ref="G99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; HP LaserJet Pro 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122dw, MF272dw/MF275dw  071/071H ; LBP361/362  073</t>
         </r>
       </text>
     </comment>
-    <comment ref="G96" authorId="0">
+    <comment ref="G100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y
 Сумісні пристрої: Canon LBP-312X, Canon LBP-312X, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543, Canon LBP-228, Canon LBP-228, Canon LBP-240, Canon MF-460, Canon LBP-240, Canon MF-460, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M403,</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X/CF289Y ; LJ M211/M236  W1360A/W1360X ; LJ 3003/3103  W1450A/W1450X ; LJ M610/M611/M612/M634/M635/M636  W1470A/W1470X/W1470Y ; i-SENSYS LBP325, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP122, MF272/MF275  071/071H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G98" authorId="0">
+    <comment ref="G102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/610/611/612/631/632/633/634/635/636/M428/M430/M507/M528/M211/M236/Pro 3003/3103/Canon LBP325/LBP122/LBP223/226/228/LBP361/362/MF272/MF275/MF443/445/446/449/MF542/543/X1238/iR1643/CF259A/CF259X/CF289A/CF289X/CF289Y/W1360A/W1450A/W1470A/T06/T08/Canon 056/056L/056H/057/057H/071/071H/073, мішок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433/M436 Series  CF256A/CF256X ; LaserJet M438/M442/M443  W1335A/W1335X ; Xerox B1022/B1025 006R01731.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP P1005/ 1006/ 1102/ 1505/ 1566/ 1606/ 1522/ 1132/ 1212/ Canon LBP 3010/ 3100/ 3250/ мешок 10 кг/ PERFORMANCE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="G102" authorId="0">
+    <comment ref="G106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A  HD Chemical Toner</t>
         </r>
       </text>
     </comment>
-    <comment ref="G103" authorId="0">
+    <comment ref="G107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/ 1006/1007/1008/1102/1505/M1522 /1536/1120/1132/1212/1322/Canon MF-4/4 /4580/LBP3010/3100/3250/12 10/Canon 728/712/CB435A/CB436A/CE278A/CE285A + ЛІЙКА, Super Performance, універсальний, 1000г/флакон. Супер якість, що не поступається STATIC CONTROL</t>
         </r>
       </text>
     </comment>
-    <comment ref="G104" authorId="0">
+    <comment ref="G108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Покращена формула, сумісний с HG361. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737 , LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A/Q2612X ; CANON i-SENSYS LBP2900/B/LBP3000  703 ; i-SENSYS MF4018/MF4120/MF4140/MF4150/MF4270/MF4320d/MF4330d/MF4340d/MF4350d/MF4370dn/MF4380dn/MF4660PL/MF4690PL, FAX-L100/FAX-L120/FAX-L140/FAX-L160, PCD450  FX10 , LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X , CANON i-SENSYS LBP6300dn/6650dn,  719/H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="G110" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="G107" authorId="0">
+    <comment ref="G111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1606/1005/1102/1505/M15/M28/M125/127/M225/M211/M236/M1522/1536/1120/1132/1212/1322/Canon MF-4410/4420/4430/4450/4550/4570/4580/i-SENSYS MF211/MF216/MF226/LBP3010/3100/3250/1210/Canon 728/712/713/725/726/737/CB435A/CB436A/CE278A/CE285A/CF244A/CF279A/CF283A/W1360A, універсальний, пакет 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006  CB435A ; LJ P1102 Series , M1132/ 1212 Series  CE285A ; LJ P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LJ P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LJ P2035/ 2055 Series  CE505A/ X ; LJ P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LJ P3015 Series  CE255A/ X ; LJ P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="G111" authorId="0">
+    <comment ref="G115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series , M1132/ 1212 Series  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; P1566/ 1606, M1536 Series  CE278A ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ X ; LaserJet P2035/ 2055 Series  CE505A/ X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ X ; LaserJet P3015 Series  CE255A/ X ; LaserJet P4014/ 4015/ 4515  CC364A/ X ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000  725 ; i-SENSYS LBP6300dn/ 6650dn, MF5580dn/ 5840dn/ 5880dn  719/ H ; i-SENSYS MF4410/ 4430/ 4450/ 4550/ 4570/ 4580  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="G112" authorId="0">
+    <comment ref="G116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1005/P1006  CB435A ; LaserJet P1102 Series, M1132/M1212nf  CE285A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M201, MFP M125/MFP M127/MFP M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; CANON i-SENSYS LBP3010/B/LBP3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="G117" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; CANON i-SENSYS LBP3010/LBP3010B/LBP3100  712 ;  i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet Pro M12, MFP M26 Series  CF279A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet Pro M15/M16, MFP M28/M29  CF244A ; LJ M211/M236  W1360A/W1360X ; Canon i-SENSYS LBP3010/LBP3010B/LBP3100  712 ; i-SENSYS LBP3250  713 ; i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  725 ; i-SENSYS LBP6200/LBP6230  726 ; i-SENSYS MF4410/MF4430/MF4450/MF4550d/MF4570dn/MF4580dn/MF4730/MF4750/MF4780w/MF4870dn/MF4890dw, FAX-L150/FAX-L170/FAX-L410  728 ; i-SENSYS MF211/MF212/MF216/MF217/MF226/MF229/MF231/MF232/MF237/MF244/MF247/MF249 Series  737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1002 / 1003/1004/1005/1006/1009  CB435A ; LaserJet P1007 / 1008, M1136 / 1213/1216  CB388A ; LaserJet P1505, M1120 / тисячі п'ятсот двадцять два  CB436A ; LaserJet P1606 / 1566, M1536  CE278A ; LaserJet P1102, M1132 / 1212  CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P1005  CB435A , LaserJet P1606  CE278A , LaserJet P1102  CE285A , LaserJet Pro M125  CF283A  HD Chemical Toner</t>
         </r>
       </text>
     </comment>
-    <comment ref="G118" authorId="0">
+    <comment ref="G122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet P1005/ 1006  CB435A ; LaserJet P1102 Series, M1132/ 1212nf  CE285A ; LaserJet P1505 Series, M1120/ 1522 Series  CB436A ; LaserJet P1566/ 1606, M1536 Series  CE278A ; CANON i-SENSYS LBP3010/ B/ 3100  712 ; i-SENSYS LBP6000, MF3010  725 ; i-SENSYS LBP6200d  726 ; i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="G119" authorId="0">
+    <comment ref="G123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C122" authorId="0">
+    <comment ref="C124" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet M1132,LaserJet Pro P1102,LaserJet P1566,i-SENSYS MF 4550d,i-SENSYS LBP 6000,i-SENSYS LBP 6000b,i-SENSYS MF 4410,i-SENSYS MF 4580dn,i-SENSYS MF 4450d,LaserJet M1536dnf,i-SENSYS MF 4430,i-SENSYS MF 3010,LaserJet P1606dn,LaserJet M1212nf,i-SENSYS MF 4450,i-SENSYS MF 4570dn,i-SENSYS LBP 3250,LaserJet Pro M1214nfh,LaserJet Pro M1217nfw,LaserJet Pro P1102w,i-SENSYS LBP 6020b,i-SENSYS LBP 6020,i-SENSYS MF 4730,i-SENSYS MF 4750,i-SENSYS MF 4780w,i-SENSYS MF 4870dn,i-SENSYS MF 4890dw,LaserJet P1606dn,LaserJet P1007,LaserJet P1008,i-SENSYS LBP 3100,i-SENSYS LBP 3020,i-SENSYS MF 3010b,i-SENSYS LBP 6030,i-SENSYS LBP 6030b,i-SENSYS LBP 6030w,I-SENSYS Fax L150,I-SENSYS Fax L170,I-SENSYS Fax L410,LaserJet Pro M15a,LaserJet Pro M15a,LaserJet Pro M15w,LaserJet Pro M28a,LaserJet Pro M28w,i-SENSYS LBP 6030b,i-SENSYS MF 3010,LaserJet Pro M16a,LaserJet Pro M17a,LaserJet Pro M29a,LaserJet Pro M30a,LaserJet Pro P1106,LaserJet Pro P1108,LaserJet Pro M1136,LaserJet Pro M1137,LaserJet Pro M1213,Lase</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet M1132,LaserJet Pro P1102,LaserJet P1566,i-SENSYS MF 4550d,i-SENSYS LBP 6000,i-SENSYS LBP 6000b,i-SENSYS MF 4410,i-SENSYS MF 4580dn,i-SENSYS MF 4450d,LaserJet M1536dnf,i-SENSYS MF 4430,i-SENSYS MF 3010,LaserJet P1606dn,LaserJet M1212nf,i-SENSYS MF 4450,i-SENSYS MF 4570dn,i-SENSYS LBP 3250,LaserJet Pro M1214nfh,LaserJet Pro M1217nfw,LaserJet Pro P1102w,i-SENSYS LBP 6020b,i-SENSYS LBP 6020,i-SENSYS MF 4730,i-SENSYS MF 4750,i-SENSYS MF 4780w,i-SENSYS MF 4870dn,i-SENSYS MF 4890dw,LaserJet P1606dn,LaserJet P1007,LaserJet P1008,i-SENSYS LBP 3100,i-SENSYS LBP 3020,i-SENSYS MF 3010b,i-SENSYS LBP 6030,i-SENSYS LBP 6030b,i-SENSYS LBP 6030w,I-SENSYS Fax L150,I-SENSYS Fax L170,I-SENSYS Fax L410,LaserJet Pro M15a,LaserJet Pro M15a,LaserJet Pro M15w,LaserJet Pro M28a,LaserJet Pro M28w,i-SENSYS LBP 6030b,i-SENSYS MF 3010,LaserJet Pro M16a,LaserJet Pro M17a,LaserJet Pro M29a,LaserJet Pro M30a,LaserJet Pro P1106,LaserJet Pro P1108,LaserJet Pro M1136,LaserJet Pro M1137,LaserJet Pro M1213,Lase</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G123" authorId="0">
+    <comment ref="G127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 4000/ 4050 Series  C4127A/ C4127X ; LaserJet 4200  Q1338A , 4300  Q1339A , 4250/ 4350  Q5942A/ Q5942X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/ CF280X ; LaserJet P4014 Series  CC364A , P4015/ 4515 Series  CC364A/ CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/ 603, Enterprise M4555 mfp  CE390A/ CE390X ; LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  CF281A/ CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G124" authorId="0">
+    <comment ref="G128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2015  Q7553A ; LaserJet P3015  CE255A ; LaserJet P4015/P4515  CC364A ; LaserJet Enterprise M4555, M601/M602/M603  CE390A ; LaserJet Enterprise M604/M605/M606, MFP M630  CF281A ; LaserJet Pro 400 M401  CF280A ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LJ P2014/2015 Series, M2727 MFP  Q7553A/X ; LJ P2035 Series  CE505A , P2055 Series  CE505A/X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; CANON i-SENSYS LBP6300dn/6650dn, MF5840dn/5880dn  719/H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G126" authorId="0">
+    <comment ref="G130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P4014/P4015/4515/M4555 MFP, HP LaserJet Enterprise 600 M601/M602/M603</t>
         </r>
       </text>
     </comment>
-    <comment ref="G127" authorId="0">
+    <comment ref="G131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 3002/3102/4002/4102/4003/4103/W1390A/W1450A/W1490A/W1510A, мішок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF258A, CF258X, CF259A, CF259X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X 
 Сумісні пристрої: Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460, HP LJ Pro 4002, HP LJ Pro MFP 4102, HP LJ Pro 4003, HP LJ Pro 4103</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4002/4003/4004/4001/MFP 4102/4103/4104/Canon LBP243/246/MF461/463/465/iR1643, 1490A/1510A/1520A/Canon 070/T06, мішок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , CF258A, CF258X, CF259A, CF259X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X 
 Сумісні пристрої: Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460, HP LJ Pro 4002, HP LJ Pro MFP 4102, HP LJ Pro 4003, HP LJ Pro 4103</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G132" authorId="0">
+    <comment ref="G136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Pro 4002dw/MFP 4102fdw W1490A/W1490X ; LaserJet Pro 4003dw/4003dn/MFP 4103fdw/4103fdn  W1510A/W1510X ; Canon i-SENSYS LBP243dw/246dw, MF461w/463dw/465dw  070/070H ; iR1643/1643i/1643iF  T06</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro 4001/4002/4003/4004, 4101/4102/4103/4104  W1480A/W1480X/W1490A/W1490X/W1510A/W1510X/W1520A/W1520X ; Canon iR1643  T06 , i-SENSYS LBP243/246, MF461/463/465  070/070H ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G135" authorId="0">
+    <comment ref="G139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/ CF230X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C141" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102, HP LJ Pro M130/ CF217A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C142" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для совместимых картриджей; LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G142" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C143" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A , Canon i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113W  047 , i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C144" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G144" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
-[...31 lines deleted...]
-    <comment ref="G139" authorId="0">
+    <comment ref="G145" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -1%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C146" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C147" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C148" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP-110, Canon LBP-112, Canon LBP-113, Canon MF-110, Canon MF-112, Canon MF-113, HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Canon 047  2164C002 , HP CF217A.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C149" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Для совместимых картриджей; LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
-[...31 lines deleted...]
-    <comment ref="G141" authorId="0">
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A , Canon i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113W  047 , i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C151" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X ; LaserJet Ultra M106, MFP M134 Series  CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G142" authorId="0">
+    <comment ref="C152" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1 кг + ковпак-лійка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/ CF230X , Canon i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113W  047 , i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  051/051H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C153" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet Pro M102, MFP M130 Series  CF217A ; LaserJet Pro M104, MFP M132 Series  CF218A ; LaserJet Pro M203, MFP M227 Series  CF230A/CF230X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
-[...63 lines deleted...]
-    <comment ref="G146" authorId="0">
+    <comment ref="C154" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102 / 104/120/130 / M203 / 206/227 / M230 / Ultra M106 / 134 / HP LJ 1010/1100/1200/1320/2200/2300/2400/2410/3005/4000/5000 / P1560 / 1566/1600/1606/1530/1005 / 1006/1102/1505 / P2015 / P2035 / 20 55 / P4014 / 4015/4515 / M1522 / тисячу п'ятсот тридцять шість / 1 120/1 132 / M102 / 106/125/130/132/134/203 / 401/402/425/426 / Samsung ML-1210/1610/1660/1710/1910/2010/2160/2165/2245/2850/3050 / SCX-6122 / Xpress SL-M2020 / 2820 / Epson MX14 / Xerox Phaser 3040 / CF217A / CF218A / CF230A / CF231A / CF232A / CF233A / MLT-D111, мішок 10 кг, НОВИНКА, СУПЕР Сумісність І ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C155" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M118/148/149, мішок 10кг</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C156" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203, HP LJ Pro M227. HP CF230A, HP CF230X.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203, HP LJ Pro M227. HP CF230A, HP CF230X.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C158" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Совместимость с аппаратами: HP: CLJ Pro M277, CLJ Pro M274, CLJ Pro M252, CLJ Pro MFP M477, CLJ Pro M452, CLJ Pro MFP M180, CLJ Pro MFP M181, CLJ Pro M154, CLJ Pro M280, CLJ Pro M281, CLJ Pro M254. Canon: MF-630, MF-631, MF-633, MF-635, LBP-610, LBP-611, LBP-612, LBP-613, MF-730, MF-734, MF-735, MF-732, LBP-654, LBP-650LBP-653; Совместимость с картриджами: Canon 045 M 1240C002 /045H M 1244C002 /046H M 1252C002 /055 M 3014C002 /055H M 3018C002 . HP CF403XHP/CF413XHP/CF533AHP/CF543XHP/W2033XHP.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C159" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/ CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/ CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/426/CF226A, можна змішувати з оригінальним тонером! ОЕМ сумісна формула!, мішок 10кг</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C161" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/404/426/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 052/052H/057/057H, мішок 10кг</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C162" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Pro M402, MFP M426  CF226A/ CF226X ; LaserJet Pro M403, MFP M427  CF228A/ CF228X ; LaserJet Enterprise M506, MFP M527  CF287A/ CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C163" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C164" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G147" authorId="0">
+    <comment ref="C165" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M426dw,LaserJet Pro M426fdn,LaserJet Pro M426fdw,LaserJet Pro M402d,LaserJet Pro M402dn,LaserJet Pro M402n,LaserJet Pro M402dne,LaserJet Pro M402dne,LaserJet Enterprise M607dn,LaserJet Enterprise M607n,LaserJet Enterprise M608dn,LaserJet Enterprise M608n,LaserJet Enterprise M608x,LaserJet Enterprise M609dn,LaserJet Enterprise M609x,LaserJet Pro M402dw,LaserJet Enterprise Flow M632z,LaserJet Enterprise M631dn,LaserJet Pro M426m,LaserJet Pro M428fdn,LaserJet Enterprise M507dn,LaserJet Pro M404dn,LaserJet Pro M404dw,LaserJet Pro M404n,LaserJet Pro M428fdw,LaserJet Enterprise M528dn,LaserJet Pro M428dw,LaserJet Pro 304a,LaserJet Enterprise M633fh,LaserJet Pro M429dw,LaserJet Enterprise M633,LaserJet Enterprise M611dn,LaserJet Enterprise M612dn,LaserJet Enterprise M406dn,LaserJet Enterprise M430f,LaserJet M211d,LaserJet M211dw,LaserJet M236d,LaserJet M236dw,LaserJet M236sdn,LaserJet M236sdw,LaserJet Pro 3103fdw,LaserJet Pro 3003dn,LaserJet Pro 3003dw,LaserJet Enterprise M635h,</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C166" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Pro M304/M404/M406, MFP M428/M430  CF259A/CF259X ; LaserJet Enterprise M506, MFP M527, Pro M501 Series  CF287A/CF287X ; LaserJet Enterprise M507, MFP M528 Series  CF289A/CF289X ; Canon i-SENSYS LBP212/214/215, MF421/426/428/429 Series  052/052H ; i-SENSYS LBP325 Series, MF542/543 Series  056/056L/056H ; i-SENSYS LBP223/226/228 Series, MF443/445/446/449 Series  057/057H ; i-SENSYS LBP312, MF522/525  041/041H ; iR 1643  T06 ; i-SENSYS X LBP1238/MF1238  T08 ;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G148" authorId="0">
+    <comment ref="C167" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M426dw,LaserJet Pro M426fdn,LaserJet Pro M426fdw,LaserJet Pro M402d,LaserJet Pro M402dn,LaserJet Pro M402n,LaserJet Pro M402dne,LaserJet Pro M402dne,LaserJet Enterprise M607dn,LaserJet Enterprise M607n,LaserJet Enterprise M608dn,LaserJet Enterprise M608n,LaserJet Enterprise M608x,LaserJet Enterprise M609dn,LaserJet Enterprise M609x,LaserJet Pro M402dw,LaserJet Enterprise Flow M632z,LaserJet Enterprise M631dn,LaserJet Pro M426m,LaserJet Pro M428fdn,LaserJet Enterprise M507dn,LaserJet Pro M404dn,LaserJet Pro M404dw,LaserJet Pro M404n,LaserJet Pro M428fdw,LaserJet Enterprise M528dn,LaserJet Pro M428dw,LaserJet Pro 304a,LaserJet Enterprise M633fh,LaserJet Pro M429dw,LaserJet Enterprise M633,LaserJet Enterprise M611dn,LaserJet Enterprise M612dn,LaserJet Enterprise M406dn,LaserJet Enterprise M430f,LaserJet M211d,LaserJet M211dw,LaserJet M236d,LaserJet M236dw,LaserJet M236sdn,LaserJet M236sdw,LaserJet Pro 3103fdw,LaserJet Pro 3003dn,LaserJet Pro 3003dw,LaserJet Enterprise M635h,</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G167" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C168" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + ковпак-лійка. LaserJet Pro M402, MFP M426  CF226A/ CF226X ; LaserJet Enterprise M506, MFP M527  CF287A/ CF287X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/426/CF226A, можна змішувати з оригінальним тонером! ОЕМ сумісна формула!, мішок 10кг</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M436. CF256A/CF256X . Xerox B1022/B1025 006R01731</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C172" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MPS PLUS HP LJ P4014/4015/4515/4555/2035/2055/4000/4200/4250/4300/4350/5000/9000/Pro 400/500/M401/425/500/525, 1000г, флакон</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C173" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C174" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/ CC364X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/CF281X ; LaserJet M601/M602/M603/M4555 CE390A/CE390X ; Canon LBP-800/ 810/ 1120  EP-22</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
-[...271 lines deleted...]
-    <comment ref="G163" authorId="0">
+    <comment ref="C176" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A . Можно покупать 1 пакет - 0,5 шт.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
-[...31 lines deleted...]
-    <comment ref="G165" authorId="0">
+    <comment ref="C177" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
-[...127 lines deleted...]
-    <comment ref="G172" authorId="0">
+    <comment ref="C178" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G173" authorId="0">
+    <comment ref="C179" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C180" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 5L/ 6L/3100/3150  C3906A ;LaserJet 5Si/5Si Mopier/8000/Mopier 240  C3909A ;LaserJet 1100/A/3200 C4092A ;LaserJet 1000/1005/1200/1220/3300/3330/3380 Series C7115A/C7115X ;LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055,M1005/1319f Q2612A/Q2612X ;LaserJet 1160/ 1320 Q5949A/ Q5949X ;LaserJet 2100/2200 Series C4096A ;LaserJet 2300 Q2610A/Q2610X ;LaserJet 2410/2420/2430 Q6511A/Q6511X ;LaserJet 5200 Q7516A ;LaserJet M5025/5035mfp Q7570A ; LaserJet P2035 CE505A ,P2055 Series CE505A/CE505X ;LaserJet P2014/2015 Series,M2727mfp Q7553A/ Q7553X ;LaserJet Pro 400 M401,MFP M425 CF280A/CF280X ;LaserJet P3005, M3027/3035 Q7551A/Q7551X ; LaserJet P3015 CE255A/CE255X ;LaserJet Enterprise 700 M712/725 CF214A/CF214X ;LaserJet P4014 Series CC364A ,P4015/ 4515 CC364A/X ;LaserJet Enterprise M604/M605/M606/M630 CF281A/X ; LaserJet M601/M602/M603/M4555 CE390A/X ; Canon LBP-800/ 810/ 1120  EP-22</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G174" authorId="0">
+    <comment ref="C181" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/CE505X ; LaserJet 1160/1320 Series  Q5949A/Q5949X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet Pro 400 M401/M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Pro M402, MFP M426  CF226A/CF226X ; LaserJet P1005/P1006 Series  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A . Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G175" authorId="0">
+    <comment ref="C182" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25 ; Laser Shot LBP3200, Laser Base MF311</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G176" authorId="0">
+    <comment ref="C183" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 5Si/ 5Si Mopier/ 8000/ Mopier 240  C3909A ; LaserJet 1100/ A/ 3200  C4092A ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet 2410/ 2420/ 2430 Series  Q6511A/ Q6511X ; LaserJet 5200 Series  Q7516A ; LaserJet M5025/ 5035mfp Series  Q7570A ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X ; LaserJet P2014/ 2015 Series, M2727mfp  Q7553A/ Q7553X ; LaserJet P3005 Series, M3027/ 3035 Series  Q7551A/ Q7551X ; LaserJet P3015 Series  CE255A/ CE255X ; CANON LBP-AX/ 460/ 465/ 660  EP-A ; LBP-2460  EP-W ; LBP-800/ 810/ 1120  EP-22 ; Laser Shot LBP1210  EP-25</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G177" authorId="0">
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ LJ 1010, LJ 1012, LJ 1015, LJ 1018, 1020, LJ 1320, LJ 1320n, LJ 1320tn, LJ 1022, LJ 1160, LJ 1022n, LJ 3052a, LJ 3050z, LJ P3015d, LJ P3015x, LJ M1319, LJ P3015, LJ P3015dn, LJ 1320nw, LJ 3015mfp, LJ 3020mfp, LJ 3030mfp, LJ Enterprise Flow M525c, LJ Enterprise Flow M525dn, LJ Enterprise Flow M525f, LJ Enterprise Flow M525dw, LJ Pro M521dn, LJ Pro M521dw, LJ Pro M426dw, LJ Pro M426fdn, LJ Pro M426fdw, LJ Pro M402d, LJ Pro M402dn, LJ Pro M402n, LJ Pro M402dne, LJ Pro M402dne,, LJ Pro M426m, LJ 3050, LJ 3052, LJ 3390mfp, LJ 3055, HP LJ M1005, LJ 3392, LJ M1319f;
+Canon  i-SENSYS LBP 3360, i-SENSYS LBP 2900b, i-SENSYS LBP 3300, i-SENSYS LBP 3000, iR 6055i, iR 6555i, iR 4225i, iR 4245i, iR 6265i, iR 6555i, 
+iR 4025, iR 4035, iR 4235, iR 4045, iR 4051, iR 4225, iR 4245, iR 4251, iR 6065, iR 6075, iR 6255i, iR 6265, iR 6275, iR 8085, iR 8095, iR 8105, iR 8205, iR 8285, iR 4525i, iR A8295 PRO, iR A8585 PRO, iR 4535i, iR 4545i, iR 4551i, iR 2630i, iR 4725idx, iR 6575i, iR DX 6765i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
-[...83 lines deleted...]
-    <comment ref="C182" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/
 1220/1300/1320/2100/2200/2300/2400/2420/3015/3020/3030/3050/3052/3055/3100/3150/3300/
 3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/P2030/P2035/
 P2050/P2055.
  Для картриджей HP: Q2612A/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/
 CE505A/CE505X/C3906A/C4096A/Q2610A/Q2613A/Q2613X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. LaserJet P1005/P1006  CB435A ; LaserJet P1102/P1102w, M1132/M1212nf  CE285A ; LaserJet Pro M125/M127/M201/M225 Series  CF283A/CF283X ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055 Series  CE505A/CE505X ; LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. HP LJ 1160/1320  10 кг  універсальний, мешок 2x10 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1160/1320  Q5949A / Q5949X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP MOON LJ P1560/1566/1005/1006/1102/1505/1530/1600/1606/2035/2055/4014/4015/M1120/1132/1522/1536/HP LJ 1010/1200/1320/2400/4200/4250/4300/4350/5000/9000/Enterprise M601/602/604/Canon LBP1210/3010/3100/3250/MF-211/212/216/217/226/229/4410/4420/4430/4450/4550/4570/4580/Canon 737/728/712/CB435A/CB436A/CE278A/CE285A/CF283A/CF283X, MOON UNIVERSAL! - сумісний з усіма моделями HP!  Покращений коефіцієнт перенесення тонера в не нових/non-virgin картриджах  SPHERICAL, формула сумісна з оригінальним тонером HP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/1006/1102/1505/M1522/1536/1120/1132/Canon MF-4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/Canon 728/712/CB435A/CB436A/CE278A/CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1560/1566/1600/1606/1530/1005/1006/1102/1505/M1522/1536/1120/1132/Canon MF-4410/4420/4430/4450/4550/4570/4580/LBP3010/3100/3250/Canon 728/712/CB435A/CB436A/CE278A/CE285A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/4000/4050/4100/4200/4250/4300/4350/5000/5100/8100/8150/M4555/Enterprise 600/700 M601/602/603/604/605/606/607/608/609/625/630/631/632/633/712/725/Canon LBP351/352/3950/CC364A/C8061A/C8543X/C4129X/C4127A/Q5942A/Q1338A/Q1339A/C4182X/CF214A/CF237A/CF390A, універсальний, мішок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можна купувати 1 пакет - 0,5 шт. LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G191" authorId="0">
+    <comment ref="G194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet 4100 Series  C8061A/C8061X ; LaserJet 5000/5100 Series  C4129X ; LaserJet 4000/4050 Series  C4127A/C4127X ; LaserJet 4250/4350  Q5942A/Q5942X ; LaserJet 4200  Q1338A ; LaserJet 4300  Q1339A ; LaserJet 8100/8150 Series/Mopier 320  C4182X ; LaserJet Enterprise 700 M712/M725  CF214A/CF214X ; Laser Jet Enterprise M607  CF237A , M608/M609, MFP M631/M632/M633 Series  CF237A/CF237X/CF237Y ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G192" authorId="0">
+    <comment ref="G195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G193" authorId="0">
+    <comment ref="G196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/M1319f  Q2612A ; LaserJet 1300 Series  Q2613A ; LaseJet 5200 Series  Q7516A ; LaserJet P1005/P1006  CB435A ; LaserJet P1505 Series, M1120/M1522 Series  CB436A ; LaserJet P1102 Series, M1132/M1212 Series  CE285A ; LaserJet P1566/P1606, M1536 Series  CE278A ; LaserJet P2035/P2055  CE505A/CE505X ; LaserJet Pro 400 M401, MFP M425 Series  CF280A/CF280X ; LaserJet P4014 Series  CC364A , P4015/P4515 Series  CC364A/CC364X ; LaserJet Enterprise 600 M601  CE390A , Enterprise 600 M602/M603, Enterprise M4555 mfp  CE390A/CE390X ; LaserJet Enterprise M604  CF281A ; LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  CF281A/CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G194" authorId="0">
+    <comment ref="G197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров: Canon LBP-3010/LBP-3100/LBP-3250//LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/MF-212/MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249, HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330,/3380/P1005/P1006/P1007/M1120/M1522/P1505/M525/P3010/P3015/M521/M1530/M1536/P1560/P1566/P1606/P1100/P1102/M1130/M1132/M1136/M1137/M1210/M1212/M1213/M1214/M1216/M1217/P2030/P2035/P2050/P2055/M125/M126/M127/M201/M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/1160/1320/3390/3392/M2727/P2010-ser/P2014/P2015. 
 Для картриджей: Canon 712/713/725/726/728/737. HP C7115A/C7115X/CB435A/CB436A/CE255A/CE255X/CE278A/CE285A/CE505A/CE505X/CF283A/CF283X/Q2612A/Q5949A/Q5949X/Q7553A/Q7553X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грами + ковпак-лійка. Для принтеров: Canon LBP-3010/LBP-3100/LBP-3250//LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/MF-212/MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249, HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330,/3380/P1005/P1006/P1007/M1120/M1522/P1505/M525/P3010/P3015/M521/M1530/M1536/P1560/P1566/P1606/P1100/P1102/M1130/M1132/M1136/M1137/M1210/M1212/M1213/M1214/M1216/M1217/P2030/P2035/P2050/P2055/M125/M126/M127/M201/M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319/1160/1320/3390/3392/M2727/P2010-ser/P2014/P2015. 
 Для картриджей: Canon 712/713/725/726/728/737. HP C7115A/C7115X/CB435A/CB436A/CE255A/CE255X/CE278A/CE285A/CE505A/CE505X/CF283A/CF283X/Q2612A/Q5949A/Q5949X/Q7553A/Q7553X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Canon LBP-3010/LBP-3100/LBP-3250/LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/ MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/ MF-212/ MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249. HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330/3380/P1000/P1002/1003/P1004/P1005/P1006/P1007/P1008/P1009/M1120/M1522,/P1500/P1505/Pro M1530/Pro M1536/Pro P1560/Pro P1566/Pro P1600/Pro P1606/P1100/P1101/P110/P1103/P1104/P1106/P1108/P1109/Pro M1130/Pro M1132/Pro M1136/Pro M1137/Pro M1210/Pro M1212/Pro M1213/Pro M1214/Pro M1216/Pro M1217/Pro M15/Pro M16/Pro M28/Pro M29/Pro M12/Pro M26/Pro M125/Pro M126/Pro M127/Pro M128/Pro M201/Pro M225/Pro M201/Pro M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319. Для картриджів: Canon 712/713/725/726/728 /737, HP C7115A,C7115X,CB435A,CB436A,CE278A,CE285A,CF244A,CF279A,CF283A,CF283X,Q2612A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Canon LBP-3010/LBP-3100/LBP-3250/LBP-6000/LBP-6020/LBP-6030/MF-3010/LBP-6200/LBP-6230/FAX-L150/FAX-L170/FAX-L410/ MF-4410/MF-4430/MF-4450/MF-4550/MF-4570/MF-4580/MF-4730/MF-4750/MF-4780/MF-4870/MF-4890/PC-D520/PC-D550/LBP-151/MF-211/ MF-212/ MF-216/MF-217/MF-226/MF-229/MF-231/MF-232/MF-237/MF-244/MF-247/MF-249. HP LJ 1000/1005W/1200/1220/3300/3310/3320/3330/3380/P1000/P1002/1003/P1004/P1005/P1006/P1007/P1008/P1009/M1120/M1522,/P1500/P1505/Pro M1530/Pro M1536/Pro P1560/Pro P1566/Pro P1600/Pro P1606/P1100/P1101/P110/P1103/P1104/P1106/P1108/P1109/Pro M1130/Pro M1132/Pro M1136/Pro M1137/Pro M1210/Pro M1212/Pro M1213/Pro M1214/Pro M1216/Pro M1217/Pro M15/Pro M16/Pro M28/Pro M29/Pro M12/Pro M26/Pro M125/Pro M126/Pro M127/Pro M128/Pro M201/Pro M225/Pro M201/Pro M225/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/M1319. Для картриджів: Canon 712/713/725/726/728 /737, HP C7115A,C7115X,CB435A,CB436A,CE278A,CE285A,CF244A,CF279A,CF283A,CF283X,Q2612A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1010/1012/1015/1018/1020/1022/1000/1005/1100A/1150/1200/1220/1300/3015/3020/3030/3050/3050z/3052/3055/3100/3150/3200/3300/3330/4000/4200, M1005/1319f, 4L/4P/4I/4ML, 5L/6L, 5P/5MP/6P/6MP, 4M/4C/4+/5/5M/N, 4V/4MV; Canon LBP-8x0/1120/1210/3200, AX  LBP-460, Laser Class 4000/500 , PX  LBP-4U/4I/430 , VX, EX  LBP-8 IV/860/1260 , BX-II, i-SENSYS MF4018/4120/4140/4150/4270/4660PL/4690PL, FAX-L100/120/L140/160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 4L  92274A , LaserJet 1010  Q2612A , LaserJet 1300  Q2613A, Q2613X , LaserJet 1320  Q5949A, Q5949X , LaserJet 2100  C4096A , LaserJet P2055  CE505A, CE505X , LaserJet 4000  C4127A, C4127X , LaserJet 4100  C8061A, C8061X , LaserJet 5000  C4129X , LaserJet M5035mfp  Q7570A , LaserJet 5200  Q7516A ; CANON i-SENSYS LBP3200  EP-27 ; XEROX DocuPrint N24/ 32/ 40  113R184</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500. Зменшіть обсяг покупок тонера в пляшках, скоротіть кількість відходів на наших звалищах і заощаджуйте місце на складі, замовивши універсальний тонер Static Control в мішку 10 кг для використання в серії картриджів HP та Canon. Оптовій упаковці та ціна для тих, хто займається відновленням, бажаючи замовляти великі партії картриджів HP та Canon. Також постачається в оригинальній пляшці по 1 кг  арт. MPT6-1KG .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/C4127A/C4127X/Q1338A/Q1339A/Q5942A/Q5942X/Q5945A/C8061A/C8061X/C4096A/CE505A/CE505X;
 Canon 703 7616A005 /708 0266B002 /708H  0917B002 /719 3479B002 /719H  3480B002 /EP-32/EP-52/FX-6;
 Brother TN-9500.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер HP P1005/1505/1102/1606/1566/M1120/1522/1132/1212/1214/1536 universal  435A/436A/285A/278A   мешок 10 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet P1005  CB435A , LaserJet P1007  CC388A , LaserJet P1505  CB436A , LaserJet P1102  CE285A , LaserJet P1566  CE278A ; CANON i-SENSYS LBP3010  712 , i-SENSYS LBP3250  713 , i-SENSYS LBP6000  725 , i-SENSYS LBP6200  726 , i-SENSYS MF4410  728</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для аппаратов HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/1220/1300/1320/2100/2200/2300/3015/3020/3030/3050/3052/3055/3100/3150/3300/3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/ P2030/P2035/P2050/P2055. Для картриджей: C3906A/C4096A/Q2610A/Q2612A/Q2613A/Q2613X/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/CE505A/CE505X/703/708/715/EP-22/EP-25/EP-27/FX-10.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. LaserJet 5L/ 6L/ 3100/ 3150  C3906A ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f  Q2612A/ Q2612X ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  C7115A/ C7115X ; LaserJet 1300 Series  Q2613A/ Q2613X ; LaserJet 1160/ 1320 Series  Q5949A/ Q5949X ; LaserJet 2100/ 2200 Series  C4096A ; LaserJet 2300 Series  Q2610A/ Q2610X ; LaserJet P2014/ 2015 Series, M2727 MFP  Q7553A/ Q7553X ; LaserJet P2035 Series  CE505A , P2055 Series  CE505A/ CE505X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі:703/708/708H/715/715H/EP-22/EP-25/EP-27/FX-10/C3909A/C3909X/C4096A/C7115A/C7115X/CE255A/CE255X/CE505A/CE505X/Q2610A/Q2612A/Q5949A/Q5949X/Q6511A/Q6511X/Q7516A/Q7551A/Q7551X/Q7553A/Q7553X/Q7570A Сумісні пристрої:LBP2900/LBP3000/LBP3300/LBP3360/LBP3310/LBP3370/LBP1110/LBP1120/LBP250/LBP350/LBP800/LBP810/LBP1210/LBP3200/LBP3210/MF3110/MF3200/MF3220/MF3228/MF3240/MF5600/MF5630/MF5650/MF5730/MF5750/MF5770/MF4010/MF4018/MF4120/MF4140/MF4150/MF4270/MF4320/MF4330/MF4340/MF4350/MF4370/MF4380/MF4660/MF4690. LJ 5Si/LJ 8000/LJ Mopier 240/LJ 2100/LJ 2200/LJ 1000/LJ 1005W/LJ 1200/LJ 1220/LJ 3300/LJ 3310/LJ 3320/LJ 3330/LJ 3380/LJ M525/LJ P3010/LJ P3015/LJ Pro M521/LJ P2030/LJ P2035/LJ P2050/LJ P2055/LJ 2300/LJ 1010/LJ 1012/LJ 1015/LJ 1018/LJ 1020/LJ 1022/LJ 3015/LJ 3020/LJ 3030/LJ 3050/LJ 3052/LJ 3055/LJ M1005/LJ M1319/LJ 1160/LJ 1320/LJ 3390/LJ 3392/LJ 2400/LJ 2410/LJ 2420/LJ 2430/LJ 5200/LJ M3027/LJ M3035/LJ P3005/LJ M2727/LJ P2014/LJ P2015/LJ M5025/LJ M5035.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G209" authorId="0">
+    <comment ref="G212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 12 флаконів по 833 грами + колпак-лійка. Для картриджів: C4092A, C7115A, C7115X, Q2612A, Q2612X, Q2613A, Q2613X, Q2624A, Q5949A, Q5949X, C4096A, Q2610A, Q2610X, Q6511A, Q6511X, C4127A, C4127X, C8061A, C8061X, Q1338A, Q1339A, Q5942A, Q5942X, Q5945A, C4129X, Q7516A, Q7570A, Q7553A, Q7553X, CE505A, CE505X, CF280A, CF280X, Q7551A, Q7551X, CE255A, CE255X, CF214A, CF214X, CC364A, CC364X, CF281A, CF281X. EP-22, EP-25, EP-27, T, 703, FX10, 708, 708H, EP-32, 710, 710H, EP-52, EP-65, H, 719, 719H, C-EXV40, 724, 724H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G210" authorId="0">
+    <comment ref="G213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2135/2540/2640/2635/2735/2835/P2040/2235/2335/3045/3050/3055/3060/FS-2100/4100/4200/4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200  3160,FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; ECOSYS PA4000/MA4000  TK-1260/TK-1270</t>
         </r>
       </text>
     </comment>
-    <comment ref="G216" authorId="0">
+    <comment ref="G219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn   TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; ECOSYS PA4500x  TK-3400 ; ECOSYS PA5000x  TK-3410 ; ECOSYS PA5500x, MA5500ifx  TK-3430 ; M3800/3860, P3260 TK-3200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="G221" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera TK-1270  1T0C140NL0 , TK-1250  1T0C3H0NL0</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS PA2000/PA2000W/MA2000/MA2000W/TK-1242/TK-1240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS PA4500x/MA4500ifx, PA5000x, PA5500x, PA6000x/MA6000ifx/TK-3400/3401/3402/3300/TK-3410/3412/3414/TK-3430/3432/3434/TK-3431/3440/3442/3444</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1040/1060/1020MFP/1025MFP/1061MFP/1120MFP/1125MFP/1220MFP/1320MFP/1325MFP/P1025/TK-1110/TK-1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 100 грамм + колпак-лейка. FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1041, FS-1220MFP/1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125 ; FS-1040, FS-1020MFP/ 1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP/1125MFP  TK-1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP, FS-1120MFP  TK-1110 ; ECOSYS FS-1060DN, FS-1025MFP, FS-1125MFP  TK-1120 ; FS-1041, FS-1220MFP, FS-1320MFP  TK-1115 ; FS-1061DN, FS-1325MFP  TK-1125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1035MFP/DP, FS-1135MFP  TK-1140 ; FS-6025MFP/6030MFP, TASKalfa 255/305  TK-475</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1030D  TK-120 ; FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1110/1024MFP/1124MFP  TK-1100 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/M2530dn  TK-1130 ; FS-1035MFP/DP, FS-1135MFP, ECOSYS M2035dn/M2535dn  TK-1140 ; Epson AcuLaser M2000D  S050436/S050435 ; AcuLaser M2300/M2400, MX20 Series  S050583/S050582 ; UTAX LP 3128, LP 3228</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1030D  TK-120 ; FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  TK-130 ; FS-1100  TK-140 ; FS-1120D  TK-160 ; FS-1320D/1370D  TK-170 ; FS-1110/1024MFP/1124MFP  TK-1100 ; FS-1030MFP, FS-1030MFP/DP, FS-1130MFP, ECOSYS M2030dn/M2530dn  TK-1130 ; FS-1035MFP/DP, FS-1135MFP, ECOSYS M2035dn/M2535dn  TK-1140 ; Epson AcuLaser M2000D  S050436/S050435 ; AcuLaser M2300/M2400, MX20 Series  S050583/S050582 ; UTAX LP 3128, LP 3228</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2000D, FS-4000DN  TK-310 ; FS-3900DN, FS-4000DN  TK-320 ; FS-4000DN  TK-330 ; FS-2020D/DN  TK-340 ; FS-3040MFP/3040MFP+/3140MFP/3140MFP+/3540MFP/3640MFP/3920DN  TK-350 ; FS-4020DN  TK-360</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2000D, FS-4000DN  TK-310 ; FS-3900DN, FS-4000DN  TK-320 ; FS-4000DN  TK-330 ; FS-2020D/DN  TK-340 ; FS-3040MFP/3040MFP+/3140MFP/3140MFP+/3540MFP/3640MFP/3920DN  TK-350 ; FS-4020DN  TK-360  20 кг  2x10 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ECOSYS FS-2100D/2100DN, ECOSYS M3040dn/M3540dn  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ECOSYS FS-2100D/2100DN, ECOSYS M3040dn/M3540dn  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS FS-4200DN/ 4300DN  TK-3130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550C ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560C ; FS-C5400DN, ECOSYS P7035cdn  TK-570C ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590C ; FS-C8500DN  TK-880C ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140C ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150C ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550Y ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560Y ; FS-C5400DN, ECOSYS P7035cdn  TK-570Y ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590Y ; FS-C8500DN  TK-880Y ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140Y ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150Y ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550M ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560M ; FS-C5400DN, ECOSYS P7035cdn  TK-570M ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590M ; FS-C8500DN  TK-880M ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140M ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150M ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550K ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560K ; FS-C5400DN, ECOSYS P7035cdn  TK-570K ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590K ; FS-C8500DN  TK-880K ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140K ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150K ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/1635/1650/2020/2035/2050  TK-410 ; TASKalfa 180/181/220/221  TK-435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/1635/1650/2020/2035/2050  TK-410 ; TASKalfa 180/181/220/221  TK-435   20 кг  2x10 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Kyocera ECOSYS M2040dn/M2540dn/M2640idw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2100/M3040/M3540; FS-4100; FS-4200; FS-4200/4300; EcoSys M3550/M3560; EcoSys M3040/M3540; EcoSys P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, EcoSys M3145/M3645/M3860; EcoSys P3050/P3055/P3060; EcoSys P3055/P3060; TK-3100, TK-3110, TK-3120, TK-3130, TK-3150, TK-3160, TK-3170, TK-3190.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Kyocera Mita FS-2100DN/M3040/M3540  TK-3100 ; FS-4200DN/4300DN  TK-3130 ; ECOSYS P3045/P3145/M3145/M3645  TK-3160 ; ECOSYS P3050/P3150/P3055/P3135  TK-3170 ; ECOSYS P3055/P3155/M3655  TK-3180 ; ECOSYS P3060/P3160/P3260/M3660/M3860  TK-3190 ; ECOSYS MA4500/PA4500  TK-3300/3400 ; ECOSYS PA5000  TK-3410 ; ECOSYS PA5500/MA5500  TK-3430 ; ECOSYS PA6000/MA6000  TK-3440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2100/M3040/M3540; FS-4100; FS-4200; FS-4200/4300; EcoSys M3550/M3560; EcoSys M3040/M3540; EcoSys P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, EcoSys M3145/M3645/M3860; EcoSys P3050/P3055/P3060; EcoSys P3055/P3060; TK-3100, TK-3110, TK-3120, TK-3130, TK-3150, TK-3160, TK-3170, TK-3190.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C250" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: Kyocera Mita TK-1110, TK-1120, TK-1130, TK-1140, TK-1150, TK-1160, TK-1170, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-3150, TK-3160, TK-3190, TK-1200, TK-3400 
+Для пристроїв: FS-1020MFP, FS-1025MFP, FS-1040, FS-1060DN, FS-1125MFP, FS1100, FS1120D, FS1120MFP, FS1130MFP, FS1135MFP, FS1320D, FS1370DN, FS2100DFS2100DN, FS4100DN, FS4200DN, FS4300DN, M2030, M2030DN, M2035, M2035DN, M2135, M2135DN, M2235DN, M2530, M2530dn, M2535, M2535DN, M2540DN, M2540DW, M2635dn, M2635DW, M2640IDW, M2735DW, M2835DW, M3040DN, M3040IDN, M3145dn, M3540DN, M3540IDN, M3550idn, M3560IDN, M3645dn, M3655idn, M3660idn, M3860idn, M3860idnf, MA4500x, P2035D, P2040DN, P2040DW, P2135D, P2135DN, P2235DN, P2235DW, P2335D, P2335DN, P2335DW, P3045DN, P3050DN, P3055DN, P3060DN, P3145dn, P3150dn, P3155dn, P3260dn, PA4500x.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1028MFP/FS-1030 MFP/FS-1035 MFP/FS-1100/FS-1120/FS-1128MFP/FS-1130MFP/FS-1135 MFP/FS-1300/FS-1320/FS-1350/FS-1370/FS-2000/M2030/M2035/M2535/P2135. Epson AcuLaser M2000/M2300/M2400/MX20. Для картиджей: TK-120/TK-130/TK-1130/TK-1140/TK-140/TK-160/TK-170, C13S050435/C13S050436/C13S050438/C13S050437/C13S050438/C13S050582/C13S050583.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1020MFP,FS-1040,FS-1120MFP,FS-1041,FS-1220,FS-1320,FS-1025,FS-1060,FS-1125,FS-1061,FS-1325,EcoSys-M2135,EcoSys-M2635,EcoSys-M2735, Kyocera EcoSys-P2235,EcoSys-P2040,EcoSys-M2040,EcoSys-M2540,EcoSys-M2640,FS-2000,FS-3900,FS-4000,EcoSys-M3040dn,EcoSys-M3540dn,FS-2100,FS-4100,FS-4200,EcoSys-M3550,EcoSys-M3560,FS-4300,EcoSys-M3040idn,EcoSys-M3540idn,EcoSys-M3145dn,EcoSys-M3645dn,EcoSys-M3860,EcoSys-P3045,EcoSys-P3050,EcoSys-P3055,EcoSys-P3060,EcoSys-P3145,EcoSys-P3150,EcoSys-P3155,EcoSys-P3260,FS-2020,FS-3040,FS-3140,FS-3540,FS-3640,FS-3920,FS-4020. TK-1110,TK-1115,TK-1120,TK-1125,TK-1150,TK-1160,TK-1170,TK-1250,TK-1260,TK-1270,TK-310,TK-3100,TK-3110,TK-3120,TK-3130,TK-3150,TK-3160,TK-3170,TK-3190,TK-320,TK-330,TK-340,TK-350B,TK-360.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1020MFP,FS-1040,FS-1120MFP,FS-1041,FS-1220,FS-1320,FS-1025,FS-1060,FS-1125,FS-1061,FS-1325,EcoSys-M2135,EcoSys-M2635,EcoSys-M2735, Kyocera EcoSys-P2235,EcoSys-P2040,EcoSys-M2040,EcoSys-M2540,EcoSys-M2640,FS-2000,FS-3900,FS-4000,EcoSys-M3040dn,EcoSys-M3540dn,FS-2100,FS-4100,FS-4200,EcoSys-M3550,EcoSys-M3560,FS-4300,EcoSys-M3040idn,EcoSys-M3540idn,EcoSys-M3145dn,EcoSys-M3645dn,EcoSys-M3860,EcoSys-P3045,EcoSys-P3050,EcoSys-P3055,EcoSys-P3060,EcoSys-P3145,EcoSys-P3150,EcoSys-P3155,EcoSys-P3260,FS-2020,FS-3040,FS-3140,FS-3540,FS-3640,FS-3920,FS-4020. TK-1110,TK-1115,TK-1120,TK-1125,TK-1150,TK-1160,TK-1170,TK-1250,TK-1260,TK-1270,TK-310,TK-3100,TK-3110,TK-3120,TK-3130,TK-3150,TK-3160,TK-3170,TK-3190,TK-320,TK-330,TK-340,TK-350B,TK-360.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-1130, TK-1140, TK-120, TK-130, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-4105, TK-435
 Сумісні пристрої: Kyocera EcoSys-M2030, Kyocera EcoSys-M2530, Kyocera FS-1030MFP, Kyocera FS-1130, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135, Kyocera FS-1030D, Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350, Kyocera FS-1100, Kyocera EcoSys-P2035, Kyocera FS-1120, Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370, Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3540dn, Kyocera FS-2100, Kyocera FS-4100, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera FS-4200, Kyocera FS-4300, Kyocera TASKalfa-1800, Kyocera TASKalfa-1801, Kyocera TASKalfa-2200, Kyocera TASKalfa-2201, Kyocera TASKalfa-180, Kyocera TASKalfa-181, Kyocera TASKalfa-220, Kyocera TASKalfa-221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-1130, TK-1140, TK-120, TK-130, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-4105, TK-435
 Сумісні пристрої: Kyocera EcoSys-M2030, Kyocera EcoSys-M2530, Kyocera FS-1030MFP, Kyocera FS-1130, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135, Kyocera FS-1030D, Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350, Kyocera FS-1100, Kyocera EcoSys-P2035, Kyocera FS-1120, Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370, Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3540dn, Kyocera FS-2100, Kyocera FS-4100, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera FS-4200, Kyocera FS-4300, Kyocera TASKalfa-1800, Kyocera TASKalfa-1801, Kyocera TASKalfa-2200, Kyocera TASKalfa-2201, Kyocera TASKalfa-180, Kyocera TASKalfa-181, Kyocera TASKalfa-220, Kyocera TASKalfa-221</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita MOON FS-1020/1025M FP/1028MFP/1030MFP/1040/1060/1100/1118/1120/1125MFP/1128MFP/1130MFP/1300/1320D/1350/1370/1500/1900/1920/2000/2020/2100/3040MFP/3140MFP/3500/3540/3550/ 3560/3640/3800/3820/3830/3900/3920/4000/4020/4100/4200/4300/ 6020/6950/6970/M2030/2530/P203 5/2135/TK-3130/3132/3134/3120/3122/3124/3110/3112/3113/3114/ 3100/3101/3102/3103/3104/3150/1130/1140/1124/1120/1114/1110/450/440/400/360/350/340/330/320/310/170/172/160/162/140/142/130/132/134/120/67/65/60/57/55/50/18/9, НОВАЯ ФОРМУЛА! СУПЕР КАЧЕСТВО! УНИВЕРСАЛЬНЫЙ! мешок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera MOON №2 FS-1028MFP / 1030 MFP / -1100 / 1118 / 1128MFP / 1130MFP / -1300 / 1320D / 1350/1370/1500/1900/1920/2000/2020/2100 / 3040MFP / 3 140MFP / 3500/3540/3550 / 3560/364 0/3800/3820/3830/3900/3920/400 0/4020/4100/4200/4300/6020/6950/6970 / ECOSYS M2030 / 2530 / P2035 / 2135 / TK-3130/3120/3110/3100 / 3 150/1130/1140/450/440/400/360 / 350/340/330/320/310/170/160/140/130/120/65/60/55/50/18/9, НОВА ФОРМУЛА ! Супер якість! універсальний! мішок 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C258" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів: Kyocera Mita TK-1110, TK-1120, TK-1130, TK-1140, TK-1150, TK-1160, TK-1170, TK-140, TK-160, TK-170, TK-3100, TK-3110, TK-3130, TK-3150, TK-3160, TK-3190, TK-1200, TK-3400 
+Для пристроїв: FS-1020MFP, FS-1025MFP, FS-1040, FS-1060DN, FS-1125MFP, FS1100, FS1120D, FS1120MFP, FS1130MFP, FS1135MFP, FS1320D, FS1370DN, FS2100DFS2100DN, FS4100DN, FS4200DN, FS4300DN, M2030, M2030DN, M2035, M2035DN, M2135, M2135DN, M2235DN, M2530, M2530dn, M2535, M2535DN, M2540DN, M2540DW, M2635dn, M2635DW, M2640IDW, M2735DW, M2835DW, M3040DN, M3040IDN, M3145dn, M3540DN, M3540IDN, M3550idn, M3560IDN, M3645dn, M3655idn, M3660idn, M3860idn, M3860idnf, MA4500x, P2035D, P2040DN, P2040DW, P2135D, P2135DN, P2235DN, P2235DW, P2335D, P2335DN, P2335DW, P3045DN, P3050DN, P3055DN, P3060DN, P3145dn, P3150dn, P3155dn, P3260dn, PA4500x.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G254" authorId="0">
+    <comment ref="G259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ; TASKalfa 1800/1801/2200/2201  TK-4105 ; ECOSYS M4125idn/M4132idn  TK-6115  RICOH Aficio MP 501SPF/MP 601SPF, SP 5300DN/SP 5310DN  MP 601 ; IM 550F/IM 600F/IM 600SRF, P800/P801  IM 600/IM 600 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="G255" authorId="0">
+    <comment ref="G260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G256" authorId="0">
+    <comment ref="G261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2035DN, ECOSYS M2030DN, ECOSYS M2530DN, ECOSYS M2535DN, ECOSYS P2035D, ECOSYS P2135DN, FS-1030MFP, FS-1130MFP, FS-1035MFP, FS-1135MFP, FS-1028MFP, FS-1128MFP, FS-1000, FS-1010, FS-1000+, FS-1050, FS-1020, FS-1020D, FS-1018MFP, FS-1118MFP, FS-1128MFP, FS-1100, FS-1300D, FS-1320D, FS-1370DN, FS-1300DN, FS-1350DN, FS-1320DN, FS-720, FS-820, FS-920, FS-1016MFP, FS-1116MFP, FS-2020DN, FS-3920DN, FS-4020DN, TASKalfa 180, TASKalfa 181, TASKalfa 220, TASKalfa 221, KM-1500, KM-1620, KM-1650, KM-2020, KM-2050, KM-1635, KM-2035, FS-6025MFP, FS-6525MFP, FS-6030MFP, FS-6530MFP, FS-9130DN, FS-9530DN, KM-3050, KM-4050, KM-5050, TASKalfa 420i, TASKalfa 520i, KM-2810, KM-2810DP, KM-2820MFP, FS-1120D, FS-1120DN, ECOSYS P2035dn, ECOSYS P2135DN, FS-3040MFP, FS-3140MFP, FS-3040MFP+, FS-3140MFP+, FS-3540MFP, FS-3640MFP. KM-2540. TK-17 TK-18 TK-100 TK-110 TK-120 TK-130 TK-140 TK-160 TK-170 TK-340 TK-350 TK-360 TK-410 TK-420 TK-435 TK-475 TK-1130 TK-1140 TK-1100 TK-710 TK-715 TK-725.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G257" authorId="0">
+    <comment ref="G262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G258" authorId="0">
+    <comment ref="G263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-2100D, FS-2100DN, FS-4100DN, FS-4200DN, FS-4300DN, ECOSYS M3040DN, ECOSYS M3540DN, ECOSYS M3550idn, ECOSYS M3560idn, FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP, ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw, ECOSYS P2040dn, ECOSYS P2040dw, ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2640idw, ECOSYS P3045DN, ECOSYS P3050DN, ECOSYS P3055DN, ECOSYS P3060DN, ECOSYS P2335d, ECOSYS P2335dn, ECOSYS P2335dw, ECOSYS M2235dn, ECOSYS M2735dn, ECOSYS M2835dw, ECOSYS M4125idn, ECOSYS M4132idn, TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201, RICOH: MP501SPF, MP601SPF, SP5300DN, SP5310DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M2540dw, FS-2100, ECOSYS M3540idn, ECOSYS M3040idn, ECOSYS M3540idn, ECOSYS M3645dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3655idn, ECOSYS M3660idn. TK-1110 TK-1120 TK-3100 TK-3110 TK-3130 TK-1150 TK-1160 TK-1170 TK-3160 TK-3170 TK-3190 TK-1200 TK-6115 TK-4105 407824.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G259" authorId="0">
+    <comment ref="G264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: C13S050435, C13S050436, C13S050437, C13S050438, C13S050582, C13S050583, TK-1130, TK-1140, TK-120, TK-130, TK-140, TK-160, TK-170
 Сумісні пристрої: Epson AcuLaser-M2000, Epson AcuLaser-M2400, Epson AcuLaser-MX20, Epson AcuLaser-M2300, Kyocera EcoSys-M2030, Kyocera EcoSys-M2530, Kyocera FS-1030MFP, Kyocera FS-1130, Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135, Kyocera FS-1030D, Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350, Kyocera FS-1100, Kyocera EcoSys-P2035, Kyocera FS-1120, Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G261" authorId="0">
+    <comment ref="G266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -3%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-100, Kyocera TK-110, Kyocera TK-110E, Kyocera TK-17, Kyocera TK-18. Для принтера: Kyocera KM-1500, Kyocera FS-1016, Kyocera FS-1116, Kyocera FS-720, Kyocera FS-820, Kyocera FS-920, Kyocera FS-1000, Kyocera FS-1000+, Kyocera FS-1010, Kyocera FS-1050, Kyocera FS-1018, Kyocera FS-1020, Kyocera FS-1118, Kyocera KM-1815, Kyocera KM-1820.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G262" authorId="0">
+    <comment ref="G267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -3%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-1150/TK-1160/TK-1170/TK-1250/TK-1260/TK-1270/TK-3060/TK-3100/TK-3120/TK-3130/TK-3150/TK-3160/TK-3170/TK-3190/TK-3200/TK-3300/TK-3400TK-3410/TK-3430. 
 Для принтера: Kyocera EcoSys-M2135/M2635/M2735/P2235/P2040/M2040/M2540/M2640/M3040dn/M3540dn/M3550/M3560/M3040idn/M3540idn/M3145dn/M3645dn/M3860/P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, Kyocera FS-2100/FS-4200/FS-4300.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: Kyocera TK-1150/TK-1160/TK-1170/TK-1250/TK-1260/TK-1270/TK-3060/TK-3100/TK-3120/TK-3130/TK-3150/TK-3160/TK-3170/TK-3190/TK-3200/TK-3300/TK-3400TK-3410/TK-3430. 
 Для принтера: Kyocera EcoSys-M2135/M2635/M2735/P2235/P2040/M2040/M2540/M2640/M3040dn/M3540dn/M3550/M3560/M3040idn/M3540idn/M3145dn/M3645dn/M3860/P3045/P3050/P3055/P3060/P3145/P3150/P3155/P3260, Kyocera FS-2100/FS-4200/FS-4300.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. FS-1040, FS-1020MFP/1120MFP  TK-1110 ; FS-1060DN, FS-1025MFP/1125MFP  TK-1120 ; ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  TK-1150 ; ECOSYS P2040dn/P2040dw  TK-1160 ; ECOSYS M2040dn/M2540dn/M2640idw  TK-1170 ; ECOSYS M2235/M2735/M2835, P2335  TK-1200 ; FS-2100D/2100DN  TK-3100 ; FS-4100DN  TK-3110 ; ECOSYS FS-4200DN/4300DN, ECOSYS M3550idn/M3560idn  TK-3130 ; ECOSYS M3040idn/M3540idn  TK-3150 ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn, M3645dn  TK-3160 ; ECOSYS P3050dn/P3055dn/P3060dn  TK-3170 ; ECOSYS P3055dn/P3060dn  TK-3190 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark LaserPrinter-E320/E322/E120/Optra-SE3455/X422/T610/T612/T614/T616/Optra-T/T520/T522/X520/X522/T620/T622/X620/T420/T630/T632/T634/X630/X632/X634/E230/E232/E330/E332/T430/E220/Optra-S/Optra-S1250/Optra-S1255/Optra-S1650/Optra-S1855/Optra-S2455/E240/E340/E342/M1145/M3150/XM3150/MS310/MS410/MS510/MS610/MS312/MS415/MS317/MS417/MS517/MS617/MX417/MX517/MX617/MS711/MS810/MS811/MS812/MS710/MS817/MS818/MX310/MX410/MX510/MX511/MX611/MX710/MX711/MX810/MX811/MX812/MX717/MX718/T640/T642/T644/E260/E360/E460/E462/E450/T650/T652/T654/T656/X203/X204/X264/X363/X364/X340/X342/X463/X464/X466/X642/X644/X646/X651/X652/X654/X656/X658.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/840/MB441/451/ 461/471/ES4131/6161/4191/8140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/411/431/840/MB441/451/ 461/471/ES4131/6161/4191/8140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. B411/B431, MB461/MB471/MB491 Series  44574705/44574805/44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
-    <comment ref="G269" authorId="0">
+    <comment ref="G274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B401, MB441/MB451  44992403/44992404 ; B411/B431, MB461/MB471/MB491 Series  44574705/44574805/ 44917608 ; B412/B432/B512, MB472/MB492/MB562 Series  45807119/45807120/45807121</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для устройств: OkiData-B411/B431/MB461/MB471/MB491. Для картриджей: 44574705/44574805/44574906/44917608.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж TL-5120P Pantum  TL-5120P 
 Картридж TL-5120HP Pantum  TL-5120HP 
 Картридж TL-5120XP Pantum  TL-5120XP 
 БФП BM5100ADN A4 Pantum  BM5100ADN 
 БФП BM5100ADW A4, Wi-Fi Pantum  BM5100ADW 
 Принтер лазерний BP5100DN A4 Pantum  BP5100DN 
 Принтер лазерний BP5100DW A4, Wi-Fi Pantum  BP5100DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. Для принтера: Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа: Pantum PC-211EV</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P3010 Series, M6700 Series  TL-420E ; P3300 Series, M7100/M7200/M7300 Series  TL-420 ; P3010/P3300 Series, M6700/M7100/M7200/M7300 Series  TL-420H/TL-420X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015, 1018, 1113, 220, 270, 340, 345, 350, 355, 450, 455, 550, 650, AP2700, AP3200, AP4500, TYPE 1220D/2210D/3200D/5200D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Aficio 1015/ 1018/ 1113; 1022/ 1027/ 1032/ 2022/ 2027/ 2032/ 3025/ 3030; 1035/ 1045; 2015/ 2016/ 2018/ 2020; MP 2510/ 3010; 2550/ 3350; 2851/ 3351; 2352/ 2852/ 3352</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Aficio 1015/ 1018/ 1113; 1022/ 1027/ 1032/ 2022/ 2027/ 2032/ 3025/ 3030; 1035/ 1045; 2015/ 2016/ 2018/ 2020; MP 2510/ 3010; 2550/ 3350; 2851/ 3351; 2352/ 2852/ 3352</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка.. Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. Aficio 551/ 700/ 1055; 1060/ 1075/ 2051/ 2060/ 2075; 2035/ 2045/ 3035/ 3045; MP 3500/ 4000/ 4500/ 5000; 5500/ 6000/ 6500/ 7000/ 7500/ 8000; Aficio MP 1100/MP 1350/MP 9000, Pro 906/906EX/907/907EX/1106/1106EX/1107/1107EX/1356/1356EX/1357/1357EX  MP 1350E</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Aficio MP 1100/MP 1350/MP 9000, Pro 906/906EX/907/907EX/1106/1106EX/1107/1107EX/1356/1356EX/1357/1357EX  MP 1350E</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML 1010/1210/1510/1710/1750/6060, SCX 4016/4116/4216, Xerox Pe16/5416/M15, WC PRO 412/PRO 580, Toshiba e-STUDIO 180S/200S  мешок 10кг  PERFORMANCE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520  ML-1520D3 , ML-1610  ML-1610D2 , ML-1630  ML-D1630A , ML-1640  MLT-D108S , ML-1710  ML-1710D3 , ML-1910  MLT-D105L , ML-2010  ML-2010D3 , ML-2250  ML-2250D5 , ML-2550  ML-2550DA , ML-2850  ML-D2850B , ML-2855  MLT-D209L , ML-3560  ML-3560DB , ML-3470  ML-D3470B , ML-5000  ML-5000D5 , SCX-4016  SCX-4216D3 , SCX-4200  SCX-D4200A , SCX-4300  MLT-D109S , SCX-4321  SCX-4521D3 , SCX-4520  SCX-4720D5 , SCX-4725  SCX-D4725A , SF-560R  SF-D560RA  ; XEROX DocuPrint P8e  113R00296  , Phaser 3116  109R00748 , Phaser 3117  106R01159 , Phaser 3130  109R00725 , Phaser 3150  109R00746 , Phaser 3200  113R00730 , Phaser 3250  106R01374 , Phaser 3420  106R01034 , Phaser 3450  106R00688 , Phaser 3500  106R01149 , WorkCentre PE16  113R00667 , WorkCentre PE120  013R00606 , WorkCentre PE220  013R00621</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
         </r>
       </text>
     </comment>
-    <comment ref="G286" authorId="0">
+    <comment ref="G291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. Можно покупать 1 пакет - 0,5 шт. ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/1020/1210/1220/1250/1430  ML-1210D3 ; ML-1440/1450/1451/6040/6060/6080/6085  ML-6060D6 ; ML-1510/1710/1740/1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/4116 / 4216F, SF-560 / 565P / 750 / 755P  SCX-4216D3 ; SF-515/530 / 531P / 535E / 5100 / 5100P  SF-5100D3 ; XEROX Phaser 3110/3210  109R00639 ; Phaser 3115/3121/3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint P8e, Workcentre 385/390  603P06174 ; LEXMARK E210  10S0150 ; E310 / 312  13T0301</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3470/3560/4550/ML3310/3312/3300 /3710/3750/SL-M2620/2625/2626/2676/2875/2876/M3320/3370/3820/3870/4020/4070/M3325/3375/382 5/3875/4025/4075/SCX3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/ 4701/4727/4728/4729/4833/5530/ 5637/5639/6330/Xerox Pe16/Pe114/Phaser 3120/3210/3220/3100/Panasonic KX-MB1500, D103/D104/D105/D108/D203/D205/D305/R116/ R204, універсальний</t>
         </r>
       </text>
     </comment>
-    <comment ref="G289" authorId="0">
+    <comment ref="G294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -1%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-1610/ 1615/ 1620  ML-1610D2 ; ML-2010/ 2510/ 2570  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-2950/ 2955, SCX-4727/ 4728  MLT-D103 ; ML-1660/ 1670/ 1860/ 1865W, SCX-3200/ 3205  MLT-D104 ; ML-1910/ 1915/ 2540/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; ML-2850/ 2851  ML-D2850 ; ML-3050/ 3051  ML-D3050 ; Xpress SL-M2626/ 2826/ 2875  MLT-D116 ; HP Laser 107, MFP 135/MFP 137  W1106A ; P2200/P2207/P2500/P2507, M6500/M6550/M6607  PC-211EV</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1610/ 1615/ 1620  ML-1610D2 ; ML-2010/ 2510/ 2570  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-2950/ 2955, SCX-4727/ 4728  MLT-D103 ; ML-1660/ 1670/ 1860/ 1865W, SCX-3200/ 3205  MLT-D104 ; ML-1910/ 1915/ 2540/ 2580, SCX-4600/ 4623, SF-650P  MLT-D105 ; ML-2850/ 2851  ML-D2850 ; ML-3050/ 3051  ML-D3050 ; Xpress SL-M2626/ 2826/ 2875  MLT-D116 ; HP Laser 107, MFP 135/MFP 137  W1106A ; P2200/P2207/P2500/P2507, M6500/M6550/M6607  PC-211EV</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615/ 1620/ 1625  ML-1610D2 ; ML-2010/ 2015 Series, ML-2510/ 2570/ 2571 Series  ML-2010D3 ; SCX-4321/ 4521F  SCX-4521D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080 Series  ML-6060D6 ; XEROX Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WorkCentre PE220  013R00621</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2165/2168/SCX-3400/3401/3405/SF-76X/Xpress SL-M2020/2021/2022/2070/2071/D101/D111, універсальний, пакет 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G294" authorId="0">
+    <comment ref="G299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/ 2168, SCX-3400/ 3405/ 3407, SF-760P  MLT-D101S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ML-2160/ 2161/ 2162/ 2164/ 2165/ 2166/ 2167/ 2168, SCX-3400/ 3405/ 3407, SF-760P  MLT-D101S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
         </r>
       </text>
     </comment>
-    <comment ref="G298" authorId="0">
+    <comment ref="G303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG M 2020, SAMSUNG M 2021, SAMSUNG M 2022 W, SAMSUNG ML M 2070 F, SAMSUNG ML M 2071 FH, SAMSUNG ML 2161, SAMSUNG ML 2162, SAMSUNG ML 2165, SAMSUNG ML 2168, SASMUNG SCX 3400, SAMSUNG SCX 3401, SAMSUNG SCX 3405, SAMSUNG SF 76 X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G299" authorId="0">
+    <comment ref="G304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  MLT-D101S ; Xpress SL-M2020/ 2070 Series  MLT-D111S ; XEROX Phaser 3020, WorkCentre 3025  106R02773, 106R03048</t>
         </r>
       </text>
     </comment>
-    <comment ref="G300" authorId="0">
+    <comment ref="G305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимость: Samsung ML-5510 / ML-6510
  Картридж: Samsung MLT-D309
 , Xerox Phaser 4600/4620</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430  ML-1210D3 ; ML-1610/1615  ML-1610D2 ; ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865, SCX-3200/3205/3207  MLT-D104S/MLT-D104X ; ML-1410/1500/1510/1710/1740/1750/1755 Series  ML-1710D3 ; ML-2010/2015 Series, ML-2510/2570/2571 Series  ML-2010D3 ; ML-2250/2251N/2251NP/2252W  ML-2250D5 ; ML-2150/2151N/2152W  ML-2150D8 ; ML-2850D/2851ND  ML-D2850A ; ML-2955ND, SCX-4729FD  MLT-D103L ; ML-3470/3471ND  ML-D3470A ; SCX-4300  MLT-D109S ; SCX-4725 Series  SCX-D4725A ; ML-2855ND, SCX-4824FN/4828FN  MLT-D209L ; SCX-5330/5530  SCX-D5530A ; SCX-5112/5115/5312F/5315F, SF-830/835P  SCX-5312D6 ; SCX-6220/6320F  SCX-6320D8</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/22/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/28 50/2851/2950/2951/2955/2956/30 50/3051/334/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3325/3370/3375/3820/3825/3870/3875/3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4 729/483 Ricoh Aficio SP 3400/3410/3500/3510/Xerox WorkCentre 3312/3315/3325/Pe16/114/Phaser 3120/3140/3155/3160/3210/3220 /W1106A/Panasonic KX-MB1500/D103/ D104/D105/D108/D203/D205/D305/R116/R204, більш темний друк для картриджів OEM.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020/ 1210/ 1220/ 1250/ 1430  ML-1210D3 ; ML-1440/ 1450/ 1451/ 6040/ 6060/ 6080/ 6085  ML-6060D6 ; ML-1510/ 1710/ 1740/ 1750  ML-1710D3 ; ML-1520  ML-1520D3 ; SCX-4016/ 4116/ 4216F, SF-560/ 565P/ 750/ 755P  SCX-4216D3 ; SF-515/ 530/ 531P/ 535E/ 5100/ 5100P  SF-5100D3 ; XEROX Phaser 3110/ 3210  109R00639 ;  Phaser 3115/ 3121/ 3130  109R00725 ; Phaser 3116  109R00748 ; DocuPrint  P8e, Workcentre 385/ 390  603P06174 ; LEXMARK E210  10S0150 ; E310/ 312  13T0301</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610  ML-1610D2 ; ML-1510/ 1520/ 1710/ 1740/ 1750  ML-1710D3 ; ML-2010/ 2510/ 2570/ 2571  ML-2010D3 ; SCX-4321/ 4521  SCX-4521D3 ; ML-1630, SCX-4500  ML-D1630A ; ML-2450/ 2850/ 2851/ 2853  ML-D2850A/ B ; ML-3050  ML-D3050B ; ML-2160/ 2165, SCX-3400/ 3405, SF-760P  MLT-D101S ; ML-2950/ 2955, SCX-4728/4729  MLT-D103S/ L ; ML-1640/ 2240  MLT-D108S ; SCX-4300  MLT-D109S ; Xpress SL-M2020/ 2022/ 2070  MLT-D111S ; SCX-4650/ 4652/ 4655  MLT-D117S ; ML-1610/ 2010/ 2510/ 2570/ 2571, SCX-4521  MLT-D119S ; Samsung ML-3300/ 3310/ 3710, SCX-4833/ 5637/ 5737  MLT-D205S/ L/ E ; ML-2855, SCX-4824/ 4825/ 4828  MLT-D209S ; SCX-4200  SCX-D4200A ; SCX-4725  SCX-D4725A ; SCX-5330/ 5530  SCX-D5530A/ B ; LEXMARK X215  18S0090 ; XEROX Phaser 3200MFP  113R00730 ; Phaser 3116  109R00748 ; Phaser 3130  109R00725 ; Phaser 3020, WC 3025  106R02773 ; WC 3210/ 3220  106R01485/ 7 ; Phaser 3250  106R01373/ 4 ; Xerox Phaser 3117/ 3122/ 3124/ 3125  106R01159 ; WC PE220  013R00621 . HP Laser-107/135/137 W1106A  106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
-[...18 lines deleted...]
-    <comment ref="C309" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1630/1640/1641/1660/1665/1666/1676/1510/1710/1740/1750/1910/1915/1210/1220/1250/1430/2010/2015/2150/2240/2241/2245/2250/2450/2510/2525/2526/2550/2570/2571/2580/2850/2851/2950/2951/2955/2956/3050/3051/3310/3312/3300/3470/3560/3710/3750/4550/Xpress SL-M2620/2625/2626/2676/2875/2876/M3320/3325/3370/3375/3820/3825/3870/3875/4020/4025/4070/4075/SCX-3200/3201/3205/3206/3218/4016/4100/4116/4216/4300/4321/4521/4600/4623/4701/4727/4728/4729/4833/5530/5637/5639/6330/6345/6545/6555/Ricoh Aficio SP 3400/3410/3500/3510/Xerox Pe16/114/Phaser 3120/3140/3155/3160/3210/3220/3100/3330/WorkCentre 3315/3312/3325/3325/3335/3345/4250/4260/5222/5225/5230/Panasonic KX-MB1500/D103/D104/D105/D108/D203/D205/D305/R116/R204/106R02310/106R03621/106R03623, універсальний, пакет 10кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можно покупать 1 пакет - 0,5 шт. ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервісна технологічна упаковка: 10 флаконів по 1000 грам + ковпак-лійка. ML-1010/1020M/1210/1220M/1250/1430, IZZI Laser plus II ML-1210D3 ;ML-1520/1520P  ML-1520D3 ;ML-1410/1500/1510/1710/1740/1750/1755 Series ML-1710D3 ;SCX-4100 SCX-4100D3 ;SCX-4016/4116/4216F SCX-4216D3 ;ML-1610/1615/1620/1625 ML-1610D2 ;ML-2010/2015 Series,ML-2510/2570/2571 Series ML-2010D3 ;SCX-4321/4521F SCX-4521D3 ;ML-3310/3710, SCX-4833/4835/5637/5639/5737/5739 Series MLT-D205S/MLT-D205L/MLT-D205E ;ProXpress SL-M3820/3870/4020/4070 Series MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ;ML-3750ND MLT-D305L ;ML-1910/1915/2525/2580N,SCX-4600/4623F/4623FN,SF-650/ 650P MLT-D105L/MLT-D105S ;ML-2955ND,SCX-4729FD MLT-D103S/MLT-D103L ; Xpress SL-M2620/2820/2870 Series MLT-D115S/MLT-D115L ;ML-1640/1641/2240/2241 MLT-D108S ;ML-1660/1665/1667/1670/1672/1674/1675/1678/1860/1865,SCX-3200/3205/3207 MLT-D104S/D104X ;ML-1661/1670/1671/1675/1676/1677/1860/1861/1865/1867 MLT-D1043S ;ML-3050/ 3051N;HP Laser 107, MFP 135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G311" authorId="0">
+    <comment ref="G315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1210  ML-1210D3 ; ML-1520  ML-1520D3 ; ML-1710  ML-1710D3 ; SCX-4100  SCX-4100D3 ; SCX-4216F  SCX-4216D3 ; ML-1610  ML-1610D2/MLT-D119S ; ML-2010  ML-2010D3/MLT-D119S ; SCX-4521F  SCX-4521D3/MLT-D119S ; ML-3310  MLT-D205S/MLT-D205L/MLT-D205E ; ProXpress SL-M3820  MLT-D203S/MLT-D203L/MLT-D203E/MLT-D203U ; ML-3750ND  MLT-D305L ; ML-1910  MLT-D105S/MLT-D105L ; ML-2955ND  MLT-D103S/MLT-D103L ; Xpress SL-M2620  MLT-D115S/MLT-D115L ; ML-1640  MLT-D108S ; ML-1660  MLT-D104X/MLT-D104S ; ML-1661  MLT-D1043S ; ML-3050  ML-D3050A/ML-D3050B ; ML-2850D  ML-D2850A/ML-D2850B ; ML-2160  MLT-D101S ; Xpress SL-M2020  MLT-D111S ; Laser 107  W1106A   покращена формула</t>
         </r>
       </text>
     </comment>
-    <comment ref="G313" authorId="0">
+    <comment ref="G317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 3400,SCX 3405,SCX 4623f,ML 1671,ML 1676,ML 2160,ML 2165,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,SCX 3400f,SCX 3405fw,SCX 3405w,ML 2165w,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 2164,ML 4600,SL M2070,SL M2020,SL M2020w,SL M2070w,SL M2070fw,SL M2022,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,ML 2160w,ML 2164w,SL M2022w,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 3400,SCX 3405,SCX 4623f,ML 1671,ML 1676,ML 2160,ML 2165,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,SCX 3400f,SCX 3405fw,SCX 3405w,ML 2165w,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 2164,ML 4600,SL M2070,SL M2020,SL M2020w,SL M2070w,SL M2070fw,SL M2022,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,ML 2160w,ML 2164w,SL M2022w,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1630/1640/1660/1710/1750/1860/1865/1910/1911/1915/2150/2240/2250/2525/2550/2580/2850/2855/2950/2955/3050/3051/3310/3560/3561/3710/4050/4055/4550/4551, Samsung SCX-4100/4216/4623/4720/4728/4824/4828</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C321" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 4623f,ML 1671,ML 1676,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 4600,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 1210,ML 1615,ML 1910,ML 1915b,ML 1661,ML 1610,ML 2525,ML 1861,SCX 4729fd,ML 1866,SCX 4600,SCX 4623f,ML 1671,ML 1676,ML 1750,ML 2955nd,ML 1250,ML 1430,ML 1510,ML 1630,ML 1630w,ML 1661k,ML 1710,ML 1710p,ML 1866w,ML 2240,ML 2241,ML 2245,ML 2571n,ML 2580,ML 3310d,ML 3310nd,ML 3710d,ML 3710nd,SCX 4500,SCX 4500w,SCX 4623fn,SCX 4833fd,SCX 4833fr,SCX 5637fr,Phaser 3120,Phaser 3121,Phaser 3130,ML 2545,ML 1010,ML 1020,ML 1220,ML 1740,ML 1745,ML 1860,ML 1865,ML 1867,ML 1670,ML 1675,SCX 4501,ML 2010,ML 4600,ML 3312,ML 3712,SCX 4835,SCX 5639,SCX 5737,SCX 5739,SCX 4728,SCX 4729,Laser 135w,Laser 137fnw,Laser 107a,Laser 107w,Laser 135a,Laser 135r,Laser 107r,ML 4500,ML 2015,ML 2570,SCX 4300,ML 1640,ML 2510,ML 1641,Laser 107wr</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245, 106R01246, 106R01414, 106R01415, 013R00625, 106R01373, 106R01374, 106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="G315" authorId="0">
+    <comment ref="G323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сервисная технологическая упаковка: 10 флаконов по 1000 грамм + колпак-лейка. Для картриджів: ML-1210D3, ML-1520D3, ML-1710D3, ML-4500D3, SCX-4100D3, SCX-4216D3, ML-5000D5, ML-2250D5, SCX-4720D3, SCX-4720D5, ML-6060D6, ML-1610D2, ML-2010D3, SCX-4521D3, MLT-D205S, MLT-D205L, MLT-D205E, MLT-D203S, MLT-D203L, MLT-D203E, MLT-D203U, MLT-D305L, ML-D4550A, ML-D4550B, ML-3560D6, ML-3560DB, ML-3560D6, ML-3560DB, MLT-D105L, MLT-D105S, MLT-D103S, MLT-D103L, MLT-D115S, MLT-D115L, ML-D1630A, MLT-D108S, MLT-D104S, MLT-D104X, MLT-D1043S, MLT-D101S, MLT-D111S, ML-D3050A, ML-D3050B, ML-D3470A, ML-D3470B, SCX-D4200A, MLT-D109S, ML-D2850A, ML-D2850B, MLT-D209S, MLT-D209L, SCX-D4725A, MLT-D117S, 109R00639, 109R00748, 109R00725, 013R00607, 113R00667, 603P06174, 113R00296, 109R00746, 109R00747, 013R00606, 106R00646, 106R00442, 106R01159, 013R00621, 106R02304, 106R02306, 106R02308, 106R02310, 106R02312, 106R01370, 106R01371, 106R01148, 106R01149, 108R00908, 108R00909, 106R02773, 106R03048, 106R01245</t>
         </r>
       </text>
     </comment>
-    <comment ref="G316" authorId="0">
+    <comment ref="G324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 3шт -3%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AL-1000/ 1200/ 1340/ 1520/ 1641/ 2040  AL-100 ; AR-3020/ 3818/ 3820/ 4818/ 5516/ 5520  AR-020/ AR-021/ AR-022 ; AR-M160/ 162/ 163/ 205/ 208; AR-1818/ 1820/ 2718/ 2918; AR-5120/ 5220/ 5316/ 5320  AR-202/ AR-203/ AR-204/ AR-209 ; AR-M255/ 258/ 275/ 276/ 316/ 318; AR-M236/ 237/ 276  AR-270/ AR-271 ; MX-M261/ 311  AR-310/ AR-311/ AR-312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-163/201/206/2718/2820/2618/312, AR-A208N/A208/A208X/A208F, AR-3020D/3818S/2821D/3818N, AR-M350/450/280/300, AR-4821N/4818N/4821D/4818S/4020D/Z, MX-M261/M311/261N/311N, MX-M363U/M453U/M503U, MX-M363N/M453N/M503N</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Тонер фасований по 10 кг</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 Service Pack, флакон 10x1 кг  PN-BHL2040-10SP  Patron</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 Service Pack, флакон 10x1 кг  TSM-HG391-10SP  HG toner</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер Brother HL-2040 пакет 20 кг  2x10 кг   HG391  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 Service Pack, флакон 10x1 кг  TSM-HG390-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 пакет 10кг  WDTB2240  WELLDO</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240 пакет 20 кг  2x10 кг   HG390  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-2240/L2300 пакет 10 кг  WDTB2240C  WELLDO</t>
   </si>
   <si>
     <t>Тонер Brother HL-2370/2375/2750, пакет 20 кг  2x10 кг   HG770 , HG toner</t>
@@ -6285,59 +6555,71 @@
   <si>
     <t>Тонер Brother HL-L2300 Odyssey флакон 10шт по 1кг фасований  B2375-1KG-OS-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 Service Pack, флакон 10x1 кг  PN-BHLL2300-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 пакет 20 кг  2x10 кг   HG393  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2300 флакон 10x1 кг Service Pack  HG393   T-S-HG-HG393-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2360 пакет 10 кг  B2360-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother HL-L2360 флакон 10шт по 1кг фасований  B2360-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний HD пакет 10 кг  TRBUNIVHD-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний HD флакон 10x1 кг фасований  TRBUNIVHD-1KG-10-P  Static Control</t>
   </si>
   <si>
+    <t>Тонер Brother універсальний пакет, 20 кг  HYD200B  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Brother універсальний флакон 10х1 кг Service Pack  TSM-HYD200B-10SP  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
     <t>Тонер Brother універсальний №4 флакон 10x1 кг Service Pack  PN-BU4-10SP  Patron</t>
   </si>
   <si>
-    <t>%</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер Canon FC/PC пакет 20 кг  2x10 кг   T203-6  TTI</t>
   </si>
   <si>
+    <t>Тонер Canon imageRUNNER 2520 пакет, 20 кг  HYD100G  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER 2520 флакон 10x1 кг Service Pack  TSM-HYD100G-10SP  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP CLJ CP1215 пакет, 20 кг, блакитний  2x10 кг  TTI  T719-1</t>
   </si>
   <si>
     <t>Тонер HP CLJ CP1215 пакет, 20 кг, жовтий  2x10 кг  TTI  T717-1</t>
   </si>
   <si>
     <t>Тонер HP CLJ CP1215 пакет, 20 кг, пурпуровий  2x10 кг  TTI  T718-1</t>
   </si>
   <si>
     <t>Тонер HP CLJ CP1215 пакет, 20 кг, чорний  2x10 кг  TTI  T720-1</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 пакет, 10 кг, блакитний  HGH02C  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 пакет, 10 кг, жовтий  HGH02Y  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 пакет, 10 кг, пурпуровий  HGH02M  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 пакет, 10 кг, чорний  HGH02K  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, блакитний, 10кг,  HM254-10KG-COS  Static Control</t>
@@ -6450,98 +6732,95 @@
   <si>
     <t>Тонер HP LJ 1160 пакет 10 кг  T-PN-HLJ1160-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1160 флакон 12x833 г Service Pack  PN-HLJ1160-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 пакет 10 кг  T-PN-HLJ1200-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 1200 флакон 12x833 г Service Pack  T-PN-HLJ1200-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 4000 флакон 12x833г Service Pack  PN-HLJ4000-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ 9000 Service Pack, флакон 12x833 г  PN-HLJ9000-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M506 пакет 10 кг  TRHM506-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M506 флакон 10x1 кг  фасований   TRHM506-1KG-10-P  Static Control</t>
   </si>
   <si>
-    <t>-0.31%</t>
-[...4 lines deleted...]
-  <si>
     <t>Тонер HP LJ Enterprise M605/MFP M630 пакет 10 кг  PN-HLJEM605-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M606/M607 Odyssey 10 кг  TRHM606OS-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M606/M607 Odyssey 10x1 кг  фасований   TRHM606-1KG-OS-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607 пакет 10 кг  TDH135  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607 пакет 10 кг  WDTH608  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 пакет 20 кг  2x10 кг   HG604  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 пакет 20 кг  2x10 кг   T129-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise M607/MFP M631 пакет 20 кг  2x10 кг  Imex  TAI</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise MFP M630 Service Pack, флакон 10x1 кг Imex  TSM-MGI-3-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ Enterprise MFP M630 пакет, 20 кг  2x10 кг  Imex  MGI-3</t>
   </si>
   <si>
     <t>Тонер HP LJ M211 пакет 10кг  HM209-10KGOS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ M211 флакон 10шт по 1кг фасований  HM209-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 пакет 10кг  TRHM507-10KG  Static Control</t>
   </si>
   <si>
+    <t>у резерві очікується 13-11</t>
+  </si>
+  <si>
     <t>Тонер HP LJ M507 пакет 10кг  UT1910B   21406  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 пакет, 20 кг  2x10 кг   HG270  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг Service Pack  TSM-HG270-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг фасований  TRHM507-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ M507 флакон 10x1 кг, Service Pack  TSM-UT1910B-10SP  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ M507/M607/M608 пакет 10 кг  WDTH608  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ MFP M436 пакет 20 кг  2x10 кг   HG570  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг  37883  KATUN PERFORMANCE</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 пакет 10 кг  PN-HLJP1102-10  Patron</t>
@@ -6576,104 +6855,101 @@
   <si>
     <t>Тонер HP LJ P1005/P1102 Універсальний, №3, флакон 12x833 г Service Pack  PN-HU3-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  HG361  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  TSM-CMG-3-10SP  Imex</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  TSM-CMG-L-10SP  Imex</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  TSM-T125-K-10SP  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack  TSM-T125-S-10SP  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 10x1 кг Service Pack HD  UT1917  MK Imaging/DC Select</t>
   </si>
   <si>
     <t>Тонер HP LJ P1005/P1102 флакон 12x833 г Service Pack  PN-HLJP1102-10SP  Patron</t>
   </si>
   <si>
-    <t>Тонер HP LJ P1102  SUPERIOR , пакет 10 кг, ITDL</t>
-[...2 lines deleted...]
-    <t>Тонер HP LJ P1102/1566  PREMIUM , пакет 10 кг, ITDL</t>
+    <t>Тонер HP LJ P1005/P1505 Універсальний пакет, 20 кг  HYD105  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер HP LJ P1005/P1505 Універсальний флакон 10x1 кг Service Pack  TSM-HYD105B-10SP  GNT toner Gante</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 Service Pack, флакон 10x1 кг Imex  TSM-MGi-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 Service Pack, флакон 10x1 кг MK Imaging/DC Select  TSM-UT1922B-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 пакет, 10 кг MK Imaging/DC Select  UT1922B   21060</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015 пакет, 20 кг  2x10 кг  Imex  MGi</t>
   </si>
   <si>
     <t>Тонер HP LJ P2015/2035 флакон 12x833 г Service Pack  PN-HLJP2015-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ P4515 пакет 10 кг  20481  MK Imaging</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 3002/3102/4002/4102/4003/4103/W1390A/W1450A/W1490A/W1510A пакет 10 кг  TDH143  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 10шт по 1кг  фасований   TRH4001-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет 10 кг  WDTHW1510  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет, 10 кг  TRH4001-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет, 10 кг MK Imaging/DC Select  UT1928B   21422</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 пакет, 20 кг  2x10 кг  HG toner  HG609</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 10x1 кг Service Pack HG toner  HG609</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro 4001/4002/4003 флакон 10x1 кг Service Pack MK Imaging/DC Select  TSM-UT1928B-10SP</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 10 кг  PN-HLJPM102-10  Patron</t>
   </si>
   <si>
-    <t>Тонер HP LJ Pro M102/M203 пакет 10 кг ITDL</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 10 кг Odyssey  TRHM102-10KG-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG240  для сумісних картриджів HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG241  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG551-2  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   HG551-4  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   T127-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 пакет 20 кг  2x10 кг   T127-1V2  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг  фасований   TRHM102-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M102/M203 флакон 10x1 кг Service Pack  HG240  для сумісних картриджів  TSM-HG240-10SP  HG toner</t>
@@ -6693,117 +6969,117 @@
   <si>
     <t>Тонер HP LJ Pro M102/P1560/P4015/Samsung ML-1210/1710/2160 Універсальний пакет 10 кг  TDCARBON  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M118/148/149 пакет 10 кг  TDH139  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M203 пакет 10 кг Odyssey  TRHM203-10KG-OS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M203 флакон 10x1 кг Odyssey  фасований   TRHM203-1KG-OS-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M252/M254/M180 чорний, пакет 20 кг  2x10 кг ,  HGC-280K  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 пакет 10 кг  PN-HLJPM402-10  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 пакет 10 кг  TDH132  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 пакет 10 кг  WDTH402  WELLDO</t>
   </si>
   <si>
-    <t>Тонер HP LJ Pro M402 пакет 10 кг ITDL</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP LJ Pro M402 пакет 20 кг  2x10 кг   HG362  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 пакет 20 кг  2x10 кг   HG640  HG toner</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 пакет 20 кг  2x10 кг   T125-2  TTI</t>
   </si>
   <si>
+    <t>Тонер HP LJ Pro M402 пакет 20 кг  HYD102B  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP LJ Pro M402 флакон 10x1 кг Service Pack  TSM-HG640-10SP  HG toner</t>
   </si>
   <si>
+    <t>Тонер HP LJ Pro M402 флакон 10x1 кг Service Pack  TSM-HYD102B-10SP  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP LJ Pro M402 флакон 10x1 кг Service Pack  TSM-T125-2-10SP  TTI</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402 флакон 12x833 г Service Pack  PN-HLJPM402-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M402/426/CF226A, можна змішувати з оригінальним тонером  TDH132  IPM</t>
   </si>
   <si>
     <t>Тонер HP LJ Pro M436  TDH120R  IPM</t>
   </si>
   <si>
     <t>Тонер HP Універсальний  MPSPLUS-10KG  пакет 10 кг Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний CE-A14 Service Pack, флакон 10x1 кг CET  TSM-CE-A14-10SP</t>
   </si>
   <si>
     <t>Тонер HP універсальний CE-A14 пакет, 20 кг  1x20 кг  CET  CET2516</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG20T  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG221  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HG22A  HG toner</t>
   </si>
   <si>
+    <t>Тонер HP універсальний LJ 1010 пакет 20 кг  2x10 кг   HYD104B  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG206  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG20T   TSM-HG20T-10SP  HG</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG221   TSM-HG221-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010 флакон 10x1 кг Service Pack  HG22A   TSM-HG22A-10SP  HG toner</t>
   </si>
   <si>
-    <t>Тонер HP універсальний LJ 1010/1160  TOTAL Universal  пакет 10 кг ITDL</t>
-[...5 lines deleted...]
-    <t>Тонер HP універсальний LJ 1010/2015  PREMIUM  пакет 10 кг ITDL</t>
+    <t>Тонер HP універсальний LJ 1010 флакон 10х1 кг Service Pack  TSM-HYD104B-10SP  GNT toner Gantech</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035 пакет 10 кг  ТВ-Н03-1   HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005 10x1 кг Service Pack  TSM-HJ-301H-10SP  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035/P1005/P1606 пакет 20 кг  2x10 кг   HJ-301H  GoldenGreen  SGT</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 пакет 2x10 кг  T104-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 флакон 10x1 кг Service Pack  T104-2  TTI</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P1560/1566 MOON пакет 10 кг  TDHMOON  IPM</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P1560/1566 пакет 10 кг  TDH67  IPM</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ P1560/1566 флакон 10x1 кг Service Pack  TSM-TDH67-10SP  IPM</t>
   </si>
@@ -6816,50 +7092,53 @@
   <si>
     <t>Тонер HP універсальний LJ P4015/M601 флакон 10x1 кг Service Pack  HG231   TSM-HG231-10SP  HG toner</t>
   </si>
   <si>
     <t>Тонер HP універсальний M18 Service Pack, флакон 10x1 кг CET  TSM-M18-10SP</t>
   </si>
   <si>
     <t>Тонер HP універсальний M18 пакет, 20 кг  1x20 кг  CET  CET2514</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT10 пакет 10 кг  MPT10-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT10 флакон 10x1 кг Service Pack  MPT10-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT11 пакет 10 кг  MPT11-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT11 флакон 10x1 кг фасований  MPT11-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP Універсальний MPT5 пакет 10 кг  MPT5-10KG  Static Control</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Тонер HP Універсальний MPT5 флакон 10x1 кг Service Pack  MPT5-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP Універсальний MPT6 пакет 10 кг  MPT6-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP Універсальний MPT6 флакон 10x1 кг Service Pack фасований  MPT6-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT7 пакет 10 кг  MPT7-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT7 флакон 10x1 кг Service Pack  MPT7-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT8 пакет 10 кг  MPT8-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT8 флакон 10x1 кг Service Pack  MPT8-1KG-10-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT9 пакет 10 кг  MPT9-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер HP універсальний MPT9 флакон 10x1 кг Service Pack  MPT9-1KG-10-P  Static Control</t>
@@ -6957,71 +7236,77 @@
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN пурпуровий  TK-550M/TK-880M  пакет 10 кг  VF-01M  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN чорний  TK-550K/TK-880K  пакет 10 кг  VF-01K  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita KM-1620/TASKALFA 180  TK-410/TK-435  пакет 10 кг  KM-04   TSM-KM-04-10  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita KM-1620/TASKALFA 180  TK-410/TK-435  пакет 20 кг  2x10 кг   KM-04   TSM-KM-04-10  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita M2040dn  TK-1150/TK-1160/TK-1170/TK-6115  пакет 20 кг  2x10 кг   ED-15  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita P3045 пакет, 20 кг  2x10 кг   HG991  HG toner</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita P3045 пакет, 20 кг  2x10 кг   T143-1  TTI</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita P3045 флакон, 10x1 кг  TSM-HG991-10SP  HG toner</t>
   </si>
   <si>
+    <t>Тонер Kyocera Mita Універсальний  HYD300B  пакет 20кг GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Kyocera Mita Універсальний  KYTK140UNIV-10KG  пакет 10 кг Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний  KYTK3130UNV-1KG-10-P  флакон 10x1 кг  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний  KYTK3130UNV10KG  пакет 10 кг Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний  KYTKUNIV-10KG  пакет 10кг Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний  KYTKUNIV-1KG-10-P  флакон 10x1 кг  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний  TDKMMOON , пакет, 10 кг, IPM</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний  TDKMMOON2  пакет 10 кг IPM</t>
   </si>
   <si>
+    <t>Тонер Kyocera Mita Універсальний  TSM-HYD300B-10SP  флакон 10х1 кг Service Pack GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Kyocera Mita Універсальний PK10  TK-1150/TK-1170  пакет 20 кг  1x20 кг  CET111080</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK10  TK-1150/TK-1170  флакон 10x1 кг Service Pack  TSM-PK10-10SP  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK2  TK-130/TK-410/TK-1140  пакет 20 кг  1x20 кг  CET5498</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK2  TK-130/TK-410/TK-1140  флакон 10x1 кг Service Pack  TSM-PK2-10SP  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK9  TK-1110/TK-1150/TK-1170  пакет 20 кг  1x20 кг   PK9  CET8857</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний PK9  TK-1110/TK-1150/TK-1170  флакон 10x1 кг Service Pack  PK9   TSM-PK9-10SP  CET</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-140  KYTK140UNIV-1KG-10-P  флакон 10x1 кг  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-17  KYTK17UNIV-1KG-10-P  10x1 кг  фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Універсальний TK-17  KYTK17UNIV10KG  пакет 10 кг Static Control</t>
@@ -7107,102 +7392,114 @@
   <si>
     <t>Тонер Samsung ML-1610 пакет 10 кг  WDTS2850U  WELLDO</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1610 пакет 20 кг  2x10  T134-1 TTI</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1610 флакон 10x1 кг Service Pack,  TSM-T134-1-10SP TTI</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1610/2010 пакет 10 кг  T-PN-SML1610-10  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160 пакет 10 кг  WDTS2165  WELLDO</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160 пакет 20 кг  2x10 кг   HG502  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160 пакет 20 кг  2x10 кг   T133-1  TTI</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160 флакон 10x1 кг Service Pack  HG502   TSM-HG502-10SP  HG toner</t>
   </si>
   <si>
+    <t>очікується 02-11</t>
+  </si>
+  <si>
     <t>Тонер Samsung ML-2160 флакон 10x1 кг Service Pack  T133-1   TSM-T133-1-10SP  TT</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160/SL-M2020 Service Pack, флакон 10x1 кг  PN-SML2160-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160/SL-M2020 пакет 10 кг  21117  MK Imaging</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2160/SL-M2020 пакет 10 кг  T-PN-SML2160-10  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung ML-5510 пакет 10 кг  TRSAM309-10KG  Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312 флакон 10x1 кг Service Pack  T-S-CET-SU5-10SP  CET</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  SU5  ML-1660/ML-2950/ML-3312/SCX-4300 пакет 10 кг  SU1T   CET6955  CET</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний  WDTH2850UH  пакет 10 кг WELLDO</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний 20 кг  2x10 кг   HG19D  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний 3  TRSUNIV3  флакон 10x1 кг Service Pack Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний 3  TRSUNIV3-10KG  пакет 10 кг Static Control</t>
   </si>
   <si>
-    <t>Тонер Samsung універсальний ML-1210/1610/1910/2160  NEW GENERATION  пакет 10 кг ITDL</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер Samsung Універсальний ML-1610  WDTS2850EL  пакет 10 кг WELLDO ECO Line</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710 пакет 20 кг  2x10 кг   HG192  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710 флакон 10x1 кг Service Pack  T-S-HG-HG192-10SP  HG</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710/2160 пакет 20 кг  2x10 кг  покращена формула  HG194  HG toner</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний ML-1710/2160 флакон 10x1 кг Service Pack  HG194  HG toner</t>
   </si>
   <si>
+    <t>Тонер Samsung Універсальний ML-3310 пакет, 20 кг  HYD005  GNT toner Gantech</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний ML-3310 флакон 10х1 кг Service Pack  TSM-HYD005-10SP  GNT toner Gantech</t>
+  </si>
+  <si>
     <t>Тонер Samsung Універсальний ML/ SCX series пакет 10 кг  20844/21131  MK Imaging</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний пакет, 20 кг  HYD004-3  Gantech GNT toner</t>
+  </si>
+  <si>
+    <t>Тонер Samsung Універсальний флакон 10х1 кг Service Pack  TSM-HYD004-3-10SP  GNT toner Gantech</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний №2 пакет 10 кг  T-PN-SU2-10  Patron</t>
   </si>
   <si>
     <t>Тонер Samsung Універсальний №2 флакон 10x1 кг Service Pack  PN-SU2-10SP  Patron</t>
   </si>
   <si>
     <t>Тонер Sharp AL-1000/AR-5516 пакет 20 кг  2x10 кг   T230-1  TTI</t>
   </si>
   <si>
     <t>Тонер Sharp AR-163 пакет 20 кг  2x10 кг   HG-SMX-500  HG toner</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -7619,51 +7916,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I319"/>
+  <dimension ref="A1:I327"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -7779,7916 +8076,7500 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>30159</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>13783</v>
+        <v>14029.4</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31006</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+      <c r="F11" s="1">
+        <v>6001.67</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>16</v>
-      </c>
-[...14 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>22222</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>11887.84</v>
+        <v>12100.36</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30943</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>5896.26</v>
+        <v>6001.67</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29311</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3707909000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>5902.08</v>
+        <v>6007.59</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22223</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>11986.29</v>
+        <v>12200.57</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>30901</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>5609.41</v>
+        <v>5709.69</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>26192</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>3707909000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>13071.48</v>
+        <v>13305.16</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30153</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>3707909000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>10970.91</v>
+        <v>11167.04</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30154</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>11333.39</v>
+        <v>11535.99</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>30533</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>3707909000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>14597</v>
+        <v>14857.95</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>28534</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>11068.02</v>
+        <v>11265.88</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30026</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>6072.58</v>
+        <v>6181.14</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30147</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>3707909000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>12572.07</v>
+        <v>12796.82</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30148</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>14776</v>
+        <v>15040.15</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25711</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>12807.45</v>
+        <v>13036.41</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>27236</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>12888</v>
+        <v>13118.4</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>26122</v>
+        <v>35341</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>11518.65</v>
-[...6 lines deleted...]
-      </c>
+        <v>10583.54</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>20382</v>
+        <v>35342</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>10755.66</v>
-[...4 lines deleted...]
-      </c>
+        <v>5230.51</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>30952</v>
+        <v>26122</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>28422.07</v>
-[...4 lines deleted...]
-      </c>
+        <v>11724.57</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>30950</v>
+        <v>20382</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>28422.07</v>
+        <v>10947.94</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>30951</v>
+        <v>35417</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>28422.07</v>
+        <v>8605.309999999999</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>30949</v>
+        <v>35418</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>3707909000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>19052.31</v>
+        <v>4252.09</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>32693</v>
+        <v>30952</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>3707909000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>15215</v>
+        <v>28930.17</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>32692</v>
+        <v>30950</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>3707909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>15215</v>
+        <v>28930.17</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>32691</v>
+        <v>30951</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>15215</v>
+        <v>28930.17</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>32690</v>
+        <v>30949</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>15215</v>
+        <v>19392.91</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>27688</v>
+        <v>32693</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>3707909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>24887.27</v>
+        <v>15487</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>27683</v>
+        <v>32692</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>24887.27</v>
+        <v>15487</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>27684</v>
+        <v>32691</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>24887.27</v>
+        <v>15487</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>27680</v>
+        <v>32690</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>24887.27</v>
+        <v>15487</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>22217</v>
+        <v>27688</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>15364.02</v>
+        <v>25332.18</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>22219</v>
+        <v>27683</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>15364.02</v>
+        <v>25332.18</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>22218</v>
+        <v>27684</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>15364.02</v>
+        <v>25332.18</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>22216</v>
+        <v>27680</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>15364.02</v>
+        <v>25332.18</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>21062</v>
+        <v>22217</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>26850</v>
+        <v>15638.68</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>21061</v>
+        <v>22219</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>26850</v>
+        <v>15638.68</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>21064</v>
+        <v>22218</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>26850</v>
+        <v>15638.68</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>21063</v>
+        <v>22216</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>3707909000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>26850</v>
+        <v>15638.68</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>32742</v>
+        <v>21062</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>3707909000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>27037.95</v>
+        <v>27330</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>32744</v>
+        <v>21061</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>3707909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>27037.95</v>
+        <v>27330</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>32743</v>
+        <v>21064</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>3707909000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>27037.95</v>
+        <v>27330</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>32741</v>
+        <v>21063</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>3707909000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>27037.95</v>
+        <v>27330</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>31325</v>
+        <v>32742</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>3707909000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>13569.54</v>
+        <v>27521.31</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>28466</v>
+        <v>32744</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>3707909000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>7113.91</v>
-[...6 lines deleted...]
-      </c>
+        <v>27521.31</v>
+      </c>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>31332</v>
+        <v>32743</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>3707909000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>5249.62</v>
+        <v>27521.31</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>11246</v>
+        <v>32741</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>3707909000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>5378.06</v>
-[...6 lines deleted...]
-      </c>
+        <v>27521.31</v>
+      </c>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>23554</v>
+        <v>31325</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>3707909000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>2270.62</v>
+        <v>13812.13</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>27285</v>
+        <v>28466</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>3707909000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>7339.45</v>
-[...4 lines deleted...]
-      </c>
+        <v>7241.08</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>27286</v>
+        <v>31332</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>3707909000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>3938.9</v>
+        <v>5343.47</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>20723</v>
+        <v>11246</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>3707909000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>5378.06</v>
+        <v>5474.2</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>11043</v>
+        <v>23554</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>3707909000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>4718.44</v>
+        <v>2311.21</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>24042</v>
+        <v>27285</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>3707909000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>8797.4</v>
+        <v>7470.66</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>21879</v>
+        <v>27286</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>3707909000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>8058.13</v>
+        <v>4009.31</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>21882</v>
+        <v>20723</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>3707909000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>4378.34</v>
-[...4 lines deleted...]
-      </c>
+        <v>5474.2</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>27423</v>
+        <v>11043</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>3707909000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>4234.25</v>
+        <v>4802.79</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>27592</v>
+        <v>24042</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>3707909000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>7124.65</v>
+        <v>8954.67</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>32547</v>
+        <v>21879</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>3707909000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>3423.82</v>
+        <v>8202.190000000001</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>27567</v>
+        <v>21882</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>3835.08</v>
+        <v>4456.61</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>32546</v>
+        <v>27423</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>3707909000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>6631.95</v>
+        <v>4309.94</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>11253</v>
+        <v>27592</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>3707909000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>4698.3</v>
+        <v>7252.02</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>20057</v>
+        <v>32547</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>3707909000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>8063.06</v>
+        <v>3485.03</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>19707</v>
+        <v>27567</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>4655.79</v>
-[...6 lines deleted...]
-      </c>
+        <v>3903.64</v>
+      </c>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>11138</v>
+        <v>32546</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>3707909000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>4763.64</v>
-[...6 lines deleted...]
-      </c>
+        <v>6750.51</v>
+      </c>
+      <c r="G73" s="1"/>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>25296</v>
+        <v>11253</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>3707909000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>4763.64</v>
-[...6 lines deleted...]
-      </c>
+        <v>4782.29</v>
+      </c>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>13576</v>
+        <v>20057</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>4698.3</v>
+        <v>8207.200000000001</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>19830</v>
+        <v>19707</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>3707909000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>4655.79</v>
+        <v>4739.02</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>22771</v>
+        <v>11138</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>3707909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>4655.79</v>
+        <v>4848.8</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>30534</v>
+        <v>25296</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>3707909000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>4865.67</v>
+        <v>4848.8</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>27051</v>
+        <v>13576</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>3707909000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>6220.25</v>
+        <v>4782.29</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>27052</v>
+        <v>19830</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>3707909000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>6423.86</v>
-[...6 lines deleted...]
-        <v>89</v>
+        <v>4739.02</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H80" s="1"/>
+      <c r="I80" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>22358</v>
+        <v>22771</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>3707909000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>5530.65</v>
-[...4 lines deleted...]
-      </c>
+        <v>4739.02</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>27940</v>
+        <v>30534</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>7112.12</v>
-[...4 lines deleted...]
-      </c>
+        <v>4952.65</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>27941</v>
+        <v>27051</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>3707909000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>7230.26</v>
+        <v>6331.45</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>31638</v>
+        <v>27052</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>3707909000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>5702.94</v>
+        <v>6604.75</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>32719</v>
+        <v>22358</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>3707909000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>5702.94</v>
+        <v>5629.52</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>23622</v>
+        <v>27940</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>3707909000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>10431.23</v>
+        <v>7239.26</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>24119</v>
+        <v>27941</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>3707909000</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>12153.21</v>
+        <v>7359.51</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>26945</v>
+        <v>31638</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>3707909000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>18038.73</v>
-[...6 lines deleted...]
-      </c>
+        <v>5804.89</v>
+      </c>
+      <c r="G88" s="1"/>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>31322</v>
+        <v>32719</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>3707909000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>6389.41</v>
+        <v>5804.89</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>31321</v>
+        <v>23622</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>3707909000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>12061.92</v>
+        <v>10617.71</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>32050</v>
+        <v>24119</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>3707909000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>6219.8</v>
+        <v>12370.47</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>32055</v>
+        <v>26945</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>3707909000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>6509.78</v>
-[...6 lines deleted...]
-        <v>102</v>
+        <v>18361.21</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H92" s="1"/>
+      <c r="I92" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>27578</v>
+        <v>31322</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>3707909000</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>5728</v>
+        <v>6503.63</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H93" s="1"/>
+      <c r="I93" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>32337</v>
+        <v>31321</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>3707909000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>5605.83</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>12277.55</v>
+      </c>
+      <c r="G94" s="1"/>
+      <c r="H94" s="1"/>
+      <c r="I94" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>32551</v>
+        <v>32050</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>3707909000</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>8714.620000000001</v>
-[...6 lines deleted...]
-      </c>
+        <v>6330.99</v>
+      </c>
+      <c r="G95" s="1"/>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>32552</v>
+        <v>32055</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>3707909000</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>4446.36</v>
-[...6 lines deleted...]
-      </c>
+        <v>6626.16</v>
+      </c>
+      <c r="G96" s="1"/>
+      <c r="H96" s="1"/>
       <c r="I96" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>27579</v>
+        <v>27578</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>3707909000</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>6067.21</v>
+        <v>5830.4</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>32338</v>
+        <v>32337</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>3707909000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>5884.63</v>
+        <v>5653.21</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H98" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H98" s="1"/>
+      <c r="I98" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>33537</v>
+        <v>32551</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>3707909000</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>5755.75</v>
-[...4 lines deleted...]
-      </c>
+        <v>8870.41</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>23620</v>
+        <v>32552</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>3707909000</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>9424.35</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>4525.85</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H100" s="1"/>
+      <c r="I100" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>12185</v>
+        <v>27579</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>3707909000</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>6097.19</v>
+        <v>6285.9</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H101" s="1"/>
+      <c r="I101" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>13878</v>
+        <v>32338</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>3707909000</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>6282.9</v>
+        <v>5989.83</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H102" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H102" s="1"/>
+      <c r="I102" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>20385</v>
+        <v>33537</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>3707909000</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>4589.11</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>5858.64</v>
+      </c>
+      <c r="G103" s="1"/>
+      <c r="H103" s="1"/>
+      <c r="I103" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>29362</v>
+        <v>23620</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>3707909000</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>3902.2</v>
-[...6 lines deleted...]
-      </c>
+        <v>9592.83</v>
+      </c>
+      <c r="G104" s="1"/>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>29360</v>
+        <v>12185</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>3707909000</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>8269.799999999999</v>
+        <v>6206.19</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>21143</v>
+        <v>13878</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>3707909000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>7897.03</v>
-[...4 lines deleted...]
-      </c>
+        <v>6395.22</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>33497</v>
+        <v>20385</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>3707909000</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>9648.549999999999</v>
+        <v>4671.15</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H107" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H107" s="1"/>
+      <c r="I107" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>26850</v>
+        <v>29362</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>3707909000</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>13155.61</v>
-[...4 lines deleted...]
-      </c>
+        <v>3971.96</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>26852</v>
+        <v>29360</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>3707909000</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>9453.440000000001</v>
+        <v>8417.639999999999</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>32928</v>
+        <v>21143</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>3707909000</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>3141.45</v>
-[...4 lines deleted...]
-      </c>
+        <v>8038.21</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>11426</v>
+        <v>33497</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>3707909000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>5019.16</v>
+        <v>9821.040000000001</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>19232</v>
+        <v>26850</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>3707909000</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>4922.5</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>13390.79</v>
+      </c>
+      <c r="G112" s="1"/>
+      <c r="H112" s="1"/>
+      <c r="I112" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>21603</v>
+        <v>26852</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>3707909000</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>4154.14</v>
+        <v>9622.440000000001</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>26846</v>
+        <v>32928</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>3707909000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>6592.57</v>
+        <v>3197.61</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>26851</v>
+        <v>11426</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>3707909000</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>4917.58</v>
-[...4 lines deleted...]
-      </c>
+        <v>5108.89</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>33498</v>
+        <v>19232</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>3707909000</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>5125.67</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>5010.5</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>22482</v>
+        <v>21603</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>3707909000</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>5048.7</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>4190.6</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H117" s="1"/>
+      <c r="I117" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>26604</v>
+        <v>26846</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>3707909000</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>4743.5</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>6710.43</v>
+      </c>
+      <c r="G118" s="1"/>
+      <c r="H118" s="1"/>
+      <c r="I118" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>19693</v>
+        <v>26851</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>3707909000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>6389.41</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>5005.49</v>
+      </c>
+      <c r="G119" s="1"/>
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>27728</v>
+        <v>33498</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>3707909000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>4168.46</v>
+        <v>5217.3</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>27729</v>
+        <v>22482</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>3707909000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>3602.38</v>
+        <v>5138.95</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="1">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>31328</v>
+        <v>26604</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>3707909000</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>5992.47</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>4828.3</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H122" s="1"/>
+      <c r="I122" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="1">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>31316</v>
+        <v>19693</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>3707909000</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>4882.67</v>
+        <v>6503.63</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H123" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H123" s="1"/>
+      <c r="I123" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="1">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>20386</v>
+        <v>35361</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>3707909000</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>4763.64</v>
-[...6 lines deleted...]
-      </c>
+        <v>7189.61</v>
+      </c>
+      <c r="G124" s="1"/>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="1">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>31327</v>
+        <v>35363</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>3707909000</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>11380.37</v>
-[...4 lines deleted...]
-      </c>
+        <v>3562.01</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>22499</v>
+        <v>31328</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>3707909000</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>5782.6</v>
-[...6 lines deleted...]
-      </c>
+        <v>6099.6</v>
+      </c>
+      <c r="G126" s="1"/>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="1">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>25123</v>
+        <v>31316</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>3707909000</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>5866.73</v>
+        <v>4969.96</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>32111</v>
+        <v>20386</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>3707909000</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>5853.3</v>
-[...4 lines deleted...]
-      </c>
+        <v>4848.8</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>32583</v>
+        <v>31327</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>3707909000</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>7670.15</v>
+        <v>11583.82</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H129" s="1"/>
+      <c r="I129" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="1">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>34765</v>
+        <v>22499</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>3707909000</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>6041.25</v>
-[...4 lines deleted...]
-      </c>
+        <v>5885.97</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>32904</v>
+        <v>25123</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>3707909000</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>7326.02</v>
-[...4 lines deleted...]
-      </c>
+        <v>5971.61</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="1">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>32874</v>
+        <v>32111</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>3707909000</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>6977.42</v>
-[...6 lines deleted...]
-      </c>
+        <v>5957.94</v>
+      </c>
+      <c r="G132" s="1"/>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="1">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>34782</v>
+        <v>32583</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>3707909000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>11443.92</v>
+        <v>7736.21</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="1">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>34812</v>
+        <v>34765</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>3707909000</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>6320.94</v>
+        <v>6149.25</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="1">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>32875</v>
+        <v>32904</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>3707909000</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>7530.98</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>7456.99</v>
+      </c>
+      <c r="G135" s="1"/>
+      <c r="H135" s="1"/>
+      <c r="I135" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="1">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>21750</v>
+        <v>32874</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>3707909000</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>6771.12</v>
-[...4 lines deleted...]
-      </c>
+        <v>7102.16</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="1">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>27726</v>
+        <v>34782</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>3707909000</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>5918.19</v>
+        <v>11648.5</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="1">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>21822</v>
+        <v>34812</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>3707909000</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>6150.89</v>
+        <v>6433.94</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="1">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>25136</v>
+        <v>32875</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>3707909000</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>7876</v>
+        <v>7665.61</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H139" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H139" s="1"/>
+      <c r="I139" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="1">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>26444</v>
+        <v>21750</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>3707909000</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>9164.799999999999</v>
+        <v>6301.84</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="1">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>23612</v>
+        <v>21822</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>3707909000</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>9706.719999999999</v>
-[...6 lines deleted...]
-      </c>
+        <v>6075.46</v>
+      </c>
+      <c r="G141" s="1"/>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="1">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>23616</v>
+        <v>25136</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>3707909000</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>9777.879999999999</v>
+        <v>8016.8</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="1">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>22934</v>
+        <v>26444</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>3707909000</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>11321.75</v>
+        <v>9328.639999999999</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="1">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>28103</v>
+        <v>23612</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>3707909000</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>12731.38</v>
-[...4 lines deleted...]
-      </c>
+        <v>9880.25</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="1">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>26401</v>
+        <v>23616</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>3707909000</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>6130.75</v>
-[...4 lines deleted...]
-      </c>
+        <v>9952.68</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="1">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>25137</v>
+        <v>22934</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>3707909000</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>5168.63</v>
-[...6 lines deleted...]
-      </c>
+        <v>11524.15</v>
+      </c>
+      <c r="G146" s="1"/>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="1">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>26445</v>
+        <v>28103</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>3707909000</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>4591.35</v>
-[...6 lines deleted...]
-      </c>
+        <v>12958.98</v>
+      </c>
+      <c r="G147" s="1"/>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="1">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>23617</v>
+        <v>26401</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>3707909000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>6309.75</v>
-[...6 lines deleted...]
-      </c>
+        <v>6377</v>
+      </c>
+      <c r="G148" s="1"/>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="1">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>21751</v>
+        <v>25137</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>3707909000</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>6191.16</v>
-[...4 lines deleted...]
-      </c>
+        <v>5261.03</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="1">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>22935</v>
+        <v>26445</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>3707909000</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>6830.19</v>
+        <v>4673.43</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="1">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>26952</v>
+        <v>23617</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>3707909000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>5853.3</v>
-[...4 lines deleted...]
-      </c>
+        <v>6422.55</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="1">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>32112</v>
+        <v>21751</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>3707909000</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>5755.75</v>
+        <v>6301.84</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="1">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>21890</v>
+        <v>22935</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>3707909000</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>6587.2</v>
-[...4 lines deleted...]
-      </c>
+        <v>6952.3</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="1">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>27518</v>
+        <v>26952</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>3707909000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>7117.04</v>
+        <v>5957.94</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="1">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>28481</v>
+        <v>32112</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>3707909000</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>0</v>
+        <v>5858.64</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="1">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>21743</v>
+        <v>21890</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>3707909000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>6183.56</v>
+        <v>6704.96</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="1">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>31637</v>
+        <v>27518</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>3707909000</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>5853.3</v>
+        <v>7244.27</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="1">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>31639</v>
+        <v>28481</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>3707909000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>4463.37</v>
+        <v>0</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="1">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>27727</v>
+        <v>21743</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>3707909000</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>5918.19</v>
+        <v>6294.1</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="1">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>21137</v>
+        <v>31637</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>3707909000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>7729.67</v>
+        <v>5957.94</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="1">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>28467</v>
+        <v>31639</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>3707909000</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>6830.64</v>
+        <v>4543.16</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H161" s="1"/>
+      <c r="I161" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="1">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>22927</v>
+        <v>21137</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>3707909000</v>
       </c>
       <c r="E162" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>12024.77</v>
-[...6 lines deleted...]
-      </c>
+        <v>7867.85</v>
+      </c>
+      <c r="G162" s="1"/>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="1">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>28468</v>
+        <v>28467</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>3707909000</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>3634.6</v>
-[...6 lines deleted...]
-      </c>
+        <v>7017.89</v>
+      </c>
+      <c r="G163" s="1"/>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="1">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>22932</v>
+        <v>22927</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>3707909000</v>
       </c>
       <c r="E164" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F164" s="1">
-        <v>6317.36</v>
-[...4 lines deleted...]
-      </c>
+        <v>12239.74</v>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="1">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>21742</v>
+        <v>35372</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>3707909000</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>6433.26</v>
-[...6 lines deleted...]
-      </c>
+        <v>6200.27</v>
+      </c>
+      <c r="G165" s="1"/>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="1">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>32113</v>
+        <v>28468</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>3707909000</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>5267.97</v>
-[...4 lines deleted...]
-      </c>
+        <v>3699.57</v>
+      </c>
+      <c r="G166" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="1">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>32114</v>
+        <v>35374</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>3707909000</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>5755.75</v>
-[...4 lines deleted...]
-      </c>
+        <v>3064.6</v>
+      </c>
+      <c r="G167" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="1">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>21328</v>
+        <v>22932</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>3707909000</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>5463.08</v>
+        <v>6430.29</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="1">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>25570</v>
+        <v>21742</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>3707909000</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>5141.33</v>
-[...4 lines deleted...]
-      </c>
+        <v>6548.27</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="1">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>25568</v>
+        <v>32113</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>3707909000</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>9874.98</v>
+        <v>5362.15</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="1">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>21146</v>
+        <v>32114</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>3707909000</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>7261.58</v>
-[...6 lines deleted...]
-      </c>
+        <v>5858.64</v>
+      </c>
+      <c r="G171" s="1"/>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="1">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>25131</v>
+        <v>21328</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>3707909000</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>5776.78</v>
-[...6 lines deleted...]
-      </c>
+        <v>5560.74</v>
+      </c>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="1">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>21142</v>
+        <v>25570</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>3707909000</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>6124.04</v>
-[...6 lines deleted...]
-      </c>
+        <v>5233.24</v>
+      </c>
+      <c r="G173" s="1"/>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="1">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>23520</v>
+        <v>25568</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>3707909000</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>5721.74</v>
-[...6 lines deleted...]
-      </c>
+        <v>10051.52</v>
+      </c>
+      <c r="G174" s="1"/>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="1">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>21598</v>
+        <v>21146</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>3707909000</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>3938</v>
+        <v>7391.4</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="1">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>25132</v>
+        <v>25131</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>3707909000</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>3016.6</v>
+        <v>5880.05</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H176" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H176" s="1"/>
+      <c r="I176" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="1">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>21597</v>
+        <v>21142</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>3707909000</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>3141.45</v>
+        <v>6233.52</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H177" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H177" s="1"/>
+      <c r="I177" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="1">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>23525</v>
+        <v>23520</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>3707909000</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>2996.46</v>
+        <v>5824.02</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H178" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H178" s="1"/>
+      <c r="I178" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="1">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>27730</v>
+        <v>35403</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>3707909000</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>3345.06</v>
+        <v>5784.85</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="1">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>27732</v>
+        <v>21598</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>3707909000</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>3190.68</v>
-[...4 lines deleted...]
-      </c>
+        <v>4008.4</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="1">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>27731</v>
+        <v>25132</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>3707909000</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>3396.53</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>3070.53</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H181" s="1"/>
+      <c r="I181" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="1">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>16203</v>
+        <v>21597</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>3707909000</v>
       </c>
       <c r="E182" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>1745.25</v>
-[...4 lines deleted...]
-      </c>
+        <v>3197.61</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="1">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>24276</v>
+        <v>23525</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>3707909000</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>3040.32</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>3050.03</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H183" s="1"/>
+      <c r="I183" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="1">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>24275</v>
+        <v>35404</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>3707909000</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>5468</v>
-[...4 lines deleted...]
-      </c>
+        <v>2875.12</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="1">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>19051</v>
+        <v>16203</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>3707909000</v>
       </c>
       <c r="E185" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F185" s="1">
-        <v>7466.99</v>
+        <v>1594.25</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H185" s="1"/>
+      <c r="I185" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="1">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>22471</v>
+        <v>24276</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>3707909000</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>4134.9</v>
+        <v>3094.67</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="1">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>32115</v>
+        <v>24275</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>3707909000</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>5548.55</v>
+        <v>5565.75</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="1">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>26450</v>
+        <v>19051</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>3707909000</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>5365.53</v>
+        <v>7600.47</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="1">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>26452</v>
+        <v>22471</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>3707909000</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>5305.56</v>
+        <v>4208.82</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="1">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>32657</v>
+        <v>32115</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>3707909000</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>4381.47</v>
+        <v>5647.74</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="1">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>23607</v>
+        <v>26450</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>3707909000</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>7793.21</v>
-[...6 lines deleted...]
-      </c>
+        <v>5461.45</v>
+      </c>
+      <c r="G191" s="1"/>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="1">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>23611</v>
+        <v>26452</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>3707909000</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>3972.01</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>5400.41</v>
+      </c>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1"/>
+      <c r="I192" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="1">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>25575</v>
+        <v>32657</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>3707909000</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>5378.06</v>
-[...6 lines deleted...]
-      </c>
+        <v>4459.8</v>
+      </c>
+      <c r="G193" s="1"/>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="1">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>25574</v>
+        <v>23607</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>3707909000</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>10243.28</v>
+        <v>7932.53</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="1">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>25265</v>
+        <v>23611</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D195" s="1">
         <v>3707909000</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>3266.75</v>
-[...4 lines deleted...]
-      </c>
+        <v>4043.02</v>
+      </c>
+      <c r="G195" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="1">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>25313</v>
+        <v>25575</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>3707909000</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>3682.93</v>
-[...6 lines deleted...]
-        <v>102</v>
+        <v>5474.2</v>
+      </c>
+      <c r="G196" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H196" s="1"/>
+      <c r="I196" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="1">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>29807</v>
+        <v>25574</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>3707909000</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>3978.28</v>
-[...4 lines deleted...]
-      </c>
+        <v>10426.4</v>
+      </c>
+      <c r="G197" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="1">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>29809</v>
+        <v>25265</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>3707909000</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>4208.74</v>
+        <v>3325.15</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="1">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>15434</v>
+        <v>25313</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>3707909000</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>4314.35</v>
+        <v>3789.76</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H199" s="1"/>
+      <c r="I199" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="1">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>22776</v>
+        <v>29807</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>3707909000</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>4725.6</v>
+        <v>4049.4</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H200" s="1"/>
+      <c r="I200" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="1">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>26150</v>
+        <v>29809</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D201" s="1">
         <v>3707909000</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>4949.35</v>
+        <v>4379.18</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H201" s="1"/>
+      <c r="I201" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="1">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>26154</v>
+        <v>15434</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>3707909000</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>5191</v>
+        <v>4391.48</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H202" s="1"/>
+      <c r="I202" s="1" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="1">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>16812</v>
+        <v>22776</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>3707909000</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>5593.75</v>
+        <v>4873.85</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H203" s="1"/>
+      <c r="I203" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="1">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>22777</v>
+        <v>26150</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>3707909000</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>5912.82</v>
+        <v>5037.83</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H204" s="1"/>
+      <c r="I204" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="1">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>22180</v>
+        <v>26154</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>3707909000</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>3547.78</v>
+        <v>5283.8</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H205" s="1"/>
+      <c r="I205" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="1">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>22773</v>
+        <v>16812</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>3707909000</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>3912.05</v>
+        <v>5693.75</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="1" t="s">
-        <v>102</v>
+        <v>211</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="1">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>24745</v>
+        <v>22777</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>3707909000</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>3012.12</v>
+        <v>6149.25</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="1">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>24778</v>
+        <v>22180</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>3707909000</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>3392.05</v>
+        <v>3611.2</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H208" s="1"/>
+      <c r="I208" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="1">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>11146</v>
+        <v>22773</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>3707909000</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>4865.67</v>
-[...8 lines deleted...]
-        <v>15</v>
+        <v>4033.45</v>
+      </c>
+      <c r="G209" s="1"/>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="1">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>18365</v>
+        <v>24745</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>3707909000</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>5167.73</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>3065.97</v>
+      </c>
+      <c r="G210" s="1"/>
+      <c r="H210" s="1"/>
+      <c r="I210" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="1">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>32720</v>
+        <v>24778</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>3707909000</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>4929.66</v>
+        <v>3491.41</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H211" s="1"/>
+      <c r="I211" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="1">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>32721</v>
+        <v>11146</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>3707909000</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>6041.25</v>
-[...4 lines deleted...]
-      </c>
+        <v>4952.65</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="1">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>26967</v>
+        <v>18365</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>3707909000</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>10740</v>
-[...4 lines deleted...]
-      </c>
+        <v>5260.11</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="1">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>26844</v>
+        <v>32720</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>3707909000</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>27442.94</v>
+        <v>5017.79</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="1">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>32632</v>
+        <v>32721</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>3707909000</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>9845</v>
+        <v>6149.25</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="1">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>26968</v>
+        <v>26967</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>3707909000</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>5751.27</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>10932</v>
+      </c>
+      <c r="G216" s="1"/>
+      <c r="H216" s="1"/>
+      <c r="I216" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="1">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>23344</v>
+        <v>26844</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>3707909000</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>11256.42</v>
+        <v>27933.54</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="1">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>32806</v>
+        <v>32632</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>3707909000</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>24898.9</v>
+        <v>10021</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="1">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>34196</v>
+        <v>26968</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>3707909000</v>
       </c>
       <c r="E219" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>26320.61</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>5854.09</v>
+      </c>
+      <c r="G219" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H219" s="1"/>
+      <c r="I219" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="1">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>32630</v>
+        <v>23344</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>3707909000</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>8860.5</v>
+        <v>11457.65</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="1">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>32631</v>
+        <v>32806</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>3707909000</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>10583.38</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>25344.02</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H221" s="1"/>
+      <c r="I221" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="1">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>32723</v>
+        <v>34196</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>3707909000</v>
       </c>
       <c r="E222" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F222" s="1">
-        <v>5219.64</v>
+        <v>26791.14</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="1">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>26971</v>
+        <v>32630</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>3707909000</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>10403.48</v>
+        <v>9018.9</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="1">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>26973</v>
+        <v>32631</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>3707909000</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>5325.7</v>
+        <v>10772.58</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="1">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>23021</v>
+        <v>32723</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>3707909000</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>10386.48</v>
+        <v>5312.95</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="1">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>22179</v>
+        <v>26971</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>3707909000</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>10337.25</v>
+        <v>10589.46</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="1">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>23022</v>
+        <v>26973</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>3707909000</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>20674.5</v>
+        <v>5420.91</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="1">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>23903</v>
+        <v>23021</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>3707909000</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>11316.83</v>
+        <v>10572.16</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="1">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>23905</v>
+        <v>22179</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>3707909000</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>11316.83</v>
+        <v>10522.05</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="1">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>23023</v>
+        <v>23022</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>3707909000</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>13339.98</v>
+        <v>21044.1</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="1">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>23024</v>
+        <v>23903</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>3707909000</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>26581.5</v>
+        <v>11519.14</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="1">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>23148</v>
+        <v>23905</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>3707909000</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>11863.23</v>
+        <v>11519.14</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="1">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>23149</v>
+        <v>23023</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>3707909000</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>23628</v>
+        <v>13578.46</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="1">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>23017</v>
+        <v>23024</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>3707909000</v>
       </c>
       <c r="E234" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>33290.87</v>
+        <v>27056.7</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="1">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>28094</v>
+        <v>23148</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>3707909000</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>17003.66</v>
+        <v>12075.31</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="1">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>17740</v>
+        <v>23149</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>3707909000</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>15621.33</v>
+        <v>24050.4</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="1">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>23009</v>
+        <v>23017</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>3707909000</v>
       </c>
       <c r="E237" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F237" s="1">
-        <v>34891.58</v>
+        <v>33886.01</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="1">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>23011</v>
+        <v>28094</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>3707909000</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>34891.58</v>
+        <v>17307.63</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="1">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>23010</v>
+        <v>17740</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>3707909000</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>34891.58</v>
+        <v>15900.59</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="1">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>23008</v>
+        <v>23009</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>3707909000</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>26811.96</v>
+        <v>35515.34</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="1">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>23146</v>
+        <v>23011</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>3707909000</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>10140.35</v>
+        <v>35515.34</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="1">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>23147</v>
+        <v>23010</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>3707909000</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>20182.25</v>
+        <v>35515.34</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="1">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>23220</v>
+        <v>23008</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>3707909000</v>
       </c>
       <c r="E243" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>0</v>
+        <v>27291.28</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="1">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>30217</v>
+        <v>23146</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>3707909000</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>12082.95</v>
+        <v>10321.63</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="1">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>32544</v>
+        <v>23147</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>3707909000</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>17746.96</v>
+        <v>20543.05</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="1">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>30218</v>
+        <v>23220</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>3707909000</v>
       </c>
       <c r="E246" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F246" s="1">
-        <v>6282.9</v>
+        <v>0</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="1">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>21528</v>
+        <v>30217</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>3707909000</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>10933.32</v>
+        <v>12298.96</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="1">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>27445</v>
+        <v>32544</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>3707909000</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>11356.21</v>
+        <v>18064.22</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="1">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>22228</v>
+        <v>30218</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>3707909000</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>11299.38</v>
+        <v>6395.22</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="1">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>26149</v>
+        <v>35411</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>3707909000</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>7225.34</v>
+        <v>9822.4</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="1">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>26603</v>
+        <v>21528</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>3707909000</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>7514.42</v>
+        <v>11439.88</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="H251" s="1"/>
+      <c r="I251" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="1">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>20595</v>
+        <v>27445</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>3707909000</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>6780.07</v>
+        <v>11559.22</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="1">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>27562</v>
+        <v>22228</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>3707909000</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>6926.41</v>
+        <v>11376.11</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="1">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>26821</v>
+        <v>26149</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>3707909000</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>15561.81</v>
-[...6 lines deleted...]
-      </c>
+        <v>7098.97</v>
+      </c>
+      <c r="G254" s="1"/>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="1">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>28002</v>
+        <v>26603</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>3707909000</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>8119.44</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>7647.85</v>
+      </c>
+      <c r="G255" s="1"/>
+      <c r="H255" s="1"/>
+      <c r="I255" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="1">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>25580</v>
+        <v>20595</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>3707909000</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>15608.8</v>
-[...6 lines deleted...]
-      </c>
+        <v>6901.28</v>
+      </c>
+      <c r="G256" s="1"/>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="1">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>25581</v>
+        <v>27562</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>3707909000</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>7999.51</v>
-[...6 lines deleted...]
-      </c>
+        <v>7050.23</v>
+      </c>
+      <c r="G257" s="1"/>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="1">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>25410</v>
+        <v>35412</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>3707909000</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>15707.25</v>
-[...6 lines deleted...]
-      </c>
+        <v>4854.26</v>
+      </c>
+      <c r="G258" s="1"/>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="1">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>25411</v>
+        <v>26821</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>3707909000</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>8119.44</v>
+        <v>15840.01</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="1">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>27512</v>
+        <v>28002</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>3707909000</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>11617.55</v>
-[...4 lines deleted...]
-      </c>
+        <v>8264.59</v>
+      </c>
+      <c r="G260" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="1">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>29654</v>
+        <v>25580</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>3707909000</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>9496.85</v>
+        <v>15887.84</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="1">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>29653</v>
+        <v>25581</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>3707909000</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>9182.700000000001</v>
+        <v>8142.52</v>
       </c>
       <c r="G262" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="1">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>29212</v>
+        <v>25410</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>3707909000</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>7838.86</v>
-[...4 lines deleted...]
-      </c>
+        <v>15988.05</v>
+      </c>
+      <c r="G263" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="1">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>29211</v>
+        <v>25411</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>3707909000</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>7578.41</v>
-[...4 lines deleted...]
-      </c>
+        <v>8264.59</v>
+      </c>
+      <c r="G264" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="1">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>30592</v>
+        <v>27512</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>3707909000</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>7496.97</v>
+        <v>11825.24</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="1">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>27565</v>
+        <v>29654</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>3707909000</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>12427.52</v>
-[...4 lines deleted...]
-      </c>
+        <v>9666.620000000001</v>
+      </c>
+      <c r="G266" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="1">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>29130</v>
+        <v>29653</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>3707909000</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>7368.09</v>
-[...4 lines deleted...]
-      </c>
+        <v>9346.860000000001</v>
+      </c>
+      <c r="G267" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="1">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>24469</v>
+        <v>29212</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>3707909000</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>7267.4</v>
+        <v>7978.99</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H268" s="1"/>
+      <c r="I268" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="1">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>23831</v>
+        <v>29211</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>3707909000</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>14383.1</v>
-[...6 lines deleted...]
-      </c>
+        <v>7713.89</v>
+      </c>
+      <c r="G269" s="1"/>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="1">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>28837</v>
+        <v>30592</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>3707909000</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>13606.24</v>
+        <v>7630.99</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="1">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>26380</v>
+        <v>27565</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>3707909000</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>16596.88</v>
+        <v>12649.69</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="1">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>26467</v>
+        <v>29130</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>3707909000</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>16871.65</v>
+        <v>7499.81</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="1">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>32083</v>
+        <v>24469</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>3707909000</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>7219.07</v>
+        <v>7397.32</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="1">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>26375</v>
+        <v>23831</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>3707909000</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>7560.51</v>
-[...4 lines deleted...]
-      </c>
+        <v>14640.23</v>
+      </c>
+      <c r="G274" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="1">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>32080</v>
+        <v>28837</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>3707909000</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>6041.25</v>
+        <v>13849.48</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="1">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>31574</v>
+        <v>26380</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D276" s="1">
         <v>3707909000</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>10775.8</v>
+        <v>16893.58</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="1">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>24217</v>
+        <v>26467</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>3707909000</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>15155.04</v>
+        <v>17173.26</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="1">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>24633</v>
+        <v>32083</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>3707909000</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>7862.13</v>
+        <v>7348.13</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="1">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>24218</v>
+        <v>26375</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>3707909000</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>14606.4</v>
+        <v>7695.67</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="1">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>24634</v>
+        <v>32080</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D280" s="1">
         <v>3707909000</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>7862.13</v>
+        <v>6149.25</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="1">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>30666</v>
+        <v>31574</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D281" s="1">
         <v>3707909000</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>7862.13</v>
+        <v>10968.44</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="1">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>30598</v>
+        <v>24217</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>3707909000</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>15262.44</v>
+        <v>15425.96</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="1">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>12186</v>
+        <v>24633</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>3707909000</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>5808.55</v>
+        <v>8002.68</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="1">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>11223</v>
+        <v>24218</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D284" s="1">
         <v>3707909000</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>9815.469999999999</v>
+        <v>14867.52</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="1">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>17860</v>
+        <v>24634</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>3707909000</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>8522.639999999999</v>
+        <v>8002.68</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="1">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>21366</v>
+        <v>30666</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>3707909000</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>9637.360000000001</v>
-[...6 lines deleted...]
-      </c>
+        <v>8002.68</v>
+      </c>
+      <c r="G286" s="1"/>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="1">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>19053</v>
+        <v>30598</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>3707909000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>10668.4</v>
+        <v>15535.28</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="1">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>22484</v>
+        <v>12186</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>3707909000</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>6127.17</v>
+        <v>5912.39</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="1">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>23337</v>
+        <v>11223</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D289" s="1">
         <v>3707909000</v>
       </c>
       <c r="E289" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>4268.26</v>
-[...6 lines deleted...]
-      </c>
+        <v>9990.940000000001</v>
+      </c>
+      <c r="G289" s="1"/>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="1">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>21448</v>
+        <v>17860</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>3707909000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>11362.47</v>
+        <v>8675</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="1">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>33068</v>
+        <v>21366</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D291" s="1">
         <v>3707909000</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>6034.09</v>
-[...4 lines deleted...]
-      </c>
+        <v>9809.65</v>
+      </c>
+      <c r="G291" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="1">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>20887</v>
+        <v>19053</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>3707909000</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>9872.299999999999</v>
+        <v>10859.12</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="1">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>32955</v>
+        <v>22484</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>3707909000</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>4237.83</v>
+        <v>6236.71</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="1">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>21147</v>
+        <v>23337</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>3707909000</v>
       </c>
       <c r="E294" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F294" s="1">
-        <v>7651.8</v>
+        <v>4344.56</v>
       </c>
       <c r="G294" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="1">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>16791</v>
+        <v>21448</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>3707909000</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>12897.85</v>
+        <v>11565.6</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="1">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>24790</v>
+        <v>33068</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>3707909000</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>4022.13</v>
+        <v>6141.96</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="1">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>26120</v>
+        <v>20887</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>3707909000</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>6810.06</v>
+        <v>10048.79</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="1">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>30535</v>
+        <v>32955</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D298" s="1">
         <v>3707909000</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>9731.34</v>
-[...6 lines deleted...]
-      </c>
+        <v>4313.59</v>
+      </c>
+      <c r="G298" s="1"/>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="1">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>25499</v>
+        <v>21147</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D299" s="1">
         <v>3707909000</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>5305.56</v>
+        <v>7788.59</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="1">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>21002</v>
+        <v>16791</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D300" s="1">
         <v>3707909000</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>9731.34</v>
-[...6 lines deleted...]
-      </c>
+        <v>13128.42</v>
+      </c>
+      <c r="G300" s="1"/>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="1">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>22713</v>
+        <v>24790</v>
       </c>
       <c r="C301" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D301" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E301" s="1">
+        <v>1</v>
+      </c>
+      <c r="F301" s="1">
+        <v>4094.03</v>
+      </c>
+      <c r="G301" s="1"/>
+      <c r="H301" s="1"/>
+      <c r="I301" s="1" t="s">
         <v>311</v>
-      </c>
-[...14 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="1">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>25586</v>
+        <v>26120</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D302" s="1">
         <v>3707909000</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>5297.95</v>
+        <v>6931.8</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="1">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>25584</v>
+        <v>30535</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D303" s="1">
         <v>3707909000</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>5000.81</v>
-[...4 lines deleted...]
-      </c>
+        <v>9905.299999999999</v>
+      </c>
+      <c r="G303" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="1">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>29975</v>
+        <v>25499</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D304" s="1">
         <v>3707909000</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>4725.6</v>
-[...4 lines deleted...]
-      </c>
+        <v>5400.41</v>
+      </c>
+      <c r="G304" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="1">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>32633</v>
+        <v>21002</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D305" s="1">
         <v>3707909000</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>7383.75</v>
-[...4 lines deleted...]
-      </c>
+        <v>9905.299999999999</v>
+      </c>
+      <c r="G305" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="1">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>22780</v>
+        <v>22713</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D306" s="1">
         <v>3707909000</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>5235.3</v>
+        <v>18960.64</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="H306" s="1"/>
+      <c r="I306" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="1">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>19476</v>
+        <v>25586</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D307" s="1">
         <v>3707909000</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>4967.25</v>
+        <v>5392.66</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="1">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>27733</v>
+        <v>25584</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D308" s="1">
         <v>3707909000</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>4837.48</v>
+        <v>5090.21</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="1">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>32926</v>
+        <v>29975</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D309" s="1">
         <v>3707909000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>3591.19</v>
+        <v>4810.08</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="1">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>21144</v>
+        <v>32633</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D310" s="1">
         <v>3707909000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>8055</v>
+        <v>7515.75</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="1">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>21602</v>
+        <v>22780</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D311" s="1">
         <v>3707909000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>4323.75</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>5443.23</v>
+      </c>
+      <c r="G311" s="1"/>
+      <c r="H311" s="1"/>
+      <c r="I311" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="1">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>28488</v>
+        <v>19476</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D312" s="1">
         <v>3707909000</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>8055</v>
+        <v>5056.05</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="1">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>28514</v>
+        <v>32926</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D313" s="1">
         <v>3707909000</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>4323.75</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>3655.39</v>
+      </c>
+      <c r="G313" s="1"/>
+      <c r="H313" s="1"/>
+      <c r="I313" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>25122</v>
+        <v>21144</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D314" s="1">
         <v>3707909000</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>4183.23</v>
+        <v>8199</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="1">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>11149</v>
+        <v>21602</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D315" s="1">
         <v>3707909000</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>5263.5</v>
+        <v>4401.04</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H315" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H315" s="1"/>
+      <c r="I315" s="1" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="1">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>22772</v>
+        <v>28488</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D316" s="1">
         <v>3707909000</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>5578.09</v>
-[...6 lines deleted...]
-      </c>
+        <v>8199</v>
+      </c>
+      <c r="G316" s="1"/>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="1">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>23558</v>
+        <v>28514</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D317" s="1">
         <v>3707909000</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>11411.25</v>
-[...4 lines deleted...]
-      </c>
+        <v>4401.04</v>
+      </c>
+      <c r="G317" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="1">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>23626</v>
+        <v>35355</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D318" s="1">
         <v>3707909000</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>9510.27</v>
+        <v>8003.14</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" outlineLevel="1">
       <c r="A319" s="1"/>
-      <c r="B319" s="1"/>
-[...4 lines deleted...]
-      <c r="G319" s="1"/>
+      <c r="B319" s="1">
+        <v>35357</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D319" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E319" s="1">
+        <v>1</v>
+      </c>
+      <c r="F319" s="1">
+        <v>3875.39</v>
+      </c>
+      <c r="G319" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="H319" s="1"/>
-      <c r="I319" s="1"/>
+      <c r="I319" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" outlineLevel="1">
+      <c r="A320" s="1"/>
+      <c r="B320" s="1">
+        <v>25122</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D320" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E320" s="1">
+        <v>1</v>
+      </c>
+      <c r="F320" s="1">
+        <v>4258.01</v>
+      </c>
+      <c r="G320" s="1"/>
+      <c r="H320" s="1"/>
+      <c r="I320" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" outlineLevel="1">
+      <c r="A321" s="1"/>
+      <c r="B321" s="1">
+        <v>35367</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D321" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E321" s="1">
+        <v>1</v>
+      </c>
+      <c r="F321" s="1">
+        <v>7470.2</v>
+      </c>
+      <c r="G321" s="1"/>
+      <c r="H321" s="1"/>
+      <c r="I321" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" outlineLevel="1">
+      <c r="A322" s="1"/>
+      <c r="B322" s="1">
+        <v>35368</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D322" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E322" s="1">
+        <v>1</v>
+      </c>
+      <c r="F322" s="1">
+        <v>3691.37</v>
+      </c>
+      <c r="G322" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H322" s="1"/>
+      <c r="I322" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" outlineLevel="1">
+      <c r="A323" s="1"/>
+      <c r="B323" s="1">
+        <v>11149</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D323" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E323" s="1">
+        <v>1</v>
+      </c>
+      <c r="F323" s="1">
+        <v>5357.59</v>
+      </c>
+      <c r="G323" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H323" s="1"/>
+      <c r="I323" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" outlineLevel="1">
+      <c r="A324" s="1"/>
+      <c r="B324" s="1">
+        <v>22772</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D324" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E324" s="1">
+        <v>1</v>
+      </c>
+      <c r="F324" s="1">
+        <v>5677.81</v>
+      </c>
+      <c r="G324" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H324" s="1"/>
+      <c r="I324" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" outlineLevel="1">
+      <c r="A325" s="1"/>
+      <c r="B325" s="1">
+        <v>23558</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D325" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E325" s="1">
+        <v>1</v>
+      </c>
+      <c r="F325" s="1">
+        <v>11615.25</v>
+      </c>
+      <c r="G325" s="1"/>
+      <c r="H325" s="1"/>
+      <c r="I325" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" outlineLevel="1">
+      <c r="A326" s="1"/>
+      <c r="B326" s="1">
+        <v>23626</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D326" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E326" s="1">
+        <v>1</v>
+      </c>
+      <c r="F326" s="1">
+        <v>9680.290000000001</v>
+      </c>
+      <c r="G326" s="1"/>
+      <c r="H326" s="1"/>
+      <c r="I326" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327" s="1"/>
+      <c r="B327" s="1"/>
+      <c r="C327" s="1"/>
+      <c r="D327" s="1"/>
+      <c r="E327" s="1"/>
+      <c r="F327" s="1"/>
+      <c r="G327" s="1"/>
+      <c r="H327" s="1"/>
+      <c r="I327" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>