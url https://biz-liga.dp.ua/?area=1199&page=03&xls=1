--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -528,471 +528,458 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MicroLine 5720/5790</t>
         </r>
       </text>
     </comment>
     <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">MicroLine 5721/5791</t>
+          <t xml:space="preserve">Microline 5720/5790  8 млн. знаків</t>
         </r>
       </text>
     </comment>
     <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Microline 5720/5790  8 млн. знаків</t>
+          <t xml:space="preserve">Microline ML1120/1190  4 млн</t>
         </r>
       </text>
     </comment>
     <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Microline ML1120/1190  4 млн</t>
+          <t xml:space="preserve">ML 172/173/180/182/183/192/193/194/195/280/320/321/3310/3311/3320/3321/8320/8330  3млн.</t>
         </r>
       </text>
     </comment>
     <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 172/173/180/182/183/192/193/194/195/280/320/321/3310/3311/3320/3321/8320/8330  3млн.</t>
+          <t xml:space="preserve">Упаковка из 20 шт. Microline 172/ 173/ 180/ 182/ 183/ 192/ 193/ 194/ 195/ 280/ 320/ 321/ 380/ 390/ 391/ 3310/ 3311/ 3320/ 3321/ 8320/ 8330</t>
         </r>
       </text>
     </comment>
     <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Упаковка из 20 шт. Microline 172/ 173/ 180/ 182/ 183/ 192/ 193/ 194/ 195/ 280/ 320/ 321/ 380/ 390/ 391/ 3310/ 3311/ 3320/ 3321/ 8320/ 8330</t>
+          <t xml:space="preserve">ML 172/173/180/182/183/192/193/194/195/280/320/321/380/390/391/ 3310/3311/3320/3321/8320/8330</t>
         </r>
       </text>
     </comment>
     <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 172/173/180/182/183/192/193/194/195/280/320/321/380/390/391/ 3310/3311/3320/3321/8320/8330</t>
+          <t xml:space="preserve">ML 393x/395/3410/8360  10 млн.</t>
         </r>
       </text>
     </comment>
     <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 393x/395/3410/8360  10 млн.</t>
+          <t xml:space="preserve">ML 4410  15 млн</t>
         </r>
       </text>
     </comment>
     <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 4410  15 млн</t>
+          <t xml:space="preserve">ML 4410</t>
         </r>
       </text>
     </comment>
     <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 4410</t>
+          <t xml:space="preserve">ML-5100FB  2 млн</t>
         </r>
       </text>
     </comment>
     <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-5100FB  2 млн</t>
+          <t xml:space="preserve">ML 5520/5521  4 млн.</t>
         </r>
       </text>
     </comment>
     <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 5520/5521  4 млн.</t>
+          <t xml:space="preserve">Microline 5720/5790</t>
         </r>
       </text>
     </comment>
     <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Microline 5720/5790</t>
+          <t xml:space="preserve">ML-2751/ ML-5791</t>
         </r>
       </text>
     </comment>
     <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2751/ ML-5791</t>
+          <t xml:space="preserve">ML 6300FB  4 млн.</t>
         </r>
       </text>
     </comment>
     <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML 6300FB  4 млн.</t>
+          <t xml:space="preserve">Microline MX50/100/150/PRINTRONIX P300/600  55 м</t>
         </r>
       </text>
     </comment>
     <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Microline MX50/100/150/PRINTRONIX P300/600  55 м</t>
+          <t xml:space="preserve">ML MX50/100/150/200s; PRINTRONIX P5210/20  50 млн  Matrix Black, Standard</t>
         </r>
       </text>
     </comment>
     <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML MX50/100/150/200s; PRINTRONIX P5210/20  50 млн  Matrix Black, Standard</t>
+          <t xml:space="preserve">17 000стор., для пристроїв Microline MX-CRB-1050, MX-CRB-1100, MX-CRB-1150, MX-CRB-1200</t>
         </r>
       </text>
     </comment>
     <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">17 000стор., для пристроїв Microline MX-CRB-1050, MX-CRB-1100, MX-CRB-1150, MX-CRB-1200</t>
+          <t xml:space="preserve">ML MX1050, MX1100, MX1150, MX1200 Ultra Capacity</t>
         </r>
       </text>
     </comment>
     <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML MX1050, MX1100, MX1150, MX1200 Ultra Capacity</t>
+          <t xml:space="preserve">MX-CRB-1150, MX-CRB-1200</t>
         </r>
       </text>
     </comment>
     <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">MX-CRB-1150, MX-CRB-1200</t>
+          <t xml:space="preserve">ML MX50/100/150/200s;PRINTRONIX P5210/20  90 млн</t>
         </r>
       </text>
     </comment>
     <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML MX50/100/150/200s;PRINTRONIX P5210/20  90 млн</t>
+          <t xml:space="preserve">KX-P 145,1000/30/80/90, 1123/24/40/50/70/91,1592,1695</t>
         </r>
       </text>
     </comment>
     <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KX-P 145,1000/30/80/90, 1123/24/40/50/70/91,1592,1695</t>
+          <t xml:space="preserve">KX-P 150,2124/80,  БЕЗ ШВА</t>
         </r>
       </text>
     </comment>
     <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KX-P 150,2124/80,  БЕЗ ШВА</t>
+          <t xml:space="preserve">KX-P1524/40,1624/54,2624,3624; ROLAND 2450/65</t>
         </r>
       </text>
     </comment>
     <comment ref="C65" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MT 600/691/645</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для матричних принтерів</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson FX 2190</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson FX 880</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson LQ-1170, F031010</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson LQ-630, F101030</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson LX300/ LX300+/ LX300+ II  F078010</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson FX 890 / FX 2190 1267348 / 1275824</t>
   </si>
   <si>
     <t>Картридж - ролик IR-40T  PN-IR40T , Patron</t>
   </si>
   <si>
     <t>Картридж Epson DFX-5000,  #8766</t>
   </si>
   <si>
     <t>Картридж Epson DFX-5000/8000/8500, WWM</t>
@@ -1049,53 +1036,50 @@
     <t>Картридж Epson LQ-630,  WWM</t>
   </si>
   <si>
     <t>Картридж Epson LX-1170/ 1350  C13S015642BA</t>
   </si>
   <si>
     <t>Картридж Epson LX-350  LX-350/MX-80   PN-LX350/MX80  Patron</t>
   </si>
   <si>
     <t>Картридж Epson LX-350/LX-300+  C13S015637BA</t>
   </si>
   <si>
     <t>Картридж Epson LX/FX1170,  C13S015020BA</t>
   </si>
   <si>
     <t>Картридж Epson LХ-100  PN-LX100  Patron</t>
   </si>
   <si>
     <t>Картридж Epson MX-100  PN-MX100  Patron</t>
   </si>
   <si>
     <t>Картридж Epson PLQ20,  3 шт , C13S015339</t>
   </si>
   <si>
     <t>Картридж Oki MicroLine 5720 черный Patron  PN-ML5720</t>
-  </si>
-[...1 lines deleted...]
-    <t>Картридж Oki MicroLine 5721/5791 чорний Patron  PN-ML5721</t>
   </si>
   <si>
     <t>Картридж OKI MicroLine ML5720 NEU  44173405</t>
   </si>
   <si>
     <t>Картридж OKI ML 1120  43571803  NON EU</t>
   </si>
   <si>
     <t>Картридж OKI ML 182  01108002  NON EU</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Картридж OKI ML 182  PN-ML182   20 шт  Patron</t>
   </si>
   <si>
     <t>Картридж OKI ML 182 Patron</t>
   </si>
   <si>
     <t>Картридж OKI ML 3410  09002308</t>
   </si>
   <si>
     <t>Картридж OKI ML 4410  01171302  NON EU</t>
   </si>
@@ -1581,51 +1565,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I70"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1741,1411 +1725,1506 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>8574</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8443999090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>4200</v>
+        <v>4195.31</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7472</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>2956.8</v>
+        <v>2953.5</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>8881</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2016</v>
+        <v>2013.75</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>8816</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2688</v>
+        <v>2685</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>6338</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>2885.12</v>
+        <v>2881.9</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>11803</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>5017.6</v>
+        <v>5012</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>16385</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>9612102000</v>
       </c>
       <c r="E16" s="1">
         <v>5</v>
       </c>
       <c r="F16" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>523</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>9612102000</v>
       </c>
       <c r="E17" s="1">
         <v>50</v>
       </c>
       <c r="F17" s="1">
-        <v>720.38</v>
+        <v>719.58</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>12144</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>408.58</v>
+        <v>408.12</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>6354</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>9612102000</v>
       </c>
       <c r="E19" s="1">
         <v>50</v>
       </c>
       <c r="F19" s="1">
-        <v>1324.29</v>
+        <v>1322.81</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>8000</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>9612102000</v>
       </c>
       <c r="E20" s="1">
         <v>15</v>
       </c>
       <c r="F20" s="1">
-        <v>614.21</v>
+        <v>613.52</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>24840</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>688.13</v>
+        <v>687.36</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>5848</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>9612102000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>182.34</v>
+        <v>182.13</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>10676</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>9612102000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>197.57</v>
+        <v>197.35</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>13863</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>9612102000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>15173</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>9612102000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>6770</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>9612102000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>198.91</v>
+        <v>198.69</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>8002</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>9612102000</v>
       </c>
       <c r="E27" s="1">
         <v>35</v>
       </c>
       <c r="F27" s="1">
-        <v>422.02</v>
+        <v>421.55</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>3785</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>9612102000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>623.17</v>
+        <v>622.47</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>7245</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>9612102000</v>
       </c>
       <c r="E29" s="1">
         <v>96</v>
       </c>
       <c r="F29" s="1">
-        <v>175.62</v>
+        <v>175.42</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>4144</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>9612102000</v>
       </c>
       <c r="E30" s="1">
         <v>100</v>
       </c>
       <c r="F30" s="1">
-        <v>354.82</v>
+        <v>354.42</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>19803</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>9612102000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>7356</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>9612102000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>177.86</v>
+        <v>177.66</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>7357</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>9612102000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>577.02</v>
+        <v>576.38</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>7057</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>9612102000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>244.61</v>
+        <v>244.34</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>23237</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>9612102000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>315.84</v>
+        <v>315.49</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>17733</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>9612102000</v>
       </c>
       <c r="E36" s="1">
         <v>122</v>
       </c>
       <c r="F36" s="1">
-        <v>104.38</v>
+        <v>104.27</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>17734</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>9612102000</v>
       </c>
       <c r="E37" s="1">
         <v>100</v>
       </c>
       <c r="F37" s="1">
-        <v>323.9</v>
+        <v>323.54</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>529</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>9612102000</v>
       </c>
       <c r="E38" s="1">
         <v>35</v>
       </c>
       <c r="F38" s="1">
-        <v>331.97</v>
+        <v>331.6</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>7242</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>9612102000</v>
       </c>
       <c r="E39" s="1">
         <v>300</v>
       </c>
       <c r="F39" s="1">
-        <v>18.37</v>
+        <v>18.35</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>7240</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>9612102000</v>
       </c>
       <c r="E40" s="1">
         <v>35</v>
       </c>
       <c r="F40" s="1">
-        <v>129.02</v>
+        <v>128.88</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>9530</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1275.46</v>
+        <v>1274.03</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>26478</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>9612102000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>26477</v>
+        <v>14023</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>9612102000</v>
       </c>
       <c r="E43" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F43" s="1">
-        <v>242.37</v>
+        <v>414.83</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>14023</v>
+        <v>8375</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>9612102000</v>
       </c>
       <c r="E44" s="1">
         <v>12</v>
       </c>
       <c r="F44" s="1">
-        <v>415.3</v>
+        <v>303.41</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>8375</v>
+        <v>535</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>9612102000</v>
       </c>
       <c r="E45" s="1">
         <v>12</v>
       </c>
       <c r="F45" s="1">
-        <v>303.74</v>
+        <v>402.75</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
-[...1 lines deleted...]
-        <v>32</v>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>535</v>
+        <v>23002</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>9612102000</v>
       </c>
       <c r="E46" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>403.2</v>
+        <v>1192.59</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
-[...1 lines deleted...]
-        <v>52</v>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>23002</v>
+        <v>7247</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>9612102000</v>
       </c>
       <c r="E47" s="1">
-        <v>1</v>
+        <v>200</v>
       </c>
       <c r="F47" s="1">
-        <v>1193.92</v>
+        <v>73.39</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>7247</v>
+        <v>7359</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>9612102000</v>
       </c>
       <c r="E48" s="1">
-        <v>200</v>
+        <v>6</v>
       </c>
       <c r="F48" s="1">
-        <v>73.47</v>
+        <v>1018.51</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>7359</v>
+        <v>7361</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>9612102000</v>
       </c>
       <c r="E49" s="1">
         <v>6</v>
       </c>
       <c r="F49" s="1">
-        <v>1019.65</v>
+        <v>2881.45</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>7361</v>
+        <v>8476</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>9612102000</v>
       </c>
       <c r="E50" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>2884.67</v>
+        <v>977.34</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>8476</v>
+        <v>14018</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>9612102000</v>
       </c>
       <c r="E51" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F51" s="1">
-        <v>978.4299999999999</v>
+        <v>484.2</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>14018</v>
+        <v>7362</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>9612102000</v>
       </c>
       <c r="E52" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F52" s="1">
-        <v>484.74</v>
+        <v>944.23</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>7362</v>
+        <v>24425</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>9612102000</v>
       </c>
       <c r="E53" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>945.28</v>
+        <v>0</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>24425</v>
+        <v>23065</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>9612102000</v>
       </c>
       <c r="E54" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F54" s="1">
-        <v>0</v>
+        <v>708.39</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>23065</v>
+        <v>8923</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>9612102000</v>
       </c>
       <c r="E55" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>709.1799999999999</v>
+        <v>890.97</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>8923</v>
+        <v>7866</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>9612102000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>891.97</v>
+        <v>421.55</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>7866</v>
+        <v>6812</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>9612102000</v>
       </c>
       <c r="E57" s="1">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="F57" s="1">
-        <v>422.02</v>
+        <v>1913.06</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>6812</v>
+        <v>14987</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>9612102000</v>
       </c>
       <c r="E58" s="1">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F58" s="1">
-        <v>1915.2</v>
+        <v>5217.85</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>14987</v>
+        <v>11808</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>9612102000</v>
       </c>
       <c r="E59" s="1">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F59" s="1">
-        <v>5223.68</v>
+        <v>2778.98</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>11808</v>
+        <v>24069</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>9612102000</v>
       </c>
       <c r="E60" s="1">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>2782.08</v>
+        <v>16040.19</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>24069</v>
+        <v>13707</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>9612102000</v>
       </c>
       <c r="E61" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F61" s="1">
-        <v>16058.11</v>
+        <v>3204.55</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>13707</v>
+        <v>7249</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>9612102000</v>
       </c>
       <c r="E62" s="1">
-        <v>6</v>
+        <v>360</v>
       </c>
       <c r="F62" s="1">
-        <v>3208.13</v>
+        <v>10.29</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>7249</v>
+        <v>545</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>9612102000</v>
       </c>
       <c r="E63" s="1">
-        <v>360</v>
+        <v>50</v>
       </c>
       <c r="F63" s="1">
-        <v>10.3</v>
+        <v>86.37</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>9612102000</v>
       </c>
       <c r="E64" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>86.45999999999999</v>
+        <v>149.02</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>543</v>
+        <v>7454</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>9612102000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>149.18</v>
+        <v>447.5</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I65" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>7454</v>
+        <v>9879</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>9612102000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>448</v>
+        <v>5593.75</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
-[...1 lines deleted...]
-        <v>52</v>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>9879</v>
+        <v>9684</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>9612102000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>5600</v>
+        <v>1006.88</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>9684</v>
+        <v>20542</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D68" s="1"/>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1008</v>
+        <v>332.49</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:9" outlineLevel="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
       <c r="A69" s="1"/>
-      <c r="B69" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
       <c r="D69" s="1"/>
-      <c r="E69" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
-      <c r="I69" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I70" s="1"/>
+      <c r="I69" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>