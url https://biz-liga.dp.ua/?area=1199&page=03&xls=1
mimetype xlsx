--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -889,95 +889,92 @@
           <t xml:space="preserve">KX-P1524/40,1624/54,2624,3624; ROLAND 2450/65</t>
         </r>
       </text>
     </comment>
     <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MT 600/691/645</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для матричних принтерів</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson FX 2190</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson FX 880</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson LQ-1170, F031010</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson LQ-630, F101030</t>
   </si>
   <si>
     <t>Друкувальна голівка Epson LX300/ LX300+/ LX300+ II  F078010</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson FX 890 / FX 2190 1267348 / 1275824</t>
   </si>
   <si>
     <t>Картридж - ролик IR-40T  PN-IR40T , Patron</t>
   </si>
   <si>
     <t>Картридж Epson DFX-5000,  #8766</t>
   </si>
@@ -1725,1494 +1722,1376 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>8574</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8443999090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>4195.31</v>
+        <v>4270.31</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7472</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>2953.5</v>
+        <v>3006.3</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>8881</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2013.75</v>
+        <v>2049.75</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>8816</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>6338</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>2881.9</v>
+        <v>2933.42</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>11803</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>5012</v>
+        <v>5101.6</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>16385</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>9612102000</v>
       </c>
       <c r="E16" s="1">
         <v>5</v>
       </c>
       <c r="F16" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>523</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>9612102000</v>
       </c>
       <c r="E17" s="1">
         <v>50</v>
       </c>
       <c r="F17" s="1">
-        <v>719.58</v>
+        <v>732.4400000000001</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>12144</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>408.12</v>
+        <v>415.42</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>6354</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>9612102000</v>
       </c>
       <c r="E19" s="1">
         <v>50</v>
       </c>
       <c r="F19" s="1">
-        <v>1322.81</v>
+        <v>1346.46</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>8000</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>9612102000</v>
       </c>
       <c r="E20" s="1">
         <v>15</v>
       </c>
       <c r="F20" s="1">
-        <v>613.52</v>
+        <v>624.49</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>24840</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>687.36</v>
+        <v>699.65</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>5848</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>9612102000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>182.13</v>
+        <v>185.39</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>10676</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>9612102000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>197.35</v>
+        <v>200.88</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>13863</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>9612102000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>15173</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>9612102000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>6770</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>9612102000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>198.69</v>
+        <v>202.24</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>8002</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>9612102000</v>
       </c>
       <c r="E27" s="1">
         <v>35</v>
       </c>
       <c r="F27" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>3785</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>9612102000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>622.47</v>
+        <v>633.6</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>7245</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>9612102000</v>
       </c>
       <c r="E29" s="1">
         <v>96</v>
       </c>
       <c r="F29" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>4144</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>9612102000</v>
       </c>
       <c r="E30" s="1">
         <v>100</v>
       </c>
       <c r="F30" s="1">
-        <v>354.42</v>
+        <v>360.76</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>19803</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>9612102000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>7356</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>9612102000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>177.66</v>
+        <v>180.83</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>7357</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>9612102000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>576.38</v>
+        <v>586.6799999999999</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>7057</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>9612102000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>244.34</v>
+        <v>248.7</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>23237</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>9612102000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>315.49</v>
+        <v>321.13</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>17733</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>9612102000</v>
       </c>
       <c r="E36" s="1">
         <v>122</v>
       </c>
       <c r="F36" s="1">
-        <v>104.27</v>
+        <v>106.13</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>17734</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>9612102000</v>
       </c>
       <c r="E37" s="1">
         <v>100</v>
       </c>
       <c r="F37" s="1">
-        <v>323.54</v>
+        <v>329.33</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>529</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>9612102000</v>
       </c>
       <c r="E38" s="1">
         <v>35</v>
       </c>
       <c r="F38" s="1">
-        <v>331.6</v>
+        <v>337.53</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>7242</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>9612102000</v>
       </c>
       <c r="E39" s="1">
         <v>300</v>
       </c>
       <c r="F39" s="1">
-        <v>18.35</v>
+        <v>18.68</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>7240</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>9612102000</v>
       </c>
       <c r="E40" s="1">
         <v>35</v>
       </c>
       <c r="F40" s="1">
-        <v>128.88</v>
+        <v>131.18</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>9530</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1274.03</v>
+        <v>1296.81</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>26478</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>9612102000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>140.96</v>
+        <v>143.48</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>14023</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>9612102000</v>
       </c>
       <c r="E43" s="1">
         <v>12</v>
       </c>
       <c r="F43" s="1">
-        <v>414.83</v>
+        <v>422.25</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>8375</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>9612102000</v>
       </c>
       <c r="E44" s="1">
         <v>12</v>
       </c>
       <c r="F44" s="1">
-        <v>303.41</v>
+        <v>308.83</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>535</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>9612102000</v>
       </c>
       <c r="E45" s="1">
         <v>12</v>
       </c>
       <c r="F45" s="1">
-        <v>402.75</v>
+        <v>409.95</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>23002</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>9612102000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1192.59</v>
+        <v>1213.91</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>7247</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>9612102000</v>
       </c>
       <c r="E47" s="1">
         <v>200</v>
       </c>
       <c r="F47" s="1">
-        <v>73.39</v>
+        <v>74.7</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>7359</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>9612102000</v>
       </c>
       <c r="E48" s="1">
         <v>6</v>
       </c>
       <c r="F48" s="1">
-        <v>1018.51</v>
+        <v>1036.72</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>7361</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>9612102000</v>
       </c>
       <c r="E49" s="1">
         <v>6</v>
       </c>
       <c r="F49" s="1">
-        <v>2881.45</v>
+        <v>2932.96</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>8476</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>9612102000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>977.34</v>
+        <v>994.8099999999999</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>14018</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>9612102000</v>
       </c>
       <c r="E51" s="1">
         <v>12</v>
       </c>
       <c r="F51" s="1">
-        <v>484.2</v>
+        <v>492.85</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>7362</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>9612102000</v>
       </c>
       <c r="E52" s="1">
         <v>10</v>
       </c>
       <c r="F52" s="1">
-        <v>944.23</v>
+        <v>961.11</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>24425</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>9612102000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
         <v>0</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>23065</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>9612102000</v>
       </c>
       <c r="E54" s="1">
         <v>12</v>
       </c>
       <c r="F54" s="1">
-        <v>708.39</v>
+        <v>721.0599999999999</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>8923</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>9612102000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>890.97</v>
+        <v>906.9</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>7866</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>9612102000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>6812</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>9612102000</v>
       </c>
       <c r="E57" s="1">
         <v>36</v>
       </c>
       <c r="F57" s="1">
-        <v>1913.06</v>
+        <v>1947.26</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>14987</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>9612102000</v>
       </c>
       <c r="E58" s="1">
         <v>9</v>
       </c>
       <c r="F58" s="1">
-        <v>5217.85</v>
+        <v>5311.13</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>11808</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>9612102000</v>
       </c>
       <c r="E59" s="1">
         <v>36</v>
       </c>
       <c r="F59" s="1">
-        <v>2778.98</v>
+        <v>2828.66</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>24069</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>9612102000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>16040.19</v>
+        <v>16326.94</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>13707</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>9612102000</v>
       </c>
       <c r="E61" s="1">
         <v>6</v>
       </c>
       <c r="F61" s="1">
-        <v>3204.55</v>
+        <v>3261.84</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>7249</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>9612102000</v>
       </c>
       <c r="E62" s="1">
         <v>360</v>
       </c>
       <c r="F62" s="1">
-        <v>10.29</v>
+        <v>10.48</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>545</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>9612102000</v>
       </c>
       <c r="E63" s="1">
         <v>50</v>
       </c>
       <c r="F63" s="1">
-        <v>86.37</v>
+        <v>87.91</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>543</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>9612102000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>149.02</v>
+        <v>151.68</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>7454</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>9612102000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>9879</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>9612102000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>5593.75</v>
+        <v>5693.75</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>9684</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>9612102000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1006.88</v>
+        <v>1024.88</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>20542</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>332.49</v>
+        <v>338.44</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>