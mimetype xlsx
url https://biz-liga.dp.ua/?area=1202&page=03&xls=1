--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1025,627 +1025,627 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L100/110/120/1300/132/200/210/222/300/312/350/355/362/364/366/382/386/456/486/550/555/566, L3050/3060/3070</t>
         </r>
       </text>
     </comment>
     <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother DCP-100/300/500/700/1000/4000/6600 series, DCP-J100/J300/J500/J700/J1000/J1100/J1200/J1800/J4100 series; MFC-200/400/500/600/700/800/900/3200/3300/3400/3800/4800/5100/5200/5400/5800/6400/6800 series, MFC-J200/J400/J500/J600/J700/J800/J900/J1000/J1300/J2300/J2500/J2700/J3500/J3700/J3900/J4100/J4300/J4400/J4500/J4600/J4700/J5300/J5600/J5700/J5900/J6500/J6700/J6900 series; INTELLIFAX-1355/1360/1460/1560/1815/1820/1835/1840/1860/1920/1940/1960/2240/2480/2580; HL-J6000/J6100 Brother LC11, LC16, LC22U, LC31, LC37, LC38, LC39, LC51, LC57, LC61, LC65, LC67, LC103, LC107, LC121, LC123, LC127, LC133, LC137, LC223, LC227, LC421, LC422, LC424, LC426, LC427, LC462, LC529, LC535, LC539, LC563, LC565, LC567, LC569, LC600, LC700, LC800, LC900, LC960, LC970, LC975, LC980, LC985, LC990, LC1000, LC1100, LC1220, LC1240, LC1280, LC3211, LC3213, LC3217, LC3219, LC3235, LC3237, LC3239, LC3617, LC3619</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C73" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 PGBK/C/M/Y, GI-21 PGBK/C/M/Y, GI-41 PGBK/C/M/Y, GI-51 PGBK/C/M/Y, GI-61 PGBK/C/M/Y, GI-71 PGBK/C/M/Y, GI-81 PGBK/C/M/Y, GI-91 PGBK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 PGBK/C/M/Y, GI-21 PGBK/C/M/Y, GI-41 PGBK/C/M/Y, GI-51 PGBK/C/M/Y, GI-61 PGBK/C/M/Y, GI-71 PGBK/C/M/Y, GI-81 PGBK/C/M/Y, GI-91 PGBK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 BK/C/M/Y, GI-290 BK/C/M/Y, GI-390 BK/C/M/Y, GI-490 BK/C/M/Y, GI-590 BK/C/M/Y, GI-690 BK/C/M/Y, GI-790 BK/C/M/Y, GI-890 BK/C/M/Y, GI-990 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-360/BC-361, PG-260/CL-261, PG-460/CL-461, PG-560/CL-561, PG-660/CL-661, PG-760/CL-761, PG-860/CL-861, PG-960/CL-961</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PG-37, PG-40, PG-46, PG-50, PG-440, PG-445, PG-510, PG-512, CL-38, CL-41, CL-51, CL-56, CL-441, CL-446, CL-511, CL-513, CLI-8, BCI-3e, BCI-6; HP C9351AE №21 , C9352AE №22 , CC640HE №121 , CC643HE №121 , CH561HE №122 , CH562HE №122 ; Lexmark 10N0016 №16 , 10N0217 №17 , 10N0026 №26 , 10N0227 №27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03Vx  101 BK/C/M/Y ; T03Rx  102 BK/C/M/Y ; T502x20-ST  502 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03Vx  101 BK/C/M/Y ; T03Rx  102 BK/C/M/Y ; T502x20-ST  502 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00Sx  103 BK/C/M/Y ; T00Px  104 BK/C/M/Y ; T522x20-S  522 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00Sx  103 BK/C/M/Y ; T00Px  104 BK/C/M/Y ; T522x20-S  522 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09Bx  107 BK/C/M/Y/LC/LM , T09Cx  108 BK/C/M/Y/LC/LM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09Bx  107 BK/C/M/Y/LC/LM , T09Cx  108 BK/C/M/Y/LC/LM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06Cx  112 BK/C/M/Y ; T06Bx  113 BK/C/M/Y ; T542x20-S  542 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06Cx  112 BK/C/M/Y ; T06Bx  113 BK/C/M/Y ; T542x20-S  542 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06Cx  112 BK/C/M/Y ; T06Bx  113 BK/C/M/Y ; T542x20-S  542 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06Cx  112 BK/C/M/Y ; T06Bx  113 BK/C/M/Y ; T542x20-S  542 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07A1/T07Bx  114 BК/PB/C/M/Y/GY , T07C1/T07Dx  115 BК/PB/C/M/Y/GY , T552x20-S  552 BК/PB/C/M/Y/GY</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07A1/T07Bx  114 BК/PB/C/M/Y/GY , T07C1/T07Dx  115 BК/PB/C/M/Y/GY , T552x20-S  552 BК/PB/C/M/Y/GY</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L1300; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-4500, ET-14000 Epson T664x  664 BK/C/M/Y , T672x  672 BK/C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T673x  673 BK/C/M/Y/LC/LM , T674x  674 BK/C/M/Y/LC/LM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L605, L655, L1455; EcoTank ET-3600, ET-4550, ET-16500 Epson T774x  774 BK , T664x/T672x  664/672 C/M/Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Expression Home XP-30, XP-33, XP-102, XP-103, XP-202, XP-203, XP-205, XP-207, XP-212, XP-215, XP-225, XP-235, XP-245, XP-247, XP-255, XP-257, XP-302, XP-303, XP-305, XP-306, XP-312, XP-313, XP-315, XP-322, XP-323, XP-325, XP-332, XP-335, XP-342, XP-345, XP-352, XP-355, XP-402, XP-403, XP-405, XP-406, XP-412, XP-413, XP-415, XP-423, XP-432, XP-435, XP-442, XP-445, XP-452, XP-455, XP-2100, XP-2105, XP-2150, XP-2155, XP-2200, XP-2205, XP-3100, XP-3105, XP-3150, XP-3155, XP-3200, XP-3205, XP-4100, XP-4105, XP-4150, XP-4155, XP-4200, XP-4205, XP-5100, XP-5105, XP-5150, XP-5155, XP-5200, XP-5205; WorkForce WF-2800, WF-2810DWF, WF-2820DWF, WF-2830DWF, WF-2835DWF, WF-2840DWF, WF-2845DWF, WF-2850DWF, WF-2860DWF, WF-2865DWF, WF-2870DWF, WF-2880DWF, WF-2885DWF, WF-2910, WF-2930, WF-2935, WF-2950, WF-2960DWF, WF-2965 Epson T02Vx/T02Wx, T03Ux/T03Ax, T09Qx/T09Rx, T10Gx/T10Hx, T170x/T171x, T180x/T181x, T212x/T212XLx, T222x, T232x, T298x/T299x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T048x, T077x, T078x, T079x, T080x, T081x, T082x, T085x, T242x, T243x, T312x, T378x, T379x, T559x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T003/T005, T013/T014, T015/T016, T017/T018, T019/T020, T028/T029, T032x, T036/T037, T038/T039, T040/T041, T043x, T044x, T046x, T0501/T0520, T051/T052, T055x, T063x, T066/T067, T072x/T073x, T092x, T103x, T128x, T129x, T130x, T162x/T163x, T170x/T1711x, T180x/T181x, T261x/T263x, T270x/T271x/T279x, T559x, T701x/T702x/T703x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 700/750/780/785/790/810/820/825/830/870/890/895/900/915/925/935/950/960/1200/1270/1280/1290/1410/2000P, P50, PX660/PX720WD/PX730WD/PX820FWD/PX830FWD, R265/R270/R290/R295/R390, RX590/RX610/RX615/RX690, T50/T59, TX650/TX659/TX700W/TX710W/TX800FW Epson T0010, T007/T008, T007/T009, T015/T016, T028/T027, T033x, T048x, T0501/T0530, T080x, T081x, T082</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для очищення картриджів і друкувальних голівок струменевих принтерів Epson із водорозчинним чорнилом. Колір: рожевий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для очищення картриджів і друкувальних голівок струменевих принтерів Epson із водорозчинним чорнилом. Колір: рожевий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для очищення картриджів і друкувальних голівок струменевих принтерів Canon/ HP/ Lexmark із водорозчинним чорнилом. Колір: жовтий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для очищення картриджів і друкувальних голівок струменевих принтерів Canon/ HP/ Lexmark із водорозчинним чорнилом. Колір: жовтий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для очищення картриджів і друкувальних голівок струменевих принтерів Canon/ Epson/ HP/ Lexmark із пігментним чорнилом. Колір: блакитний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для очищення картриджів і друкувальних голівок струменевих принтерів Canon/ Epson/ HP/ Lexmark із пігментним чорнилом. Колір: блакитний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BTD60BK, BT6000BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BTD60BK, BT6000BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BTD60BK, BT6000BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: LC-11/16/37/38/57/61/67/563/567/565/900/970/980/990/1100/1240/1280; Сумісність з принтерами: DCP-110C/115C/116C/117C/120C/130C/135C/145С/150C/165С/185С/195C/195CR1/310CN/315CN/330C/340CW/350C/357C/385С/540CN/585CW/750CW/770CW/6690CW, INTELLIFAX 1860C/1960C/ 2480C/2580C, MFC-210C/215C/230C/235C/240C/250CR/260C/290C/J2310R1/3360C/J3520R1/425CN/465CN/490CW/5460CN/5490CN/5860CN/5890CN/J5910DWR1/660CN/6490CW/J6510DW/6890CW/6890CDW/845CW/885CW</t>
+          <t xml:space="preserve">Д/картриджів: Canon BCI-21, BCI-24; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S200/ S300/ S330, BJC-2000/2100/4000/4100/4200/4300/4400/4550/4650/5000/5100/5500, C70/75/80, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/MPC200, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320</t>
         </r>
       </text>
     </comment>
     <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: LC-11/16/37/38/57/61/67/563/567/565/900/970/980/990/1100/1240/1280; Сумісність з принтерами: DCP-110C/115C/116C/117C/120C/130C/135C/145С/150C/165С/185С/195C/195CR1/310CN/315CN/330C/340CW/350C/357C/385С/540CN/585CW/750CW/770CW/6690CW, INTELLIFAX 1860C/1960C/ 2480C/2580C, MFC-210C/215C/230C/235C/240C/250CR/260C/290C/J2310R1/3360C/J3520R1/425CN/465CN/490CW/5460CN/5490CN/5860CN/5890CN/J5910DWR1/660CN/6490CW/J6510DW/6890CW/6890CDW/845CW/885CW</t>
+          <t xml:space="preserve">Д/картриджів: Canon BCI-21, BCI-24; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S200/ S300/ S330, BJC-2000/2100/4000/4100/4200/4300/4400/4550/4650/5000/5100/5500, C70/75/80, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/MPC200, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320</t>
         </r>
       </text>
     </comment>
     <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: LC-11/16/37/38/57/61/67/563/567/565/900/970/980/990/1100/1240/1280; Сумісність з принтерами: DCP-110C/115C/116C/117C/120C/130C/135C/145С/150C/165С/185С/195C/195CR1/310CN/315CN/330C/340CW/350C/357C/385С/540CN/585CW/750CW/770CW/6690CW, INTELLIFAX 1860C/1960C/ 2480C/2580C, MFC-210C/215C/230C/235C/240C/250CR/260C/290C/J2310R1/3360C/J3520R1/425CN/465CN/490CW/5460CN/5490CN/5860CN/5890CN/J5910DWR1/660CN/6490CW/J6510DW/6890CW/6890CDW/845CW/885CW</t>
+          <t xml:space="preserve">Д/картриджів: Canon BCI-21, BCI-24; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S200/ S300/ S330, BJC-2000/2100/4000/4100/4200/4300/4400/4550/4650/5000/5100/5500, C70/75/80, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/MPC200, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320</t>
         </r>
       </text>
     </comment>
     <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: Canon BCI-21, BCI-24; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S200/ S300/ S330, BJC-2000/2100/4000/4100/4200/4300/4400/4550/4650/5000/5100/5500, C70/75/80, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/MPC200, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320</t>
         </r>
       </text>
     </comment>
     <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -1665,3715 +1665,3715 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: Canon BCI-21, BCI-24; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S200/ S300/ S330, BJC-2000/2100/4000/4100/4200/4300/4400/4550/4650/5000/5100/5500, C70/75/80, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/MPC200, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320</t>
         </r>
       </text>
     </comment>
     <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon BCI-21, BCI-24; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S200/ S300/ S330, BJC-2000/2100/4000/4100/4200/4300/4400/4550/4650/5000/5100/5500, C70/75/80, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/MPC200, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320</t>
+          <t xml:space="preserve">Д/картриджів: Canon BCI-24, BCI-10/11/15; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S50/ S200/ S300/ S330/ S400, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/ MPC200, i70/80, IP90/90v, C70/75/80, BJC-3000/6xxx, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320,</t>
         </r>
       </text>
     </comment>
     <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon BCI-21, BCI-24; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S200/ S300/ S330, BJC-2000/2100/4000/4100/4200/4300/4400/4550/4650/5000/5100/5500, C70/75/80, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/MPC200, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320</t>
+          <t xml:space="preserve">Д/картриджів: Canon BCI-24, BCI-10/11/15; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S50/ S200/ S300/ S330/ S400, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/ MPC200, i70/80, IP90/90v, C70/75/80, BJC-3000/6xxx, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320,</t>
         </r>
       </text>
     </comment>
     <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon BCI-21, BCI-24; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S200/ S300/ S330, BJC-2000/2100/4000/4100/4200/4300/4400/4550/4650/5000/5100/5500, C70/75/80, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/MPC200, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320</t>
+          <t xml:space="preserve">Д/картриджів: CL-446/ 56; Сумісність з принтерами: Canon Pixma E404/464/484, MG2440/2450/2540/2550, IP2840</t>
         </r>
       </text>
     </comment>
     <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon BCI-24, BCI-10/11/15; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S50/ S200/ S300/ S330/ S400, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/ MPC200, i70/80, IP90/90v, C70/75/80, BJC-3000/6xxx, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320,</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-6C, CLI-8C, CLI-426C, CLI-451C, CLI-451C XL, CLI-521C, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
         </r>
       </text>
     </comment>
     <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon BCI-24, BCI-10/11/15; Сумісність з принтерами: Canon BJ-i250/ i320/ i350/ i450/ i455/ i470/ i475/ S50/ S200/ S300/ S330/ S400, Pixma-iP1000/ iP1500/ iP2000/ MP110/ MP130/ MP410/ MP430, SmartBase-MP360/ MP370/ MP390/ MPC190/ MPC199/ MPC200, i70/80, IP90/90v, C70/75/80, BJC-3000/6xxx, Deskjet 310/ 320/ 340/ 340c/ cbi/ Deskwriter 310/ 320,</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-6C, CLI-8C, CLI-426C, CLI-451C, CLI-451C XL, CLI-521C, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
         </r>
       </text>
     </comment>
     <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: CL-446/ 56; Сумісність з принтерами: Canon Pixma E404/464/484, MG2440/2450/2540/2550, IP2840</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-6C, CLI-8C, CLI-426C, CLI-451C, CLI-451C XL, CLI-521C, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
         </r>
       </text>
     </comment>
     <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджей: Canon BCI-6C, CLI-8C, CLI-426C, CLI-451C, CLI-451C XL, CLI-521C, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
         </r>
       </text>
     </comment>
     <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-6C, CLI-8C, CLI-426C, CLI-451C, CLI-451C XL, CLI-521C, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
+          <t xml:space="preserve">Д/ картриджей: Canon BCI-6Y, CLI-8Y, CLI-426Y, CLI-451Y, CLI-451Y XL, CLI-521Y, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX71</t>
         </r>
       </text>
     </comment>
     <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-6C, CLI-8C, CLI-426C, CLI-451C, CLI-451C XL, CLI-521C, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
+          <t xml:space="preserve">Д/ картриджей: Canon BCI-6Y, CLI-8Y, CLI-426Y, CLI-451Y, CLI-451Y XL, CLI-521Y, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX71</t>
         </r>
       </text>
     </comment>
     <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-6C, CLI-8C, CLI-426C, CLI-451C, CLI-451C XL, CLI-521C, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
+          <t xml:space="preserve">Д/ картриджей: Canon BCI-6Y, CLI-8Y, CLI-426Y, CLI-451Y, CLI-451Y XL, CLI-521Y, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX71</t>
         </r>
       </text>
     </comment>
     <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/ картриджей: Canon BCI-6Y, CLI-8Y, CLI-426Y, CLI-451Y, CLI-451Y XL, CLI-521Y, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX71</t>
         </r>
       </text>
     </comment>
     <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/ картриджей: Canon BCI-6Y, CLI-8Y, CLI-426Y, CLI-451Y, CLI-451Y XL, CLI-521Y, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX71</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-6M, CLI-8M, CLI-426M, CLI-451M, CLI-451M XL, CLI-521M, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
         </r>
       </text>
     </comment>
     <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/ картриджей: Canon BCI-6Y, CLI-8Y, CLI-426Y, CLI-451Y, CLI-451Y XL, CLI-521Y, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX71</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-6M, CLI-8M, CLI-426M, CLI-451M, CLI-451M XL, CLI-521M, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
         </r>
       </text>
     </comment>
     <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/ картриджей: Canon BCI-6Y, CLI-8Y, CLI-426Y, CLI-451Y, CLI-451Y XL, CLI-521Y, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX71</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-6M, CLI-8M, CLI-426M, CLI-451M, CLI-451M XL, CLI-521M, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
         </r>
       </text>
     </comment>
     <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджей: Canon BCI-6M, CLI-8M, CLI-426M, CLI-451M, CLI-451M XL, CLI-521M, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
         </r>
       </text>
     </comment>
     <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-6M, CLI-8M, CLI-426M, CLI-451M, CLI-451M XL, CLI-521M, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-3eBK, BCI-6BK, CLI-8BK, CLI-426BK, CLI-451BK, CLI-451BK XL, CLI-521BK; Совместимость с принтерами: Canon Pixma iP3000/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP6600D/iP6700D/iP7240/iP8740, iX6540/iX6840, MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP500/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX714/MX850/MX860/MX870/MX884/MX894/MX924</t>
         </r>
       </text>
     </comment>
     <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-6M, CLI-8M, CLI-426M, CLI-451M, CLI-451M XL, CLI-521M, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-3eBK, BCI-6BK, CLI-8BK, CLI-426BK, CLI-451BK, CLI-451BK XL, CLI-521BK; Совместимость с принтерами: Canon Pixma iP3000/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP6600D/iP6700D/iP7240/iP8740, iX6540/iX6840, MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP500/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX714/MX850/MX860/MX870/MX884/MX894/MX924</t>
         </r>
       </text>
     </comment>
     <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-6M, CLI-8M, CLI-426M, CLI-451M, CLI-451M XL, CLI-521M, CL-38, CL-41, CL-51, CL-441, CL-441XL, CL-511, CL-513; Совместимость с принтерами: Canon Pixma iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP2700/iP2702/iP3000/iP3300/iP3500/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP7240/iP8740, iX4000/iX5000/iX6540/iX6840, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG4140/MG4240/MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP230/MP240/MP250/MP252/MP260/MP270/MP272/MP280/MP282/MP450/MP450x/MP460/MP470/MP480/MP490/MP492/MP495/MP499/MP500/MP510/MP520/MP520x/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990,  MX320/MX330/MX340/MX350/MX360/MX374/MX394/MX410/MX420/MX434/MX454/MX474/MX514/MX524/MX534/MX700/MX714</t>
+          <t xml:space="preserve">Д/картриджей: Canon BCI-3eBK, BCI-6BK, CLI-8BK, CLI-426BK, CLI-451BK, CLI-451BK XL, CLI-521BK; Совместимость с принтерами: Canon Pixma iP3000/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP6600D/iP6700D/iP7240/iP8740, iX6540/iX6840, MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP500/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX714/MX850/MX860/MX870/MX884/MX894/MX924</t>
         </r>
       </text>
     </comment>
     <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджей: Canon BCI-3eBK, BCI-6BK, CLI-8BK, CLI-426BK, CLI-451BK, CLI-451BK XL, CLI-521BK; Совместимость с принтерами: Canon Pixma iP3000/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP6600D/iP6700D/iP7240/iP8740, iX6540/iX6840, MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP500/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX714/MX850/MX860/MX870/MX884/MX894/MX924</t>
         </r>
       </text>
     </comment>
     <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-3eBK, BCI-6BK, CLI-8BK, CLI-426BK, CLI-451BK, CLI-451BK XL, CLI-521BK; Совместимость с принтерами: Canon Pixma iP3000/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP6600D/iP6700D/iP7240/iP8740, iX6540/iX6840, MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP500/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX714/MX850/MX860/MX870/MX884/MX894/MX924</t>
+          <t xml:space="preserve">Д/картриджей: Canon CLI-426GY, CLI-451GY, CLI-451GY XL, CLI-521GY; Совместимость с принтерами: Canon Pixma iP8740, MG6140/MG6240/MG6340/MG7140/MG7540/MG8140/MG8240, MP980/MP990</t>
         </r>
       </text>
     </comment>
     <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-3eBK, BCI-6BK, CLI-8BK, CLI-426BK, CLI-451BK, CLI-451BK XL, CLI-521BK; Совместимость с принтерами: Canon Pixma iP3000/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP6600D/iP6700D/iP7240/iP8740, iX6540/iX6840, MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP500/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX714/MX850/MX860/MX870/MX884/MX894/MX924</t>
+          <t xml:space="preserve">Д/картриджів: Canon CLI-426/ 451/ 521; Сумісність з принтерами: Canon Pixma MG6140/ 6240/ 6340/ 7140/ 8140/ 8240, MP980/ 990</t>
         </r>
       </text>
     </comment>
     <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon BCI-3eBK, BCI-6BK, CLI-8BK, CLI-426BK, CLI-451BK, CLI-451BK XL, CLI-521BK; Совместимость с принтерами: Canon Pixma iP3000/iP3600/iP4000/iP4000R/iP4200/iP4200x/iP4300/iP4500/iP4500x/iP4600/iP4600x/iP4700/iP4840/iP4940/iP5000/iP5200/iP5200R/iP5300/iP6600D/iP6700D/iP7240/iP8740, iX6540/iX6840, MG5140/MG5240/MG5340/MG5440/MG5540/MG5640/MG6140/MG6240/MG6340/MG6440/MG6640/MG7140/MG7540/MG8140/MG8240, MP500/MP530/MP540/MP540x/MP550/MP560/MP600/MP600R/MP610/MP620/MP620B/MP630/MP640/MP800/MP800R/MP810/MP830/MP980/MP990, MX714/MX850/MX860/MX870/MX884/MX894/MX924</t>
+          <t xml:space="preserve">Д/картриджів: Canon CLI-426/ 451/ 521; Сумісність з принтерами: Canon Pixma MG6140/ 6240/ 6340/ 7140/ 8140/ 8240, MP980/ 990</t>
         </r>
       </text>
     </comment>
     <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon CLI-426GY, CLI-451GY, CLI-451GY XL, CLI-521GY; Совместимость с принтерами: Canon Pixma iP8740, MG6140/MG6240/MG6340/MG7140/MG7540/MG8140/MG8240, MP980/MP990</t>
+          <t xml:space="preserve">Canon PIXMA G5010, G5011, G5020, G5030, G5040, G5050, G5070, G5090, G5092, G6010, G6011, G6020, G6030, G6040, G6050, G6060, G6065, G6070, G6090, G6091, G6092, G7010, G7011, G7020, G7030, G7040, G7050, G7060, G7070, G7090 Canon GI-10 C, GI-20 C, GI-30 C, GI-40 C, GI-50 C, GI-60 C, GI-70 C, GI-90 C</t>
         </r>
       </text>
     </comment>
     <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon CLI-426/ 451/ 521; Сумісність з принтерами: Canon Pixma MG6140/ 6240/ 6340/ 7140/ 8140/ 8240, MP980/ 990</t>
+          <t xml:space="preserve">Canon PIXMA G5010, G5011, G5020, G5030, G5040, G5050, G5070, G5090, G5092, G6010, G6011, G6020, G6030, G6040, G6050, G6060, G6065, G6070, G6090, G6091, G6092, G7010, G7011, G7020, G7030, G7040, G7050, G7060, G7070, G7090 Canon GI-10 M, GI-20 M, GI-30 M, GI-40 M, GI-50 M, GI-60 M, GI-70 M, GI-90 M</t>
         </r>
       </text>
     </comment>
     <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon CLI-426/ 451/ 521; Сумісність з принтерами: Canon Pixma MG6140/ 6240/ 6340/ 7140/ 8140/ 8240, MP980/ 990</t>
+          <t xml:space="preserve">Canon PIXMA G5010, G5011, G5020, G5030, G5040, G5050, G5070, G5090, G5092, G6010, G6011, G6020, G6030, G6040, G6050, G6060, G6065, G6070, G6090, G6091, G6092, G7010, G7011, G7020, G7030, G7040, G7050, G7060, G7070, G7090; GM2010, GM2011, GM2030, GM2040, GM2050, GM2070, GM2090, GM2092, GM2400, GM4010, GM4011, GM4030, GM4040, GM4050, GM4070, GM4090 Canon GI-10 PGBK, GI-20 PGBK, GI-30 PGBK, GI-40 PGBK, GI-50 PGBK, GI-60 PGBK, GI-70 PGBK, GI-90 PGBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G5010, G5011, G5020, G5030, G5040, G5050, G5070, G5090, G5092, G6010, G6011, G6020, G6030, G6040, G6050, G6060, G6065, G6070, G6090, G6091, G6092, G7010, G7011, G7020, G7030, G7040, G7050, G7060, G7070, G7090 Canon GI-10 C, GI-20 C, GI-30 C, GI-40 C, GI-50 C, GI-60 C, GI-70 C, GI-90 C</t>
+          <t xml:space="preserve">Canon PIXMA G5010, G5011, G5020, G5030, G5040, G5050, G5070, G5090, G5092, G6010, G6011, G6020, G6030, G6040, G6050, G6060, G6065, G6070, G6090, G6091, G6092, G7010, G7011, G7020, G7030, G7040, G7050, G7060, G7070, G7090 Canon GI-10 Y, GI-20 Y, GI-30 Y, GI-40 Y, GI-50 Y, GI-60 Y, GI-70 Y, GI-90 Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G5010, G5011, G5020, G5030, G5040, G5050, G5070, G5090, G5092, G6010, G6011, G6020, G6030, G6040, G6050, G6060, G6065, G6070, G6090, G6091, G6092, G7010, G7011, G7020, G7030, G7040, G7050, G7060, G7070, G7090 Canon GI-10 M, GI-20 M, GI-30 M, GI-40 M, GI-50 M, GI-60 M, GI-70 M, GI-90 M</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 BK, GI-23 BK, GI-43 BK, GI-53 BK, GI-73 BK, GI-83 BK, GI-93 BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G5010, G5011, G5020, G5030, G5040, G5050, G5070, G5090, G5092, G6010, G6011, G6020, G6030, G6040, G6050, G6060, G6065, G6070, G6090, G6091, G6092, G7010, G7011, G7020, G7030, G7040, G7050, G7060, G7070, G7090; GM2010, GM2011, GM2030, GM2040, GM2050, GM2070, GM2090, GM2092, GM2400, GM4010, GM4011, GM4030, GM4040, GM4050, GM4070, GM4090 Canon GI-10 PGBK, GI-20 PGBK, GI-30 PGBK, GI-40 PGBK, GI-50 PGBK, GI-60 PGBK, GI-70 PGBK, GI-90 PGBK</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 BK, GI-23 BK, GI-43 BK, GI-53 BK, GI-73 BK, GI-83 BK, GI-93 BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G5010, G5011, G5020, G5030, G5040, G5050, G5070, G5090, G5092, G6010, G6011, G6020, G6030, G6040, G6050, G6060, G6065, G6070, G6090, G6091, G6092, G7010, G7011, G7020, G7030, G7040, G7050, G7060, G7070, G7090 Canon GI-10 Y, GI-20 Y, GI-30 Y, GI-40 Y, GI-50 Y, GI-60 Y, GI-70 Y, GI-90 Y</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 C, GI-23 C, GI-43 C, GI-53 C, GI-73 C, GI-83 C, GI-93 C</t>
         </r>
       </text>
     </comment>
     <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 BK, GI-23 BK, GI-43 BK, GI-53 BK, GI-73 BK, GI-83 BK, GI-93 BK</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 C, GI-23 C, GI-43 C, GI-53 C, GI-73 C, GI-83 C, GI-93 C</t>
         </r>
       </text>
     </comment>
     <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 BK, GI-23 BK, GI-43 BK, GI-53 BK, GI-73 BK, GI-83 BK, GI-93 BK</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 GY, GI-23 GY, GI-43 GY, GI-53 GY, GI-73 GY, GI-83 GY, GI-93 GY</t>
         </r>
       </text>
     </comment>
     <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 C, GI-23 C, GI-43 C, GI-53 C, GI-73 C, GI-83 C, GI-93 C</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 GY, GI-23 GY, GI-43 GY, GI-53 GY, GI-73 GY, GI-83 GY, GI-93 GY</t>
         </r>
       </text>
     </comment>
     <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 C, GI-23 C, GI-43 C, GI-53 C, GI-73 C, GI-83 C, GI-93 C</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 M, GI-23 M, GI-43 M, GI-53 M, GI-73 M, GI-83 M, GI-93 M</t>
         </r>
       </text>
     </comment>
     <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 GY, GI-23 GY, GI-43 GY, GI-53 GY, GI-73 GY, GI-83 GY, GI-93 GY</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 M, GI-23 M, GI-43 M, GI-53 M, GI-73 M, GI-83 M, GI-93 M</t>
         </r>
       </text>
     </comment>
     <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 GY, GI-23 GY, GI-43 GY, GI-53 GY, GI-73 GY, GI-83 GY, GI-93 GY</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 R, GI-23 R, GI-43 R, GI-53 R, GI-73 R, GI-83 R, GI-93 R</t>
         </r>
       </text>
     </comment>
     <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 M, GI-23 M, GI-43 M, GI-53 M, GI-73 M, GI-83 M, GI-93 M</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 R, GI-23 R, GI-43 R, GI-53 R, GI-73 R, GI-83 R, GI-93 R</t>
         </r>
       </text>
     </comment>
     <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 M, GI-23 M, GI-43 M, GI-53 M, GI-73 M, GI-83 M, GI-93 M</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 Y, GI-23 Y, GI-43 Y, GI-53 Y, GI-73 Y, GI-83 Y, GI-93 Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 R, GI-23 R, GI-43 R, GI-53 R, GI-73 R, GI-83 R, GI-93 R</t>
+          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 Y, GI-23 Y, GI-43 Y, GI-53 Y, GI-73 Y, GI-83 Y, GI-93 Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 R, GI-23 R, GI-43 R, GI-53 R, GI-73 R, GI-83 R, GI-93 R</t>
+          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4411C001  GI-46 BK , 4412C001  GI-56 BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 Y, GI-23 Y, GI-43 Y, GI-53 Y, GI-73 Y, GI-83 Y, GI-93 Y</t>
+          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4411C001  GI-46 BK , 4412C001  GI-56 BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon PIXMA G510, G540, G550, G570, G580, G590, G595, G610, G620, G640, G650, G670, G680, G690, G695 Canon GI-13 Y, GI-23 Y, GI-43 Y, GI-53 Y, GI-73 Y, GI-83 Y, GI-93 Y</t>
+          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4427C001  GI-46 C , 4430C001  GI-56 C</t>
         </r>
       </text>
     </comment>
     <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4411C001  GI-46 BK , 4412C001  GI-56 BK</t>
+          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4427C001  GI-46 C , 4430C001  GI-56 C</t>
         </r>
       </text>
     </comment>
     <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4411C001  GI-46 BK , 4412C001  GI-56 BK</t>
+          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4428C001  GI-46 M , 4431C001  GI-56 M</t>
         </r>
       </text>
     </comment>
     <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4427C001  GI-46 C , 4430C001  GI-56 C</t>
+          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4428C001  GI-46 M , 4431C001  GI-56 M</t>
         </r>
       </text>
     </comment>
     <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4427C001  GI-46 C , 4430C001  GI-56 C</t>
+          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4429C001  GI-46 Y , 4432C001  GI-56 Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4428C001  GI-46 M , 4431C001  GI-56 M</t>
+          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4429C001  GI-46 Y , 4432C001  GI-56 Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4428C001  GI-46 M , 4431C001  GI-56 M</t>
+          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050BK, PFI-8150BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4429C001  GI-46 Y , 4432C001  GI-56 Y</t>
+          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050BK, PFI-8150BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY GX3040, GX3040, GX3050, GX4040, GX4050, GX5040, GX5050, GX6040, GX6050, GX7040, GX7050 Canon 4429C001  GI-46 Y , 4432C001  GI-56 Y</t>
+          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050C, PFI-8150C</t>
         </r>
       </text>
     </comment>
     <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050BK, PFI-8150BK</t>
+          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050C, PFI-8150C</t>
         </r>
       </text>
     </comment>
     <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050BK, PFI-8150BK</t>
+          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050M, PFI-8150M</t>
         </r>
       </text>
     </comment>
     <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050C, PFI-8150C</t>
+          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050M, PFI-8150M</t>
         </r>
       </text>
     </comment>
     <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050C, PFI-8150C</t>
+          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050Y, PFI-8150Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050M, PFI-8150M</t>
+          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050Y, PFI-8150Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050M, PFI-8150M</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51B, PFI-53B, PFI-57B, PFI-101B, PFI-105B, PFI-106B, PFI-205B, PFI-206B, PFI-301B, PFI-304B, PFI-701B, PFI-704B, PFI-706B, PFI-1000B, PFI-1100B, PFI-1300B, PFI-1700B</t>
         </r>
       </text>
     </comment>
     <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050Y, PFI-8150Y</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51B, PFI-53B, PFI-57B, PFI-101B, PFI-105B, PFI-106B, PFI-205B, PFI-206B, PFI-301B, PFI-304B, PFI-701B, PFI-704B, PFI-706B, PFI-1000B, PFI-1100B, PFI-1300B, PFI-1700B</t>
         </r>
       </text>
     </comment>
     <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF TC-20, TC-20M, TC-5200, TC-5200M Canon PFI-050Y, PFI-8150Y</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51C, PFI-53C, PFI-57C, PFI-101C, PFI-105C, PFI-106C, PFI-205C, PFI-206C, PFI-300C, PFI-301C, PFI-304C, PFI-701C, PFI-704C, PFI-706C, PFI-1000C, PFI-1100C, PFI-1300C, PFI-1700C</t>
         </r>
       </text>
     </comment>
     <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51B, PFI-53B, PFI-57B, PFI-101B, PFI-105B, PFI-106B, PFI-205B, PFI-206B, PFI-301B, PFI-304B, PFI-701B, PFI-704B, PFI-706B, PFI-1000B, PFI-1100B, PFI-1300B, PFI-1700B</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51C, PFI-53C, PFI-57C, PFI-101C, PFI-105C, PFI-106C, PFI-205C, PFI-206C, PFI-300C, PFI-301C, PFI-304C, PFI-701C, PFI-704C, PFI-706C, PFI-1000C, PFI-1100C, PFI-1300C, PFI-1700C</t>
         </r>
       </text>
     </comment>
     <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51B, PFI-53B, PFI-57B, PFI-101B, PFI-105B, PFI-106B, PFI-205B, PFI-206B, PFI-301B, PFI-304B, PFI-701B, PFI-704B, PFI-706B, PFI-1000B, PFI-1100B, PFI-1300B, PFI-1700B</t>
+          <t xml:space="preserve">Canon imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51CO, PFI-53CO, PFI-57CO, PFI-300CO, PFI-1000CO, PFI-1100CO, PFI-1300CO, PFI-1700CO</t>
         </r>
       </text>
     </comment>
     <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51C, PFI-53C, PFI-57C, PFI-101C, PFI-105C, PFI-106C, PFI-205C, PFI-206C, PFI-300C, PFI-301C, PFI-304C, PFI-701C, PFI-704C, PFI-706C, PFI-1000C, PFI-1100C, PFI-1300C, PFI-1700C</t>
+          <t xml:space="preserve">Canon imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51CO, PFI-53CO, PFI-57CO, PFI-300CO, PFI-1000CO, PFI-1100CO, PFI-1300CO, PFI-1700CO</t>
         </r>
       </text>
     </comment>
     <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51C, PFI-53C, PFI-57C, PFI-101C, PFI-105C, PFI-106C, PFI-205C, PFI-206C, PFI-300C, PFI-301C, PFI-304C, PFI-701C, PFI-704C, PFI-706C, PFI-1000C, PFI-1100C, PFI-1300C, PFI-1700C</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51GY, PFI-53GY, PFI-57GY, PFI-101GY, PFI-103GY, PFI-105GY, PFI-106GY, PFI-205GY, PFI-206GY, PFI-300GY, PFI-301GY, PFI-304GY, PFI-701GY, PFI-702GY, PFI-704GY, PFI-706GY, PFI-1000GY, PFI-1100GY, PFI-1300GY, PFI-1700GY</t>
         </r>
       </text>
     </comment>
     <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51CO, PFI-53CO, PFI-57CO, PFI-300CO, PFI-1000CO, PFI-1100CO, PFI-1300CO, PFI-1700CO</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51GY, PFI-53GY, PFI-57GY, PFI-101GY, PFI-103GY, PFI-105GY, PFI-106GY, PFI-205GY, PFI-206GY, PFI-300GY, PFI-301GY, PFI-304GY, PFI-701GY, PFI-702GY, PFI-704GY, PFI-706GY, PFI-1000GY, PFI-1100GY, PFI-1300GY, PFI-1700GY</t>
         </r>
       </text>
     </comment>
     <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51CO, PFI-53CO, PFI-57CO, PFI-300CO, PFI-1000CO, PFI-1100CO, PFI-1300CO, PFI-1700CO</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51M, PFI-53M, PFI-57M, PFI-101M, PFI-105M, PFI-106M, PFI-205M, PFI-206M, PFI-300M, PFI-301M, PFI-304M, PFI-701M, PFI-704M, PFI-706M, PFI-1000M, PFI-1100M, PFI-1300M, PFI-1700M</t>
         </r>
       </text>
     </comment>
     <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51GY, PFI-53GY, PFI-57GY, PFI-101GY, PFI-103GY, PFI-105GY, PFI-106GY, PFI-205GY, PFI-206GY, PFI-300GY, PFI-301GY, PFI-304GY, PFI-701GY, PFI-702GY, PFI-704GY, PFI-706GY, PFI-1000GY, PFI-1100GY, PFI-1300GY, PFI-1700GY</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51M, PFI-53M, PFI-57M, PFI-101M, PFI-105M, PFI-106M, PFI-205M, PFI-206M, PFI-300M, PFI-301M, PFI-304M, PFI-701M, PFI-704M, PFI-706M, PFI-1000M, PFI-1100M, PFI-1300M, PFI-1700M</t>
         </r>
       </text>
     </comment>
     <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51GY, PFI-53GY, PFI-57GY, PFI-101GY, PFI-103GY, PFI-105GY, PFI-106GY, PFI-205GY, PFI-206GY, PFI-300GY, PFI-301GY, PFI-304GY, PFI-701GY, PFI-702GY, PFI-704GY, PFI-706GY, PFI-1000GY, PFI-1100GY, PFI-1300GY, PFI-1700GY</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51MBK, PFI-53MBK, PFI-57MBK, PFI-101MBK, PFI-103MBK, PFI-105MBK, PFI-106MBK, PFI-205MBK, PFI-206MBK, PFI-300MBK, PFI-301MBK, PFI-304MBK, PFI-701MBK, PFI-702MBK, PFI-704MBK, PFI-706MBK, PFI-1000MBK, PFI-1100MBK, PFI-1300MBK, PFI-1700MBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51M, PFI-53M, PFI-57M, PFI-101M, PFI-105M, PFI-106M, PFI-205M, PFI-206M, PFI-300M, PFI-301M, PFI-304M, PFI-701M, PFI-704M, PFI-706M, PFI-1000M, PFI-1100M, PFI-1300M, PFI-1700M</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51MBK, PFI-53MBK, PFI-57MBK, PFI-101MBK, PFI-103MBK, PFI-105MBK, PFI-106MBK, PFI-205MBK, PFI-206MBK, PFI-300MBK, PFI-301MBK, PFI-304MBK, PFI-701MBK, PFI-702MBK, PFI-704MBK, PFI-706MBK, PFI-1000MBK, PFI-1100MBK, PFI-1300MBK, PFI-1700MBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51M, PFI-53M, PFI-57M, PFI-101M, PFI-105M, PFI-106M, PFI-205M, PFI-206M, PFI-300M, PFI-301M, PFI-304M, PFI-701M, PFI-704M, PFI-706M, PFI-1000M, PFI-1100M, PFI-1300M, PFI-1700M</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PBK, PFI-53PBK, PFI-57PBK, PFI-101PBK, PFI-103PBK, PFI-105PBK, PFI-106PBK, PFI-205PBK, PFI-206PBK, PFI-300PBK, PFI-301PBK, PFI-304PBK, PFI-701PBK, PFI-702PBK, PFI-704PBK, PFI-706PBK, PFI-1000PBK, PFI-1100PBK, PFI-1300PBK, PFI-1700PBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51MBK, PFI-53MBK, PFI-57MBK, PFI-101MBK, PFI-103MBK, PFI-105MBK, PFI-106MBK, PFI-205MBK, PFI-206MBK, PFI-300MBK, PFI-301MBK, PFI-304MBK, PFI-701MBK, PFI-702MBK, PFI-704MBK, PFI-706MBK, PFI-1000MBK, PFI-1100MBK, PFI-1300MBK, PFI-1700MBK</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PBK, PFI-53PBK, PFI-57PBK, PFI-101PBK, PFI-103PBK, PFI-105PBK, PFI-106PBK, PFI-205PBK, PFI-206PBK, PFI-300PBK, PFI-301PBK, PFI-304PBK, PFI-701PBK, PFI-702PBK, PFI-704PBK, PFI-706PBK, PFI-1000PBK, PFI-1100PBK, PFI-1300PBK, PFI-1700PBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51MBK, PFI-53MBK, PFI-57MBK, PFI-101MBK, PFI-103MBK, PFI-105MBK, PFI-106MBK, PFI-205MBK, PFI-206MBK, PFI-300MBK, PFI-301MBK, PFI-304MBK, PFI-701MBK, PFI-702MBK, PFI-704MBK, PFI-706MBK, PFI-1000MBK, PFI-1100MBK, PFI-1300MBK, PFI-1700MBK</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PC, PFI-53PC, PFI-57PC, PFI-101PC, PFI-105PC, PFI-106PC, PFI-205PC, PFI-206PC, PFI-300PC, PFI-301PC, PFI-304PC, PFI-701PC, PFI-704PC, PFI-706PC, PFI-1000PC, PFI-1100PC, PFI-1300PC, PFI-1700PC</t>
         </r>
       </text>
     </comment>
     <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PBK, PFI-53PBK, PFI-57PBK, PFI-101PBK, PFI-103PBK, PFI-105PBK, PFI-106PBK, PFI-205PBK, PFI-206PBK, PFI-300PBK, PFI-301PBK, PFI-304PBK, PFI-701PBK, PFI-702PBK, PFI-704PBK, PFI-706PBK, PFI-1000PBK, PFI-1100PBK, PFI-1300PBK, PFI-1700PBK</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PC, PFI-53PC, PFI-57PC, PFI-101PC, PFI-105PC, PFI-106PC, PFI-205PC, PFI-206PC, PFI-300PC, PFI-301PC, PFI-304PC, PFI-701PC, PFI-704PC, PFI-706PC, PFI-1000PC, PFI-1100PC, PFI-1300PC, PFI-1700PC</t>
         </r>
       </text>
     </comment>
     <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PBK, PFI-53PBK, PFI-57PBK, PFI-101PBK, PFI-103PBK, PFI-105PBK, PFI-106PBK, PFI-205PBK, PFI-206PBK, PFI-300PBK, PFI-301PBK, PFI-304PBK, PFI-701PBK, PFI-702PBK, PFI-704PBK, PFI-706PBK, PFI-1000PBK, PFI-1100PBK, PFI-1300PBK, PFI-1700PBK</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PGY, PFI-53PGY, PFI-57PGY, PFI-101PGY, PFI-103PGY, PFI-105PGY, PFI-106PGY, PFI-205PGY, PFI-206PGY, PFI-301PGY, PFI-304PGY, PFI-701PGY, PFI-702PGY, PFI-704PGY, PFI-706PGY, PFI-1000PGY, PFI-1100PGY, PFI-1300PGY, PFI-1700PGY</t>
         </r>
       </text>
     </comment>
     <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PC, PFI-53PC, PFI-57PC, PFI-101PC, PFI-105PC, PFI-106PC, PFI-205PC, PFI-206PC, PFI-300PC, PFI-301PC, PFI-304PC, PFI-701PC, PFI-704PC, PFI-706PC, PFI-1000PC, PFI-1100PC, PFI-1300PC, PFI-1700PC</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PGY, PFI-53PGY, PFI-57PGY, PFI-101PGY, PFI-103PGY, PFI-105PGY, PFI-106PGY, PFI-205PGY, PFI-206PGY, PFI-301PGY, PFI-304PGY, PFI-701PGY, PFI-702PGY, PFI-704PGY, PFI-706PGY, PFI-1000PGY, PFI-1100PGY, PFI-1300PGY, PFI-1700PGY</t>
         </r>
       </text>
     </comment>
     <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PC, PFI-53PC, PFI-57PC, PFI-101PC, PFI-105PC, PFI-106PC, PFI-205PC, PFI-206PC, PFI-300PC, PFI-301PC, PFI-304PC, PFI-701PC, PFI-704PC, PFI-706PC, PFI-1000PC, PFI-1100PC, PFI-1300PC, PFI-1700PC</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PM, PFI-53PM, PFI-57PM, PFI-101PM, PFI-105PM, PFI-106PM, PFI-205PM, PFI-206PM, PFI-300PM, PFI-301PM, PFI-304PM, PFI-701PM, PFI-704PM, PFI-706PM, PFI-1000PM, PFI-1100PM, PFI-1300PM, PFI-1700PM</t>
         </r>
       </text>
     </comment>
     <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PGY, PFI-53PGY, PFI-57PGY, PFI-101PGY, PFI-103PGY, PFI-105PGY, PFI-106PGY, PFI-205PGY, PFI-206PGY, PFI-301PGY, PFI-304PGY, PFI-701PGY, PFI-702PGY, PFI-704PGY, PFI-706PGY, PFI-1000PGY, PFI-1100PGY, PFI-1300PGY, PFI-1700PGY</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PM, PFI-53PM, PFI-57PM, PFI-101PM, PFI-105PM, PFI-106PM, PFI-205PM, PFI-206PM, PFI-300PM, PFI-301PM, PFI-304PM, PFI-701PM, PFI-704PM, PFI-706PM, PFI-1000PM, PFI-1100PM, PFI-1300PM, PFI-1700PM</t>
         </r>
       </text>
     </comment>
     <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PGY, PFI-53PGY, PFI-57PGY, PFI-101PGY, PFI-103PGY, PFI-105PGY, PFI-106PGY, PFI-205PGY, PFI-206PGY, PFI-301PGY, PFI-304PGY, PFI-701PGY, PFI-702PGY, PFI-704PGY, PFI-706PGY, PFI-1000PGY, PFI-1100PGY, PFI-1300PGY, PFI-1700PGY</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51R, PFI-53R, PFI-57R, PFI-101R, PFI-105R, PFI-106R, PFI-205R, PFI-206R, PFI-300R, PFI-301R, PFI-304R, PFI-701R, PFI-704R, PFI-706R, PFI-1000R, PFI-1100R, PFI-1300R, PFI-1700R</t>
         </r>
       </text>
     </comment>
     <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PM, PFI-53PM, PFI-57PM, PFI-101PM, PFI-105PM, PFI-106PM, PFI-205PM, PFI-206PM, PFI-300PM, PFI-301PM, PFI-304PM, PFI-701PM, PFI-704PM, PFI-706PM, PFI-1000PM, PFI-1100PM, PFI-1300PM, PFI-1700PM</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51R, PFI-53R, PFI-57R, PFI-101R, PFI-105R, PFI-106R, PFI-205R, PFI-206R, PFI-300R, PFI-301R, PFI-304R, PFI-701R, PFI-704R, PFI-706R, PFI-1000R, PFI-1100R, PFI-1300R, PFI-1700R</t>
         </r>
       </text>
     </comment>
     <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51PM, PFI-53PM, PFI-57PM, PFI-101PM, PFI-105PM, PFI-106PM, PFI-205PM, PFI-206PM, PFI-300PM, PFI-301PM, PFI-304PM, PFI-701PM, PFI-704PM, PFI-706PM, PFI-1000PM, PFI-1100PM, PFI-1300PM, PFI-1700PM</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51Y, PFI-53Y, PFI-57Y, PFI-101Y, PFI-105Y, PFI-106Y, PFI-205Y, PFI-206Y, PFI-300Y, PFI-301Y, PFI-304Y, PFI-701Y, PFI-704Y, PFI-706Y, PFI-1000Y, PFI-1100Y, PFI-1300Y, PFI-1700Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51R, PFI-53R, PFI-57R, PFI-101R, PFI-105R, PFI-106R, PFI-205R, PFI-206R, PFI-300R, PFI-301R, PFI-304R, PFI-701R, PFI-704R, PFI-706R, PFI-1000R, PFI-1100R, PFI-1300R, PFI-1700R</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51Y, PFI-53Y, PFI-57Y, PFI-101Y, PFI-105Y, PFI-106Y, PFI-205Y, PFI-206Y, PFI-300Y, PFI-301Y, PFI-304Y, PFI-701Y, PFI-704Y, PFI-706Y, PFI-1000Y, PFI-1100Y, PFI-1300Y, PFI-1700Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51R, PFI-53R, PFI-57R, PFI-101R, PFI-105R, PFI-106R, PFI-205R, PFI-206R, PFI-300R, PFI-301R, PFI-304R, PFI-701R, PFI-704R, PFI-706R, PFI-1000R, PFI-1100R, PFI-1300R, PFI-1700R</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0895B001AA  PFI-102BK , 6705B001AA  PFI-107BK , 8789B001AA  PFI-207BK , 2958B001AA  PFI-303BK , 9811B001AA  PFI-307BK , 2963B001AA  PFI-703BK , 9821B001AA  PFI-707BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51Y, PFI-53Y, PFI-57Y, PFI-101Y, PFI-105Y, PFI-106Y, PFI-205Y, PFI-206Y, PFI-300Y, PFI-301Y, PFI-304Y, PFI-701Y, PFI-704Y, PFI-706Y, PFI-1000Y, PFI-1100Y, PFI-1300Y, PFI-1700Y</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0895B001AA  PFI-102BK , 6705B001AA  PFI-107BK , 8789B001AA  PFI-207BK , 2958B001AA  PFI-303BK , 9811B001AA  PFI-307BK , 2963B001AA  PFI-703BK , 9821B001AA  PFI-707BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF5000, iPF5100, iPF6000S, iPF6100, iPF6200, iPF6300, iPF6300S, iPF6350, iPF6400, iPF6400S, iPF6450, iPF8000, iPF8000S, iPF8100, iPF8300, iPF8300S, iPF9000, iPF9000S, iPF9100; imagePROGRAF PRO-300, PRO-520, PRO-521, PRO-540, PRO-540s, PRO-560, PRO-560s, PRO-561, PRO-1000, PRO-2000, PRO-2100, PRO-4000, PRO-4000S, PRO-4100, PRO-4100S, PRO-6000, PRO-6000S, PRO-6100, PRO-6100S Canon PFI-51Y, PFI-53Y, PFI-57Y, PFI-101Y, PFI-105Y, PFI-106Y, PFI-205Y, PFI-206Y, PFI-300Y, PFI-301Y, PFI-304Y, PFI-701Y, PFI-704Y, PFI-706Y, PFI-1000Y, PFI-1100Y, PFI-1300Y, PFI-1700Y</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0896B001AA  PFI-102C , 6706B001AA  PFI-107C , 8790B001AA  PFI-207C , 2959B001AA  PFI-303C , 9812B001AA  PFI-307C , 2964B001AA  PFI-703C , 9822B001AA  PFI-707C</t>
         </r>
       </text>
     </comment>
     <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0895B001AA  PFI-102BK , 6705B001AA  PFI-107BK , 8789B001AA  PFI-207BK , 2958B001AA  PFI-303BK , 9811B001AA  PFI-307BK , 2963B001AA  PFI-703BK , 9821B001AA  PFI-707BK</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0896B001AA  PFI-102C , 6706B001AA  PFI-107C , 8790B001AA  PFI-207C , 2959B001AA  PFI-303C , 9812B001AA  PFI-307C , 2964B001AA  PFI-703C , 9822B001AA  PFI-707C</t>
         </r>
       </text>
     </comment>
     <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0895B001AA  PFI-102BK , 6705B001AA  PFI-107BK , 8789B001AA  PFI-207BK , 2958B001AA  PFI-303BK , 9811B001AA  PFI-307BK , 2963B001AA  PFI-703BK , 9821B001AA  PFI-707BK</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0897B001AA  PFI-102M , 6707B001AA  PFI-107M , 8791B001AA  PFI-207M , 2957B001AA  PFI-303M , 9813B001AA  PFI-307M , 2965B001AA  PFI-703M , 9823B001AA  PFI-707M</t>
         </r>
       </text>
     </comment>
     <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0896B001AA  PFI-102C , 6706B001AA  PFI-107C , 8790B001AA  PFI-207C , 2959B001AA  PFI-303C , 9812B001AA  PFI-307C , 2964B001AA  PFI-703C , 9822B001AA  PFI-707C</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0897B001AA  PFI-102M , 6707B001AA  PFI-107M , 8791B001AA  PFI-207M , 2957B001AA  PFI-303M , 9813B001AA  PFI-307M , 2965B001AA  PFI-703M , 9823B001AA  PFI-707M</t>
         </r>
       </text>
     </comment>
     <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0896B001AA  PFI-102C , 6706B001AA  PFI-107C , 8790B001AA  PFI-207C , 2959B001AA  PFI-303C , 9812B001AA  PFI-307C , 2964B001AA  PFI-703C , 9822B001AA  PFI-707C</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0894B001AA  PFI-102MBK , 6704B001AA  PFI-107MBK , 8788B001AA  PFI-207MBK , 2957B001AA  PFI-303MBK , 9810B001AA  PFI-307MBK , 2962B001AA  PFI-703MBK , 9820B001AA  PFI-707MBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0897B001AA  PFI-102M , 6707B001AA  PFI-107M , 8791B001AA  PFI-207M , 2957B001AA  PFI-303M , 9813B001AA  PFI-307M , 2965B001AA  PFI-703M , 9823B001AA  PFI-707M</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0894B001AA  PFI-102MBK , 6704B001AA  PFI-107MBK , 8788B001AA  PFI-207MBK , 2957B001AA  PFI-303MBK , 9810B001AA  PFI-307MBK , 2962B001AA  PFI-703MBK , 9820B001AA  PFI-707MBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0897B001AA  PFI-102M , 6707B001AA  PFI-107M , 8791B001AA  PFI-207M , 2957B001AA  PFI-303M , 9813B001AA  PFI-307M , 2965B001AA  PFI-703M , 9823B001AA  PFI-707M</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0898B001AA  PFI-102Y , 6708B001AA  PFI-107Y , 8792B001AA  PFI-207Y , 2961B001AA  PFI-303Y , 9814B001AA  PFI-307Y , 2966B001AA  PFI-703Y , 9824B001AA  PFI-707Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0894B001AA  PFI-102MBK , 6704B001AA  PFI-107MBK , 8788B001AA  PFI-207MBK , 2957B001AA  PFI-303MBK , 9810B001AA  PFI-307MBK , 2962B001AA  PFI-703MBK , 9820B001AA  PFI-707MBK</t>
+          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0898B001AA  PFI-102Y , 6708B001AA  PFI-107Y , 8792B001AA  PFI-207Y , 2961B001AA  PFI-303Y , 9814B001AA  PFI-307Y , 2966B001AA  PFI-703Y , 9824B001AA  PFI-707Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0894B001AA  PFI-102MBK , 6704B001AA  PFI-107MBK , 8788B001AA  PFI-207MBK , 2957B001AA  PFI-303MBK , 9810B001AA  PFI-307MBK , 2962B001AA  PFI-703MBK , 9820B001AA  PFI-707MBK</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030BK, PFI-110BK, PFI-120BK, PFI-310BK, PFI-320BK, PFI-340BK, PFI-710BK, PFI-740BK, PFI-8030BK, PFI-8110BK, PFI-8120BK, PFI-8310BK, PFI-8320BK, PFI-8340BK, PFI-8710BK, PFI-8740BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0898B001AA  PFI-102Y , 6708B001AA  PFI-107Y , 8792B001AA  PFI-207Y , 2961B001AA  PFI-303Y , 9814B001AA  PFI-307Y , 2966B001AA  PFI-703Y , 9824B001AA  PFI-707Y</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030BK, PFI-110BK, PFI-120BK, PFI-310BK, PFI-320BK, PFI-340BK, PFI-710BK, PFI-740BK, PFI-8030BK, PFI-8110BK, PFI-8120BK, PFI-8310BK, PFI-8320BK, PFI-8340BK, PFI-8710BK, PFI-8740BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF iPF500, iPF510, iPF600, iPF605, iPF610, iPF650, iPF655, iPF670, iPF680, iPF685, iPF700, iPF710, iPF720, iPF750, iPF755, iPF760, iPF765, iPF770, iPF780, iPF785, iPF810, iPF815, iPF820, iPF825, iPF830, iPF840, iPF850 Canon 0898B001AA  PFI-102Y , 6708B001AA  PFI-107Y , 8792B001AA  PFI-207Y , 2961B001AA  PFI-303Y , 9814B001AA  PFI-307Y , 2966B001AA  PFI-703Y , 9824B001AA  PFI-707Y</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030C, PFI-110C, PFI-120C, PFI-310C, PFI-320C, PFI-340C, PFI-710C, PFI-740C, PFI-8030C, PFI-8110C, PFI-8120C, PFI-8310C, PFI-8320C, PFI-8340C, PFI-8710C, PFI-8740C</t>
         </r>
       </text>
     </comment>
     <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030BK, PFI-110BK, PFI-120BK, PFI-310BK, PFI-320BK, PFI-340BK, PFI-710BK, PFI-740BK, PFI-8030BK, PFI-8110BK, PFI-8120BK, PFI-8310BK, PFI-8320BK, PFI-8340BK, PFI-8710BK, PFI-8740BK</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030C, PFI-110C, PFI-120C, PFI-310C, PFI-320C, PFI-340C, PFI-710C, PFI-740C, PFI-8030C, PFI-8110C, PFI-8120C, PFI-8310C, PFI-8320C, PFI-8340C, PFI-8710C, PFI-8740C</t>
         </r>
       </text>
     </comment>
     <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030BK, PFI-110BK, PFI-120BK, PFI-310BK, PFI-320BK, PFI-340BK, PFI-710BK, PFI-740BK, PFI-8030BK, PFI-8110BK, PFI-8120BK, PFI-8310BK, PFI-8320BK, PFI-8340BK, PFI-8710BK, PFI-8740BK</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030M, PFI-110M, PFI-120M, PFI-310M, PFI-320M, PFI-340M, PFI-710M, PFI-740M, PFI-8030M, PFI-8110M, PFI-8120M, PFI-8310M, PFI-8320M, PFI-8340M, PFI-8710M, PFI-8740M</t>
         </r>
       </text>
     </comment>
     <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030C, PFI-110C, PFI-120C, PFI-310C, PFI-320C, PFI-340C, PFI-710C, PFI-740C, PFI-8030C, PFI-8110C, PFI-8120C, PFI-8310C, PFI-8320C, PFI-8340C, PFI-8710C, PFI-8740C</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030M, PFI-110M, PFI-120M, PFI-310M, PFI-320M, PFI-340M, PFI-710M, PFI-740M, PFI-8030M, PFI-8110M, PFI-8120M, PFI-8310M, PFI-8320M, PFI-8340M, PFI-8710M, PFI-8740M</t>
         </r>
       </text>
     </comment>
     <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030C, PFI-110C, PFI-120C, PFI-310C, PFI-320C, PFI-340C, PFI-710C, PFI-740C, PFI-8030C, PFI-8110C, PFI-8120C, PFI-8310C, PFI-8320C, PFI-8340C, PFI-8710C, PFI-8740C</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030MBK, PFI-110MBK, PFI-120MBK, PFI-310MBK, PFI-320MBK, PFI-340MBK, PFI-710MBK, PFI-740MBK, PFI-8030MBK, PFI-8110MBK, PFI-8120MBK, PFI-8310MBK, PFI-8320MBK, PFI-8340MBK, PFI-8710MBK, PFI-8740MBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030M, PFI-110M, PFI-120M, PFI-310M, PFI-320M, PFI-340M, PFI-710M, PFI-740M, PFI-8030M, PFI-8110M, PFI-8120M, PFI-8310M, PFI-8320M, PFI-8340M, PFI-8710M, PFI-8740M</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030MBK, PFI-110MBK, PFI-120MBK, PFI-310MBK, PFI-320MBK, PFI-340MBK, PFI-710MBK, PFI-740MBK, PFI-8030MBK, PFI-8110MBK, PFI-8120MBK, PFI-8310MBK, PFI-8320MBK, PFI-8340MBK, PFI-8710MBK, PFI-8740MBK</t>
         </r>
       </text>
     </comment>
     <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030M, PFI-110M, PFI-120M, PFI-310M, PFI-320M, PFI-340M, PFI-710M, PFI-740M, PFI-8030M, PFI-8110M, PFI-8120M, PFI-8310M, PFI-8320M, PFI-8340M, PFI-8710M, PFI-8740M</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030Y, PFI-110Y, PFI-120Y, PFI-310Y, PFI-320Y, PFI-340Y, PFI-710Y, PFI-740Y, PFI-8030Y, PFI-8110Y, PFI-8120Y, PFI-8310Y, PFI-8320Y, PFI-8340Y, PFI-8710Y, PFI-8740Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030MBK, PFI-110MBK, PFI-120MBK, PFI-310MBK, PFI-320MBK, PFI-340MBK, PFI-710MBK, PFI-740MBK, PFI-8030MBK, PFI-8110MBK, PFI-8120MBK, PFI-8310MBK, PFI-8320MBK, PFI-8340MBK, PFI-8710MBK, PFI-8740MBK</t>
+          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030Y, PFI-110Y, PFI-120Y, PFI-310Y, PFI-320Y, PFI-340Y, PFI-710Y, PFI-740Y, PFI-8030Y, PFI-8110Y, PFI-8120Y, PFI-8310Y, PFI-8320Y, PFI-8340Y, PFI-8710Y, PFI-8740Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030MBK, PFI-110MBK, PFI-120MBK, PFI-310MBK, PFI-320MBK, PFI-340MBK, PFI-710MBK, PFI-740MBK, PFI-8030MBK, PFI-8110MBK, PFI-8120MBK, PFI-8310MBK, PFI-8320MBK, PFI-8340MBK, PFI-8710MBK, PFI-8740MBK</t>
+          <t xml:space="preserve">Д/картриджів:PG-37/ 40/ 50; Сумісність з принтерами: Canon BJC 3000/ 6000/ 6100/ 6200/ 6500/ i550/ i560/ i850/  i865/ i6500/ S400/ S450/ S500/ S520/ S530/ S600/ S630/ S750/ S4500/ S6300/ IX200/ IX210P/ IX500/ IX510P, MultiPass C100, Pixma  iP1200/ iP1300/ iP1600/ iP1700/ iP1800/ iP1900/ iP2100/ iP2200/  iP2500/ iP2600/ iP3000/ iP4000/ iP5000/ iP6000/ MP140/ MP150/ MP160/ MP170/ MP180/ MP190/ MP210/ MP220/ MP450/ MP460/ MP470/ MP700/ MP730/ MP750/ MP760/ MP780/ MX300/ MX310/ MPC400/ MPC600, MX300/310</t>
         </r>
       </text>
     </comment>
     <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030Y, PFI-110Y, PFI-120Y, PFI-310Y, PFI-320Y, PFI-340Y, PFI-710Y, PFI-740Y, PFI-8030Y, PFI-8110Y, PFI-8120Y, PFI-8310Y, PFI-8320Y, PFI-8340Y, PFI-8710Y, PFI-8740Y</t>
+          <t xml:space="preserve">Д/картриджів:PG-37/ 40/ 50; Сумісність з принтерами: Canon BJC 3000/ 6000/ 6100/ 6200/ 6500/ i550/ i560/ i850/  i865/ i6500/ S400/ S450/ S500/ S520/ S530/ S600/ S630/ S750/ S4500/ S6300/ IX200/ IX210P/ IX500/ IX510P, MultiPass C100, Pixma  iP1200/ iP1300/ iP1600/ iP1700/ iP1800/ iP1900/ iP2100/ iP2200/  iP2500/ iP2600/ iP3000/ iP4000/ iP5000/ iP6000/ MP140/ MP150/ MP160/ MP170/ MP180/ MP190/ MP210/ MP220/ MP450/ MP460/ MP470/ MP700/ MP730/ MP750/ MP760/ MP780/ MX300/ MX310/ MPC400/ MPC600, MX300/310</t>
         </r>
       </text>
     </comment>
     <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon imagePROGRAF GP-200, GP-300, GP-5200, GP-5300; TA-20, TA-30, TA-5200, TA-5300; TM-200, TM-205, TM-300, TM-305, TM-5200, TM-5205, TM-5300, TM-5305; TX-2000, TX-2100, TX-3000, TX-3100, TX-4000, TX-4100, TX-5200, TX-5210, TX-5300, TX-5310, TX-5400, TX-5410; TZ-5300, TZ-30000 Canon PFI-030Y, PFI-110Y, PFI-120Y, PFI-310Y, PFI-320Y, PFI-340Y, PFI-710Y, PFI-740Y, PFI-8030Y, PFI-8110Y, PFI-8120Y, PFI-8310Y, PFI-8320Y, PFI-8340Y, PFI-8710Y, PFI-8740Y</t>
+          <t xml:space="preserve">Д/картриджів: PG-37/40/ 46/50, BCI-24, Lexmark 10N0016 №16 , 10N0217 №17 , 017G0648E №48 , 17G0050 №50 , 17G0055 №55 , 12A1970 №70 , 15M3670E №71 , 12A1975 №75 , 18C0032 №32 ,18C0034 №34 ,18L0032 №82 ; Сумісність з принтерами: Pixma MP140/150/160/170/180/190/210/220/450/450x/460/470, IP1800/1900/2500/2600, MX300/310,IP1300/1600/1700/1800/1900/2100/2200/2500/2600, IX200/210P/500/510P, E404/464, BJ-i250/i320/i350/i450/i455/i470/i475/S200/S300/S33, Pixma-iP1000/iP1500/iP2000/MP110/MP130/MP410/MP430, SmartBase-MP360/MP370/MP390/MPC190/MPC200, Deskjet 310/320/340/340c/cbi/ Deskwriter 310/320, Lexmark i3/X1110/X1130/X1150/X1170/X1180/X1185/X1190/X1250/X1270/X2230/X2240/X2250/X72/X74/X75/Z12/Z13/Z22/Z23/Z24/Z25/Z32/Z33/Z34/Z35/Z513/Z515/Z517/Z601/Z602/Z605/Z611/Z612/Z614/Z615/Z617/Z640/Z645/P3120/P3150/P05/P706/P707/Z703/Z705/Z706/Z707/Z715,  JetPrinter- 3200/5000/5700/7000/7200/Z11/31/42/44/45/51/52/53/5</t>
         </r>
       </text>
     </comment>
     <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів:PG-37/ 40/ 50; Сумісність з принтерами: Canon BJC 3000/ 6000/ 6100/ 6200/ 6500/ i550/ i560/ i850/  i865/ i6500/ S400/ S450/ S500/ S520/ S530/ S600/ S630/ S750/ S4500/ S6300/ IX200/ IX210P/ IX500/ IX510P, MultiPass C100, Pixma  iP1200/ iP1300/ iP1600/ iP1700/ iP1800/ iP1900/ iP2100/ iP2200/  iP2500/ iP2600/ iP3000/ iP4000/ iP5000/ iP6000/ MP140/ MP150/ MP160/ MP170/ MP180/ MP190/ MP210/ MP220/ MP450/ MP460/ MP470/ MP700/ MP730/ MP750/ MP760/ MP780/ MX300/ MX310/ MPC400/ MPC600, MX300/310</t>
         </r>
       </text>
     </comment>
     <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:PG-37/ 40/ 50; Сумісність з принтерами: Canon BJC 3000/ 6000/ 6100/ 6200/ 6500/ i550/ i560/ i850/  i865/ i6500/ S400/ S450/ S500/ S520/ S530/ S600/ S630/ S750/ S4500/ S6300/ IX200/ IX210P/ IX500/ IX510P, MultiPass C100, Pixma  iP1200/ iP1300/ iP1600/ iP1700/ iP1800/ iP1900/ iP2100/ iP2200/  iP2500/ iP2600/ iP3000/ iP4000/ iP5000/ iP6000/ MP140/ MP150/ MP160/ MP170/ MP180/ MP190/ MP210/ MP220/ MP450/ MP460/ MP470/ MP700/ MP730/ MP750/ MP760/ MP780/ MX300/ MX310/ MPC400/ MPC600, MX300/310</t>
+          <t xml:space="preserve">Д/картриджів: PG-37/40/ 46/50, BCI-24, Lexmark 10N0016 №16 , 10N0217 №17 , 017G0648E №48 , 17G0050 №50 , 17G0055 №55 , 12A1970 №70 , 15M3670E №71 , 12A1975 №75 , 18C0032 №32 ,18C0034 №34 ,18L0032 №82 ; Сумісність з принтерами: Pixma MP140/150/160/170/180/190/210/220/450/450x/460/470, IP1800/1900/2500/2600, MX300/310,IP1300/1600/1700/1800/1900/2100/2200/2500/2600, IX200/210P/500/510P, E404/464, BJ-i250/i320/i350/i450/i455/i470/i475/S200/S300/S33, Pixma-iP1000/iP1500/iP2000/MP110/MP130/MP410/MP430, SmartBase-MP360/MP370/MP390/MPC190/MPC200, Deskjet 310/320/340/340c/cbi/ Deskwriter 310/320, Lexmark i3/X1110/X1130/X1150/X1170/X1180/X1185/X1190/X1250/X1270/X2230/X2240/X2250/X72/X74/X75/Z12/Z13/Z22/Z23/Z24/Z25/Z32/Z33/Z34/Z35/Z513/Z515/Z517/Z601/Z602/Z605/Z611/Z612/Z614/Z615/Z617/Z640/Z645/P3120/P3150/P05/P706/P707/Z703/Z705/Z706/Z707/Z715,  JetPrinter- 3200/5000/5700/7000/7200/Z11/31/42/44/45/51/52/53/5</t>
         </r>
       </text>
     </comment>
     <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: PG-37/40/ 46/50, BCI-24, Lexmark 10N0016 №16 , 10N0217 №17 , 017G0648E №48 , 17G0050 №50 , 17G0055 №55 , 12A1970 №70 , 15M3670E №71 , 12A1975 №75 , 18C0032 №32 ,18C0034 №34 ,18L0032 №82 ; Сумісність з принтерами: Pixma MP140/150/160/170/180/190/210/220/450/450x/460/470, IP1800/1900/2500/2600, MX300/310,IP1300/1600/1700/1800/1900/2100/2200/2500/2600, IX200/210P/500/510P, E404/464, BJ-i250/i320/i350/i450/i455/i470/i475/S200/S300/S33, Pixma-iP1000/iP1500/iP2000/MP110/MP130/MP410/MP430, SmartBase-MP360/MP370/MP390/MPC190/MPC200, Deskjet 310/320/340/340c/cbi/ Deskwriter 310/320, Lexmark i3/X1110/X1130/X1150/X1170/X1180/X1185/X1190/X1250/X1270/X2230/X2240/X2250/X72/X74/X75/Z12/Z13/Z22/Z23/Z24/Z25/Z32/Z33/Z34/Z35/Z513/Z515/Z517/Z601/Z602/Z605/Z611/Z612/Z614/Z615/Z617/Z640/Z645/P3120/P3150/P05/P706/P707/Z703/Z705/Z706/Z707/Z715,  JetPrinter- 3200/5000/5700/7000/7200/Z11/31/42/44/45/51/52/53/5</t>
+          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100BK, PGI-1200BK, PGI-1300BK, PGI-1400BK, PGI-1500BK, PGI-1600BK, PGI-1700BK, PGI-1800BK, PGI-1900BK, PGI-2100BK, PGI-2200BK, PGI-2300BK, PGI-2400BK, PGI-2500BK, PGI-2600BK, PGI-2700BK, PGI-2800BK, PGI-2900BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:PG-37/ 40/ 50; Сумісність з принтерами: Canon BJC 3000/ 6000/ 6100/ 6200/ 6500/ i550/ i560/ i850/  i865/ i6500/ S400/ S450/ S500/ S520/ S530/ S600/ S630/ S750/ S4500/ S6300/ IX200/ IX210P/ IX500/ IX510P, MultiPass C100, Pixma  iP1200/ iP1300/ iP1600/ iP1700/ iP1800/ iP1900/ iP2100/ iP2200/  iP2500/ iP2600/ iP3000/ iP4000/ iP5000/ iP6000/ MP140/ MP150/ MP160/ MP170/ MP180/ MP190/ MP210/ MP220/ MP450/ MP460/ MP470/ MP700/ MP730/ MP750/ MP760/ MP780/ MX300/ MX310/ MPC400/ MPC600, MX300/310</t>
+          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100BK, PGI-1200BK, PGI-1300BK, PGI-1400BK, PGI-1500BK, PGI-1600BK, PGI-1700BK, PGI-1800BK, PGI-1900BK, PGI-2100BK, PGI-2200BK, PGI-2300BK, PGI-2400BK, PGI-2500BK, PGI-2600BK, PGI-2700BK, PGI-2800BK, PGI-2900BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: PG-37/40/ 46/50, BCI-24, Lexmark 10N0016 №16 , 10N0217 №17 , 017G0648E №48 , 17G0050 №50 , 17G0055 №55 , 12A1970 №70 , 15M3670E №71 , 12A1975 №75 , 18C0032 №32 ,18C0034 №34 ,18L0032 №82 ; Сумісність з принтерами: Pixma MP140/150/160/170/180/190/210/220/450/450x/460/470, IP1800/1900/2500/2600, MX300/310,IP1300/1600/1700/1800/1900/2100/2200/2500/2600, IX200/210P/500/510P, E404/464, BJ-i250/i320/i350/i450/i455/i470/i475/S200/S300/S33, Pixma-iP1000/iP1500/iP2000/MP110/MP130/MP410/MP430, SmartBase-MP360/MP370/MP390/MPC190/MPC200, Deskjet 310/320/340/340c/cbi/ Deskwriter 310/320, Lexmark i3/X1110/X1130/X1150/X1170/X1180/X1185/X1190/X1250/X1270/X2230/X2240/X2250/X72/X74/X75/Z12/Z13/Z22/Z23/Z24/Z25/Z32/Z33/Z34/Z35/Z513/Z515/Z517/Z601/Z602/Z605/Z611/Z612/Z614/Z615/Z617/Z640/Z645/P3120/P3150/P05/P706/P707/Z703/Z705/Z706/Z707/Z715,  JetPrinter- 3200/5000/5700/7000/7200/Z11/31/42/44/45/51/52/53/5</t>
+          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100C, PGI-1200C, PGI-1300C, PGI-1400C, PGI-1500C, PGI-1600C, PGI-1700C, PGI-1800C, PGI-1900C, PGI-2100C, PGI-2200C, PGI-2300C, PGI-2400C, PGI-2500C, PGI-2600C, PGI-2700C, PGI-2800C, PGI-2900C</t>
         </r>
       </text>
     </comment>
     <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100BK, PGI-1200BK, PGI-1300BK, PGI-1400BK, PGI-1500BK, PGI-1600BK, PGI-1700BK, PGI-1800BK, PGI-1900BK, PGI-2100BK, PGI-2200BK, PGI-2300BK, PGI-2400BK, PGI-2500BK, PGI-2600BK, PGI-2700BK, PGI-2800BK, PGI-2900BK</t>
+          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100C, PGI-1200C, PGI-1300C, PGI-1400C, PGI-1500C, PGI-1600C, PGI-1700C, PGI-1800C, PGI-1900C, PGI-2100C, PGI-2200C, PGI-2300C, PGI-2400C, PGI-2500C, PGI-2600C, PGI-2700C, PGI-2800C, PGI-2900C</t>
         </r>
       </text>
     </comment>
     <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100BK, PGI-1200BK, PGI-1300BK, PGI-1400BK, PGI-1500BK, PGI-1600BK, PGI-1700BK, PGI-1800BK, PGI-1900BK, PGI-2100BK, PGI-2200BK, PGI-2300BK, PGI-2400BK, PGI-2500BK, PGI-2600BK, PGI-2700BK, PGI-2800BK, PGI-2900BK</t>
+          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100M, PGI-1200M, PGI-1300M, PGI-1400M, PGI-1500M, PGI-1600M, PGI-1700M, PGI-1800M, PGI-1900M, PGI-2100M, PGI-2200M, PGI-2300M, PGI-2400M, PGI-2500M, PGI-2600M, PGI-2700M, PGI-2800M, PGI-2900M</t>
         </r>
       </text>
     </comment>
     <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100C, PGI-1200C, PGI-1300C, PGI-1400C, PGI-1500C, PGI-1600C, PGI-1700C, PGI-1800C, PGI-1900C, PGI-2100C, PGI-2200C, PGI-2300C, PGI-2400C, PGI-2500C, PGI-2600C, PGI-2700C, PGI-2800C, PGI-2900C</t>
+          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100M, PGI-1200M, PGI-1300M, PGI-1400M, PGI-1500M, PGI-1600M, PGI-1700M, PGI-1800M, PGI-1900M, PGI-2100M, PGI-2200M, PGI-2300M, PGI-2400M, PGI-2500M, PGI-2600M, PGI-2700M, PGI-2800M, PGI-2900M</t>
         </r>
       </text>
     </comment>
     <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100C, PGI-1200C, PGI-1300C, PGI-1400C, PGI-1500C, PGI-1600C, PGI-1700C, PGI-1800C, PGI-1900C, PGI-2100C, PGI-2200C, PGI-2300C, PGI-2400C, PGI-2500C, PGI-2600C, PGI-2700C, PGI-2800C, PGI-2900C</t>
+          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100Y, PGI-1200Y, PGI-1300Y, PGI-1400Y, PGI-1500Y, PGI-1600Y, PGI-1700Y, PGI-1800Y, PGI-1900Y, PGI-2100Y, PGI-2200Y, PGI-2300Y, PGI-2400Y, PGI-2500Y, PGI-2600Y, PGI-2700Y, PGI-2800Y, PGI-2900Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100M, PGI-1200M, PGI-1300M, PGI-1400M, PGI-1500M, PGI-1600M, PGI-1700M, PGI-1800M, PGI-1900M, PGI-2100M, PGI-2200M, PGI-2300M, PGI-2400M, PGI-2500M, PGI-2600M, PGI-2700M, PGI-2800M, PGI-2900M</t>
+          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100Y, PGI-1200Y, PGI-1300Y, PGI-1400Y, PGI-1500Y, PGI-1600Y, PGI-1700Y, PGI-1800Y, PGI-1900Y, PGI-2100Y, PGI-2200Y, PGI-2300Y, PGI-2400Y, PGI-2500Y, PGI-2600Y, PGI-2700Y, PGI-2800Y, PGI-2900Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100M, PGI-1200M, PGI-1300M, PGI-1400M, PGI-1500M, PGI-1600M, PGI-1700M, PGI-1800M, PGI-1900M, PGI-2100M, PGI-2200M, PGI-2300M, PGI-2400M, PGI-2500M, PGI-2600M, PGI-2700M, PGI-2800M, PGI-2900M</t>
+          <t xml:space="preserve">Д/картриджей: Canon PGI-470; Совместимость с принтерами: Canon PIXMA MG5740/ MG6840, TS5040/ TS6040</t>
         </r>
       </text>
     </comment>
     <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100Y, PGI-1200Y, PGI-1300Y, PGI-1400Y, PGI-1500Y, PGI-1600Y, PGI-1700Y, PGI-1800Y, PGI-1900Y, PGI-2100Y, PGI-2200Y, PGI-2300Y, PGI-2400Y, PGI-2500Y, PGI-2600Y, PGI-2700Y, PGI-2800Y, PGI-2900Y</t>
+          <t xml:space="preserve">Д/картриджів: Canon PGI-5, PGI-425/ 450/ 520, PG-440/ 510/ 512; Сумісність з принтерами: Canon Pixma iP 2700/ 2702/ 3300/ 3500/ 3600/ 4200/ 4300/ 4500/ 4600/ 4700/ 4840/ 4940/ 5200/ 5300/ 7240, MG2140/ 2240/ 3140/ 3240/ 3540/ 4140/ 4240/ 5140/ 5240/ 5340/ 5440/ 6140/ 6240/ 6340/ 6440/ 7140/ 8140/ 8240, MP230/ 240/ 250/ 252/ 260/ 262/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 500/ 510/ 520/ 530/ 540/ 550/ 560/ 600/ 610/ 620/ 630/ 640/ 800/ 810/ 830/ 970/ 980/ 990,  MX320/ 330/ 340/ 350/ 360/ 374/ 394/ 410/ 420/ 434/ 454/ 514/ 524/ 700/ 714/ 850/ 860/ 870/ 894/ 924, iX 4000/5000</t>
         </r>
       </text>
     </comment>
     <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon MAXIFY IB4010, IB4020, IB4030, IB4040, IB4050, IB4060, IB4070, IB4080, IB4090, IB4110, IB4120, IB4130, IB4140, IB4150, IB4160, IB4170, IB4180, IB4190; MB2010, MB2020, MB2030, MB2040, MB2050, MB2060, MB2070, MB2080, MB2090, MB2110, MB2120, MB2130, MB2140, MB2150, MB2155, MB2160, MB2170, MB2180, MB2190, MB2310, MB2320, MB2330, MB2340, MB2350, MB2360, MB2370, MB2380, MB2390, MB2710, MB2720, MB2730, MB2740, MB2750, MB2755, MB2760, MB2770, MB2780, MB2790, MB5010, MB5020, MB5030, MB5040, MB5050, MB5060, MB5070, MB5080, MB5090, MB5110, MB5120, MB5130, MB5140, MB5150, MB5160, MB5170, MB5180, MB5190, MB5310, MB5320, MB5330, MB5340, MB5350, MB5360, MB5370, MB5380, MB5390, MB5410, MB5420, MB5430, MB5440, MB5450, MB5460, MB5470, MB5480, MB5490 Canon PGI-1100Y, PGI-1200Y, PGI-1300Y, PGI-1400Y, PGI-1500Y, PGI-1600Y, PGI-1700Y, PGI-1800Y, PGI-1900Y, PGI-2100Y, PGI-2200Y, PGI-2300Y, PGI-2400Y, PGI-2500Y, PGI-2600Y, PGI-2700Y, PGI-2800Y, PGI-2900Y</t>
+          <t xml:space="preserve">Д/картриджей: Canon PGI-5, PGI-425/ 450/ 520, PG-440/ 510/ 512; Совместимость с принтерами: Canon Pixma iP 2700/ 2702/ 3300/ 3500/ 3600/ 4200/ 4300/ 4500/ 4600/ 4700/ 4840/ 4940/ 5200/ 5300/ 7240, MG2140/ 2240/ 3140/ 3240/ 3540/ 4140/ 4240/ 5140/ 5240/ 5340/ 5440/ 6140/ 6240/ 6340/ 6440/ 7140/ 8140/ 8240, MP230/ 240/ 250/ 252/ 260/ 262/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 500/ 510/ 520/ 530/ 540/ 550/ 560/ 600/ 610/ 620/ 630/ 640/ 800/ 810/ 830/ 970/ 980/ 990, MX320/ 330/ 340/ 350/ 360/ 374/ 394/ 410/ 420/ 434/ 454/ 514/ 524/ 700/ 714/ 850/ 860/ 870/ 894/ 924, iX 4000/5000</t>
         </r>
       </text>
     </comment>
     <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Canon PGI-470; Совместимость с принтерами: Canon PIXMA MG5740/ MG6840, TS5040/ TS6040</t>
+          <t xml:space="preserve">Д/картриджів: Canon PGI-5, PGI-425/ 450/ 520, PG-440/ 510/ 512; Сумісність з принтерами: Canon Pixma iP 2700/ 2702/ 3300/ 3500/ 3600/ 4200/ 4300/ 4500/ 4600/ 4700/ 4840/ 4940/ 5200/ 5300/ 7240, MG2140/ 2240/ 3140/ 3240/ 3540/ 4140/ 4240/ 5140/ 5240/ 5340/ 5440/ 6140/ 6240/ 6340/ 6440/ 7140/ 8140/ 8240, MP230/ 240/ 250/ 252/ 260/ 262/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 500/ 510/ 520/ 530/ 540/ 550/ 560/ 600/ 610/ 620/ 630/ 640/ 800/ 810/ 830/ 970/ 980/ 990,  MX320/ 330/ 340/ 350/ 360/ 374/ 394/ 410/ 420/ 434/ 454/ 514/ 524/ 700/ 714/ 850/ 860/ 870/ 894/ 924, iX 4000/5000</t>
         </r>
       </text>
     </comment>
     <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Д/картриджів: Canon PGI-5/425/ 450/ 520, PG-440/ 445/ 510/ 512; Сумісність з принтерами: Canon Pixma iP2700/ iP2702/ iP2840/ iP3300/ iP3500/ iP3600/ iP4200/ iP4300/ iP4500/ iP4600/ iP4700/ iP4840/ iP4940/ iP7240, MG2140/ MG22240/ MG2440/ MG2450/ MG2540/ MG2550/ MG3140/ MG3240/ MG3540/ MG4140/ MG4240/ MG5140/ MG5240/ MG5340/ MG5440/6340/6440/7140/MG6140/ MG6240/ MG8140/ MG8240,  MP230/MP240/ MP250/ MP252/ MP260/ MP270/ MP272/ MP280/ MP480/ MP490/ MP492/ MP495/ MP500/ MP510/ MP520/ MP520x/ MP530/MP540/ MP550/ MP560/ MP600/ MP610/ MP620/ MP630/ MP640/ MP980/ MP800/ MP810/ MP990/ MP970/ MP830/ MX320/ MX330/ MX340/ MX350/ MX360/ MX374/ MX394/ MX410/ MX434/ MX514/ MX454/ MX524/ MX714/ MX860/ MX870/ MX894/ MX924, IX4000/IX5000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C228" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Д/картриджів: Canon PGI-5, PGI-425/ 450/ 520, PG-440/ 510/ 512; Сумісність з принтерами: Canon Pixma iP 2700/ 2702/ 3300/ 3500/ 3600/ 4200/ 4300/ 4500/ 4600/ 4700/ 4840/ 4940/ 5200/ 5300/ 7240, MG2140/ 2240/ 3140/ 3240/ 3540/ 4140/ 4240/ 5140/ 5240/ 5340/ 5440/ 6140/ 6240/ 6340/ 6440/ 7140/ 8140/ 8240, MP230/ 240/ 250/ 252/ 260/ 262/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 500/ 510/ 520/ 530/ 540/ 550/ 560/ 600/ 610/ 620/ 630/ 640/ 800/ 810/ 830/ 970/ 980/ 990,  MX320/ 330/ 340/ 350/ 360/ 374/ 394/ 410/ 420/ 434/ 454/ 514/ 524/ 700/ 714/ 850/ 860/ 870/ 894/ 924, iX 4000/5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon PGI-5, PGI-425/ 450/ 520, PG-440/ 510/ 512; Сумісність з принтерами: Canon Pixma iP 2700/ 2702/ 3300/ 3500/ 3600/ 4200/ 4300/ 4500/ 4600/ 4700/ 4840/ 4940/ 5200/ 5300/ 7240, MG2140/ 2240/ 3140/ 3240/ 3540/ 4140/ 4240/ 5140/ 5240/ 5340/ 5440/ 6140/ 6240/ 6340/ 6440/ 7140/ 8140/ 8240, MP230/ 240/ 250/ 252/ 260/ 262/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 500/ 510/ 520/ 530/ 540/ 550/ 560/ 600/ 610/ 620/ 630/ 640/ 800/ 810/ 830/ 970/ 980/ 990,  MX320/ 330/ 340/ 350/ 360/ 374/ 394/ 410/ 420/ 434/ 454/ 514/ 524/ 700/ 714/ 850/ 860/ 870/ 894/ 924, iX 4000/5000</t>
+          <t xml:space="preserve">Д/картриджів: Canon PGI-5/425/ 450/ 520, PG-440/ 445/ 510/ 512; Сумісність з принтерами: Canon Pixma iP2700/ iP2702/ iP2840/ iP3300/ iP3500/ iP3600/ iP4200/ iP4300/ iP4500/ iP4600/ iP4700/ iP4840/ iP4940/ iP7240, MG2140/ MG22240/ MG2440/ MG2450/ MG2540/ MG2550/ MG3140/ MG3240/ MG3540/ MG4140/ MG4240/ MG5140/ MG5240/ MG5340/ MG5440/6340/6440/7140/MG6140/ MG6240/ MG8140/ MG8240,  MP230/MP240/ MP250/ MP252/ MP260/ MP270/ MP272/ MP280/ MP480/ MP490/ MP492/ MP495/ MP500/ MP510/ MP520/ MP520x/ MP530/MP540/ MP550/ MP560/ MP600/ MP610/ MP620/ MP630/ MP640/ MP980/ MP800/ MP810/ MP990/ MP970/ MP830/ MX320/ MX330/ MX340/ MX350/ MX360/ MX374/ MX394/ MX410/ MX434/ MX514/ MX454/ MX524/ MX714/ MX860/ MX870/ MX894/ MX924, IX4000/IX5000</t>
         </r>
       </text>
     </comment>
     <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon PGI-5/425/ 450/ 520, PG-440/ 445/ 510/ 512; Сумісність з принтерами: Canon Pixma iP2700/ iP2702/ iP2840/ iP3300/ iP3500/ iP3600/ iP4200/ iP4300/ iP4500/ iP4600/ iP4700/ iP4840/ iP4940/ iP7240, MG2140/ MG22240/ MG2440/ MG2450/ MG2540/ MG2550/ MG3140/ MG3240/ MG3540/ MG4140/ MG4240/ MG5140/ MG5240/ MG5340/ MG5440/6340/6440/7140/MG6140/ MG6240/ MG8140/ MG8240,  MP230/MP240/ MP250/ MP252/ MP260/ MP270/ MP272/ MP280/ MP480/ MP490/ MP492/ MP495/ MP500/ MP510/ MP520/ MP520x/ MP530/MP540/ MP550/ MP560/ MP600/ MP610/ MP620/ MP630/ MP640/ MP980/ MP800/ MP810/ MP990/ MP970/ MP830/ MX320/ MX330/ MX340/ MX350/ MX360/ MX374/ MX394/ MX410/ MX434/ MX514/ MX454/ MX524/ MX714/ MX860/ MX870/ MX894/ MX924, IX4000/IX5000</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00Q1  105 BK   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon PGI-5, PGI-425/ 450/ 520, PG-440/ 510/ 512; Сумісність з принтерами: Canon Pixma iP 2700/ 2702/ 3300/ 3500/ 3600/ 4200/ 4300/ 4500/ 4600/ 4700/ 4840/ 4940/ 5200/ 5300/ 7240, MG2140/ 2240/ 3140/ 3240/ 3540/ 4140/ 4240/ 5140/ 5240/ 5340/ 5440/ 6140/ 6240/ 6340/ 6440/ 7140/ 8140/ 8240, MP230/ 240/ 250/ 252/ 260/ 262/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 500/ 510/ 520/ 530/ 540/ 550/ 560/ 600/ 610/ 620/ 630/ 640/ 800/ 810/ 830/ 970/ 980/ 990,  MX320/ 330/ 340/ 350/ 360/ 374/ 394/ 410/ 420/ 434/ 454/ 514/ 524/ 700/ 714/ 850/ 860/ 870/ 894/ 924, iX 4000/5000</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00Q1  105 BK   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Canon PGI-5/425/ 450/ 520, PG-440/ 445/ 510/ 512; Сумісність з принтерами: Canon Pixma iP2700/ iP2702/ iP2840/ iP3300/ iP3500/ iP3600/ iP4200/ iP4300/ iP4500/ iP4600/ iP4700/ iP4840/ iP4940/ iP7240, MG2140/ MG22240/ MG2440/ MG2450/ MG2540/ MG2550/ MG3140/ MG3240/ MG3540/ MG4140/ MG4240/ MG5140/ MG5240/ MG5340/ MG5440/6340/6440/7140/MG6140/ MG6240/ MG8140/ MG8240,  MP230/MP240/ MP250/ MP252/ MP260/ MP270/ MP272/ MP280/ MP480/ MP490/ MP492/ MP495/ MP500/ MP510/ MP520/ MP520x/ MP530/MP540/ MP550/ MP560/ MP600/ MP610/ MP620/ MP630/ MP640/ MP980/ MP800/ MP810/ MP990/ MP970/ MP830/ MX320/ MX330/ MX340/ MX350/ MX360/ MX374/ MX394/ MX410/ MX434/ MX514/ MX454/ MX524/ MX714/ MX860/ MX870/ MX894/ MX924, IX4000/IX5000</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00Q1  105 BK   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00Q1  105 BK   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R2  106 C   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00Q1  105 BK   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R2  106 C   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00Q1  105 BK   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R2  106 C   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R2  106 C   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R3  106 M   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R2  106 C   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R3  106 M   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R2  106 C   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R3  106 M   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R3  106 M   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R1  106 PB   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R3  106 M   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R1  106 PB   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R3  106 M   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R1  106 PB   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R1  106 PB   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R4  106 Y   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R1  106 PB   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R4  106 Y   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R1  106 PB   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджей: Epson T00R4  106 Y   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R4  106 Y   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Epson L605/L655/L1455; M100/M105/M200/M205; EcoTank ET-3600/ET-4550/ET-16500; Expression Home XP-30/XP-33/XP-102/XP-103/XP-202/XP-203/XP-205/XP-207/XP-212/XP-215/XP-225/XP-235/XP-245/XP-247/XP-255/XP-257/XP-302/XP-303/XP-305/XP-306/XP-312/XP-313/XP-315/XP-322/XP-323/XP-325/XP-332/XP-335/XP-342/XP-345/XP-352/XP-355/XP-402/XP-403/XP-405/XP-406/XP-412/XP-413/XP-415/XP-423/XP-432/XP-435/XP-442/XP-445/XP-452/XP-455/XP-2100/XP-2105/XP-2150/XP-2155/XP-2200/XP-2205/XP-3100/XP-3105/XP-3150/XP-3155/XP-3200/XP-3205/XP-4100/XP-4105/XP-4150/XP-4155/XP-4200/XP-4205/XP-5100/XP-5105/XP-5150/XP-5155/XP-5200/XP-5205; Expression Premium XP-510/XP-520/XP-530/XP-540/XP-600/XP-605/XP-610/XP-615/XP-620/XP-625/XP-630/XP-635/XP-640/XP-645/XP-700/XP-710/XP-720/XP-800/XP-810/XP-820/XP-830/XP-900/XP-6000/XP-6005/XP-6100/XP-6105/XP-7100; WorkForce WF-2800/WF-2810/WF-2820/WF-2830/WF-2835/WF-2840/WF-2845/WF-2850/WF-2860/WF-2865/WF-2870/WF-2880/WF-2885/WF-2910/WF-2930/WF-2935/WF-2950/WF-2960/WF-2965</t>
         </r>
       </text>
     </comment>
     <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R4  106 Y   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
     <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: Epson T00R4  106 Y   ink ; Совместимость с принтерами: Epson L7160/L7180</t>
+          <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
         </r>
       </text>
     </comment>
     <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson L605/L655/L1455; M100/M105/M200/M205; EcoTank ET-3600/ET-4550/ET-16500; Expression Home XP-30/XP-33/XP-102/XP-103/XP-202/XP-203/XP-205/XP-207/XP-212/XP-215/XP-225/XP-235/XP-245/XP-247/XP-255/XP-257/XP-302/XP-303/XP-305/XP-306/XP-312/XP-313/XP-315/XP-322/XP-323/XP-325/XP-332/XP-335/XP-342/XP-345/XP-352/XP-355/XP-402/XP-403/XP-405/XP-406/XP-412/XP-413/XP-415/XP-423/XP-432/XP-435/XP-442/XP-445/XP-452/XP-455/XP-2100/XP-2105/XP-2150/XP-2155/XP-2200/XP-2205/XP-3100/XP-3105/XP-3150/XP-3155/XP-3200/XP-3205/XP-4100/XP-4105/XP-4150/XP-4155/XP-4200/XP-4205/XP-5100/XP-5105/XP-5150/XP-5155/XP-5200/XP-5205; Expression Premium XP-510/XP-520/XP-530/XP-540/XP-600/XP-605/XP-610/XP-615/XP-620/XP-625/XP-630/XP-635/XP-640/XP-645/XP-700/XP-710/XP-720/XP-800/XP-810/XP-820/XP-830/XP-900/XP-6000/XP-6005/XP-6100/XP-6105/XP-7100; WorkForce WF-2800/WF-2810/WF-2820/WF-2830/WF-2835/WF-2840/WF-2845/WF-2850/WF-2860/WF-2865/WF-2870/WF-2880/WF-2885/WF-2910/WF-2930/WF-2935/WF-2950/WF-2960/WF-2965</t>
+          <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
     <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C250" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
+          <t xml:space="preserve">Epson T01C1/T01D1, T0461, T05G1/T05H1, T0611, T0631, T07U1, T0711, T0721/T0731H/T1041, T0731/T1051, T0891, T0921/T1081, T09J1/T09K1, T1001, T1031, T10Y1/T10W1/T10S1, T11C1/T11D1/T11E1, T1281, T1291, T1301, T1361, T1621/T1631, T2701/T2711/T2791, T3461/T3471, T3581/T3591, T6161/T6171/T6181, T7011/T7021/T7031, T7021/T702XL1, T7431, T7891/T7901/T7911, T8021/T802XL1, T8121/T812XL1/T812XXL1, T8221, T9241/T924XL1, T9441/T9451/T9461</t>
         </r>
       </text>
     </comment>
     <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: T096, T157, T543/544, T605/606, T602/603/563; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 4880/ 7800/ 9600</t>
+          <t xml:space="preserve">Epson T01C1/T01D1, T0461, T05G1/T05H1, T0611, T0631, T07U1, T0711, T0721/T0731H/T1041, T0731/T1051, T0891, T0921/T1081, T09J1/T09K1, T1001, T1031, T10Y1/T10W1/T10S1, T11C1/T11D1/T11E1, T1281, T1291, T1301, T1361, T1621/T1631, T2701/T2711/T2791, T3461/T3471, T3581/T3591, T6161/T6171/T6181, T7011/T7021/T7031, T7021/T702XL1, T7431, T7891/T7901/T7911, T8021/T802XL1, T8121/T812XL1/T812XXL1, T8221, T9241/T924XL1, T9441/T9451/T9461</t>
         </r>
       </text>
     </comment>
     <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: T059, T096, T157, T543/544, T605/606, T602/603/563, T760, T850, T580, T636, T596; Сумісність з принтерами: Stylus Photo R2400/ R2880/ R3000, Stylus Pro 3880/ 4880/ 7600/ 7700/ 7800/ 7890/ 7900/ 9600/ 9700/ 9890/ 9900, Sure Color SC-P600/SC-P800</t>
+          <t xml:space="preserve">Д/картриджей: T0472, T0632, T0732, T0922, T1032, T1052, T1282, T1292, T1302, T1622, T1632, T7012, T7022, T7032; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
         </r>
       </text>
     </comment>
     <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson T01C1/T01D1, T0461, T05G1/T05H1, T0611, T0631, T07U1, T0711, T0721/T0731H/T1041, T0731/T1051, T0891, T0921/T1081, T09J1/T09K1, T1001, T1031, T10Y1/T10W1/T10S1, T11C1/T11D1/T11E1, T1281, T1291, T1301, T1361, T1621/T1631, T2701/T2711/T2791, T3461/T3471, T3581/T3591, T6161/T6171/T6181, T7011/T7021/T7031, T7021/T702XL1, T7431, T7891/T7901/T7911, T8021/T802XL1, T8121/T812XL1/T812XXL1, T8221, T9241/T924XL1, T9441/T9451/T9461</t>
+          <t xml:space="preserve">Д/картриджей: T0472, T0632, T0732, T0922, T1032, T1052, T1282, T1292, T1302, T1622, T1632, T7012, T7022, T7032; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
         </r>
       </text>
     </comment>
     <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson T01C1/T01D1, T0461, T05G1/T05H1, T0611, T0631, T07U1, T0711, T0721/T0731H/T1041, T0731/T1051, T0891, T0921/T1081, T09J1/T09K1, T1001, T1031, T10Y1/T10W1/T10S1, T11C1/T11D1/T11E1, T1281, T1291, T1301, T1361, T1621/T1631, T2701/T2711/T2791, T3461/T3471, T3581/T3591, T6161/T6171/T6181, T7011/T7021/T7031, T7021/T702XL1, T7431, T7891/T7901/T7911, T8021/T802XL1, T8121/T812XL1/T812XXL1, T8221, T9241/T924XL1, T9441/T9451/T9461</t>
+          <t xml:space="preserve">Д/картриджей: T0472, T0632, T0732, T0922, T1032, T1052, T1282, T1292, T1302, T1622, T1632, T7012, T7022, T7032; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
         </r>
       </text>
     </comment>
     <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0472, T0632, T0732, T0922, T1032, T1052, T1282, T1292, T1302, T1622, T1632, T7012, T7022, T7032; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Д/картриджей: T0473, T0633, T0733, T0923, T1033, T1053, T1283, T1293, T1303, T1623, T1633, T7013, T7023, T7033; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
         </r>
       </text>
     </comment>
     <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0472, T0632, T0732, T0922, T1032, T1052, T1282, T1292, T1302, T1622, T1632, T7012, T7022, T7032; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Д/картриджей: T0473, T0633, T0733, T0923, T1033, T1053, T1283, T1293, T1303, T1623, T1633, T7013, T7023, T7033; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
         </r>
       </text>
     </comment>
     <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0472, T0632, T0732, T0922, T1032, T1052, T1282, T1292, T1302, T1622, T1632, T7012, T7022, T7032; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Д/картриджей: T0473, T0633, T0733, T0923, T1033, T1053, T1283, T1293, T1303, T1623, T1633, T7013, T7023, T7033; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
         </r>
       </text>
     </comment>
     <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0473, T0633, T0733, T0923, T1033, T1053, T1283, T1293, T1303, T1623, T1633, T7013, T7023, T7033; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Д/картриджей: T0474, T0634, T0734, T0924, T1034, T1054, T1284, T1294, T1304, T1624, T1634, T7014, T7024, T7034; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
         </r>
       </text>
     </comment>
     <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0473, T0633, T0733, T0923, T1033, T1053, T1283, T1293, T1303, T1623, T1633, T7013, T7023, T7033; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Д/картриджей: T0474, T0634, T0734, T0924, T1034, T1054, T1284, T1294, T1304, T1624, T1634, T7014, T7024, T7034; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
         </r>
       </text>
     </comment>
     <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0473, T0633, T0733, T0923, T1033, T1053, T1283, T1293, T1303, T1623, T1633, T7013, T7023, T7033; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H1, T49J1, T49K1</t>
         </r>
       </text>
     </comment>
     <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0474, T0634, T0734, T0924, T1034, T1054, T1284, T1294, T1304, T1624, T1634, T7014, T7024, T7034; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H1, T49J1, T49K1</t>
         </r>
       </text>
     </comment>
     <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0474, T0634, T0734, T0924, T1034, T1054, T1284, T1294, T1304, T1624, T1634, T7014, T7024, T7034; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H2, T49J2, T49K2</t>
         </r>
       </text>
     </comment>
     <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H1, T49J1, T49K1</t>
+          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H2, T49J2, T49K2</t>
         </r>
       </text>
     </comment>
     <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H1, T49J1, T49K1</t>
+          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H3, T49J3, T49K3</t>
         </r>
       </text>
     </comment>
     <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H2, T49J2, T49K2</t>
+          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H3, T49J3, T49K3</t>
         </r>
       </text>
     </comment>
     <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H2, T49J2, T49K2</t>
+          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H4, T49J4, T49K4</t>
         </r>
       </text>
     </comment>
     <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H3, T49J3, T49K3</t>
+          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H4, T49J4, T49K4</t>
         </r>
       </text>
     </comment>
     <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H3, T49J3, T49K3</t>
+          <t xml:space="preserve">Д/картриджей: T6921, T6931, T6941; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H4, T49J4, T49K4</t>
+          <t xml:space="preserve">Д/картриджей: T6921, T6931, T6941; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson SureColor SC-T3100x, T3130x, T3140x, T3160x, T3170x, T3180x Epson T49H4, T49J4, T49K4</t>
+          <t xml:space="preserve">Д/картриджей: T6922, T6932, T6942; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6921, T6931, T6941; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджей: T6922, T6932, T6942; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6921, T6931, T6941; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджей: T6923, T6933, T6943; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6922, T6932, T6942; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджей: T6923, T6933, T6943; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6922, T6932, T6942; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджей: T6924, T6934, T6944; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6923, T6933, T6943; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджей: T6924, T6934, T6944; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6923, T6933, T6943; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджей: T6925, T6935, T6945; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6924, T6934, T6944; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджей: T6925, T6935, T6945; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
         </r>
       </text>
     </comment>
     <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6924, T6934, T6944; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджів: Epson C13T865140  Black T8651XXL , C13T964140, C13T965140, C13T966140; Сумісність з принтерами: Epson WorkForce Pro WF-M5190DW/WF-M5690DWF, WorkForce Pro WF-M5299DW/WF-M5799DWF</t>
         </r>
       </text>
     </comment>
     <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6925, T6935, T6945; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">Д/картриджів: Epson C13T865140  Black T8651XXL , C13T964140, C13T965140, C13T966140; Сумісність з принтерами: Epson WorkForce Pro WF-M5190DW/WF-M5690DWF, WorkForce Pro WF-M5299DW/WF-M5799DWF</t>
         </r>
       </text>
     </comment>
     <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T6925, T6935, T6945; Совместимость с плоттерами: Epson SureColor SC-T3000/T3200/T5000/T5200/T7000/T7200</t>
+          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ129A  711 BK , CZ133A  711 BK , P2V31A  2х711 BK</t>
         </r>
       </text>
     </comment>
     <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Epson C13T865140  Black T8651XXL , C13T964140, C13T965140, C13T966140; Сумісність з принтерами: Epson WorkForce Pro WF-M5190DW/WF-M5690DWF, WorkForce Pro WF-M5299DW/WF-M5799DWF</t>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4841AE  №10 , C4836AE  №11 , C4815A  №13 , C4911A  №82 , C9386AE  №88 , C9391AE  88XL</t>
         </r>
       </text>
     </comment>
     <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: Epson C13T865140  Black T8651XXL , C13T964140, C13T965140, C13T966140; Сумісність з принтерами: Epson WorkForce Pro WF-M5190DW/WF-M5690DWF, WorkForce Pro WF-M5299DW/WF-M5799DWF</t>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4842AE  №10 , C4838AE  №11 , C4817A  №13 , C4913A  №82 , C9388AE  №88 , C9393AE  88XL</t>
         </r>
       </text>
     </comment>
     <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4843AE  №10 , C4837AE  №11 , C4816A  №13 , C4912A  №82 , C9387AE  №88 , C9392AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C297" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4841AE  №10 , C4836AE  №11 , C4815A  №13 , C4911A  №82 , C9386AE  №88 , C9391AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4842AE  №10 , C4838AE  №11 , C4817A  №13 , C4913A  №82 , C9388AE  №88 , C9393AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C299" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4843AE  №10 , C4837AE  №11 , C4816A  №13 , C4912A  №82 , C9387AE  №88 , C9392AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C300" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4841AE  №10 , C4836AE  №11 , C4815A  №13 , C4911A  №82 , C9386AE  №88 , C9391AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C301" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4842AE  №10 , C4838AE  №11 , C4817A  №13 , C4913A  №82 , C9388AE  №88 , C9393AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C302" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4843AE  №10 , C4837AE  №11 , C4816A  №13 , C4912A  №82 , C9387AE  №88 , C9392AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C303" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4844A  №10 , C4814A  №13 , CH565A  №82 , P2V34A  2х82 , C9385AE  №88 , C9396AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C304" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4844A  №10 , C4814A  №13 , CH565A  №82 , P2V34A  2х82 , C9385AE  №88 , C9396AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C305" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4844A  №10 , C4814A  №13 , CH565A  №82 , P2V34A  2х82 , C9385AE  №88 , C9396AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C306" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4844A  №10 , C4814A  №13 , CH565A  №82 , P2V34A  2х82 , C9385AE  №88 , C9396AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C307" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4844A  №10 , C4814A  №13 , CH565A  №82 , P2V34A  2х82 , C9385AE  №88 , C9396AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C308" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000cse/2000cxi/2500c Plus/2500cse/2500cxi; Business InkJet 1000/1100/1100d/1100dtn/1200/1200d/1200dn/1200dtn/1200dtwn/2200/2200se/2200xi/2230/2230dtn/2250/2250tn/2280/2280tn/2300/2300dtn/2300n/2600/2600dn/2800/2800dt/2800dtn/3000/3000dtn/3000n; Color Printer 2000c/2000cn/2000cse/2000cxi/2500c/2500c Plus/2500cm/2500cse/2500cxi/cp1700/cp1700d/cp1700ps/Color InkJet CP1160/CP1700d; DesignJet 100/100Plus/10ps/110Plus/111/111r/120/120nr/20ps/4200/500/500 Mono/500ps Plus/50ps/510/510ps/70-24/800/800MFP/800ps/815MFP/820MFP/COLORPROCAD/COLORPROGA; OfficeJet 9100/9110/9120/9130; OfficeJet Pro K5400/K5400dn/K5400dtn/K5400n/K5400tn/K550/K550dtn/K550dtwn/K850/K850dn/K8600/K8600dn; OfficeJet Pro L7480/L7580/L7590/L7600/L7680/L7700/L7710/L7780 HP C4844A  №10 , C4814A  №13 , CH565A  №82 , P2V34A  2х82 , C9385AE  №88 , C9396AE  88XL</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C309" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C310" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C311" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C312" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM61AE  305 BK , 3YM62AE  305XL BK . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C313" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C314" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C315" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C316" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM61AE  305 BK , 3YM62AE  305XL BK . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C317" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM60AE  305 Color , 3YM63AE  305XL Color . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C320" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: 3YM61AE  305 BK , 3YM62AE  305XL BK . Сумісність з принтерами: HP DeskJet 2320/2710/2720/4120/4122/4130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C321" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картридів: F6V24AE  №652 , CZ638AE  №46 , F6V16AE  №123 , F6V18AE  №123XL ; Сумісність з принтерами: DJ Ink Advantage 1115/2135/ 3635/3835/2020hc/2520hc, DeskJet 2130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картридів: F6V24AE  №652 , CZ638AE  №46 , F6V16AE  №123 , F6V18AE  №123XL ; Сумісність з принтерами: DJ Ink Advantage 1115/2135/ 3635/3835/2020hc/2520hc, DeskJet 2130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C323" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картридів: F6V24AE  №652 , CZ638AE  №46 , F6V16AE  №123 , F6V18AE  №123XL ; Сумісність з принтерами: DJ Ink Advantage 1115/2135/ 3635/3835/2020hc/2520hc, DeskJet 2130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C324" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів: DJ F6V25AE  №652 , CZ637AE  №46 , F6V17AE  №123 , F6V19AE  №123XL ; Сумісність з принтерами: DJ Ink Advantage 1115/2135/ 3635/3835/2020hc/2520hc, DeskJet 2130</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C325" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для картриджів HP CZ129A  711 BK , CZ133A  711 BK , P2V31A  2х711 BK ; Сумісність з принтерами: HP DesignJet T120/T125/T130/T520/T525/T530</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C326" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ129A  711 BK , CZ133A  711 BK , P2V31A  2х711 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
-[...478 lines deleted...]
-    </comment>
     <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: DJ F6V25AE  №652 , CZ637AE  №46 , F6V17AE  №123 , F6V19AE  №123XL ; Сумісність з принтерами: DJ Ink Advantage 1115/2135/ 3635/3835/2020hc/2520hc, DeskJet 2130</t>
+          <t xml:space="preserve">Для картриджів: HP CZ130A  711 C , CZ134A  3x711 C , P2V32A  711 CMY ; Сумісність з принтерами: HP DesignJet T120/T125/T130/T520/T525/T530</t>
         </r>
       </text>
     </comment>
     <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів HP CZ129A  711 BK , CZ133A  711 BK , P2V31A  2х711 BK ; Сумісність з принтерами: HP DesignJet T120/T125/T130/T520/T525/T530</t>
+          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ130A  711 C , CZ134A  3x711 C , P2V32A  711 CMY</t>
         </r>
       </text>
     </comment>
     <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ129A  711 BK , CZ133A  711 BK , P2V31A  2х711 BK</t>
+          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ130A  711 C , CZ134A  3x711 C , P2V32A  711 CMY</t>
         </r>
       </text>
     </comment>
     <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів: HP CZ130A  711 C , CZ134A  3x711 C , P2V32A  711 CMY ; Сумісність з принтерами: HP DesignJet T120/T125/T130/T520/T525/T530</t>
+          <t xml:space="preserve">Для картриджів: HP CZ131A  711 M , CZ135A  3x711 M , P2V32A  711 CMY ; Сумісність з принтерами: HP DesignJet T120/T125/T130/T520/T525/T530</t>
         </r>
       </text>
     </comment>
     <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ130A  711 C , CZ134A  3x711 C , P2V32A  711 CMY</t>
+          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ131A  711 M , CZ135A  3x711 M , P2V32A  711 CMY</t>
         </r>
       </text>
     </comment>
     <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ130A  711 C , CZ134A  3x711 C , P2V32A  711 CMY</t>
+          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ131A  711 M , CZ135A  3x711 M , P2V32A  711 CMY</t>
         </r>
       </text>
     </comment>
     <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів: HP CZ131A  711 M , CZ135A  3x711 M , P2V32A  711 CMY ; Сумісність з принтерами: HP DesignJet T120/T125/T130/T520/T525/T530</t>
+          <t xml:space="preserve">Для картриджів: HP CZ132A  711 Y , CZ136A  3x711 Y , P2V32A  711 CMY ; Сумісність з принтерами: HP DesignJet T120/T125/T130/T520/T525/T530</t>
         </r>
       </text>
     </comment>
     <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ131A  711 M , CZ135A  3x711 M , P2V32A  711 CMY</t>
+          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ132A  711 Y , CZ136A  3x711 Y , P2V32A  711 CMY</t>
         </r>
       </text>
     </comment>
     <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ131A  711 M , CZ135A  3x711 M , P2V32A  711 CMY</t>
+          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ132A  711 Y , CZ136A  3x711 Y , P2V32A  711 CMY</t>
         </r>
       </text>
     </comment>
     <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для картриджів: HP CZ132A  711 Y , CZ136A  3x711 Y , P2V32A  711 CMY ; Сумісність з принтерами: HP DesignJet T120/T125/T130/T520/T525/T530</t>
+          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012/8014/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6830/6835/6960/6965/6970/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L99AE  №903 , T6M15AE  №903XL , T6M19AE  №907XL , 3YL80AE  №912 , 3YL84AE  №912XL , 3YL85AE  №917XL , CN057AE  №932 , CN053AE  №932XL , C2P19AE  №934 , C2P23AE  №934XL , 4S6V2LN  №936 , 4S6W5N  №937 , 4S6X8P  №938 , C4906AE  №940XL , CN049AE  №950 , CN045AE  №950XL , L0S58AE  №953 , L0S70AE  №953XL , L0R40AE  №957XL , 3JA26AE  №963 , 3JA30AE  №963XL , 3JA31AE  №967XL , CN621AE  №970 , CN625AE  №970XL , D8J10A  №980</t>
         </r>
       </text>
     </comment>
     <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ132A  711 Y , CZ136A  3x711 Y , P2V32A  711 CMY</t>
+          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012/8014/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6830/6835/6960/6965/6970/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L99AE  №903 , T6M15AE  №903XL , T6M19AE  №907XL , 3YL80AE  №912 , 3YL84AE  №912XL , 3YL85AE  №917XL , CN057AE  №932 , CN053AE  №932XL , C2P19AE  №934 , C2P23AE  №934XL , 4S6V2LN  №936 , 4S6W5N  №937 , 4S6X8P  №938 , C4906AE  №940XL , CN049AE  №950 , CN045AE  №950XL , L0S58AE  №953 , L0S70AE  №953XL , L0R40AE  №957XL , 3JA26AE  №963 , 3JA30AE  №963XL , 3JA31AE  №967XL , CN621AE  №970 , CN625AE  №970XL , D8J10A  №980</t>
         </r>
       </text>
     </comment>
     <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Designjet T120, T125, T130, T520, T525, T530 HP CZ132A  711 Y , CZ136A  3x711 Y , P2V32A  711 CMY</t>
+          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012/8014/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6830/6835/6960/6965/6970/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L99AE  №903 , T6M15AE  №903XL , T6M19AE  №907XL , 3YL80AE  №912 , 3YL84AE  №912XL , 3YL85AE  №917XL , CN057AE  №932 , CN053AE  №932XL , C2P19AE  №934 , C2P23AE  №934XL , 4S6V2LN  №936 , 4S6W5N  №937 , 4S6X8P  №938 , C4906AE  №940XL , CN049AE  №950 , CN045AE  №950XL , L0S58AE  №953 , L0S70AE  №953XL , L0R40AE  №957XL , 3JA26AE  №963 , 3JA30AE  №963XL , 3JA31AE  №967XL , CN621AE  №970 , CN625AE  №970XL , D8J10A  №980</t>
         </r>
       </text>
     </comment>
     <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012/8014/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6830/6835/6960/6965/6970/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L99AE  №903 , T6M15AE  №903XL , T6M19AE  №907XL , 3YL80AE  №912 , 3YL84AE  №912XL , 3YL85AE  №917XL , CN057AE  №932 , CN053AE  №932XL , C2P19AE  №934 , C2P23AE  №934XL , 4S6V2LN  №936 , 4S6W5N  №937 , 4S6X8P  №938 , C4906AE  №940XL , CN049AE  №950 , CN045AE  №950XL , L0S58AE  №953 , L0S70AE  №953XL , L0R40AE  №957XL , 3JA26AE  №963 , 3JA30AE  №963XL , 3JA31AE  №967XL , CN621AE  №970 , CN625AE  №970XL , D8J10A  №980</t>
+          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012e/8014/8014e/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6230e/6830/6835/6960/6961/6963/6964/6965/6966/6968/6970/6971/6974/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9010e/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; OfficeJet Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L87AE  №903 , T6M03AE  №903XL , 3YL77AE  №912 , 3YL81AE  №912XL , CN058A  №933 , CN054AE  №933XL , C2P20AE  №935 , C2P24AE  №935XL , 4S6U9LN  №936 , 4S6W2N  №937 , 4S6X5P  №938 , C4907AE  №940XL , CN050AE  №951 , CN046AE  №951XL , F6U12AE  №953 , F6U16AE  №953XL , 3JA23AE  №963 , 3JA27AE  №963XL , CN622AE  №971 , CN626AE  №971XL , D8J07A  №980</t>
         </r>
       </text>
     </comment>
     <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012/8014/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6830/6835/6960/6965/6970/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L99AE  №903 , T6M15AE  №903XL , T6M19AE  №907XL , 3YL80AE  №912 , 3YL84AE  №912XL , 3YL85AE  №917XL , CN057AE  №932 , CN053AE  №932XL , C2P19AE  №934 , C2P23AE  №934XL , 4S6V2LN  №936 , 4S6W5N  №937 , 4S6X8P  №938 , C4906AE  №940XL , CN049AE  №950 , CN045AE  №950XL , L0S58AE  №953 , L0S70AE  №953XL , L0R40AE  №957XL , 3JA26AE  №963 , 3JA30AE  №963XL , 3JA31AE  №967XL , CN621AE  №970 , CN625AE  №970XL , D8J10A  №980</t>
+          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012e/8014/8014e/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6230e/6830/6835/6960/6961/6963/6964/6965/6966/6968/6970/6971/6974/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9010e/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; OfficeJet Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L95AE  №903 , T6M11AE  №903XL , 3YL79AE  №912 , 3YL83AE  №912XL , CN060A  №933 , CN056AE  №933XL , C2P22AE  №935 , C2P26AE  №935XL , 4S6V1LN  №936 , 4S6W4N  №937 , 4S6X7P  №938 , C4909AE  №940XL , CN052AE  №951 , CN048AE  №951XL , F6U14AE  №953 , F6U18AE  №953XL , 3JA25AE  №963 , 3JA29AE  №963XL , CN624AE  №971 , CN628AE  №971XL , D8J09A  №980</t>
         </r>
       </text>
     </comment>
     <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012/8014/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6830/6835/6960/6965/6970/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L99AE  №903 , T6M15AE  №903XL , T6M19AE  №907XL , 3YL80AE  №912 , 3YL84AE  №912XL , 3YL85AE  №917XL , CN057AE  №932 , CN053AE  №932XL , C2P19AE  №934 , C2P23AE  №934XL , 4S6V2LN  №936 , 4S6W5N  №937 , 4S6X8P  №938 , C4906AE  №940XL , CN049AE  №950 , CN045AE  №950XL , L0S58AE  №953 , L0S70AE  №953XL , L0R40AE  №957XL , 3JA26AE  №963 , 3JA30AE  №963XL , 3JA31AE  №967XL , CN621AE  №970 , CN625AE  №970XL , D8J10A  №980</t>
+          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012e/8014/8014e/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6230e/6830/6835/6960/6961/6963/6964/6965/6966/6968/6970/6971/6974/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9010e/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; OfficeJet Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L91AE  №903 , T6M07AE  №903XL , 3YL78AE  №912 , 3YL82AE  №912XL , CN059A  №933 , CN055AE  №933XL , C2P21AE  №935 , C2P25AE  №935XL , 4S6V0LN  №936 , 4S6W3N  №937 , 4S6X6P  №938 , C4908AE  №940XL , CN051AE  №951 , CN047AE  №951XL , F6U13AE  №953 , F6U17AE  №953XL , 3JA24AE  №963 , 3JA28AE  №963XL , CN623AE  №971 , CN627AE  №971XL , D8J08A  №980</t>
         </r>
       </text>
     </comment>
     <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012e/8014/8014e/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6230e/6830/6835/6960/6961/6963/6964/6965/6966/6968/6970/6971/6974/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9010e/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; OfficeJet Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L87AE  №903 , T6M03AE  №903XL , 3YL77AE  №912 , 3YL81AE  №912XL , CN058A  №933 , CN054AE  №933XL , C2P20AE  №935 , C2P24AE  №935XL , 4S6U9LN  №936 , 4S6W2N  №937 , 4S6X5P  №938 , C4907AE  №940XL , CN050AE  №951 , CN046AE  №951XL , F6U12AE  №953 , F6U16AE  №953XL , 3JA23AE  №963 , 3JA27AE  №963XL , CN622AE  №971 , CN626AE  №971XL , D8J07A  №980</t>
         </r>
       </text>
     </comment>
     <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5441,115 +5441,115 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012e/8014/8014e/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6230e/6830/6835/6960/6961/6963/6964/6965/6966/6968/6970/6971/6974/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9010e/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; OfficeJet Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L91AE  №903 , T6M07AE  №903XL , 3YL78AE  №912 , 3YL82AE  №912XL , CN059A  №933 , CN055AE  №933XL , C2P21AE  №935 , C2P25AE  №935XL , 4S6V0LN  №936 , 4S6W3N  №937 , 4S6X6P  №938 , C4908AE  №940XL , CN051AE  №951 , CN047AE  №951XL , F6U13AE  №953 , F6U17AE  №953XL , 3JA24AE  №963 , 3JA28AE  №963XL , CN623AE  №971 , CN627AE  №971XL , D8J08A  №980</t>
         </r>
       </text>
     </comment>
     <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012e/8014/8014e/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6230e/6830/6835/6960/6961/6963/6964/6965/6966/6968/6970/6971/6974/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9010e/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; OfficeJet Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L87AE  №903 , T6M03AE  №903XL , 3YL77AE  №912 , 3YL81AE  №912XL , CN058A  №933 , CN054AE  №933XL , C2P20AE  №935 , C2P24AE  №935XL , 4S6U9LN  №936 , 4S6W2N  №937 , 4S6X5P  №938 , C4907AE  №940XL , CN050AE  №951 , CN046AE  №951XL , F6U12AE  №953 , F6U16AE  №953XL , 3JA23AE  №963 , 3JA27AE  №963XL , CN622AE  №971 , CN626AE  №971XL , D8J07A  №980</t>
+          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q45A  №842A , L0R95AE  №913A , CN621AE  №970 , CN625AE  №970XL , L0S07AE  №973X , L0R97AA  №975A , L0S20Y  №976Y , D8J10A  №980 , L0R12A  №981X , L0R16A  №981Y , T0B26A  №982A , T0B30A  №982X , M0J86AE  №991A , M0K02AE  №991X</t>
         </r>
       </text>
     </comment>
     <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012e/8014/8014e/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6230e/6830/6835/6960/6961/6963/6964/6965/6966/6968/6970/6971/6974/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9010e/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; OfficeJet Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L95AE  №903 , T6M11AE  №903XL , 3YL79AE  №912 , 3YL83AE  №912XL , CN060A  №933 , CN056AE  №933XL , C2P22AE  №935 , C2P26AE  №935XL , 4S6V1LN  №936 , 4S6W4N  №937 , 4S6X7P  №938 , C4909AE  №940XL , CN052AE  №951 , CN048AE  №951XL , F6U14AE  №953 , F6U18AE  №953XL , 3JA25AE  №963 , 3JA29AE  №963XL , CN624AE  №971 , CN628AE  №971XL , D8J09A  №980</t>
+          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q45A  №842A , L0R95AE  №913A , CN621AE  №970 , CN625AE  №970XL , L0S07AE  №973X , L0R97AA  №975A , L0S20Y  №976Y , D8J10A  №980 , L0R12A  №981X , L0R16A  №981Y , T0B26A  №982A , T0B30A  №982X , M0J86AE  №991A , M0K02AE  №991X</t>
         </r>
       </text>
     </comment>
     <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet 6100/6220/6600/6700/6800/6810/6812/6815/6820/6950/6962/7110/7610/7612/8012e/8014/8014e/8015/8017; OfficeJet Pro 251dw/276dw/X451dn/X451dw/X476dn/X476dw/X551dw/X576dw/6230/6230e/6830/6835/6960/6961/6963/6964/6965/6966/6968/6970/6971/6974/6976/6978/6979/7510/7720/7730/7740/8000/8010/8013/8020/8022e/8023/8024/8025/8035/8100/8210/8211/8218/8500A/8600/8610/8615/8616/8620/8625/8630/8640/8660/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740/9010/9010e/9012e/9013/9020/9022e/9023/9110b/9120b/9130b; OfficeJet Enterprise Color M585/M585dn/M585f/M585z/X555/X555dn/X555xh/X585/X585dn/X585dw/X585f/X585z HP T6L91AE  №903 , T6M07AE  №903XL , 3YL78AE  №912 , 3YL82AE  №912XL , CN059A  №933 , CN055AE  №933XL , C2P21AE  №935 , C2P25AE  №935XL , 4S6V0LN  №936 , 4S6W3N  №937 , 4S6X6P  №938 , C4908AE  №940XL , CN051AE  №951 , CN047AE  №951XL , F6U13AE  №953 , F6U17AE  №953XL , 3JA24AE  №963 , 3JA28AE  №963XL , CN623AE  №971 , CN627AE  №971XL , D8J08A  №980</t>
+          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q46A  №842A , F6T77AE  №913A , CN622AE  №971 , CN626AE  №971XL , F6T81AE  №973X , L0S00AA  №975X , L0S29Y  №976Y , D8J07A  №980 , L0R09A  №981X , L0R13A  №981Y , T0B23A  №982A , T0B27A  №982X , M0J74AE  №991A , M0J90AE  №991X</t>
         </r>
       </text>
     </comment>
     <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q45A  №842A , L0R95AE  №913A , CN621AE  №970 , CN625AE  №970XL , L0S07AE  №973X , L0R97AA  №975A , L0S20Y  №976Y , D8J10A  №980 , L0R12A  №981X , L0R16A  №981Y , T0B26A  №982A , T0B30A  №982X , M0J86AE  №991A , M0K02AE  №991X</t>
+          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q48A  №842A , F6T79AE  №913A , CN624AE  №971 , CN628AE  №971XL , F6T83AE  №973X , L0S06AA  №975X , L0S31Y  №976Y , D8J09A  №980 , L0R11A  №981X , L0R15A  №981Y , T0B25A  №982A , T0B29A  №982X , M0J82AE  №991A , M0J98AE  №991X</t>
         </r>
       </text>
     </comment>
     <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q45A  №842A , L0R95AE  №913A , CN621AE  №970 , CN625AE  №970XL , L0S07AE  №973X , L0R97AA  №975A , L0S20Y  №976Y , D8J10A  №980 , L0R12A  №981X , L0R16A  №981Y , T0B26A  №982A , T0B30A  №982X , M0J86AE  №991A , M0K02AE  №991X</t>
+          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q47A  №842A , F6T78AE  №913A , CN623AE  №971 , CN627AE  №971XL , F6T82AE  №973X , L0S03AA  №975X , L0S30Y  №976Y , D8J08A  №980 , L0R10A  №981X , L0R14A  №981Y , T0B24A  №982A , T0B28A  №982X , M0J78AE  №991A , M0J94AE  №991X</t>
         </r>
       </text>
     </comment>
     <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q46A  №842A , F6T77AE  №913A , CN622AE  №971 , CN626AE  №971XL , F6T81AE  №973X , L0S00AA  №975X , L0S29Y  №976Y , D8J07A  №980 , L0R09A  №981X , L0R13A  №981Y , T0B23A  №982A , T0B27A  №982X , M0J74AE  №991A , M0J90AE  №991X</t>
         </r>
       </text>
     </comment>
     <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5569,147 +5569,147 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q47A  №842A , F6T78AE  №913A , CN623AE  №971 , CN627AE  №971XL , F6T82AE  №973X , L0S03AA  №975X , L0S30Y  №976Y , D8J08A  №980 , L0R10A  №981X , L0R14A  №981Y , T0B24A  №982A , T0B28A  №982X , M0J78AE  №991A , M0J94AE  №991X</t>
         </r>
       </text>
     </comment>
     <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q46A  №842A , F6T77AE  №913A , CN622AE  №971 , CN626AE  №971XL , F6T81AE  №973X , L0S00AA  №975X , L0S29Y  №976Y , D8J07A  №980 , L0R09A  №981X , L0R13A  №981Y , T0B23A  №982A , T0B27A  №982X , M0J74AE  №991A , M0J90AE  №991X</t>
+          <t xml:space="preserve">Д/картриджів: HP C6615DE/NE №15 , C6614DE/NE №20 , 51629AE/GE №29 , C9351AE/BE/CE №21/b/XL , С8727AE/BE №27/b , С6656AE/BE/GE №56/b , 51645AE/GE №45 , С6658AE №58 , C9369HE №138 ; Сумісність з принтерами: HP Deskjet 610c/615c/640c/656c/600/660c/670c/690c/695c/1100c/1120c/1125c/ 1180c/1220c/1220c/ps/1280/3320/3325/3420/3425/3810/3816/3820/3822/series/3520/3535/3550/3745/D1360/D1460/D1470/D1560/D4163/3645/3647/3650/3845/3920/3940/450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F370/F375/F380/F4140/F4172/F4180/F4190/6122/6127/710c/ 720c/722c/815c/810c/816c/825c/840c/843c/845c/820cXi/850c/870cXi/880c/890c/895cXi/916c/920c/9300/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm/ 995c/1600c/cm , Fax 1220/1230, Digital Copier 410,  Officejet 500/590/625/635/700/710/725/5110/v30/v40/v45, PSC 750/950/g55/g85/g95/k60/k80/</t>
         </r>
       </text>
     </comment>
     <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q48A  №842A , F6T79AE  №913A , CN624AE  №971 , CN628AE  №971XL , F6T83AE  №973X , L0S06AA  №975X , L0S31Y  №976Y , D8J09A  №980 , L0R11A  №981X , L0R15A  №981Y , T0B25A  №982A , T0B29A  №982X , M0J82AE  №991A , M0J98AE  №991X</t>
+          <t xml:space="preserve">Д/картриджів: HP C6615DE/NE №15 , C6614DE/NE №20 , 51629AE/GE №29 , C9351AE/BE/CE №21/b/XL , С8727AE/BE №27/b , С6656AE/BE/GE №56/b , 51645AE/GE №45 , С6658AE №58 , C9369HE №138 ; Сумісність з принтерами: HP Deskjet 610c/615c/640c/656c/600/660c/670c/690c/695c/1100c/1120c/1125c/ 1180c/1220c/1220c/ps/1280/3320/3325/3420/3425/3810/3816/3820/3822/series/3520/3535/3550/3745/D1360/D1460/D1470/D1560/D4163/3645/3647/3650/3845/3920/3940/450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F370/F375/F380/F4140/F4172/F4180/F4190/6122/6127/710c/ 720c/722c/815c/810c/816c/825c/840c/843c/845c/820cXi/850c/870cXi/880c/890c/895cXi/916c/920c/9300/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm/ 995c/1600c/cm , Fax 1220/1230, Digital Copier 410,  Officejet 500/590/625/635/700/710/725/5110/v30/v40/v45, PSC 750/950/g55/g85/g95/k60/k80/</t>
         </r>
       </text>
     </comment>
     <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP OfficeJet Pro X451dn, X451dw, X476dn, X476dw, X551dw, X576dw; OfficeJet Enterprise Color M585, M585dn, M585f, M585z, X555, X555dn, X555xh, X585, X585dn, X585f, X585z; PageWide 352dw, 377dw, XL 8000 Printer; PageWide Pro 452dw, 452dwt, 477dn, 477dw, 477dwt, 552, 577dw, 577z, 750dw, 755, 770 MFP, 772, 772dn MFP, 772dw MFP, 774dn, 777, 777z MFP; Pagewide Color 772dn, 774dn, 755dn, 779dn; PageWide Enterprise 556dn, 556xh, 586dn, 586f, Flow 586z; PageWide Enterprise Color 765dn, 780dn MFP, 780dns MFP, Flow 785f MFP, Flow 785zs MFP; PageWide Managed P55250dw, P57750dw HP C1Q47A  №842A , F6T78AE  №913A , CN623AE  №971 , CN627AE  №971XL , F6T82AE  №973X , L0S03AA  №975X , L0S30Y  №976Y , D8J08A  №980 , L0R10A  №981X , L0R14A  №981Y , T0B24A  №982A , T0B28A  №982X , M0J78AE  №991A , M0J94AE  №991X</t>
+          <t xml:space="preserve">Д/картриджів: HP CB636HE №121b , CC640HE №121 , CC641HE №121XL , CH561HE №122 , CB335HE №140 , CB336HE №140XL , CB316HE  №178 , CB321HE №178XL , C8767HE №130 , C8765HE №131 , C9362HE №132 ; Сумісність з принтерами: HP Deskjet 3070/D2563 D4200/ D4260/D4263/D4268/ D4275/ D4283/ D4300/4360/ D4363/ D4368/ D5360/1000/1050/ 2000/ 2050/3000/3050/ D1600/ D1660/D1663/D1668/ D2500/ D2530/D2545/D2560/D2566/ D2568/D2600/ D2680/D5500/ D5560/F2400/ F2423/ F2483/ F2493/F4200/F4210/ F4224/ F4230/F4240/ F4400/F4424/ F4434/F4450/F4470/ F4472/ F4473/ F4480/F4483/F4488/ F4492/F4500/ F4583/ 460c/ cb/ wbt/ wf/ 5443/ 5743/  5943/ 6543/ 6543d/ 6623/ 6843/  6843d/ 6943/ 6983/ 9803/ 9803d/  D2330/ D2360/ D2430/ D2460/  F2180/ F2187/ F2280/ F2290/  F370/ F375/ F380/ F4140 F4172/ F4180/ F4190, Officejet J5700/J5730/J5740/ J5750/ J5780/J5783/J5785/J5788/ 6400/J6413/J6415/J6450/ J6480/ 4315/ 4355/ J5520/ 6213/ 6313/ 7213/ 7313/</t>
         </r>
       </text>
     </comment>
     <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6615DE/NE №15 , C6614DE/NE №20 , 51629AE/GE №29 , C9351AE/BE/CE №21/b/XL , С8727AE/BE №27/b , С6656AE/BE/GE №56/b , 51645AE/GE №45 , С6658AE №58 , C9369HE №138 ; Сумісність з принтерами: HP Deskjet 610c/615c/640c/656c/600/660c/670c/690c/695c/1100c/1120c/1125c/ 1180c/1220c/1220c/ps/1280/3320/3325/3420/3425/3810/3816/3820/3822/series/3520/3535/3550/3745/D1360/D1460/D1470/D1560/D4163/3645/3647/3650/3845/3920/3940/450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F370/F375/F380/F4140/F4172/F4180/F4190/6122/6127/710c/ 720c/722c/815c/810c/816c/825c/840c/843c/845c/820cXi/850c/870cXi/880c/890c/895cXi/916c/920c/9300/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm/ 995c/1600c/cm , Fax 1220/1230, Digital Copier 410,  Officejet 500/590/625/635/700/710/725/5110/v30/v40/v45, PSC 750/950/g55/g85/g95/k60/k80/</t>
+          <t xml:space="preserve">Д/картриджів: HP CB636HE №121b , CC640HE №121 , CC641HE №121XL , CH561HE №122 , CB335HE №140 , CB336HE №140XL , CB316HE  №178 , CB321HE №178XL , C8767HE №130 , C8765HE №131 , C9362HE №132 ; Сумісність з принтерами: HP Deskjet 3070/D2563 D4200/ D4260/D4263/D4268/ D4275/ D4283/ D4300/4360/ D4363/ D4368/ D5360/1000/1050/ 2000/ 2050/3000/3050/ D1600/ D1660/D1663/D1668/ D2500/ D2530/D2545/D2560/D2566/ D2568/D2600/ D2680/D5500/ D5560/F2400/ F2423/ F2483/ F2493/F4200/F4210/ F4224/ F4230/F4240/ F4400/F4424/ F4434/F4450/F4470/ F4472/ F4473/ F4480/F4483/F4488/ F4492/F4500/ F4583/ 460c/ cb/ wbt/ wf/ 5443/ 5743/  5943/ 6543/ 6543d/ 6623/ 6843/  6843d/ 6943/ 6983/ 9803/ 9803d/  D2330/ D2360/ D2430/ D2460/  F2180/ F2187/ F2280/ F2290/  F370/ F375/ F380/ F4140 F4172/ F4180/ F4190, Officejet J5700/J5730/J5740/ J5750/ J5780/J5783/J5785/J5788/ 6400/J6413/J6415/J6450/ J6480/ 4315/ 4355/ J5520/ 6213/ 6313/ 7213/ 7313/</t>
         </r>
       </text>
     </comment>
     <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6615DE/NE №15 , C6614DE/NE №20 , 51629AE/GE №29 , C9351AE/BE/CE №21/b/XL , С8727AE/BE №27/b , С6656AE/BE/GE №56/b , 51645AE/GE №45 , С6658AE №58 , C9369HE №138 ; Сумісність з принтерами: HP Deskjet 610c/615c/640c/656c/600/660c/670c/690c/695c/1100c/1120c/1125c/ 1180c/1220c/1220c/ps/1280/3320/3325/3420/3425/3810/3816/3820/3822/series/3520/3535/3550/3745/D1360/D1460/D1470/D1560/D4163/3645/3647/3650/3845/3920/3940/450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F370/F375/F380/F4140/F4172/F4180/F4190/6122/6127/710c/ 720c/722c/815c/810c/816c/825c/840c/843c/845c/820cXi/850c/870cXi/880c/890c/895cXi/916c/920c/9300/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm/ 995c/1600c/cm , Fax 1220/1230, Digital Copier 410,  Officejet 500/590/625/635/700/710/725/5110/v30/v40/v45, PSC 750/950/g55/g85/g95/k60/k80/</t>
+          <t xml:space="preserve">Д/картриджів:CC643HE №121 , CC644HE №121XL , CH562HE №122 , CH564HE  №122XL , CB337HE №141 , CB338HE №141XL ; Сумісність з принтерами: Deskjet D1663/D2563/D2663/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583/1000/1050/1510/2000/2050/2054/3000/3050/3052A/3054A, Officejet J5783/ J6413, Photosmart C4273/ C4283/ C4343/ C4383/ C4473/C4483/C4583/C5283/D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CB636HE №121b , CC640HE №121 , CC641HE №121XL , CH561HE №122 , CB335HE №140 , CB336HE №140XL , CB316HE  №178 , CB321HE №178XL , C8767HE №130 , C8765HE №131 , C9362HE №132 ; Сумісність з принтерами: HP Deskjet 3070/D2563 D4200/ D4260/D4263/D4268/ D4275/ D4283/ D4300/4360/ D4363/ D4368/ D5360/1000/1050/ 2000/ 2050/3000/3050/ D1600/ D1660/D1663/D1668/ D2500/ D2530/D2545/D2560/D2566/ D2568/D2600/ D2680/D5500/ D5560/F2400/ F2423/ F2483/ F2493/F4200/F4210/ F4224/ F4230/F4240/ F4400/F4424/ F4434/F4450/F4470/ F4472/ F4473/ F4480/F4483/F4488/ F4492/F4500/ F4583/ 460c/ cb/ wbt/ wf/ 5443/ 5743/  5943/ 6543/ 6543d/ 6623/ 6843/  6843d/ 6943/ 6983/ 9803/ 9803d/  D2330/ D2360/ D2430/ D2460/  F2180/ F2187/ F2280/ F2290/  F370/ F375/ F380/ F4140 F4172/ F4180/ F4190, Officejet J5700/J5730/J5740/ J5750/ J5780/J5783/J5785/J5788/ 6400/J6413/J6415/J6450/ J6480/ 4315/ 4355/ J5520/ 6213/ 6313/ 7213/ 7313/</t>
+          <t xml:space="preserve">Д/картриджів:CC643HE №121 , CC644HE №121XL , CH562HE №122 , CH564HE  №122XL , CB337HE №141 , CB338HE №141XL ; Сумісність з принтерами: Deskjet D1663/D2563/D2663/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583/1000/1050/1510/2000/2050/2054/3000/3050/3052A/3054A, Officejet J5783/ J6413, Photosmart C4273/ C4283/ C4343/ C4383/ C4473/C4483/C4583/C5283/D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CB636HE №121b , CC640HE №121 , CC641HE №121XL , CH561HE №122 , CB335HE №140 , CB336HE №140XL , CB316HE  №178 , CB321HE №178XL , C8767HE №130 , C8765HE №131 , C9362HE №132 ; Сумісність з принтерами: HP Deskjet 3070/D2563 D4200/ D4260/D4263/D4268/ D4275/ D4283/ D4300/4360/ D4363/ D4368/ D5360/1000/1050/ 2000/ 2050/3000/3050/ D1600/ D1660/D1663/D1668/ D2500/ D2530/D2545/D2560/D2566/ D2568/D2600/ D2680/D5500/ D5560/F2400/ F2423/ F2483/ F2493/F4200/F4210/ F4224/ F4230/F4240/ F4400/F4424/ F4434/F4450/F4470/ F4472/ F4473/ F4480/F4483/F4488/ F4492/F4500/ F4583/ 460c/ cb/ wbt/ wf/ 5443/ 5743/  5943/ 6543/ 6543d/ 6623/ 6843/  6843d/ 6943/ 6983/ 9803/ 9803d/  D2330/ D2360/ D2430/ D2460/  F2180/ F2187/ F2280/ F2290/  F370/ F375/ F380/ F4140 F4172/ F4180/ F4190, Officejet J5700/J5730/J5740/ J5750/ J5780/J5783/J5785/J5788/ 6400/J6413/J6415/J6450/ J6480/ 4315/ 4355/ J5520/ 6213/ 6313/ 7213/ 7313/</t>
+          <t xml:space="preserve">Д/картриджів:CC643HE №121 , CC644HE №121XL , CH562HE №122 , CH564HE  №122XL , CB337HE №141 , CB338HE №141XL ; Сумісність з принтерами: Deskjet D1663/D2563/D2663/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583/1000/1050/1510/2000/2050/2054/3000/3050/3052A/3054A, Officejet J5783/ J6413, Photosmart C4273/ C4283/ C4343/ C4383/ C4473/C4483/C4583/C5283/D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів:CC643HE №121 , CC644HE №121XL , CH562HE №122 , CH564HE  №122XL , CB337HE №141 , CB338HE №141XL ; Сумісність з принтерами: Deskjet D1663/D2563/D2663/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583/1000/1050/1510/2000/2050/2054/3000/3050/3052A/3054A, Officejet J5783/ J6413, Photosmart C4273/ C4283/ C4343/ C4383/ C4473/C4483/C4583/C5283/D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5729,7048 +5729,7159 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів:CC643HE №121 , CC644HE №121XL , CH562HE №122 , CH564HE  №122XL , CB337HE №141 , CB338HE №141XL ; Сумісність з принтерами: Deskjet D1663/D2563/D2663/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583/1000/1050/1510/2000/2050/2054/3000/3050/3052A/3054A, Officejet J5783/ J6413, Photosmart C4273/ C4283/ C4343/ C4383/ C4473/C4483/C4583/C5283/D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:CC643HE №121 , CC644HE №121XL , CH562HE №122 , CH564HE  №122XL , CB337HE №141 , CB338HE №141XL ; Сумісність з принтерами: Deskjet D1663/D2563/D2663/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583/1000/1050/1510/2000/2050/2054/3000/3050/3052A/3054A, Officejet J5783/ J6413, Photosmart C4273/ C4283/ C4343/ C4383/ C4473/C4483/C4583/C5283/D5363</t>
+          <t xml:space="preserve">Д/картриджів: HP CZ101AE  №650 , CZ109AE  №655 ; Сумісність з принтерами: HP Deskjet Ink Advantage 1015/ 1510/ 1515 AiO/ 2515 / 2545 e-AiO/2645 AiO/3515/ 3525/ 4615 / 4625 / 5525/ 6525</t>
         </r>
       </text>
     </comment>
     <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:CC643HE №121 , CC644HE №121XL , CH562HE №122 , CH564HE  №122XL , CB337HE №141 , CB338HE №141XL ; Сумісність з принтерами: Deskjet D1663/D2563/D2663/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583/1000/1050/1510/2000/2050/2054/3000/3050/3052A/3054A, Officejet J5783/ J6413, Photosmart C4273/ C4283/ C4343/ C4383/ C4473/C4483/C4583/C5283/D5363</t>
+          <t xml:space="preserve">Д/картриджів: HP CZ101AE  №650 , CZ109AE  №655 ; Сумісність з принтерами: HP Deskjet Ink Advantage 1015/ 1510/ 1515 AiO/ 2515 / 2545 e-AiO/2645 AiO/3515/ 3525/ 4615 / 4625 / 5525/ 6525</t>
         </r>
       </text>
     </comment>
     <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:CC643HE №121 , CC644HE №121XL , CH562HE №122 , CH564HE  №122XL , CB337HE №141 , CB338HE №141XL ; Сумісність з принтерами: Deskjet D1663/D2563/D2663/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583/1000/1050/1510/2000/2050/2054/3000/3050/3052A/3054A, Officejet J5783/ J6413, Photosmart C4273/ C4283/ C4343/ C4383/ C4473/C4483/C4583/C5283/D5363</t>
+          <t xml:space="preserve">Д/картриджів:  CB318HE  №178 , CB323HE №178 , CZ102AE  №650 , CZ110AE  №655 ; Сумісність з принтерами: Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
         </r>
       </text>
     </comment>
     <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CZ101AE  №650 , CZ109AE  №655 ; Сумісність з принтерами: HP Deskjet Ink Advantage 1015/ 1510/ 1515 AiO/ 2515 / 2545 e-AiO/2645 AiO/3515/ 3525/ 4615 / 4625 / 5525/ 6525</t>
+          <t xml:space="preserve">Д/картриджів:  CB318HE  №178 , CB323HE №178 , CZ102AE  №650 , CZ110AE  №655 ; Сумісність з принтерами: Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
         </r>
       </text>
     </comment>
     <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CZ101AE  №650 , CZ109AE  №655 ; Сумісність з принтерами: HP Deskjet Ink Advantage 1015/ 1510/ 1515 AiO/ 2515 / 2545 e-AiO/2645 AiO/3515/ 3525/ 4615 / 4625 / 5525/ 6525</t>
+          <t xml:space="preserve">Д/картриджів: HP CB319HE  №178 , CB324HE  №178 , CZ102AE  №650 , CZ111AE  №655 ; Сумісність з принтерами: Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
         </r>
       </text>
     </comment>
     <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:  CB318HE  №178 , CB323HE №178 , CZ102AE  №650 , CZ110AE  №655 ; Сумісність з принтерами: Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
+          <t xml:space="preserve">Д/картриджів: HP CB319HE  №178 , CB324HE  №178 , CZ102AE  №650 , CZ111AE  №655 ; Сумісність з принтерами: Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
         </r>
       </text>
     </comment>
     <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:  CB318HE  №178 , CB323HE №178 , CZ102AE  №650 , CZ110AE  №655 ; Сумісність з принтерами: Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
+          <t xml:space="preserve">Д/картриджів: HP CB320HE №178 , CB325HE №178XL , CZ102AE  №650 , CZ112AE  №655 ; Сумісність з принтерами:  Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
         </r>
       </text>
     </comment>
     <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CB319HE  №178 , CB324HE  №178 , CZ102AE  №650 , CZ111AE  №655 ; Сумісність з принтерами: Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
+          <t xml:space="preserve">Д/картриджів: HP CB320HE №178 , CB325HE №178XL , CZ102AE  №650 , CZ112AE  №655 ; Сумісність з принтерами:  Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
         </r>
       </text>
     </comment>
     <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CB319HE  №178 , CB324HE  №178 , CZ102AE  №650 , CZ111AE  №655 ; Сумісність з принтерами: Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
+          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT51 K  ink</t>
         </r>
       </text>
     </comment>
     <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CB320HE №178 , CB325HE №178XL , CZ102AE  №650 , CZ112AE  №655 ; Сумісність з принтерами:  Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
+          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT51 K  ink</t>
         </r>
       </text>
     </comment>
     <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CB320HE №178 , CB325HE №178XL , CZ102AE  №650 , CZ112AE  №655 ; Сумісність з принтерами:  Deskjet Ink Advantage 1015/1510/1515 AiO/2515 / 2545 e-AiO/2645 AiO/3515/3525/ 4615 / 4625 / 5525 / 6525, Deskjet 3070A, Photosmart B8553/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510</t>
+          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 C  ink</t>
         </r>
       </text>
     </comment>
     <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT51 K  ink</t>
+          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 C  ink</t>
         </r>
       </text>
     </comment>
     <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT51 K  ink</t>
+          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 Y  ink</t>
         </r>
       </text>
     </comment>
     <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 C  ink</t>
+          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 Y  ink</t>
         </r>
       </text>
     </comment>
     <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 C  ink</t>
+          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 M  ink</t>
         </r>
       </text>
     </comment>
     <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 Y  ink</t>
+          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 M  ink</t>
         </r>
       </text>
     </comment>
     <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 Y  ink</t>
+          <t xml:space="preserve">Д/картриджей: HP M0H54AE  GT52 C . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
         </r>
       </text>
     </comment>
     <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 M  ink</t>
+          <t xml:space="preserve">Д/картриджей: HP M0H55AE  GT52 M . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
         </r>
       </text>
     </comment>
     <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісність з принтерами: DeskJet GT Series  GT 5810/ 5820 ;  GT52 M  ink</t>
+          <t xml:space="preserve">Д/картриджей: HP M0H56AE  GT52 Y . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
         </r>
       </text>
     </comment>
     <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: HP M0H54AE  GT52 C . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
+          <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Сумісність з принтерами: HP DeskJet GT 5810/GT 5820, Ink Tank 115/315/Wireless 410/Wireless 415, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
         </r>
       </text>
     </comment>
     <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: HP M0H55AE  GT52 M . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
+          <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Сумісність з принтерами: HP DeskJet GT 5810/GT 5820, Ink Tank 115/315/Wireless 410/Wireless 415, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
         </r>
       </text>
     </comment>
     <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: HP M0H56AE  GT52 Y . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
+          <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
         </r>
       </text>
     </comment>
     <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Сумісність з принтерами: HP DeskJet GT 5810/GT 5820, Ink Tank 115/315/Wireless 410/Wireless 415, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
         </r>
       </text>
     </comment>
     <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Сумісність з принтерами: HP DeskJet GT 5810/GT 5820, Ink Tank 115/315/Wireless 410/Wireless 415, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
+          <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
         </r>
       </text>
     </comment>
     <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
+          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL , C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/96</t>
         </r>
       </text>
     </comment>
     <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Сумісність з принтерами: HP DeskJet GT 5810/GT 5820, Ink Tank 115/315/Wireless 410/Wireless 415, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
+          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL , C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/96</t>
         </r>
       </text>
     </comment>
     <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP M0H57AE  GT51 K , X4E40AE  GT51XL K , 1VV22AE  GT53 K , 1VV21AE  GT53XL K . Совместимость с принтерами: HP DeskJet GT 5810/5820, Ink Tank 115/315, Ink Tank Wireless 319/410/415/419, Smart Tank 500/515 Wireless/530 Wireless/615 Wireless</t>
+          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL ,C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/968</t>
         </r>
       </text>
     </comment>
     <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL , C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/96</t>
+          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL ,C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/968</t>
         </r>
       </text>
     </comment>
     <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL , C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/96</t>
+          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL ,C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/968</t>
         </r>
       </text>
     </comment>
     <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL ,C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/968</t>
         </r>
       </text>
     </comment>
     <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL ,C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/968</t>
+          <t xml:space="preserve">Д/картриджів: HP C6615DE/ NE №15 , C6628AE №19 ,  C6614DE/ NE  №20 , C9351AE/ BE/ CE  №21/ b/ XL , 51626AE/ GE  №26 , С8727 AE/ BE  №27/ b ,  51629AE/ GE №29 , 51645AE/ GE  №45 , С6656AE/ BE/ GE  №56/ b ; CZ637AE  №46 Сумісність з принтерами: Deskjet 350c/cbi/400/400l/420c/500/510/520/500c/540/550c/560c/810c/600/610c/615c/640c/656c/690c/695c/710c/720c/722c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm /995c/1100c/1120c/1125c/1180c/1220c/1220c/ps/1280/1600c/cm/6122/6127/9300, Deskjet F370/ F375/F380/F390/3920/3940/D1360/D1460/ D1470/D1560/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F4140/F4172/F4180/F4190, Officejet  LX/350c/t45/t65/r45/r65/g55/g85/g95/k60/k80/v30/v40/v45/500/590/625/635/4315/4355/J3680/J5520/5110, PSC 500/750/950/1402/1410/1415/1417, Fax 1020/1230/3180/925Xi, Officejet Pro 1150c/1170c/1175c, Fax 1</t>
         </r>
       </text>
     </comment>
     <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL ,C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/968</t>
+          <t xml:space="preserve">Д/картриджів: HP C6615DE/ NE №15 , C6628AE №19 ,  C6614DE/ NE  №20 , C9351AE/ BE/ CE  №21/ b/ XL , 51626AE/ GE  №26 , С8727 AE/ BE  №27/ b ,  51629AE/ GE №29 , 51645AE/ GE  №45 , С6656AE/ BE/ GE  №56/ b ; CZ637AE  №46 Сумісність з принтерами: Deskjet 350c/cbi/400/400l/420c/500/510/520/500c/540/550c/560c/810c/600/610c/615c/640c/656c/690c/695c/710c/720c/722c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm /995c/1100c/1120c/1125c/1180c/1220c/1220c/ps/1280/1600c/cm/6122/6127/9300, Deskjet F370/ F375/F380/F390/3920/3940/D1360/D1460/ D1470/D1560/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F4140/F4172/F4180/F4190, Officejet  LX/350c/t45/t65/r45/r65/g55/g85/g95/k60/k80/v30/v40/v45/500/590/625/635/4315/4355/J3680/J5520/5110, PSC 500/750/950/1402/1410/1415/1417, Fax 1020/1230/3180/925Xi, Officejet Pro 1150c/1170c/1175c, Fax 1</t>
         </r>
       </text>
     </comment>
     <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6625AE  №17 , C9352AE/ CE  №22/ XL , C1823DE/ GE  №23 , 51625AE  №25 , C8728AE  №28 , 51641AE  №41 , 51649AE/ NE  №49 , С6657AE/ GE  №57/ G , C6578DE/ AE  №78/ XL ,C9352AE/CE №22/XL , C8728AE №28 , С6657AE/GE №57/G , Lexmark 10N0026 №26 , 10N0227 №27 , 17G0060 №60 , 17G0065 №65 , 12A1980 №80 , 12A1985 №85 , 12A1990 №90 , 18C0033 №33 , 18C0035 №35 , 18L0042 №83 , 18L0000 №88 ; Сумісність з принтерами:Deskjet 310/320/340/340c/cbi/350c/400/400l/420c/450ci/450cbi/450wbt/500c/540/550c/560c/600/610c/615c/640c/656c/660c/670c/690c/695c/710c/720c/722c/810c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/940c/930c/cm/950c/959c/960c/970cXi/980cXi/990cXi/cm/995c/1100c/1180c/1220c/1220c/ps/1125c/1280/3320/3325/3420/3425/3520/3535/3550/3745/3645/3647/3650/3810/3816/3820/3822/3845/3920/3940/5145/5150/5151/5550/5552/5850/5650/5652/5655/5850/6122/6127/9300/9650/9670/968</t>
+          <t xml:space="preserve">Д/картриджів: HP C6615DE/ NE №15 , C6628AE №19 ,  C6614DE/ NE  №20 , C9351AE/ BE/ CE  №21/ b/ XL , 51626AE/ GE  №26 , С8727 AE/ BE  №27/ b ,  51629AE/ GE №29 , 51645AE/ GE  №45 , С6656AE/ BE/ GE  №56/ b ; CZ637AE  №46 Сумісність з принтерами: Deskjet 350c/cbi/400/400l/420c/500/510/520/500c/540/550c/560c/810c/600/610c/615c/640c/656c/690c/695c/710c/720c/722c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm /995c/1100c/1120c/1125c/1180c/1220c/1220c/ps/1280/1600c/cm/6122/6127/9300, Deskjet F370/ F375/F380/F390/3920/3940/D1360/D1460/ D1470/D1560/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F4140/F4172/F4180/F4190, Officejet  LX/350c/t45/t65/r45/r65/g55/g85/g95/k60/k80/v30/v40/v45/500/590/625/635/4315/4355/J3680/J5520/5110, PSC 500/750/950/1402/1410/1415/1417, Fax 1020/1230/3180/925Xi, Officejet Pro 1150c/1170c/1175c, Fax 1</t>
         </r>
       </text>
     </comment>
     <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6615DE/ NE №15 , C6628AE №19 ,  C6614DE/ NE  №20 , C9351AE/ BE/ CE  №21/ b/ XL , 51626AE/ GE  №26 , С8727 AE/ BE  №27/ b ,  51629AE/ GE №29 , 51645AE/ GE  №45 , С6656AE/ BE/ GE  №56/ b ; CZ637AE  №46 Сумісність з принтерами: Deskjet 350c/cbi/400/400l/420c/500/510/520/500c/540/550c/560c/810c/600/610c/615c/640c/656c/690c/695c/710c/720c/722c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm /995c/1100c/1120c/1125c/1180c/1220c/1220c/ps/1280/1600c/cm/6122/6127/9300, Deskjet F370/ F375/F380/F390/3920/3940/D1360/D1460/ D1470/D1560/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F4140/F4172/F4180/F4190, Officejet  LX/350c/t45/t65/r45/r65/g55/g85/g95/k60/k80/v30/v40/v45/500/590/625/635/4315/4355/J3680/J5520/5110, PSC 500/750/950/1402/1410/1415/1417, Fax 1020/1230/3180/925Xi, Officejet Pro 1150c/1170c/1175c, Fax 1</t>
+          <t xml:space="preserve">HP CZ638AE  №46 , 6ZD61AE  №47 , C2P06AE  №62 , C2P07AE  №62XL , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , CH564HE  №122XL , F6V16AE  №123 , F6V18AE  №123XL , C9363HE  №134 , C8766HE  №135 , C9361HE  №136 , CB337HE  №141 , CB338HE  №141XL , C8771HE  №177 , CB318HE  №178 , CB323HE  №178XL , CC643EE  №300 , CC644EE  №300XL , CH562EE  №301 , CH564EE  №301XL , F6U65AE  №302 , F6U67AE  №302XL , T6N01AE  №303 , T6N03AE  №303XL , N9K05AE  №304 , N9K07AE  №304XL , 3YM60AE  №305 , 3YM63AE  №305XL , C9361EE  №342 , C8766EE  №343 , C9363EE  №344 , CB337EE  №351 , CB338EE  №351XL , CB318EE  №364 , CB323EE  №364XL , CZ102AE  №650 , C2P11AE  №651 , F6V24AE  №652 , 3YM74AE  №653 , CZ110AE  №655 , CD888AE  №703 , CN693AE  №704 , CC656AE  №901 , CD972AE  №920XL</t>
         </r>
       </text>
     </comment>
     <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6615DE/ NE №15 , C6628AE №19 ,  C6614DE/ NE  №20 , C9351AE/ BE/ CE  №21/ b/ XL , 51626AE/ GE  №26 , С8727 AE/ BE  №27/ b ,  51629AE/ GE №29 , 51645AE/ GE  №45 , С6656AE/ BE/ GE  №56/ b ; CZ637AE  №46 Сумісність з принтерами: Deskjet 350c/cbi/400/400l/420c/500/510/520/500c/540/550c/560c/810c/600/610c/615c/640c/656c/690c/695c/710c/720c/722c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm /995c/1100c/1120c/1125c/1180c/1220c/1220c/ps/1280/1600c/cm/6122/6127/9300, Deskjet F370/ F375/F380/F390/3920/3940/D1360/D1460/ D1470/D1560/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F4140/F4172/F4180/F4190, Officejet  LX/350c/t45/t65/r45/r65/g55/g85/g95/k60/k80/v30/v40/v45/500/590/625/635/4315/4355/J3680/J5520/5110, PSC 500/750/950/1402/1410/1415/1417, Fax 1020/1230/3180/925Xi, Officejet Pro 1150c/1170c/1175c, Fax 1</t>
+          <t xml:space="preserve">HP CZ638AE  №46 , 6ZD61AE  №47 , C2P06AE  №62 , C2P07AE  №62XL , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , CH564HE  №122XL , F6V16AE  №123 , F6V18AE  №123XL , C9363HE  №134 , C8766HE  №135 , C9361HE  №136 , CB337HE  №141 , CB338HE  №141XL , C8773HE  №177 , CB320HE  №178 , CB325HE  №178XL , CC643EE  №300 , CC644EE  №300XL , CH562EE  №301 , CH564EE  №301XL , F6U65AE  №302 , F6U67AE  №302XL , T6N01AE  №303 , T6N03AE  №303XL , N9K05AE  №304 , N9K07AE  №304XL , 3YM60AE  №305 , 3YM63AE  №305XL , C9361EE  №342 , C8766EE  №343 , C9363EE  №344 , CB337EE  №351 , CB338EE  №351XL , CB320EE  №364 , CB325EE  №364XL , CZ102AE  №650 , C2P11AE  №651 , F6V24AE  №652 , 3YM74AE  №653 , CZ112AE  №655 , CD888AE  №703 , CN693AE  №704 , CC656AE  №901 , CD974AE  №920XL</t>
         </r>
       </text>
     </comment>
     <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP C6615DE/ NE №15 , C6628AE №19 ,  C6614DE/ NE  №20 , C9351AE/ BE/ CE  №21/ b/ XL , 51626AE/ GE  №26 , С8727 AE/ BE  №27/ b ,  51629AE/ GE №29 , 51645AE/ GE  №45 , С6656AE/ BE/ GE  №56/ b ; CZ637AE  №46 Сумісність з принтерами: Deskjet 350c/cbi/400/400l/420c/500/510/520/500c/540/550c/560c/810c/600/610c/615c/640c/656c/690c/695c/710c/720c/722c/815c/816c/820cXi/825c/840c/843c/845c/850c/870cXi/880c/890c/895cXi/916c/920c/930c/cm/940c/950c/959c/960c/970cXi/980cXi/990cXi/cm /995c/1100c/1120c/1125c/1180c/1220c/1220c/ps/1280/1600c/cm/6122/6127/9300, Deskjet F370/ F375/F380/F390/3920/3940/D1360/D1460/ D1470/D1560/D2330/D2360/D2430/D2460/F2180/F2187/F2280/F2290/F4140/F4172/F4180/F4190, Officejet  LX/350c/t45/t65/r45/r65/g55/g85/g95/k60/k80/v30/v40/v45/500/590/625/635/4315/4355/J3680/J5520/5110, PSC 500/750/950/1402/1410/1415/1417, Fax 1020/1230/3180/925Xi, Officejet Pro 1150c/1170c/1175c, Fax 1</t>
+          <t xml:space="preserve">HP CZ638AE  №46 , 6ZD61AE  №47 , C2P06AE  №62 , C2P07AE  №62XL , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , CH564HE  №122XL , F6V16AE  №123 , F6V18AE  №123XL , C9363HE  №134 , C8766HE  №135 , C9361HE  №136 , CB337HE  №141 , CB338HE  №141XL , C8772HE  №177 , CB319HE  №178 , CB324HE  №178XL , CC643EE  №300 , CC644EE  №300XL , CH562EE  №301 , CH564EE  №301XL , F6U65AE  №302 , F6U67AE  №302XL , T6N01AE  №303 , T6N03AE  №303XL , N9K05AE  №304 , N9K07AE  №304XL , 3YM60AE  №305 , 3YM63AE  №305XL , C9361EE  №342 , C8766EE  №343 , C9363EE  №344 , CB337EE  №351 , CB338EE  №351XL , CB319EE  №364 , CB324EE  №364XL , CZ102AE  №650 , C2P11AE  №651 , F6V24AE  №652 , 3YM74AE  №653 , CZ111AE  №655 , CD888AE  №703 , CN693AE  №704 , CC656AE  №901 , CD973AE  №920XL</t>
         </r>
       </text>
     </comment>
     <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CZ638AE  №46 , 6ZD61AE  №47 , C2P06AE  №62 , C2P07AE  №62XL , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , CH564HE  №122XL , F6V16AE  №123 , F6V18AE  №123XL , C9363HE  №134 , C8766HE  №135 , C9361HE  №136 , CB337HE  №141 , CB338HE  №141XL , C8771HE  №177 , CB318HE  №178 , CB323HE  №178XL , CC643EE  №300 , CC644EE  №300XL , CH562EE  №301 , CH564EE  №301XL , F6U65AE  №302 , F6U67AE  №302XL , T6N01AE  №303 , T6N03AE  №303XL , N9K05AE  №304 , N9K07AE  №304XL , 3YM60AE  №305 , 3YM63AE  №305XL , C9361EE  №342 , C8766EE  №343 , C9363EE  №344 , CB337EE  №351 , CB338EE  №351XL , CB318EE  №364 , CB323EE  №364XL , CZ102AE  №650 , C2P11AE  №651 , F6V24AE  №652 , 3YM74AE  №653 , CZ110AE  №655 , CD888AE  №703 , CN693AE  №704 , CC656AE  №901 , CD972AE  №920XL</t>
+          <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9418A  №38 , C5017A  №84 , C9428A  №85 , C8774HE  №177 , C8774E  №363</t>
         </r>
       </text>
     </comment>
     <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CZ638AE  №46 , 6ZD61AE  №47 , C2P06AE  №62 , C2P07AE  №62XL , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , CH564HE  №122XL , F6V16AE  №123 , F6V18AE  №123XL , C9363HE  №134 , C8766HE  №135 , C9361HE  №136 , CB337HE  №141 , CB338HE  №141XL , C8773HE  №177 , CB320HE  №178 , CB325HE  №178XL , CC643EE  №300 , CC644EE  №300XL , CH562EE  №301 , CH564EE  №301XL , F6U65AE  №302 , F6U67AE  №302XL , T6N01AE  №303 , T6N03AE  №303XL , N9K05AE  №304 , N9K07AE  №304XL , 3YM60AE  №305 , 3YM63AE  №305XL , C9361EE  №342 , C8766EE  №343 , C9363EE  №344 , CB337EE  №351 , CB338EE  №351XL , CB320EE  №364 , CB325EE  №364XL , CZ102AE  №650 , C2P11AE  №651 , F6V24AE  №652 , 3YM74AE  №653 , CZ112AE  №655 , CD888AE  №703 , CN693AE  №704 , CC656AE  №901 , CD974AE  №920XL</t>
+          <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9419A  №38 , C5018A  №84 , C9429A  №85 , C8775HE  №177 , C8775E  №363</t>
         </r>
       </text>
     </comment>
     <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CZ638AE  №46 , 6ZD61AE  №47 , C2P06AE  №62 , C2P07AE  №62XL , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , CH564HE  №122XL , F6V16AE  №123 , F6V18AE  №123XL , C9363HE  №134 , C8766HE  №135 , C9361HE  №136 , CB337HE  №141 , CB338HE  №141XL , C8772HE  №177 , CB319HE  №178 , CB324HE  №178XL , CC643EE  №300 , CC644EE  №300XL , CH562EE  №301 , CH564EE  №301XL , F6U65AE  №302 , F6U67AE  №302XL , T6N01AE  №303 , T6N03AE  №303XL , N9K05AE  №304 , N9K07AE  №304XL , 3YM60AE  №305 , 3YM63AE  №305XL , C9361EE  №342 , C8766EE  №343 , C9363EE  №344 , CB337EE  №351 , CB338EE  №351XL , CB319EE  №364 , CB324EE  №364XL , CZ102AE  №650 , C2P11AE  №651 , F6V24AE  №652 , 3YM74AE  №653 , CZ111AE  №655 , CD888AE  №703 , CN693AE  №704 , CC656AE  №901 , CD973AE  №920XL</t>
+          <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9418A  №38 , C5017A  №84 , C9428A  №85 , C8774HE  №177 , C8774E  №363</t>
         </r>
       </text>
     </comment>
     <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9419A  №38 , C5018A  №84 , C9429A  №85 , C8775HE  №177 , C8775E  №363</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C406" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9418A  №38 , C5017A  №84 , C9428A  №85 , C8774HE  №177 , C8774E  №363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9419A  №38 , C5018A  №84 , C9429A  №85 , C8775HE  №177 , C8775E  №363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9419A  №38 , C5018A  №84 , C9429A  №85 , C8775HE  №177 , C8775E  №363</t>
+          <t xml:space="preserve">Д/картриджів: HP CZ638AE  №46 , C643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ; Сумісність з принтерами: Deskjet Ink Advantage 2020hc/2520hc, Deskjet cb/wbt/wf/460c/1000/ 1050/1050/1015/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
         </r>
       </text>
     </comment>
     <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9418A  №38 , C5017A  №84 , C9428A  №85 , C8774HE  №177 , C8774E  №363</t>
+          <t xml:space="preserve">Д/картриджів: HP CZ638AE  №46 , C643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ; Сумісність з принтерами: Deskjet Ink Advantage 2020hc/2520hc, Deskjet cb/wbt/wf/460c/1000/ 1050/1050/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
         </r>
       </text>
     </comment>
     <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP DesignJet 10ps, 20ps, 30, 50ps, 70, 90, 120, 130; Photosmart 3100, 3107, 3108, 3110, 3200, 3210, 3213, 3214, 3300, 3310, 3313, 3314, 8200, 8230, 8238, 8250, 8253, C5100, C5170, C5173, C5180, C5183, C5190, C5194, C6100, C6180, C6183, C6200, C6270, C6280, C6283, C6285, C7100, C7180, C7183, C7200, C7280, C7283, C8100, C8180, C8183, D6100, D6160, D6163, D6168, D6180, D7100, D7160, D7163, D7200, D7260, D7263, D7300, D7360, D7363, D7400, D7460, D7463; Photosmart Pro B8850, B9100gp, B9180, B9180gp HP C9419A  №38 , C5018A  №84 , C9429A  №85 , C8775HE  №177 , C8775E  №363</t>
+          <t xml:space="preserve">Д/картриджів: HP CZ638AE  №46 , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ;Сумісність з принтерами:Deskjet Ink Advantage 2020hc/2520hc,Deskjet cb/wbt/wf/460c/1000/ 1050/1050se/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
         </r>
       </text>
     </comment>
     <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CZ638AE  №46 , C643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ; Сумісність з принтерами: Deskjet Ink Advantage 2020hc/2520hc, Deskjet cb/wbt/wf/460c/1000/ 1050/1050/1015/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
+          <t xml:space="preserve">Д/картриджів: HP CZ638AE  №46 , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ;Сумісність з принтерами:Deskjet Ink Advantage 2020hc/2520hc,Deskjet cb/wbt/wf/460c/1000/ 1050/1050se/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
         </r>
       </text>
     </comment>
     <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CZ638AE  №46 , C643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ; Сумісність з принтерами: Deskjet Ink Advantage 2020hc/2520hc, Deskjet cb/wbt/wf/460c/1000/ 1050/1050/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
+          <t xml:space="preserve">Д/картриджів: CZ638AE  №46 , HP CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ; Сумісність з принтерами: Deskjet Ink Advantage 2020hc/2520hc,Deskjet cb/wbt/wf/460c/1000/ 1050/1050/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
         </r>
       </text>
     </comment>
     <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CZ638AE  №46 , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ;Сумісність з принтерами:Deskjet Ink Advantage 2020hc/2520hc,Deskjet cb/wbt/wf/460c/1000/ 1050/1050se/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
+          <t xml:space="preserve">Д/картриджів: CZ638AE  №46 , HP CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ; Сумісність з принтерами: Deskjet Ink Advantage 2020hc/2520hc,Deskjet cb/wbt/wf/460c/1000/ 1050/1050/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
         </r>
       </text>
     </comment>
     <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: HP CZ638AE  №46 , CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ;Сумісність з принтерами:Deskjet Ink Advantage 2020hc/2520hc,Deskjet cb/wbt/wf/460c/1000/ 1050/1050se/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
+          <t xml:space="preserve">Д/картриджів:C6658AE  №58 , CC636HE №121b , CC640HE №121 , CC641HE №121XL , CH562HE №122 , C9364HE №129 , C8767HE №130 , C8765HE №131 , C9362HE №132 , CB335HE №140 , CB336HE №140XL , C8719HE №177 , C8721HE №177 , CB316HE  №178 , CB317HE,  №178 , CB321HE №178XL , CN684HE №178 XL  Lexmark: 18C0032 №32 , 18C0034 №34 , 18L0032 №82 ; Сумісність з принтерами: Deskjet 460c/cb/1510/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d//450ci/450cbi/450wbt/3645/3647/3650/3845/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F370/F375/F380/F390/F2180/F2187/F2280/F2290/F2423/F2483/F2493/F4275/F4283/F4583/F4140/F4172/F4180/F4190/D1663/D2330/D2360/D2430/D2460/D2563/D2663/D4163/D4263/D4363/D5563, Officejet 100 mobile/150 mobile/H470/4212/4215/4219/4252/4255/5605/5607/5610/5615/6110/6313/7213/7313/7413/K7103/J5783/J6413, PSC 1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/</t>
         </r>
       </text>
     </comment>
     <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: CZ638AE  №46 , HP CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ; Сумісність з принтерами: Deskjet Ink Advantage 2020hc/2520hc,Deskjet cb/wbt/wf/460c/1000/ 1050/1050/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
+          <t xml:space="preserve">Д/картриджів:C6658AE  №58 , CC636HE №121b , CC640HE №121 , CC641HE №121XL , CH562HE №122 , C9364HE №129 , C8767HE №130 , C8765HE №131 , C9362HE №132 , CB335HE №140 , CB336HE №140XL , C8719HE №177 , C8721HE №177 , CB316HE  №178 , CB317HE,  №178 , CB321HE №178XL , CN684HE №178 XL  Lexmark: 18C0032 №32 , 18C0034 №34 , 18L0032 №82 ; Сумісність з принтерами: Deskjet 460c/cb/1510/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d//450ci/450cbi/450wbt/3645/3647/3650/3845/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F370/F375/F380/F390/F2180/F2187/F2280/F2290/F2423/F2483/F2493/F4275/F4283/F4583/F4140/F4172/F4180/F4190/D1663/D2330/D2360/D2430/D2460/D2563/D2663/D4163/D4263/D4363/D5563, Officejet 100 mobile/150 mobile/H470/4212/4215/4219/4252/4255/5605/5607/5610/5615/6110/6313/7213/7313/7413/K7103/J5783/J6413, PSC 1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/</t>
         </r>
       </text>
     </comment>
     <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: CZ638AE  №46 , HP CC643HE  №121 , CC644HE  №121XL , CH562HE  №122 , C9363  №134 , C8766  №135 , C9361  №136 , CB337HE  №141 , CB338HE  №141XL , CB318HE  №178 , CB323HE  №178XL ,  Lexmark: 18C0033  №33 , 18C0035  №35 , 18L0042  №83 , 18L0000  №88 ; Сумісність з принтерами: Deskjet Ink Advantage 2020hc/2520hc,Deskjet cb/wbt/wf/460c/1000/ 1050/1050/1510/2000/ 2050/2050se/3000/ 3050/3050se/1050A/2050A/2054A/3050A/3052A/3054A/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d/D1663/D2563/D2663/D4163/D4263/D4363/D5563/F2423/F2483/F2493/F4275/F4283/F4583,Photosmart 2573/C3183/C4183/D5163/C4273/C4283/C4343/C4383/C4473/C4483/C4583/C4683/C4783/C5283/D5363/C5383/C6383/D5463/B010b/B109c3/B110a/B209b/B210b/Premium C309h/C310b/Fax C309c/C410c/B109g3/B109r/B110 d/e/eAIO 5510/5515/6510/7510/B8553,Officejet H470/b/wbt /100 mobile /150 mobile/6213/7213/7313/7413/K7103/6313/J5783/J6413</t>
+          <t xml:space="preserve">Д/картриджів:C6658AE  №58 , CC636HE №121b , CC640HE №121 , CC641HE №121XL , CH562HE №122 , C9364HE №129 , C8767HE №130 , C8765HE №131 , C9362HE №132 , CB335HE №140 , CB336HE №140XL , C8719HE №177 , C8721HE №177 , CB316HE  №178 , CB317HE,  №178 , CB321HE №178XL , CN684HE №178 XL  Lexmark: 18C0032 №32 , 18C0034 №34 , 18L0032 №82 ; Сумісність з принтерами: Deskjet 460c/cb/1510/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d//450ci/450cbi/450wbt/3645/3647/3650/3845/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F370/F375/F380/F390/F2180/F2187/F2280/F2290/F2423/F2483/F2493/F4275/F4283/F4583/F4140/F4172/F4180/F4190/D1663/D2330/D2360/D2430/D2460/D2563/D2663/D4163/D4263/D4363/D5563, Officejet 100 mobile/150 mobile/H470/4212/4215/4219/4252/4255/5605/5607/5610/5615/6110/6313/7213/7313/7413/K7103/J5783/J6413, PSC 1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/</t>
         </r>
       </text>
     </comment>
     <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:C6658AE  №58 , CC636HE №121b , CC640HE №121 , CC641HE №121XL , CH562HE №122 , C9364HE №129 , C8767HE №130 , C8765HE №131 , C9362HE №132 , CB335HE №140 , CB336HE №140XL , C8719HE №177 , C8721HE №177 , CB316HE  №178 , CB317HE,  №178 , CB321HE №178XL , CN684HE №178 XL  Lexmark: 18C0032 №32 , 18C0034 №34 , 18L0032 №82 ; Сумісність з принтерами: Deskjet 460c/cb/1510/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d//450ci/450cbi/450wbt/3645/3647/3650/3845/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F370/F375/F380/F390/F2180/F2187/F2280/F2290/F2423/F2483/F2493/F4275/F4283/F4583/F4140/F4172/F4180/F4190/D1663/D2330/D2360/D2430/D2460/D2563/D2663/D4163/D4263/D4363/D5563, Officejet 100 mobile/150 mobile/H470/4212/4215/4219/4252/4255/5605/5607/5610/5615/6110/6313/7213/7313/7413/K7103/J5783/J6413, PSC 1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/</t>
+          <t xml:space="preserve">Д/картриджів:10N0016 №16 , 10N0217 №17 , 017G0648E №48 , 17G0050 №50 , 17G0055 №55 , 12A1970 №70 , 15M3670E №71 , 12A1975 №75 ;i3/ X1110/ X1130/ X1150/ X1170/ X1180/ X1185/ X1190/ X1250/ X1270/ X2230/ X2240/ X2250/ X72/ X74/ X75/ Z12/ Z13/ Z22/ Z23/ Z24/ Z25/ Z32/ Z33/ Z34/ Z35/ Z513/ Z515/ Z517/ Z601/ Z602/ Z605/ Z611/ Z612/ Z614/ Z615/ Z617/ Z640/ Z645/ P3120/ P3150/ P05/ P706/ P707/ Z703/ Z705/ Z706/ Z707/ Z715,  JetPrinter- 3200/ 5000/ 5700/ 7000/ 7200/ Z11/ 31/ 42/ 44/ 45/ 51/ 52/ 53/ 54/ F4770/ X125/ 4250/ 4270/ 63/ 70/ 73/ 80/ 83/ 84/ 85</t>
         </r>
       </text>
     </comment>
     <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:C6658AE  №58 , CC636HE №121b , CC640HE №121 , CC641HE №121XL , CH562HE №122 , C9364HE №129 , C8767HE №130 , C8765HE №131 , C9362HE №132 , CB335HE №140 , CB336HE №140XL , C8719HE №177 , C8721HE №177 , CB316HE  №178 , CB317HE,  №178 , CB321HE №178XL , CN684HE №178 XL  Lexmark: 18C0032 №32 , 18C0034 №34 , 18L0032 №82 ; Сумісність з принтерами: Deskjet 460c/cb/1510/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d//450ci/450cbi/450wbt/3645/3647/3650/3845/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F370/F375/F380/F390/F2180/F2187/F2280/F2290/F2423/F2483/F2493/F4275/F4283/F4583/F4140/F4172/F4180/F4190/D1663/D2330/D2360/D2430/D2460/D2563/D2663/D4163/D4263/D4363/D5563, Officejet 100 mobile/150 mobile/H470/4212/4215/4219/4252/4255/5605/5607/5610/5615/6110/6313/7213/7313/7413/K7103/J5783/J6413, PSC 1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/</t>
+          <t xml:space="preserve">Epson T01C1/T01D1, T0461, T05G1/T05H1, T0611, T0631, T07U1, T0711, T0721/T0731H/T1041, T0731/T1051, T0891, T0921/T1081, T09J1/T09K1, T1001, T1031, T10Y1/T10W1/T10S1, T11C1/T11D1/T11E1, T1281, T1291, T1301, T1361, T1621/T1631, T2701/T2711/T2791, T3461/T3471, T3581/T3591, T6161/T6171/T6181, T7011/T7021/T7031, T7021/T702XL1, T7431,T7891/T7901/T7911, T8021/T802XL1, T8121/T812XL1/T812XXL1, T8221, T9241/T924XL1, T9441/T9451/T9461</t>
         </r>
       </text>
     </comment>
     <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:C6658AE  №58 , CC636HE №121b , CC640HE №121 , CC641HE №121XL , CH562HE №122 , C9364HE №129 , C8767HE №130 , C8765HE №131 , C9362HE №132 , CB335HE №140 , CB336HE №140XL , C8719HE №177 , C8721HE №177 , CB316HE  №178 , CB317HE,  №178 , CB321HE №178XL , CN684HE №178 XL  Lexmark: 18C0032 №32 , 18C0034 №34 , 18L0032 №82 ; Сумісність з принтерами: Deskjet 460c/cb/1510/3070A/5443/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d//450ci/450cbi/450wbt/3645/3647/3650/3845/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F370/F375/F380/F390/F2180/F2187/F2280/F2290/F2423/F2483/F2493/F4275/F4283/F4583/F4140/F4172/F4180/F4190/D1663/D2330/D2360/D2430/D2460/D2563/D2663/D4163/D4263/D4363/D5563, Officejet 100 mobile/150 mobile/H470/4212/4215/4219/4252/4255/5605/5607/5610/5615/6110/6313/7213/7313/7413/K7103/J5783/J6413, PSC 1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/</t>
+          <t xml:space="preserve">Brother DCPT310, DCPT510W, DCPT710W  6 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:10N0016 №16 , 10N0217 №17 , 017G0648E №48 , 17G0050 №50 , 17G0055 №55 , 12A1970 №70 , 15M3670E №71 , 12A1975 №75 ;i3/ X1110/ X1130/ X1150/ X1170/ X1180/ X1185/ X1190/ X1250/ X1270/ X2230/ X2240/ X2250/ X72/ X74/ X75/ Z12/ Z13/ Z22/ Z23/ Z24/ Z25/ Z32/ Z33/ Z34/ Z35/ Z513/ Z515/ Z517/ Z601/ Z602/ Z605/ Z611/ Z612/ Z614/ Z615/ Z617/ Z640/ Z645/ P3120/ P3150/ P05/ P706/ P707/ Z703/ Z705/ Z706/ Z707/ Z715,  JetPrinter- 3200/ 5000/ 5700/ 7000/ 7200/ Z11/ 31/ 42/ 44/ 45/ 51/ 52/ 53/ 54/ F4770/ X125/ 4250/ 4270/ 63/ 70/ 73/ 80/ 83/ 84/ 85</t>
+          <t xml:space="preserve">PIXMA iP1200/ iP1300/ iP1600/ iP1700/ iP2200/ iP3300/ iP4200/ iP4300/ iP5200/ iP5300/ iX4000/ iX5000/ MP150/ MP160/ MP170/ MP180/ MP450/ MP460/ MP500/ MP510/ MP530/ MP600/ MP800/ MP800R/ MP810/ MP830/ MP950/ MP960. PGI-5BK, PG-40, PG-50</t>
         </r>
       </text>
     </comment>
     <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson T01C1/T01D1, T0461, T05G1/T05H1, T0611, T0631, T07U1, T0711, T0721/T0731H/T1041, T0731/T1051, T0891, T0921/T1081, T09J1/T09K1, T1001, T1031, T10Y1/T10W1/T10S1, T11C1/T11D1/T11E1, T1281, T1291, T1301, T1361, T1621/T1631, T2701/T2711/T2791, T3461/T3471, T3581/T3591, T6161/T6171/T6181, T7011/T7021/T7031, T7021/T702XL1, T7431,T7891/T7901/T7911, T8021/T802XL1, T8121/T812XL1/T812XXL1, T8221, T9241/T924XL1, T9441/T9451/T9461</t>
+          <t xml:space="preserve">CL-211/ 811/ 511 / 211XL/ 811XL/ 513, PIXMA MP240/ MP245/ MP250/ MP258/ MP260/ MP268/ MP270/ MP276/ MP480/ MP486/ MP490/ MP496/ MX320/ MX328/ MX330/ MX338</t>
         </r>
       </text>
     </comment>
     <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Brother DCPT310, DCPT510W, DCPT710W  6 500 стор.</t>
+          <t xml:space="preserve">CL-211/ 811/ 511 / 211XL/ 811XL/ 513, PIXMA MP240/ MP245/ MP250/ MP258/ MP260/ MP268/ MP270/ MP276/ MP480/ MP486/ MP490/ MP496/ MX320/ MX328/ MX330/ MX338</t>
         </r>
       </text>
     </comment>
     <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PIXMA iP1200/ iP1300/ iP1600/ iP1700/ iP2200/ iP3300/ iP4200/ iP4300/ iP5200/ iP5300/ iX4000/ iX5000/ MP150/ MP160/ MP170/ MP180/ MP450/ MP460/ MP500/ MP510/ MP530/ MP600/ MP800/ MP800R/ MP810/ MP830/ MP950/ MP960. PGI-5BK, PG-40, PG-50</t>
+          <t xml:space="preserve">CL-211/ 811/ 511 / 211XL/ 811XL/ 513, PIXMA MP240/ MP245/ MP250/ MP258/ MP260/ MP268/ MP270/ MP276/ MP480/ MP486/ MP490/ MP496/ MX320/ MX328/ MX330/ MX338</t>
         </r>
       </text>
     </comment>
     <comment ref="C424" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLI-221C/ 821C/ 521C/ CBI-321C, PIXMA  iP3600/ iP3680/ iP4600/ iP4680/ MP540/ 
 MP545/ MP620/ MP628/ MP630/ MP980/ MP988/ MX860/ MX868</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLI-221M/ 821M/ 521M/ CBI-321M
 , PIXMA  iP3600/ iP3680/ iP4600/ iP4680/ MP540/ 
 MP545/ MP620/ MP628/ MP630/ MP980/ MP988/ MX860/ MX868</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLI-221M/ 821M/ 521M/ CBI-321M
 , PIXMA  iP3600/ iP3680/ iP4600/ iP4680/ MP540/ 
 MP545/ MP620/ MP628/ MP630/ MP980/ MP988/ MX860/ MX868</t>
         </r>
       </text>
     </comment>
-    <comment ref="C430" authorId="0">
+    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLI-226C/ 426C/ 526C/ 726C, PIXMA iP4820/ iP4840/ iP4850/ iP4870/ MG5120/ MG5140/ MG5150/ MG5170/ MG5220/ MG5240/ MG5250/ MG5270/ MG6120/ MG6140/MG6150/ MG6170/ MG8120/ MG8140/ MG8150/ MG8170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLI-8BK, CL-52; PIXMA iP4200/ iP5200/ iP6210D/ iP6220D/ iP6600D/ MP500/ 
 MP530/ MP800/ MP800R/ MP830/ MP950/ Pro9000</t>
         </r>
       </text>
     </comment>
+    <comment ref="C429" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Контейнер с чернилами PIXMA G1400/G2400/G3400 Black 135ml</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C430" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Контейнер с чернилами PIXMA G1400/G2400/G3400 блакитне 70ml</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C431" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Контейнер с чернилами PIXMA G1400/G2400/G3400 Yellow 70ml</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с чернилами PIXMA G1400/G2400/G3400 Black 135ml</t>
+          <t xml:space="preserve">Контейнер с чернилами PIXMA G1400/G2400/G3400 Magenta 70ml</t>
         </r>
       </text>
     </comment>
     <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с чернилами PIXMA G1400/G2400/G3400 блакитне 70ml</t>
+          <t xml:space="preserve">для Canon TC-20</t>
         </r>
       </text>
     </comment>
     <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с чернилами PIXMA G1400/G2400/G3400 Yellow 70ml</t>
+          <t xml:space="preserve">для Canon TC-20</t>
         </r>
       </text>
     </comment>
     <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с чернилами PIXMA G1400/G2400/G3400 Magenta 70ml</t>
+          <t xml:space="preserve">для Canon TC-20</t>
         </r>
       </text>
     </comment>
     <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon TC-20</t>
         </r>
       </text>
     </comment>
     <comment ref="C437" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PG-40, PG-50, PIXMA  iP1200/ iP1300/ iP1600/ iP1700/ iP1800/ iP1880/ iP2200/ iP2500/ 
 iP2580/ iP2600/ iP2680/ MP140/ MP145/ MP150/ MP160/
 MP170/ MP180/ MP210/ MP218/ MP220/ MP228/ MP450/ MP460/ MP470/
 MP476/ MX300/ MX308/ MX310/ MX318</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">-
  PGI-220BK/ 820BK/ 520BK/ BCI-320BK
 , PIXMA  iP3600/ iP3680/ iP4600/ iP4680/ MP540/ 
 MP545/ MP620/ MP628/ MP630/ MP980/ MP988/ MX860/ MX868</t>
         </r>
       </text>
     </comment>
+    <comment ref="C439" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">GM2040/G5040/G6040</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C440" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">GM2040/G5040/G6040</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C441" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">GM2040/G5040/G6040</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">GM2040/G5040/G6040</t>
+          <t xml:space="preserve">GM2040/G5040/G6040 Black  6 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">GM2040/G5040/G6040</t>
+          <t xml:space="preserve">пігмент, 7700 ст., 70 мл, Pixma G1420, G1460, G2420, G2460, G3420, G3460</t>
         </r>
       </text>
     </comment>
     <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">GM2040/G5040/G6040</t>
+          <t xml:space="preserve">пігмент, 7700 ст., 70 мл, Pixma G1420, G1460, G2420, G2460, G3420, G3460</t>
         </r>
       </text>
     </comment>
     <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">GM2040/G5040/G6040 Black  6 000 стр.</t>
+          <t xml:space="preserve">пігмент, 7700 ст., 70 мл, Pixma G1420, G1460, G2420, G2460, G3420, G3460</t>
         </r>
       </text>
     </comment>
     <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">пігмент, 7700 ст., 70 мл, Pixma G1420, G1460, G2420, G2460, G3420, G3460</t>
+          <t xml:space="preserve">пігмент, 6000 ст., 170 мл, Pixma G1420, G1460, G2420, G2460, G3420, G3460</t>
         </r>
       </text>
     </comment>
     <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">пігмент, 7700 ст., 70 мл, Pixma G1420, G1460, G2420, G2460, G3420, G3460</t>
+          <t xml:space="preserve">Д/картриджей:PG-37/40/50, BCI-3e;BJC-3000/6000/6100/6200/6500/i550/i560/i6500/i850/i865/S400/S450/S4500/S500/S520/S530/S600/S630/S6300/S750/JX200/JX500, MultiPass-C100, Pixma-iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP3000/iP4000/iP5000/iP6000/MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP450/MP460/MP750/MP760/MP780/MX300/MX310/MPC400/MPC600/MP700/MP730</t>
         </r>
       </text>
     </comment>
     <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">пігмент, 7700 ст., 70 мл, Pixma G1420, G1460, G2420, G2460, G3420, G3460</t>
+          <t xml:space="preserve">Д/картриджей:PG-37/40/50, BCI-3e;BJC-3000/6000/6100/6200/6500/i550/i560/i6500/i850/i865/S400/S450/S4500/S500/S520/S530/S600/S630/S6300/S750/JX200/JX500, MultiPass-C100, Pixma-iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP3000/iP4000/iP5000/iP6000/MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP450/MP460/MP750/MP760/MP780/MX300/MX310/MPC400/MPC600/MP700/MP730</t>
         </r>
       </text>
     </comment>
     <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">пігмент, 6000 ст., 170 мл, Pixma G1420, G1460, G2420, G2460, G3420, G3460</t>
+          <t xml:space="preserve">L4150/ L4160/ 6160/ 6190  70 мл.</t>
         </r>
       </text>
     </comment>
     <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей:PG-37/40/50, BCI-3e;BJC-3000/6000/6100/6200/6500/i550/i560/i6500/i850/i865/S400/S450/S4500/S500/S520/S530/S600/S630/S6300/S750/JX200/JX500, MultiPass-C100, Pixma-iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP3000/iP4000/iP5000/iP6000/MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP450/MP460/MP750/MP760/MP780/MX300/MX310/MPC400/MPC600/MP700/MP730</t>
+          <t xml:space="preserve">L4150/ L4160/ 6160/ 6190  70 мл.</t>
         </r>
       </text>
     </comment>
     <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей:PG-37/40/50, BCI-3e;BJC-3000/6000/6100/6200/6500/i550/i560/i6500/i850/i865/S400/S450/S4500/S500/S520/S530/S600/S630/S6300/S750/JX200/JX500, MultiPass-C100, Pixma-iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP3000/iP4000/iP5000/iP6000/MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP450/MP460/MP750/MP760/MP780/MX300/MX310/MPC400/MPC600/MP700/MP730</t>
+          <t xml:space="preserve">L4150/ L4160/ 6160/ 6190  70 мл.</t>
         </r>
       </text>
     </comment>
     <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L4150/ L4160/ 6160/ 6190  70 мл.</t>
+          <t xml:space="preserve">L4150/ L4160/ 6160/ 6190  127 мл.</t>
         </r>
       </text>
     </comment>
     <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L4150/ L4160/ 6160/ 6190  70 мл.</t>
+          <t xml:space="preserve">L1110/ L3100/ L3110/ L3150</t>
         </r>
       </text>
     </comment>
     <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L4150/ L4160/ 6160/ 6190  70 мл.</t>
+          <t xml:space="preserve">L1110/ L3100/ L3110/ L3150</t>
         </r>
       </text>
     </comment>
     <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L4150/ L4160/ 6160/ 6190  127 мл.</t>
+          <t xml:space="preserve">L1110/ L3100/ L3110/ L3150</t>
         </r>
       </text>
     </comment>
     <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L1110/ L3100/ L3110/ L3150</t>
         </r>
       </text>
     </comment>
     <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L1110/ L3100/ L3110/ L3150</t>
+          <t xml:space="preserve">L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L1110/ L3100/ L3110/ L3150</t>
+          <t xml:space="preserve">L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L1110/ L3100/ L3110/ L3150</t>
+          <t xml:space="preserve">L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L7160/L7180</t>
         </r>
       </text>
     </comment>
     <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L7160/L7180</t>
+          <t xml:space="preserve">M11ХХ/M21XX  6 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L7160/L7180</t>
+          <t xml:space="preserve">M11ХХ/M21XX  2 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L7160/L7180</t>
+          <t xml:space="preserve">Epson L15150/15160/L6550/L6570/L11160/M15140, пігмент, серия EcoTank</t>
         </r>
       </text>
     </comment>
     <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">M11ХХ/M21XX  6 000 стор.</t>
+          <t xml:space="preserve">Epson L15150/15160/L6550/L6570/L11160/M15140, пігмент, серия EcoTank</t>
         </r>
       </text>
     </comment>
     <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">M11ХХ/M21XX  2 000 стор.</t>
+          <t xml:space="preserve">Epson L15150/15160/L6550/L6570/L11160/M15140, пігмент, серия EcoTank</t>
         </r>
       </text>
     </comment>
     <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L15150/15160/L6550/L6570/L11160/M15140, пігмент, серия EcoTank</t>
         </r>
       </text>
     </comment>
     <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson L15150/15160/L6550/L6570/L11160/M15140, пігмент, серия EcoTank</t>
+          <t xml:space="preserve">L8160/L8180, 70ml, пігмент</t>
         </r>
       </text>
     </comment>
     <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson L15150/15160/L6550/L6570/L11160/M15140, пігмент, серия EcoTank</t>
+          <t xml:space="preserve">L8160/L8180, 70ml</t>
         </r>
       </text>
     </comment>
     <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson L15150/15160/L6550/L6570/L11160/M15140, пігмент, серия EcoTank</t>
+          <t xml:space="preserve">L8160/L8180, 70ml</t>
         </r>
       </text>
     </comment>
     <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L8160/L8180, 70ml, пігмент</t>
+          <t xml:space="preserve">L8160/L8180, 70ml</t>
         </r>
       </text>
     </comment>
     <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L8160/L8180, 70ml</t>
         </r>
       </text>
     </comment>
     <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L8160/L8180, 70ml</t>
         </r>
       </text>
     </comment>
     <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L8160/L8180, 70ml</t>
+          <t xml:space="preserve">Контейнер с голубыми чернилами Epson L100/ 110/ 200/ 210/ 300/ 350/ 355/ 550  70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L8160/L8180, 70ml</t>
+          <t xml:space="preserve">Контейнер с желтыми чернилами Epson L100/ 110/ 200/ 210/ 300/ 350/ 355/ 550  70 мл  , 70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">L8160/L8180, 70ml</t>
+          <t xml:space="preserve">Контейнер с пурпурными чернилами Epson L100/ 110/ 200/ 210/ 300/ 350/ 355/ 550  70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с голубыми чернилами Epson L100/ 110/ 200/ 210/ 300/ 350/ 355/ 550  70 мл</t>
+          <t xml:space="preserve">Контейнер с черными чернилами L100/ 110/ 200/ 210/ 300/ 350/ 355/ 550  70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с желтыми чернилами Epson L100/ 110/ 200/ 210/ 300/ 350/ 355/ 550  70 мл  , 70 мл</t>
+          <t xml:space="preserve">Контейнер с голубыми чернилами Epson L800/L805, 70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с пурпурными чернилами Epson L100/ 110/ 200/ 210/ 300/ 350/ 355/ 550  70 мл</t>
+          <t xml:space="preserve">Контейнер с желтыми чернилами Epson L800/L805, 70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с черными чернилами L100/ 110/ 200/ 210/ 300/ 350/ 355/ 550  70 мл</t>
+          <t xml:space="preserve">Контейнер с пурпурными чернилами Epson L800/L805, 70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C481" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с голубыми чернилами Epson L800/L805, 70 мл</t>
+          <t xml:space="preserve">Контейнер со светло-голубыми чернилами Epson L800/L805, 70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с желтыми чернилами Epson L800/L805, 70 мл</t>
+          <t xml:space="preserve">Контейнер со светло-пурпурными чернилами Epson L800/L805, 70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер с пурпурными чернилами Epson L800/L805, 70 мл</t>
+          <t xml:space="preserve">Контейнер с черными чернилами Epson L800/L805, 70 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Контейнер со светло-голубыми чернилами Epson L800/L805, 70 мл</t>
+          <t xml:space="preserve">Д/картриджів:T0805/0815, T0825; Stylus Photo 1410/R270/R290/R295/R390/RX590/RX610/RX615/RX690/T50/T59/P50/TX650/TX659/TX700/TX710/TX800/PX660/PX720/PX730/PX820/PX830</t>
         </r>
       </text>
     </comment>
     <comment ref="C485" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo 1390/ 1400 / 1410/ R260 / R265 / R270/ R280/ R285/
 R290/ R295/ R360/ R380/ R390/ RX560/ RX580/ RX585/ RX590/  
 RX595/ Rx610/ RX680/ RX685/ RX690</t>
         </r>
       </text>
     </comment>
+    <comment ref="C486" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджей: T0474, T0634, T0734, T0924, T1034, T1054, T1284, T1294, T1304, T1624, T1634, T7014, T7024, T7034; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C487" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">M100/ M105/ M200  140 мл</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C488" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджів:НР№78,23,17,41 color copier 110/ 120/ 140/ 145/ 150/ 155/ 160/ 170/ 180/ 190/ 260/ 270/ 280/ ¶290¶deskjet 710/ 712/ 720/ 722/ 810/ 812/ 815/ 820/ 825/ 830/ 832/ 840/ 841/ ¶842/ 843/ 845/ 850/ 855/ 870/ 880/ 882/ 890/ 895/¶920/ 930/ 932/ 935/ 940/ 950/ 952/ 955/ 960/ 970/ 980/ 990/ 995/ 1000/ 1100/ ¶1120/ 1125/ 1180/ 1220/ 1280/ 3820/ 6120/ 6122/ ¶6127/ 9300¶fax 1220¶officejet pro 1150/ pro 1170/ pro 1175/ g55/ g85/ g95/ k60/ k80/ r40/ r45/ r60/ ¶r65/ r80/ t45/ t65/ v40/ 5110¶photosmart p1000/ p1100/ 1115/ 1215/ 1218/ 1315¶psc 500/ 750/ 950¶apple color stylewriter 6500</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей: T0474, T0634, T0734, T0924, T1034, T1054, T1284, T1294, T1304, T1624, T1634, T7014, T7024, T7034; Совместимость с принтерами: Stylus C63PE/65PE/67/79/87/91/110, CX3500/3700/3900/4100/4300/4700/4900/5900/6900F/7300/8300/9300F, S22, SX125/130/230/235W/420W/425W/430W/435W/440W/445W/525WD/535WD, T26/27, TX106/109/117/119/200/209/210/219/400/409/410/419/550W; Stylus Office B42WD, BX305F/320FW/625FWD/635FWD, T30/40W/1100, TX300F/510FN/550W/600FW; WorkForce WF-2010W/2510WF/2530WF/3520DWF/7015/7515/7525, Pro WP-4015DN/4025DW/4095DN/4515DN/4525DNF/4535DWF/4545DTWF/4595DNF</t>
+          <t xml:space="preserve">Д/картриджів:НР№78,23,17,41 color copier 110/ 120/ 140/ 145/ 150/ 155/ 160/ 170/ 180/ 190/ 260/ 270/ 280/ ¶290¶deskjet 710/ 712/ 720/ 722/ 810/ 812/ 815/ 820/ 825/ 830/ 832/ 840/ 841/ ¶842/ 843/ 845/ 850/ 855/ 870/ 880/ 882/ 890/ 895/¶920/ 930/ 932/ 935/ 940/ 950/ 952/ 955/ 960/ 970/ 980/ 990/ 995/ 1000/ 1100/ ¶1120/ 1125/ 1180/ 1220/ 1280/ 3820/ 6120/ 6122/ ¶6127/ 9300¶fax 1220¶officejet pro 1150/ pro 1170/ pro 1175/ g55/ g85/ g95/ k60/ k80/ r40/ r45/ r60/ ¶r65/ r80/ t45/ t65/ v40/ 5110¶photosmart p1000/ p1100/ 1115/ 1215/ 1218/ 1315¶psc 500/ 750/ 950¶apple color stylewriter 6500</t>
         </r>
       </text>
     </comment>
     <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">M100/ M105/ M200  140 мл</t>
+          <t xml:space="preserve">Д/картриджів:НР№78,23,17,41 color copier 110/ 120/ 140/ 145/ 150/ 155/ 160/ 170/ 180/ 190/ 260/ 270/ 280/ ¶290¶deskjet 710/ 712/ 720/ 722/ 810/ 812/ 815/ 820/ 825/ 830/ 832/ 840/ 841/ ¶842/ 843/ 845/ 850/ 855/ 870/ 880/ 882/ 890/ 895/¶920/ 930/ 932/ 935/ 940/ 950/ 952/ 955/ 960/ 970/ 980/ 990/ 995/ 1000/ 1100/ ¶1120/ 1125/ 1180/ 1220/ 1280/ 3820/ 6120/ 6122/ ¶6127/ 9300¶fax 1220¶officejet pro 1150/ pro 1170/ pro 1175/ g55/ g85/ g95/ k60/ k80/ r40/ r45/ r60/ ¶r65/ r80/ t45/ t65/ v40/ 5110¶photosmart p1000/ p1100/ 1115/ 1215/ 1218/ 1315¶psc 500/ 750/ 950¶apple color stylewriter 6500</t>
         </r>
       </text>
     </comment>
     <comment ref="C491" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 57  c6657a 
 hp 28  c8728a 
 hp 22  c9352a 
 hp 49  51649a 
 Samsung C90
 Samsung C80, deskjet 350/ 450/ 600/ 610/ 612/ 630/ 632/ 640/ 642/ 648/ 656/ 660/ 
 670/ 672/ 680/ 682/ 690/ 692/ 693/ 694/ 695/ 697/ 3320/ 3325/ 
 3420/ 3425/ 3520/ 3535/ 3550/ 3650/ 3740/ 3745/ 3843/ 3845/ 3910/ 
 3920/ 3930/ 3940/ 5150/ 5160/ 5550/ 5551/ 5552/ 5650/ 5652/ 5850/ 
 9650/ 9670/ 9680
 deskwriter 600/ 660/ 680/ 690/ 692/ 693/ 694
 digital copier printer 410
 fax 910/ 920/ 1240
 officejet 500/ 520/ 570/ 580/ 590/ 600/ 610/ 630/ 635/ 700/ 710/ 720/ 
 725/ 4110/ 4215/ 4255/ 5505/ 5510/ 5610/ 6110
 photosmart 100/ 130/ 145/ 230/ 245/ 7150/ 7260/ 7350/ 7450/ 7550/ 
 7660/ 7755/ 7760/ 7762/ 7960
 psc 370/ 380/ 1110/ 1205/ 1210/ 1215/ 1311/ 1315/ 1350/ 1402/ 
 1410/ 2110/ 2115/ 2170/ 2175/ 2210/ 2310/ 2410/ 2510
 apollo p2100/ p2150/ p2200/ p2250/ p2500/ p2550/ p2600/ p2650
 apple color stylewriter 4100/ 4500
 Samsung MJC 100SF/ 200i/ 4000/ 5000C/ 5400/ 5500/ 6000/6500/ 7000
  Samsung SCX 1200/ 1220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C495" authorId="0">
+    <comment ref="C492" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 57  c6657a 
 hp 28  c8728a 
 hp 22  c9352a 
 hp 49  51649a 
 Samsung C90
 Samsung C80, deskjet 350/ 450/ 600/ 610/ 612/ 630/ 632/ 640/ 642/ 648/ 656/ 660/ 
 670/ 672/ 680/ 682/ 690/ 692/ 693/ 694/ 695/ 697/ 3320/ 3325/ 
 3420/ 3425/ 3520/ 3535/ 3550/ 3650/ 3740/ 3745/ 3843/ 3845/ 3910/ 
 3920/ 3930/ 3940/ 5150/ 5160/ 5550/ 5551/ 5552/ 5650/ 5652/ 5850/ 
 9650/ 9670/ 9680
 deskwriter 600/ 660/ 680/ 690/ 692/ 693/ 694
 digital copier printer 410
 fax 910/ 920/ 1240
 officejet 500/ 520/ 570/ 580/ 590/ 600/ 610/ 630/ 635/ 700/ 710/ 720/ 
 725/ 4110/ 4215/ 4255/ 5505/ 5510/ 5610/ 6110
 photosmart 100/ 130/ 145/ 230/ 245/ 7150/ 7260/ 7350/ 7450/ 7550/ 
 7660/ 7755/ 7760/ 7762/ 7960
 psc 370/ 380/ 1110/ 1205/ 1210/ 1215/ 1311/ 1315/ 1350/ 1402/ 
 1410/ 2110/ 2115/ 2170/ 2175/ 2210/ 2310/ 2410/ 2510
 apollo p2100/ p2150/ p2200/ p2250/ p2500/ p2550/ p2600/ p2650
 apple color stylewriter 4100/ 4500
 Samsung MJC 100SF/ 200i/ 4000/ 5000C/ 5400/ 5500/ 6000/6500/ 7000
  Samsung SCX 1200/ 1220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C496" authorId="0">
+    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 57  c6657a 
 hp 28  c8728a 
 hp 22  c9352a 
 hp 49  51649a 
 Samsung C90
 Samsung C80, deskjet 350/ 450/ 600/ 610/ 612/ 630/ 632/ 640/ 642/ 648/ 656/ 660/ 
 670/ 672/ 680/ 682/ 690/ 692/ 693/ 694/ 695/ 697/ 3320/ 3325/ 
 3420/ 3425/ 3520/ 3535/ 3550/ 3650/ 3740/ 3745/ 3843/ 3845/ 3910/ 
 3920/ 3930/ 3940/ 5150/ 5160/ 5550/ 5551/ 5552/ 5650/ 5652/ 5850/ 
 9650/ 9670/ 9680
 deskwriter 600/ 660/ 680/ 690/ 692/ 693/ 694
 digital copier printer 410
 fax 910/ 920/ 1240
 officejet 500/ 520/ 570/ 580/ 590/ 600/ 610/ 630/ 635/ 700/ 710/ 720/ 
 725/ 4110/ 4215/ 4255/ 5505/ 5510/ 5610/ 6110
 photosmart 100/ 130/ 145/ 230/ 245/ 7150/ 7260/ 7350/ 7450/ 7550/ 
 7660/ 7755/ 7760/ 7762/ 7960
 psc 370/ 380/ 1110/ 1205/ 1210/ 1215/ 1311/ 1315/ 1350/ 1402/ 
 1410/ 2110/ 2115/ 2170/ 2175/ 2210/ 2310/ 2410/ 2510
 apollo p2100/ p2150/ p2200/ p2250/ p2500/ p2550/ p2600/ p2650
 apple color stylewriter 4100/ 4500
 Samsung MJC 100SF/ 200i/ 4000/ 5000C/ 5400/ 5500/ 6000/6500/ 7000
  Samsung SCX 1200/ 1220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C497" authorId="0">
+    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 95/ 343/ 135/ 855
   c8766 
   c8766 
  hp 97/ 344/ 134/ 857
   c9363 
  samsung C100/ C110, deskjet 460/ 5740/ 5748/ 5940/ 6520/ 6540/ 6543/ 6548/ 6620/ 6840/
 6843/ 6848/ 6940/ 6980/ 9800/ 9860
 officejet 6200/ 6210/ 7210/ 7310/ 7313/ 7410/ 7413
 photosmart 325/ 335/ 375/ 385/ 422/ 425/ 428/ 475/ 2610/ 2613/ 
 2710/ 2713/ 7830/ 7850/ 8030/ 8050/ 8150/ 8153/ 8158/ 8450/ 8453/ 
 8458/ 8750
 psc 1507/ 1510/ 1600/ 1610/ 2350/ 2355/ 2575
 Samsung MJC 8000/ 8500
 Samsung SCX 1520/ 1530/ 1550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C498" authorId="0">
+    <comment ref="C495" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 95/ 343/ 135/ 855
   c8766 
   c8766 
  hp 97/ 344/ 134/ 857
   c9363 
  samsung C100/ C110, deskjet 460/ 5740/ 5748/ 5940/ 6520/ 6540/ 6543/ 6548/ 6620/ 6840/
 6843/ 6848/ 6940/ 6980/ 9800/ 9860
 officejet 6200/ 6210/ 7210/ 7310/ 7313/ 7410/ 7413
 photosmart 325/ 335/ 375/ 385/ 422/ 425/ 428/ 475/ 2610/ 2613/ 
 2710/ 2713/ 7830/ 7850/ 8030/ 8050/ 8150/ 8153/ 8158/ 8450/ 8453/ 
 8458/ 8750
 psc 1507/ 1510/ 1600/ 1610/ 2350/ 2355/ 2575
 Samsung MJC 8000/ 8500
 Samsung SCX 1520/ 1530/ 1550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C499" authorId="0">
+    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 95/ 343/ 135/ 855
   c8766 
   c8766 
  hp 97/ 344/ 134/ 857
   c9363 
  samsung C100/ C110, deskjet 460/ 5740/ 5748/ 5940/ 6520/ 6540/ 6543/ 6548/ 6620/ 6840/
 6843/ 6848/ 6940/ 6980/ 9800/ 9860
 officejet 6200/ 6210/ 7210/ 7310/ 7313/ 7410/ 7413
 photosmart 325/ 335/ 375/ 385/ 422/ 425/ 428/ 475/ 2610/ 2613/ 
 2710/ 2713/ 7830/ 7850/ 8030/ 8050/ 8150/ 8153/ 8158/ 8450/ 8453/ 
 8458/ 8750
 psc 1507/ 1510/ 1600/ 1610/ 2350/ 2355/ 2575
 Samsung MJC 8000/ 8500
 Samsung SCX 1520/ 1530/ 1550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C500" authorId="0">
+    <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 60/ 300/ 121/ 818  cc643wn / 60XL/ 300XL/ 121XL/ 818XL  cc644wn / 901  cc656a 
 , DeskJet D1660/ D1668/ D2530/ D2545/ D2560/ D2566/ D2660/ D2663/ D2668/ D2680/ D5560/ D5563/ D5568/ F2410/ F2480/ F4224/ F4250/ F4580/ F4280/ F4288/ F4480
 Photosmart C4680/ C4688/ C4780/ C4788
 Officejet J4524/ J4525/ J4535/ J4540/ J4550/ J4580/ J4585/ J4624/ J4660/ J4680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C501" authorId="0">
+    <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 60/ 300/ 121/ 818  cc643wn / 60XL/ 300XL/ 121XL/ 818XL  cc644wn / 901  cc656a 
 , DeskJet D1660/ D1668/ D2530/ D2545/ D2560/ D2566/ D2660/ D2663/ D2668/ D2680/ D5560/ D5563/ D5568/ F2410/ F2480/ F4224/ F4250/ F4580/ F4280/ F4288/ F4480
 Photosmart C4680/ C4688/ C4780/ C4788
 Officejet J4524/ J4525/ J4535/ J4540/ J4550/ J4580/ J4585/ J4624/ J4660/ J4680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C502" authorId="0">
+    <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 60/ 300/ 121/ 818  cc643wn / 60XL/ 300XL/ 121XL/ 818XL  cc644wn / 901  cc656a 
 , DeskJet D1660/ D1668/ D2530/ D2545/ D2560/ D2566/ D2660/ D2663/ D2668/ D2680/ D5560/ D5563/ D5568/ F2410/ F2480/ F4224/ F4250/ F4580/ F4280/ F4288/ F4480
 Photosmart C4680/ C4688/ C4780/ C4788
 Officejet J4524/ J4525/ J4535/ J4540/ J4550/ J4580/ J4585/ J4624/ J4660/ J4680</t>
         </r>
       </text>
     </comment>
+    <comment ref="C500" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">5810/ 5820/Ink Tank 315/415  8 000 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C501" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">5810/ 5820/Ink Tank 315/415  8 000 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C502" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">5810/ 5820/Ink Tank 315/415  8 000 стр.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">5810/ 5820/Ink Tank 315/415  8 000 стр.</t>
+          <t xml:space="preserve">для Ink Tank 115/315/319/410/415/419, Smart Tank 500/515/530/615/670/720/750/790, DJ 5810/5820 Black  6000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">5810/ 5820/Ink Tank 315/415  8 000 стр.</t>
+          <t xml:space="preserve">УНІВЕРСАЛЬНІ HP/Canon/Lexmark</t>
         </r>
       </text>
     </comment>
     <comment ref="C505" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">5810/ 5820/Ink Tank 315/415  8 000 стр.</t>
+          <t xml:space="preserve">УНІВЕРСАЛЬНІ HP/Canon/Lexmark</t>
         </r>
       </text>
     </comment>
     <comment ref="C506" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для Ink Tank 115/315/319/410/415/419, Smart Tank 500/515/530/615/670/720/750/790, DJ 5810/5820 Black  6000 стр</t>
+          <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BT5000C</t>
         </r>
       </text>
     </comment>
     <comment ref="C507" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">УНІВЕРСАЛЬНІ HP/Canon/Lexmark</t>
+          <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BT5000Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C508" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">УНІВЕРСАЛЬНІ HP/Canon/Lexmark</t>
+          <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BT5000M</t>
         </r>
       </text>
     </comment>
     <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother DCP-100/300/500/700/1000/4000/6600 series, DCP-J100/J300/J500/J700/J1000/J1100/J1200/J1800/J4100 series; MFC-200/400/500/600/700/800/900/3200/3300/3400/3800/4800/5100/5200/5400/5800/6400/6800 series, MFC-J200/J400/J500/J600/J700/J800/J900/J1000/J1300/J2300/J2500/J2700/J3500/J3700/J3900/J4100/J4300/J4400/J4500/J4600/J4700/J5300/J5600/J5700/J5900/J6500/J6700/J6900 series; INTELLIFAX-1355/1360/1460/1560/1815/1820/1835/1840/1860/1920/1940/1960/2240/2480/2580; HL-J6000/J6100 Brother LC11/LC16/LC22U/LC31/LC37/LC38/LC39/LC51/LC57/LC61/LC65/LC67/LC103/LC107/LC121/LC123/LC127/LC129/LC133/LC137/LC223/LC227/LC229/LC421/LC422/LC424/LC426/LC427/LC462/LC529/LC535/LC539/LC563/LC565/LC567/LC569/LC600/LC700/LC800/LC900/LC960/LC970/LC975/LC980/LC985/LC990/LC1000/LC1100/LC1240/LC1240/LC1280/LC3211/LC3213/LC3217/LC3219/LC3235/LC3237/LC3239/LC3617/LC3619</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C510" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BT5000C</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C511" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BT5000Y</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C512" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP-T220, T225, T300, T310, T420W, T425W, T426W, T500W, T510W, T520W, T525W, T700W, T710W, T720W, T820W; MFC-T800W, MFC-T810W, MFC-T910DW, MFC-T920DW, MFC-T4500W, HL-T4000DW Brother BT5000M</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C513" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother DCP-100/300/500/700/1000/4000/6600 series, DCP-J100/J300/J500/J700/J1000/J1100/J1200/J1800/J4100 series; MFC-200/400/500/600/700/800/900/3200/3300/3400/3800/4800/5100/5200/5400/5800/6400/6800 series, MFC-J200/J400/J500/J600/J700/J800/J900/J1000/J1300/J2300/J2500/J2700/J3500/J3700/J3900/J4100/J4300/J4400/J4500/J4600/J4700/J5300/J5600/J5700/J5900/J6500/J6700/J6900 series; INTELLIFAX-1355/1360/1460/1560/1815/1820/1835/1840/1860/1920/1940/1960/2240/2480/2580; HL-J6000/J6100 Brother LC11/LC16/LC22U/LC31/LC37/LC38/LC39/LC51/LC57/LC61/LC65/LC67/LC103/LC107/LC121/LC123/LC127/LC129/LC133/LC137/LC223/LC227/LC229/LC421/LC422/LC424/LC426/LC427/LC462/LC529/LC535/LC539/LC563/LC565/LC567/LC569/LC600/LC700/LC800/LC900/LC960/LC970/LC975/LC980/LC985/LC990/LC1000/LC1100/LC1240/LC1240/LC1280/LC3211/LC3213/LC3217/LC3219/LC3235/LC3237/LC3239/LC3617/LC3619</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C514" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-361, CL-261, CL-461, CL-561, CL-661, CL-761, CL-861, CL-961</t>
         </r>
       </text>
     </comment>
-    <comment ref="C510" authorId="0">
+    <comment ref="C515" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-361, CL-261, CL-461, CL-561, CL-661, CL-761, CL-861, CL-961</t>
         </r>
       </text>
     </comment>
-    <comment ref="C511" authorId="0">
+    <comment ref="C516" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-361, CL-261, CL-461, CL-561, CL-661, CL-761, CL-861, CL-961</t>
         </r>
       </text>
     </comment>
-    <comment ref="C512" authorId="0">
+    <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-361, CL-261, CL-461, CL-561, CL-661, CL-761, CL-861, CL-961</t>
         </r>
       </text>
     </comment>
-    <comment ref="C513" authorId="0">
+    <comment ref="C518" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-361, CL-261, CL-461, CL-561, CL-661, CL-761, CL-861, CL-961</t>
         </r>
       </text>
     </comment>
-    <comment ref="C514" authorId="0">
+    <comment ref="C519" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-361, CL-261, CL-461, CL-561, CL-661, CL-761, CL-861, CL-961</t>
         </r>
       </text>
     </comment>
-    <comment ref="C515" authorId="0">
+    <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 C, GI-21 C, GI-41 C, GI-51 C, GI-61 C, GI-71 C, GI-81 C, GI-91 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C516" authorId="0">
+    <comment ref="C521" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 C, GI-21 C, GI-41 C, GI-51 C, GI-61 C, GI-71 C, GI-81 C, GI-91 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C517" authorId="0">
+    <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 C, GI-21 C, GI-41 C, GI-51 C, GI-61 C, GI-71 C, GI-81 C, GI-91 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
+    <comment ref="C523" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 M, GI-21 M, GI-41 M, GI-51 M, GI-61 M, GI-71 M, GI-81 M, GI-91 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C519" authorId="0">
+    <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 M, GI-21 M, GI-41 M, GI-51 M, GI-61 M, GI-71 M, GI-81 M, GI-91 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C520" authorId="0">
+    <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 M, GI-21 M, GI-41 M, GI-51 M, GI-61 M, GI-71 M, GI-81 M, GI-91 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C521" authorId="0">
+    <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 PGBK, GI-21 PGBK, GI-41 PGBK, GI-51 PGBK, GI-61 PGBK, GI-71 PGBK, GI-81 PGBK, GI-91 PGBK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C522" authorId="0">
+    <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 PGBK, GI-21 PGBK, GI-41 PGBK, GI-51 PGBK, GI-61 PGBK, GI-71 PGBK, GI-81 PGBK, GI-91 PGBK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C523" authorId="0">
+    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 PGBK, GI-21 PGBK, GI-41 PGBK, GI-51 PGBK, GI-61 PGBK, GI-71 PGBK, GI-81 PGBK, GI-91 PGBK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C524" authorId="0">
+    <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 Y, GI-21 Y, GI-41 Y, GI-51 Y, GI-61 Y, GI-71 Y, GI-81 Y, GI-91 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C525" authorId="0">
+    <comment ref="C530" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 Y, GI-21 Y, GI-41 Y, GI-51 Y, GI-61 Y, GI-71 Y, GI-81 Y, GI-91 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C526" authorId="0">
+    <comment ref="C531" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1020, G1220, G1420, G1430, G1460, G1520, G1530, G1560, G1820, G1920, G1922, G2020, G2021, G2060, G2160, G2260, G2420, G2430, G2460, G2470, G2520, G2560, G2570, G2820, G2860, G2920, G2923, G2960, G2962, G3020, G3060, G3160, G3260, G3420, G3430, G3460, G3470, G3520, G3560, G3570, G3571, G3572, G3620, G3630, G3660, G3670, G3675, G3820, G3821, G3860, G3920, G3923, G3960, G3962, G3963, G4470, G4570, G4670 Canon GI-11 Y, GI-21 Y, GI-41 Y, GI-51 Y, GI-61 Y, GI-71 Y, GI-81 Y, GI-91 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C527" authorId="0">
+    <comment ref="C532" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 BK, GI-290 BK, GI-390 BK, GI-490 BK, GI-590 BK, GI-690 BK, GI-790 BK, GI-890 BK, GI-990 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C528" authorId="0">
+    <comment ref="C533" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 BK, GI-290 BK, GI-390 BK, GI-490 BK, GI-590 BK, GI-690 BK, GI-790 BK, GI-890 BK, GI-990 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C529" authorId="0">
+    <comment ref="C534" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 C, GI-290 C, GI-390 C, GI-490 C, GI-590 C, GI-690 C, GI-790 C, GI-890 C, GI-990 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C530" authorId="0">
+    <comment ref="C535" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 C, GI-290 C, GI-390 C, GI-490 C, GI-590 C, GI-690 C, GI-790 C, GI-890 C, GI-990 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C531" authorId="0">
+    <comment ref="C536" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 M, GI-290 M, GI-390 M, GI-490 M, GI-590 M, GI-690 M, GI-790 M, GI-890 M, GI-990 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C532" authorId="0">
+    <comment ref="C537" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 M, GI-290 M, GI-390 M, GI-490 M, GI-590 M, GI-690 M, GI-790 M, GI-890 M, GI-990 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C533" authorId="0">
+    <comment ref="C538" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 Y, GI-290 Y, GI-390 Y, GI-490 Y, GI-590 Y, GI-690 Y, GI-790 Y, GI-890 Y, GI-990 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C534" authorId="0">
+    <comment ref="C539" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1000, G1010, G1100, G1110, G1200, G1210, G1300, G1310, G1400, G1410, G1411, G1500, G1501, G1510, G1600, G1700, G1800, G1810, G1900, G1910, G2000, G2002, G2010, G2012, G2100, G2101, G2110, G2200, G2210, G2300, G2400, G2410, G2411, G2415, G2416, G2500, G2501, G2510, G2600, G2700, G2800, G2900, G3000, G3010, G3012, G3100, G3102, G3110, G3200, G3202, G3300, G3310, G3400, G3410, G3411, G3415, G3416, G3500, G3501, G3510, G3600, G3610, G3700, G3800, G3900, G4000, G4010, G4085, G4100, G4110, G4200, G4210, G4300, G4400, G4410, G4411, G4500, G4510, G4511, G4600, G4610, G4700, G4800, G4900 Canon GI-190 Y, GI-290 Y, GI-390 Y, GI-490 Y, GI-590 Y, GI-690 Y, GI-790 Y, GI-890 Y, GI-990 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C535" authorId="0">
+    <comment ref="C540" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-360, PG-260, PG-460, PG-560, PG-660, PG-760, PG-860, PG-960</t>
         </r>
       </text>
     </comment>
-    <comment ref="C536" authorId="0">
+    <comment ref="C541" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXUS TS5330, TS5430; PIXMA TS5300, TS5320, TS5340, TS5350, TS5351, TS5352, TS5353, TS5360, TS5365, TS5370, TS5380, TS5391, TS5392, TS6420, TS7440, TS7450, TS7451; TR7020, TR7060 Canon BC-360, PG-260, PG-460, PG-560, PG-660, PG-760, PG-860, PG-960</t>
         </r>
       </text>
     </comment>
-    <comment ref="C537" authorId="0">
+    <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon BCI-6C, CLI-8C, CLI-521C, CLI-426C, CLI-451C, CLI-471C, CLI-481C, CL-38, CL-41, CL-51, CL-511, CL-513, CL-446, CL-56, CL-94, CL-441; HP C9352AE  22 , CC643HE  121 , CH562HE  122 ; Lexmark 10N0026  26 , 10N0227  27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C538" authorId="0">
+    <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon BCI-6Y, CLI-8Y, CLI-521Y, CLI-426Y, CLI-451Y, CLI-471Y, CLI-481Y, CL-38, CL-41, CL-51, CL-511, CL-513, CL-446, CL-56, CL-94, CL-441; HP C9352AE  22 , CC643HE  121 , CH562HE  122 ; Lexmark 10N0026  26 , 10N0227  27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C539" authorId="0">
+    <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon BCI-6M, CLI-8M, CLI-521M, CLI-426M, CLI-451M, CLI-471M, CLI-481M, CL-38, CL-41, CL-51, CL-511, CL-513, CL-446, CL-56, CL-94, CL-441; HP C9352AE  22 , CC643HE  121 , CH562HE  122 ; Lexmark 10N0026  26 , 10N0227  27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C540" authorId="0">
+    <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon BCI-3eBK, PGI-5BK, BCI-6BK, CLI-8BK, PGI-520PGBK,CLI-521BK, PGI-425PGBK, CLI-426BK, PGI-450PGBK, CLI-451BK, PGI-470PGBK,CLI-471BK, PGI-480PGBK, CLI-481BK, PG-37, PG-40, PG-50, PG-510, PG-512, PG-445, PG-46, PG-84, PG-440; HP C6615DE  15 , C9351AE  21 , 51645AE  45 , CC640HE  121 , CH561HE  122 ; Lexmark 10N0016  16 , 10N0217  17 , 10NX217E  17X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C541" authorId="0">
+    <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon BCI-6C, CLI-8C, CLI-521C, CLI-426C, CLI-451C, CLI-471C, CLI-481C, CL-38, CL-41, CL-51, CL-511, CL-513, CL-446, CL-56, CL-94, CL-441; HP C9352AE  22 , CC643HE  121 , CH562HE  122 ; Lexmark 10N0026  26 , 10N0227  27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C542" authorId="0">
+    <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon BCI-6Y, CLI-8Y, CLI-521Y, CLI-426Y, CLI-451Y, CLI-471Y, CLI-481Y, CL-38, CL-41, CL-51, CL-511, CL-513, CL-446, CL-56, CL-94, CL-441; HP C9352AE  22 , CC643HE  121 , CH562HE  122 ; Lexmark 10N0026  26 , 10N0227  27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C543" authorId="0">
+    <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon BCI-6M, CLI-8M, CLI-521M, CLI-426M, CLI-451M, CLI-471M, CLI-481M, CL-38, CL-41, CL-51, CL-511, CL-513, CL-446, CL-56, CL-94, CL-441; HP C9352AE  22 , CC643HE  121 , CH562HE  122 ; Lexmark 10N0026  26 , 10N0227  27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C544" authorId="0">
+    <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon BCI-3eBK, PGI-5BK, BCI-6BK, CLI-8BK, PGI-520PGBK,CLI-521BK, PGI-425PGBK, CLI-426BK, PGI-450PGBK, CLI-451BK, PGI-470PGBK,CLI-471BK, PGI-480PGBK, CLI-481BK, PG-37, PG-40, PG-50, PG-510, PG-512, PG-445, PG-46, PG-84, PG-440; HP C6615DE  15 , C9351AE  21 , 51645AE  45 , CC640HE  121 , CH561HE  122 ; Lexmark 10N0016  16 , 10N0217  17 , 10NX217E  17X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C545" authorId="0">
+    <comment ref="C550" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V1  101 BK , T03R1  102 BK , T502120-ST  502 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C546" authorId="0">
+    <comment ref="C551" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V1  101 BK , T03R1  102 BK , T502120-ST  502 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C547" authorId="0">
+    <comment ref="C552" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V1  101 BK , T03R1  102 BK , T502120-ST  502 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C548" authorId="0">
+    <comment ref="C553" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V2  101 C , T03R2  102 C , T502220-ST  502 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C549" authorId="0">
+    <comment ref="C554" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V2  101 C , T03R2  102 C , T502220-ST  502 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C550" authorId="0">
+    <comment ref="C555" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V2  101 C , T03R2  102 C , T502220-ST  502 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C551" authorId="0">
+    <comment ref="C556" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V3  101 M , T03R3  102 M , T502320-ST  502 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C552" authorId="0">
+    <comment ref="C557" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V3  101 M , T03R3  102 M , T502320-ST  502 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C553" authorId="0">
+    <comment ref="C558" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V3  101 M , T03R3  102 M , T502320-ST  502 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C554" authorId="0">
+    <comment ref="C559" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V3  101 M , T03R3  102 M , T502320-ST  502 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C555" authorId="0">
+    <comment ref="C560" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V4  101 Y , T03R4  102 Y , T502420-ST  502 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C556" authorId="0">
+    <comment ref="C561" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V4  101 Y , T03R4  102 Y , T502420-ST  502 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C557" authorId="0">
+    <comment ref="C562" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V4  101 Y , T03R4  102 Y , T502420-ST  502 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C558" authorId="0">
+    <comment ref="C563" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V4  101 Y , T03R4  102 Y , T502420-ST  502 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C559" authorId="0">
+    <comment ref="C564" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S1  103 BK , T00P1  104 BK , T522120-S  522 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C560" authorId="0">
+    <comment ref="C565" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S1 103 BK , T00P1 104 BK , T522120-S 522 BK</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C566" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S1  103 BK , T00P1  104 BK , T522120-S  522 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C561" authorId="0">
+    <comment ref="C567" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S1  103 BK , T00P1  104 BK , T522120-S  522 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C562" authorId="0">
+    <comment ref="C568" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S2  103 C , T00P2  104 C , T522220-S  522 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C563" authorId="0">
+    <comment ref="C569" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S2  103 C , T00P2  104 C , T522220-S  522 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C564" authorId="0">
+    <comment ref="C570" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S2  103 C , T00P2  104 C , T522220-S  522 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C565" authorId="0">
+    <comment ref="C571" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S3  103 M , T00P3  104 M , T522320-S  522 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C566" authorId="0">
+    <comment ref="C572" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S3  103 M , T00P3  104 M , T522320-S  522 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C567" authorId="0">
+    <comment ref="C573" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S3  103 M , T00P3  104 M , T522320-S  522 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C568" authorId="0">
+    <comment ref="C574" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S4  103 Y , T00P4  104 Y , T522420-S  522 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C569" authorId="0">
+    <comment ref="C575" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджей: Epson T00S4  103 Y ; Совместимость с принтерами: Epson L1110/L3100/L3101/L3110/L3150/L3151</t>
         </r>
       </text>
     </comment>
-    <comment ref="C570" authorId="0">
+    <comment ref="C576" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S4  103 Y , T00P4  104 Y , T522420-S  522 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C571" authorId="0">
+    <comment ref="C577" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L1110, L1210, L1250, L3100, L3101, L3110, L3111, L3116, L3150, L3151, L3156, L3160, L3200, L3201, L3210, L3211, L3250, L3251, L3256, L3260, L3266, L3550, L3560, L5190, L5290, L5296, L5590; EcoTank ET-1810, ET-2400, ET-2710, ET-2711, ET-2712, ET-2714, ET-2715, ET-2720, ET-2721, ET-2726, ET-2800, ET-2803, ET-2810, ET-2811, ET-2812, ET-2814, ET-2815, ET-2820, ET-2826, ET-2830, ET-2840, ET-4700, ET-4800, ET-4810 Epson T00S4  103 Y , T00P4  104 Y , T522420-S  522 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C572" authorId="0">
+    <comment ref="C578" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B1  107 BK , T09C1  108 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C573" authorId="0">
+    <comment ref="C579" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B1  107 BK , T09C1  108 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C574" authorId="0">
+    <comment ref="C580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B1  107 BK , T09C1  108 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C575" authorId="0">
+    <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B2  107 C , T09C2  108 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C576" authorId="0">
+    <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B2  107 C , T09C2  108 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C577" authorId="0">
+    <comment ref="C583" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B2  107 C , T09C2  108 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C578" authorId="0">
+    <comment ref="C584" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B5  107 LC , T09C5  108 LC</t>
         </r>
       </text>
     </comment>
-    <comment ref="C579" authorId="0">
+    <comment ref="C585" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B5  107 LC , T09C5  108 LC</t>
         </r>
       </text>
     </comment>
-    <comment ref="C580" authorId="0">
+    <comment ref="C586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B5  107 LC , T09C5  108 LC</t>
         </r>
       </text>
     </comment>
-    <comment ref="C581" authorId="0">
+    <comment ref="C587" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B6  107 LM , T09C6  108 LM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C582" authorId="0">
+    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B6  107 LM , T09C6  108 LM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C583" authorId="0">
+    <comment ref="C589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B6  107 LM , T09C6  108 LM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C584" authorId="0">
+    <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B3  107 M , T09C3  108 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C585" authorId="0">
+    <comment ref="C591" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B3  107 M , T09C3  108 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C586" authorId="0">
+    <comment ref="C592" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B3  107 M , T09C3  108 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C587" authorId="0">
+    <comment ref="C593" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B4  107 Y , T09C4  108 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C588" authorId="0">
+    <comment ref="C594" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B4  107 Y , T09C4  108 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C589" authorId="0">
+    <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank L8050, L18050, ET-18100 Epson T09B4  107 Y , T09C4  108 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C590" authorId="0">
+    <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson M1100, M1120, M1140, M1170, M1180, M2110, M2120, M2140, M2170, M3140, M3170, M3180; WorkForce ST-M1000, ST-M3000 Epson T01L1  110S BK , T03P1  110 BK , T03M1  111 BK , T532120-S  532 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C591" authorId="0">
+    <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson M1100, M1120, M1140, M1170, M1180, M2110, M2120, M2140, M2170, M3140, M3170, M3180; WorkForce ST-M1000, ST-M3000 Epson T01L1  110S BK , T03P1  110 BK , T03M1  111 BK , T532120-S  532 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C592" authorId="0">
+    <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson M1100, M1120, M1140, M1170, M1180, M2110, M2120, M2140, M2170, M3140, M3170, M3180; WorkForce ST-M1000, ST-M3000 Epson T01L1  110S BK , T03P1  110 BK , T03M1  111 BK , T532120-S  532 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C593" authorId="0">
+    <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180, M15140, M15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680, Pro ET-M16680; Mono ET-M16600; WorkForce ST-C8000, ST-C8090 Supertank; WorkForce Pro ST-C5000, ST-C5500 Supertank Epson T06C1  112 BK , T06B1  113 BK , T542120-S  542 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C594" authorId="0">
+    <comment ref="C600" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180, M15140, M15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680, Pro ET-M16680; Mono ET-M16600; WorkForce ST-C8000, ST-C8090 Supertank; WorkForce Pro ST-C5000, ST-C5500 Supertank Epson T06C1  112 BK , T06B1  113 BK , T542120-S  542 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C595" authorId="0">
+    <comment ref="C601" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180, M15140, M15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680, Pro ET-M16680; Mono ET-M16600; WorkForce ST-C8000, ST-C8090 Supertank; WorkForce Pro ST-C5000, ST-C5500 Supertank Epson T06C1  112 BK , T06B1  113 BK , T542120-S  542 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C596" authorId="0">
+    <comment ref="C602" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180, M15140, M15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680, Pro ET-M16680; Mono ET-M16600; WorkForce ST-C8000, ST-C8090 Supertank; WorkForce Pro ST-C5000, ST-C5500 Supertank Epson T06C1  112 BK , T06B1  113 BK , T542120-S  542 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C597" authorId="0">
+    <comment ref="C603" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180, M15140, M15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680, Pro ET-M16680; Mono ET-M16600; WorkForce ST-C8000, ST-C8090 Supertank; WorkForce Pro ST-C5000, ST-C5500 Supertank Epson T06C1  112 BK , T06B1  113 BK , T542120-S  542 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C598" authorId="0">
+    <comment ref="C604" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180, M15140, M15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680, Pro ET-M16680; Mono ET-M16600; WorkForce ST-C8000, ST-C8090 Supertank; WorkForce Pro ST-C5000, ST-C5500 Supertank Epson T06C1  112 BK , T06B1  113 BK , T542120-S  542 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C599" authorId="0">
+    <comment ref="C605" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180, M15140, M15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680, Pro ET-M16680; Mono ET-M16600; WorkForce ST-C8000, ST-C8090 Supertank; WorkForce Pro ST-C5000, ST-C5500 Supertank Epson T06C1  112 BK , T06B1  113 BK , T542120-S  542 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C600" authorId="0">
+    <comment ref="C606" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180, M15140, M15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680, Pro ET-M16680; Mono ET-M16600; WorkForce ST-C8000, ST-C8090 Supertank; WorkForce Pro ST-C5000, ST-C5500 Supertank Epson T06C1  112 BK , T06B1  113 BK , T542120-S  542 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C601" authorId="0">
+    <comment ref="C607" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C2  112 C , T06B2  113 C , T542220-S  542 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C602" authorId="0">
+    <comment ref="C608" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C2  112 C , T06B2  113 C , T542220-S  542 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C603" authorId="0">
+    <comment ref="C609" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C2  112 C , T06B2  113 C , T542220-S  542 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C604" authorId="0">
+    <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C2  112 C , T06B2  113 C , T542220-S  542 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C605" authorId="0">
+    <comment ref="C611" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C2  112 C , T06B2  113 C , T542220-S  542 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C606" authorId="0">
+    <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C2  112 C , T06B2  113 C , T542220-S  542 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C607" authorId="0">
+    <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C3  112 M , T06B3  113 M , T542320-S  542 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C608" authorId="0">
+    <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C3  112 M , T06B3  113 M , T542320-S  542 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C609" authorId="0">
+    <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C3  112 M , T06B3  113 M , T542320-S  542 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C610" authorId="0">
+    <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C3  112 M , T06B3  113 M , T542320-S  542 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C611" authorId="0">
+    <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C3  112 M , T06B3  113 M , T542320-S  542 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C612" authorId="0">
+    <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C3  112 M , T06B3  113 M , T542320-S  542 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C613" authorId="0">
+    <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C4  112 Y , T06B4  113 Y , T542420-S  542 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C614" authorId="0">
+    <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C4  112 Y , T06B4  113 Y , T542420-S  542 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C615" authorId="0">
+    <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C4  112 Y , T06B4  113 Y , T542420-S  542 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C616" authorId="0">
+    <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C4  112 Y , T06B4  113 Y , T542420-S  542 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C617" authorId="0">
+    <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C4  112 Y , T06B4  113 Y , T542420-S  542 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C618" authorId="0">
+    <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6490, L6550, L6570, Pro L6580, L11160, L15150, L15160, Pro L15180; EcoTank L6460, Pro ET-5150, Pro ET-5170, Pro ET-5180, Pro ET-5800, Pro ET-5850, Pro ET-5880, ET-16150, Pro ET-16600, Pro ET-16650, Pro ET-16680; WorkForce ST-C8000, ST-C8090 Supertank Color; WorkForce Pro ST-C5500 Supertank Epson T06C4  112 Y , T06B4  113 Y , T542420-S  542 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C619" authorId="0">
+    <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07A1  114 BК , T07C1  115 BК , T552020-S  552 BК</t>
         </r>
       </text>
     </comment>
-    <comment ref="C620" authorId="0">
+    <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07A1  114 BК , T07C1  115 BК , T552020-S  552 BК</t>
         </r>
       </text>
     </comment>
-    <comment ref="C621" authorId="0">
+    <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07A1  114 BК , T07C1  115 BК , T552020-S  552 BК</t>
         </r>
       </text>
     </comment>
-    <comment ref="C622" authorId="0">
+    <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B2  114 C , T07D2  115 C , T552220-S  552 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C623" authorId="0">
+    <comment ref="C629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B2  114 C , T07D2  115 C , T552220-S  552 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C624" authorId="0">
+    <comment ref="C630" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B2  114 C , T07D2  115 C , T552220-S  552 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C625" authorId="0">
+    <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B5  114 GY , T07D5  115 GY , T552520-S  552 GY</t>
         </r>
       </text>
     </comment>
-    <comment ref="C626" authorId="0">
+    <comment ref="C632" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B5  114 GY , T07D5  115 GY , T552520-S  552 GY</t>
         </r>
       </text>
     </comment>
-    <comment ref="C627" authorId="0">
+    <comment ref="C633" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B5  114 GY , T07D5  115 GY , T552520-S  552 GY</t>
         </r>
       </text>
     </comment>
-    <comment ref="C628" authorId="0">
+    <comment ref="C634" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B3  114 M , T07D3  115 M , T552320-S  552 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C629" authorId="0">
+    <comment ref="C635" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B3  114 M , T07D3  115 M , T552320-S  552 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C630" authorId="0">
+    <comment ref="C636" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B3  114 M , T07D3  115 M , T552320-S  552 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C631" authorId="0">
+    <comment ref="C637" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B1  114 PB , T07D1  115 PB , T552120-S  552 PB</t>
         </r>
       </text>
     </comment>
-    <comment ref="C632" authorId="0">
+    <comment ref="C638" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B1  114 PB , T07D1  115 PB , T552120-S  552 PB</t>
         </r>
       </text>
     </comment>
-    <comment ref="C633" authorId="0">
+    <comment ref="C639" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B1  114 PB , T07D1  115 PB , T552120-S  552 PB</t>
         </r>
       </text>
     </comment>
-    <comment ref="C634" authorId="0">
+    <comment ref="C640" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180 Epson T07D4  115 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C635" authorId="0">
+    <comment ref="C641" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B4  114 Y , T07D4  115 Y , T552420-S  552 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C636" authorId="0">
+    <comment ref="C642" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L8160, L8180; EcoTank Photo ET-8500, ET-8550 Epson T07B4  114 Y , T07D4  115 Y , T552420-S  552 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C637" authorId="0">
+    <comment ref="C643" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L1300; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-4500, ET-14000 Epson T6641  664 BK , T6721  672 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C638" authorId="0">
+    <comment ref="C644" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L1300; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-4500, ET-14000 Epson T6641  664 BK , T6721  672 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C639" authorId="0">
+    <comment ref="C645" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L605, L655, L1300, L1455; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-3600, ET-4500, ET-4550, ET-14000, ET-16500 Epson T6642  664 C , T6722  672 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C640" authorId="0">
+    <comment ref="C646" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L605, L655, L1300, L1455; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-3600, ET-4500, ET-4550, ET-14000, ET-16500 Epson T6643  664 M , T6723  672 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C641" authorId="0">
+    <comment ref="C647" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L605, L655, L1300, L1455; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-3600, ET-4500, ET-4550, ET-14000, ET-16500 Epson T6643  664 M , T6723  672 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C642" authorId="0">
+    <comment ref="C648" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L605, L655, L1300, L1455; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-3600, ET-4500, ET-4550, ET-14000, ET-16500 Epson T6644  664 Y , T6724  672 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C643" authorId="0">
+    <comment ref="C649" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L605, L655, L1300, L1455; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-3600, ET-4500, ET-4550, ET-14000, ET-16500 Epson T6644  664 Y , T6724  672 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C644" authorId="0">
+    <comment ref="C650" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L100, L101, L110, L111, L120, L121, L130, L132, L200, L201, L210, L211, L220, L222, L225, L300, L301, L303, L310, L312, L313, L350, L351, L353, L355, L358, L360, L361, L362, L363, L364, L365, L366, L380, L382, L385, L386, L455, L456, L480, L485, L486, L550, L551, L555, L558, L565, L566, L605, L655, L1300, L1455; EcoTank L3050, L3060, L3070, ET-2500, ET-2550, ET-2600, ET-2650, ET-3600, ET-4500, ET-4550, ET-14000, ET-16500 Epson T6642  664 C , T6722  672 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C645" authorId="0">
+    <comment ref="C651" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6731  673 BK , T6741  674 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C646" authorId="0">
+    <comment ref="C652" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6731  673 BK , T6741  674 BK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C647" authorId="0">
+    <comment ref="C653" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6732  673 C , T6742  674 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C648" authorId="0">
+    <comment ref="C654" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6732  673 C , T6742  674 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C649" authorId="0">
+    <comment ref="C655" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6735  673 LC , T6745  674 LC</t>
         </r>
       </text>
     </comment>
-    <comment ref="C650" authorId="0">
+    <comment ref="C656" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6735  673 LC , T6745  674 LC</t>
         </r>
       </text>
     </comment>
-    <comment ref="C651" authorId="0">
+    <comment ref="C657" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6736  673 LM , T6746  674 LM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C652" authorId="0">
+    <comment ref="C658" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6736  673 LM , T6746  674 LM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C653" authorId="0">
+    <comment ref="C659" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6733  673 M , T6743  674 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C654" authorId="0">
+    <comment ref="C660" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6734  673 Y , T6744  674 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C655" authorId="0">
+    <comment ref="C661" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L800, L801, L805, L810, L850, L1800 Epson T6734  673 Y , T6744  674 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C656" authorId="0">
+    <comment ref="C662" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L605/L655/L1455; M100/M105/M200/M205; EcoTank ET-3600/ET-4550/ET-16500; Expression Home XP-30/XP-33/XP-102/XP-103/XP-202/XP-203/XP-205/XP-207/XP-212/XP-215/XP-225/XP-235/XP-245/XP-247/XP-255/XP-257/XP-302/XP-303/XP-305/XP-306/XP-312/XP-313/XP-315/XP-322/XP-323/XP-325/XP-332/XP-335/XP-342/XP-345/XP-352/XP-355/XP-402/XP-403/XP-405/XP-406/XP-412/XP-413/XP-415/XP-423/XP-432/XP-435/XP-442/XP-445/XP-452/XP-455/XP-2100/XP-2105/XP-2150/XP-2155/XP-2200/XP-2205/XP-3100/XP-3105/XP-3150/XP-3155/XP-3200/XP-3205/XP-4100/XP-4105/XP-4150/XP-4155/XP-4200/XP-4205/XP-5100/XP-5105/XP-5150/XP-5155/XP-5200/XP-5205; Expression Premium XP-510/XP-520/XP-530/XP-540/XP-600/XP-605/XP-610/XP-615/XP-620/XP-625/XP-630/XP-635/XP-640/XP-645/XP-700/XP-710/XP-720/XP-800/XP-810/XP-820/XP-830/XP-900/XP-6000/XP-6005/XP-6100/XP-6105/XP-7100; WorkForce WF-2800/WF-2810/WF-2820/WF-2830/WF-2835/WF-2840/WF-2845/WF-2850/WF-2860/WF-2865/WF-2870/WF-2880/WF-2885/WF-2910/WF-2930/WF-2935/WF-2950/WF-2960/WF-2965</t>
         </r>
       </text>
     </comment>
-    <comment ref="C657" authorId="0">
+    <comment ref="C663" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0481, T0771, T0781, T0791, T0801, T0811, T0821, T0851, T2421, T2431, T3121, T3781, T3791, T5591</t>
         </r>
       </text>
     </comment>
-    <comment ref="C658" authorId="0">
+    <comment ref="C664" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0481, T0771, T0781, T0791, T0801, T0811, T0821, T0851, T2421, T2431, T3121, T3781, T3791, T5591</t>
         </r>
       </text>
     </comment>
-    <comment ref="C659" authorId="0">
+    <comment ref="C665" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0482, T0772, T0782, T0792, T0802, T0812, T0822, T0852, T2422, T2432, T3122, T3782, T3792, T5592</t>
         </r>
       </text>
     </comment>
-    <comment ref="C660" authorId="0">
+    <comment ref="C666" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0482, T0772, T0782, T0792, T0802, T0812, T0822, T0852, T2422, T2432, T3122, T3782, T3792, T5592</t>
         </r>
       </text>
     </comment>
-    <comment ref="C661" authorId="0">
+    <comment ref="C667" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0483, T0773, T0783, T0793, T0803, T0813, T0823, T0853, T2423, T2433, T3123, T3783, T3793, T5593</t>
         </r>
       </text>
     </comment>
-    <comment ref="C662" authorId="0">
+    <comment ref="C668" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0483, T0773, T0783, T0793, T0803, T0813, T0823, T0853, T2423, T2433, T3123, T3783, T3793, T5593</t>
         </r>
       </text>
     </comment>
-    <comment ref="C663" authorId="0">
+    <comment ref="C669" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0484, T0774, T0784, T0794, T0804, T0814, T0824, T0854, T2424, T2434, T3124, T3784, T3794, T5594</t>
         </r>
       </text>
     </comment>
-    <comment ref="C664" authorId="0">
+    <comment ref="C670" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0484, T0774, T0784, T0794, T0804, T0814, T0824, T0854, T2424, T2434, T3124, T3784, T3794, T5594</t>
         </r>
       </text>
     </comment>
-    <comment ref="C665" authorId="0">
+    <comment ref="C671" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0485, T0775, T0785, T0795, T0805, T0815, T0825, T0855, T2425, T2435, T3125, T3785, T3795, T5595</t>
         </r>
       </text>
     </comment>
-    <comment ref="C666" authorId="0">
+    <comment ref="C672" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0485, T0775, T0785, T0795, T0805, T0815, T0825, T0855, T2425, T2435, T3125, T3785, T3795, T5595</t>
         </r>
       </text>
     </comment>
-    <comment ref="C667" authorId="0">
+    <comment ref="C673" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0486, T0776, T0786, T0796, T0806, T0816, T0826, T0856, T2426, T2436, T3126, T3786, T3796, T5596</t>
         </r>
       </text>
     </comment>
-    <comment ref="C668" authorId="0">
+    <comment ref="C674" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Artisan 50, 635, 725, 730, 810, 835, 837, 1430; Stylus Photo 1390, 1400, 1410, 1430W, 1500W; P50; PX650, PX660, PX700W, PX710W, PX720WD, PX730WD, PX800FW, PX810FW, PX820FWD, PX830FWD; R200, R220, R260, R265, R270, R280, R285, R290, R295, R300, R300M, R310, R320, R340, R360, R380, R390; RX300, RX320, RX500, RX560, RX580, RX585, RX590, RX595, RX600, RX610, RX615, RX620, RX640, RX680, RX685, RX690, RX695, RX700; T50, T59; TX650, TX659, TX700W, TX710W, TX720WD, TX800FW, TX810FW, TX820FWD; Expression Photo XP-50, XP-55, XP-65, XP-750, XP-760, XP-850, XP-860, XP-950, XP-960, XP-970; Expression Photo XP-8500, XP-8505, XP-8600, XP-8605, XP-8700 Epson T0486, T0776, T0786, T0796, T0806, T0816, T0826, T0856, T2426, T2436, T3126, T3786, T3796, T5596</t>
         </r>
       </text>
     </comment>
-    <comment ref="C669" authorId="0">
+    <comment ref="C675" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW, WF-6530, WF-6590DWF, WF-8010DW, WF-8090DW, WF-8510DWF, WF-8590DWF; WF-C8190DW, WF-C8610DWF, WF-C869RDTWF, WF-C8690DW, WF-C878R, WF-C879R; WF-R8590DTWF; WorkForce Enterprise AM-C4000, AM-C5000, AM-C6000; WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000; WF-M20590D4TW, WF-M21000D4TW Epson T02Q1, T02S1, T02Y1, T04A1/T04B1/T04C1, T04Q1, T05A1/T05B1, T08C1/T08G1, T08D1/T08H1, T7481/T748XL1/T748XXL1, T7541/T7551/T7561, T8391/T8691, T8581, T8871, T9071/T9081, T9121/T912XL1/T912XXL1, T9731/T9741</t>
         </r>
       </text>
     </comment>
-    <comment ref="C670" authorId="0">
+    <comment ref="C676" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW, WF-6530, WF-6590DWF, WF-8010DW, WF-8090DW, WF-8510DWF, WF-8590DWF; WF-C8190DW, WF-C8610DWF, WF-C869RDTWF, WF-C8690DW, WF-C878R, WF-C879R; WF-R8590DTWF; WorkForce Enterprise AM-C4000?, AM-C5000, AM-C6000; WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000; WF-M20590D4TW, WF-M21000D4TW Epson T02Q1, T02S1, T02Y1, T04A1/T04B1/T04C1, T04Q1, T05A1/T05B1, T08C1/T08G1, T08D1/T08H1, T7481/T748XL1/T748XXL1, T7541/T7551/T7561, T8391/T8691, T8581, T8871, T9071/T9081, T9121/T912XL1/T912XXL1, T9731/T9741</t>
         </r>
       </text>
     </comment>
-    <comment ref="C671" authorId="0">
+    <comment ref="C677" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW, WF-6530, WF-6590DWF, WF-8010DW, WF-8090DW, WF-8510DWF, WF-8590DWF; WF-C8190DW, WF-C8610DWF, WF-C869RDTWF, WF-C8690DW, WF-C878R, WF-C879R; WF-R8590DTWF; WorkForce Enterprise AM-C4000, AM-C5000, AM-C6000; WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000 Epson T02Q2, T02S2, T02Y2, T04A2/T04B2/T04C2, T05A2/T05B2, T08C2/T08G2, T08D2/T08H2, T7482/T748XL2/T748XXL2, T7542/T7552/T7562, T8392/T8692, T8582, T8872, T9072/T9082, T9122/T912XL2/T912XXL2, T9732/T9742</t>
         </r>
       </text>
     </comment>
-    <comment ref="C672" authorId="0">
+    <comment ref="C678" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW, WF-6530, WF-6590DWF, WF-8010DW, WF-8090DW, WF-8510DWF, WF-8590DWF; WF-C8190DW, WF-C8610DWF, WF-C869RDTWF, WF-C8690DW, WF-C878R, WF-C879R; WF-R8590DTWF; WorkForce Enterprise AM-C4000?, AM-C5000, AM-C6000; WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000 Epson T02Q2, T02S2, T02Y2, T04A2/T04B2/T04C2, T05A2/T05B2, T08C2/T08G2, T08D2/T08H2, T7482/T748XL2/T748XXL2, T7542/T7552/T7562, T8392/T8692, T8582, T8872, T9072/T9082, T9122/T912XL2/T912XXL2, T9732/T9742</t>
         </r>
       </text>
     </comment>
-    <comment ref="C673" authorId="0">
+    <comment ref="C679" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW, WF-6530, WF-6590DWF, WF-8010DW, WF-8090DW, WF-8510DWF, WF-8590DWF; WF-C8190DW, WF-C8610DWF, WF-C869RDTWF, WF-C8690DW, WF-C878R, WF-C879R; WF-R8590DTWF; WorkForce Enterprise AM-C4000, AM-C5000, AM-C6000; WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000 Epson T02Q3, T02S3, T02Y3, T04A3/T04B3/T04C3, T05A3/T05B3, T08C3/T08G3, T08D3/T08H3, T7483/T748XL3/T748XXL3, T7543/T7553/T7563, T8393/T8693, T8583, T8873, T9073/T9083, T9123/T912XL3/T912XXL3, T9733/T9743</t>
         </r>
       </text>
     </comment>
-    <comment ref="C674" authorId="0">
+    <comment ref="C680" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW, WF-6530, WF-6590DWF, WF-8010DW, WF-8090DW, WF-8510DWF, WF-8590DWF; WF-C8190DW, WF-C8610DWF, WF-C869RDTWF, WF-C8690DW, WF-C878R, WF-C879R; WF-R8590DTWF; WorkForce Enterprise AM-C4000?, AM-C5000, AM-C6000; WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000 Epson T02Q3, T02S3, T02Y3, T04A3/T04B3/T04C3, T05A3/T05B3, T08C3/T08G3, T08D3/T08H3, T7483/T748XL3/T748XXL3, T7543/T7553/T7563, T8393/T8693, T8583, T8873, T9073/T9083, T9123/T912XL3/T912XXL3, T9733/T9743</t>
         </r>
       </text>
     </comment>
-    <comment ref="C675" authorId="0">
+    <comment ref="C681" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW, WF-6530, WF-6590DWF, WF-8010DW, WF-8090DW, WF-8510DWF, WF-8590DWF; WF-C8190DW, WF-C8610DWF, WF-C869RDTWF, WF-C8690DW, WF-C878R, WF-C879R; WF-R8590DTWF; WorkForce Enterprise AM-C4000, AM-C5000, AM-C6000; WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000 Epson T02Q4, T02S4, T02Y4, T04A4/T04B4/T04C4, T05A4/T05B4, T08C4/T08G4, T08D4/T08H4, T7484/T748XL4/T748XXL4, T7544/T7554/T7564, T8394/T8694, T8584, T8874, T9074/T9084, T9124/T912XL4/T912XXL4, T9734/T9744</t>
         </r>
       </text>
     </comment>
-    <comment ref="C676" authorId="0">
+    <comment ref="C682" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW, WF-6530, WF-6590DWF, WF-8010DW, WF-8090DW, WF-8510DWF, WF-8590DWF; WF-C8190DW, WF-C8610DWF, WF-C869RDTWF, WF-C8690DW, WF-C878R, WF-C879R; WF-R8590DTWF; WorkForce Enterprise AM-C4000?, AM-C5000, AM-C6000; WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000 Epson T02Q4, T02S4, T02Y4, T04A4/T04B4/T04C4, T05A4/T05B4, T08C4/T08G4, T08D4/T08H4, T7484/T748XL4/T748XXL4, T7544/T7554/T7564, T8394/T8694, T8584, T8874, T9074/T9084, T9124/T912XL4/T912XXL4, T9734/T9744</t>
         </r>
       </text>
     </comment>
-    <comment ref="C677" authorId="0">
+    <comment ref="C683" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T0010, T005, T008, T009, T014, T016, T018, T020, T027, T029, T0322, T0332, T037, T039, T041, T0422, T0442, T0472, T0482, T052, T0520, T053, T0530, T0552, T0632, T067, T0732, T0802, T0812, T0822, T0922, T1032, T1282, T1292, T1302, T1622/T1632, T1702/T1712, T1802/T1812, T2612/T2632, T2702/T2712/T2792, T5592, T7012/T7022/T7032</t>
         </r>
       </text>
     </comment>
-    <comment ref="C678" authorId="0">
+    <comment ref="C684" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T0010, T005, T008, T009, T014, T016, T018, T020, T027, T029, T0324, T0334, T037, T039, T041, T0424, T0444, T0474, T0484, T052, T0520, T053, T0530, T0554, T0634, T067, T0734, T0804, T0814, T0824, T0924, T1034, T1284, T1294, T1304, T1624/T1634, T1704/T1714, T1804/T1814, T2614/T2634, T2704/T2714/T2794, T5594, T7014/T7024/T7034</t>
         </r>
       </text>
     </comment>
-    <comment ref="C679" authorId="0">
+    <comment ref="C685" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T0010, T005, T008, T009, T014, T016, T018, T020, T027, T029, T0323, T0333, T037, T039, T041, T0423, T0443, T0473, T0483, T052, T0520, T053, T0530, T0553, T0633, T067, T0733, T0803, T0813, T0823, T0923, T1033, T1283, T1293, T1303, T1623/T1633, T1703/T1713, T1803/T1813, T2613/T2633, T2703/T2713/T2793, T5593, T7013/T7023/T7033</t>
         </r>
       </text>
     </comment>
-    <comment ref="C680" authorId="0">
+    <comment ref="C686" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 700/750/780/785/790/810/820/825/830/870/890/895/900/915/925/935/950/960/1200/1270/1280/1290/1410/2000P, P50, PX660/PX720WD/PX730WD/PX820FWD/PX830FWD, R265/R270/R290/R295/R390, RX590/RX610/RX615/RX690, T50/T59, TX650/TX659/TX700W/TX710W/TX800FW Epson T0010, T008, T009, T016, T027, T0335, T0485, T053, T0530, T0805, T0815, T0825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C681" authorId="0">
+    <comment ref="C687" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 700/750/780/785/790/810/820/825/830/870/890/895/900/915/925/935/950/960/1200/1270/1280/1290/1410/2000P, P50, PX660/PX720WD/PX730WD/PX820FWD/PX830FWD, R265/R270/R290/R295/R390, RX590/RX610/RX615/RX690, T50/T59, TX650/TX659/TX700W/TX710W/TX800FW Epson T0010, T008, T009, T016, T027, T0336, T0486, T053, T0530, T0806, T0816, T0826</t>
         </r>
       </text>
     </comment>
-    <comment ref="C682" authorId="0">
+    <comment ref="C688" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T003, T007, T013, T015, T017, T019, T026, T028, T0321, T0331, T036, T038, T040, T0431, T0441, T0461, T0481, T050, T0501, T051, T0511, T0551, T0631, T066, T0721, T0731, T0731H, T0801, T0811, T0821, T0921, T1031, T1281, T1291, T1301, T1621/T1631, T1701/T1711, T1801/T1811, T2611/T2631, T2701/T2711/T2791, T5591, T7011/T7021/T7031</t>
         </r>
       </text>
     </comment>
-    <comment ref="C683" authorId="0">
+    <comment ref="C689" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T0010, T005, T008, T009, T014, T016, T018, T020, T027, T029, T0322, T0332, T037, T039, T041, T0422, T0442, T0472, T0482, T052, T0520, T053, T0530, T0552, T0632, T067, T0732, T0802, T0812, T0822, T0922, T1032, T1282, T1292, T1302, T1622/T1632, T1702/T1712, T1802/T1812, T2612/T2632, T2702/T2712/T2792, T5592, T7012/T7022/T7032</t>
         </r>
       </text>
     </comment>
-    <comment ref="C684" authorId="0">
+    <comment ref="C690" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T0010, T005, T008, T009, T014, T016, T018, T020, T027, T029, T0324, T0334, T037, T039, T041, T0424, T0444, T0474, T0484, T052, T0520, T053, T0530, T0554, T0634, T067, T0734, T0804, T0814, T0824, T0924, T1034, T1284, T1294, T1304, T1624/T1634, T1704/T1714, T1804/T1814, T2614/T2634, T2704/T2714/T2794, T5594, T7014/T7024/T7034</t>
         </r>
       </text>
     </comment>
-    <comment ref="C685" authorId="0">
+    <comment ref="C691" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T0010, T005, T008, T009, T014, T016, T018, T020, T027, T029, T0323, T0333, T037, T039, T041, T0423, T0443, T0473, T0483, T052, T0520, T053, T0530, T0553, T0633, T067, T0733, T0803, T0813, T0823, T0923, T1033, T1283, T1293, T1303, T1623/T1633, T1703/T1713, T1803/T1813, T2613/T2633, T2703/T2713/T2793, T5593, T7013/T7023/T7033</t>
         </r>
       </text>
     </comment>
-    <comment ref="C686" authorId="0">
+    <comment ref="C692" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 700/750/780/785/790/810/820/825/830/870/890/895/900/915/925/935/950/960/1200/1270/1280/1290/1410/2000P, P50, PX660/PX720WD/PX730WD/PX820FWD/PX830FWD, R265/R270/R290/R295/R390, RX590/RX610/RX615/RX690, T50/T59, TX650/TX659/TX700W/TX710W/TX800FW Epson T0010, T008, T009, T016, T027, T0335, T0485, T053, T0530, T0805, T0815, T0825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C687" authorId="0">
+    <comment ref="C693" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 700/750/780/785/790/810/820/825/830/870/890/895/900/915/925/935/950/960/1200/1270/1280/1290/1410/2000P, P50, PX660/PX720WD/PX730WD/PX820FWD/PX830FWD, R265/R270/R290/R295/R390, RX590/RX610/RX615/RX690, T50/T59, TX650/TX659/TX700W/TX710W/TX800FW Epson T0010, T008, T009, T016, T027, T0336, T0486, T053, T0530, T0806, T0816, T0826</t>
         </r>
       </text>
     </comment>
-    <comment ref="C688" authorId="0">
+    <comment ref="C694" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson T003, T007, T013, T015, T017, T019, T026, T028, T0321, T0331, T036, T038, T040, T0431, T0441, T0461, T0481, T050, T0501, T051, T0511, T0551, T0631, T066, T0721, T0731, T0731H, T0801, T0811, T0821, T0921, T1031, T1281, T1291, T1301, T1621/T1631, T1701/T1711, T1801/T1811, T2611/T2631, T2701/T2711/T2791, T5591, T7011/T7021/T7031</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="699">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="703">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Чорнила для струменевих принтерів</t>
   </si>
   <si>
     <t>Вода демінералізована  дистильована  флакон 1 л  F5-H2O-1  Barva</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Вода демінералізована  дистильована  флакон 180 мл  F5-H2O-180  Barva</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Brother BTD60BK/BT5000C/M/Y спеціальні 4x100 мл, водорозчинні, BK/C/M/Y  BBTD60-100-MP</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon BCI-3eBK + BCI-6BK/C/M/Y  4x90 г   iP4000   CBCI3-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon CLI-521/CLI-426  MG5140/MG7140  чорне  6x90 г</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon GI-40 спеціальні 4x100 мл, B/C/M/Y  CGI40-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon GI-40 спеціальні 4x100 мл, флакон OneKey  1K , пігментне/водорозчинні, BK/C/M/Y  CGI40-1K-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon GI-43 спеціальні 6x100 мл, флакон OneKey  1K , водорозчинні, BK/C/M/Y/R/GY  CGI43-1K-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon GI-46 спеціальні 4x100 мл, флакон OneKey  1K , пігментні, BK/C/M/Y  CGI46-1K-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PFI-050 спеціальні 4x70 мл, OneKey, пігментні, BK/C/M/Y  C050-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-40 + CL-41 B/C/M/Y  4x90 г   iP2200   CPG40-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-440 + CL-441 B/C/M/Y  4x90 г   MG2140   CPG440-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-445 + CL-446 B/C/M/Y  4x90 г   MG2440   CPG445-090-PMP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-445 BL + CL-446 C/M/Y 90 гр  E404/MG2440/IP2840</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-445/CL-446  Комфортний перехід   ЧОРНИЛА 4х90 гр, ФОТОПАПІР 10х15 20 арк, чистяча рідина 90 гр</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-445/PG-46  E404/MG2440/IP2840  чорне  6x90 г</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-445BK + CL-446C/M/Y спеціальні 4х180 г, водорозчинні, BK/C/M/Y  CPG445-180-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-46 + CL-56 B/C/M/Y  4x90 г   E404   CPG46-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PG-510/CL-511  Комфортний перехід   ЧОРНИЛА 4х90 гр, ФОТОПАПІР 10х15 20 арк, чистяча рідина 90 гр</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-1400/PGI-2400 спеціальні 4x100 мл, пігментні, BK/C/M/Y  C1400-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-1400/PGI-2400 спеціальні 4x180 мл, пігментні, BK/C/M/Y  C1400-180-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-425PGBK + CLI-426BK/C/M/Y  5x90 г   MG5140   CPGI425-5-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-425PGBK + CLI-426BK/C/M/Y/GY  6x90 г   MG6140   CPGI425-6-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-450PGBK + CLI-451BK/C/M/Y  5x90 г   MG5440   CPGI450-5-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-450PGBK + CLI-451BK/C/M/Y/GY  6x90 г   MG6340   CPGI450-6-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-470PGBK + CLI-471BK/C/M/Y  5x90 г   MG5740   CPGI470-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-470PGBK + CLI-471BK/C/M/Y/GY  6x90 г   TS8040   CPGI470-090-2MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-480PGBK + CLI-481BK/C/M/Y спеціальні 5x90 г, пігментне/водорозчинні, PGBK/BK/C/M/Y   CPGI480-5-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-520 BL + CLI-521 C/M/Y 90 гр</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-520/PG-510  MG2140/MP230/MP280  чорне  6x90 г</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-520PGBK + CLI-521BK/C/M/Y  5x90 г   MP540   CPGI520-5-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-520PGBK + CLI-521BK/C/M/Y/GY  6x90 г   MP980   CPGI520-6-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-5BK + CLI-8BK/C/M/Y  5x90 г   iP4200   CPGI5-5-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Canon PGI-5BK + CLI-8C/M/Y  4x90 г   iP3300   CPGI5-4-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Epson 105/106 спеціальні 5x100 мл, флакон OneKey  1K , пігментне/водорозчинні, BK/PB/C/M/Y Barva  E105-1K-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Epson 105/106 спеціальні 5x70 мл, OneKey, пігментне/водорозчинні, BK/PB/C/M/Y Barva  E105-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Epson 26/26XL  XP-600  B/PB/C/M/Y  5х90 г   E26-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Epson T1301 4x90 г, B/C/M/Y, пігмент  E130-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Epson T49Hx спеціальні 4х100 мл, флакон OneKey  1K , пігментне/водорозчинні, BK/C/M/Y  ET49H-1K-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Epson T69 спеціальні 5x180 мл, пігментне/водорозчинні, MB/PB/C/M/Y  E69-180-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Epson T755x/T869x/T973x спеціальні 4x100 мл, пігментні, BK/C/M/Y  E79-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил Epson універсальне №1  Комфортний перехід   чорнила 4х90 гр, ФОТОПАПІР 10х15 20 арк, чистяча рідина 90 гр</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP 305 спеціальні 4x100 мл, пігментне/водорозчинні, BK/C/M/Y  H305-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP 305 спеціальні 4x180 мл, пігментне/водорозчинні, BK/C/M/Y  H305-180-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP 711 спеціальні 4x100 мл, пігментне/водорозчинні, BP/C/M/Y  H711-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP 932/933 спеціальні 4x100 мл, пігментні, BK/C/M/Y  H932-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP 973/981 спеціальні 4x100 мл, пігментні, BK/C/M/Y   H973-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP GT53 спеціальне 4x100 мл, пігментне/водорозчинні, B/C/M/Y  HGT53-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP GT53 спеціальне 4x100 мл, флакон OneKey  1K , пігментне/водорозчинні, B/C/M/Y  HGT53-1K-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP GT53/GT52 спеціальні 4x180 мл, пігментне/водорозчинні, BK/C/M/Y Barva  HGT53-180-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP універсальне №2 B/C/M/Y 90 гр</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP універсальне №3  Комфортний перехід   ЧОРНИЛА 4х90 гр, ФОТОПАПІР 10х15 20 л, чистяча рідина 90 гр</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP універсальне №3 4х180 г, водорозчинні, BK/C/M/Y   HU3-180-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP універсальне №3 4х90 г, водорозчинні, BK/C/M/Y   HU3-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил HP універсальне №3 B/C/M/Y 90 гр</t>
+  </si>
+  <si>
+    <t>Комплект Barva чорнил PG-510 + CL-511 B/C/M/Y  4x90 г   MP230   CPG510-090-MP</t>
+  </si>
+  <si>
+    <t>Комплект сублімаційних чорнил для настільних принтерів Epson 6х100 мл, BK/C/M/Y/LC/LM Barva  SUB-100-2MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил Barva HP 10/13/82/88 спеціальні 4x100 мл,  пігментне/водорозчинні, BK/C/M/Y  H10-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил Epson 101 чорний, блакитний, пурпурний, жовтий   C13T03V64A</t>
+  </si>
+  <si>
+    <t>Комплект чорнил Epson 103 чорний х 2, блакитний, пурпуровий, жовтий Стартові 5 х 65мл  T00S14A-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил Epson L100/L200 CMYK  4 x 40мл  T66414A-MP40</t>
+  </si>
+  <si>
+    <t>Комплект чорнил Epson L100/L200 чорний, блакитний, пурпурний, жовтий  C13T66464A</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Brother універсальні №5 4х100 мл, водорозчинні, BK/C/M/Y Barva  BU5-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Canon GI-41 спеціальні 4x135 мл, OneKey, пігментне/водорозчинні, BK/C/M/Y Barva  CGI41-135-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Canon GI-41 спеціальні 4x70 мл, OneKey, пігментне/водорозчинні, BK/C/M/Y Barva  CGI41-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Canon GI-490 спеціальні 4x70 мл, пігментне/водорозчинні, BK/C/M/Y Barva  CG490-070-MP</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Canon PG-460BK + CL-461C/M/Y спеціальні 4x100 мл, пігментне/водорозчинні, BK/C/M/Y Barva  CPG460-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Canon/HP/Lexmark універсальні №4 4x100 мл, водорозчинні, BK/C/M/Y Barva  CU4-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 101 спеціальні 4x140 мл, OneKey, пігментне/водорозчинні, BK/C/M/Y Barva  E101-140-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 101 спеціальні 4х70 мл, OneKey, пігментне/водорозчинні, BK/C/M/Y Barva  E101-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 103 спеціальні 4х140 мл, OneKey, водорозчинні, BK/C/M/Y Barva  E103-140-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 103 спеціальні 4х65 мл, OneKey, водорозчинні, BK/C/M/Y Barva  E103-065-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 108 спеціальні 6x140 мл, OneKey, водорозчинні, BK/C/M/Y/LC/LM Barva  E108-140-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 108 спеціальні 6x70 мл, OneKey, водорозчинні, BK/C/M/Y/LC/LM Barva  E108-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 112 спеціальні 4x140 мл, OneKey, водорозчинні, BK/C/M/Y Barva  E112-140-2MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 112 спеціальні 4x140 мл, OneKey, пігментні, BK/C/M/Y Barva  E112-140-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 112 спеціальні 4x70 мл, OneKey, водорозчинні, BK/C/M/Y Barva  E112-070-2MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 112 спеціальні 4x70 мл, OneKey, пігментні, BK/C/M/Y Barva  E112-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 115 спеціальні 6x140 мл, OneKey, пігментне/водорозчинні, BK/PB/C/M/Y/GY Barva  E115-140-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 115 спеціальні 6x70 мл, OneKey, пігментне/водорозчинні, BK/PB/C/M/Y/GY Barva  E115-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 664  L100/ L200  спеціальні 4x70 мл, водорозчинні, BK/C/M/Y Barva  E664-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 673 спеціальні 6х70 мл, водорозчинні, BK/C/M/Y/LC/LM Barva  E673-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson 774/664 спеціальні 5x70 мл, пігментне/водорозчинні, 2хBK/C/M/Y Barva  E774-070-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson Expression Home XP-серії спеціальні 4х100 мл, пігментне/водорозчинні, BK/C/M/Y Barva  E17-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson T048/T080/T081 спеціальні 6х100 мл, водорозчинні, BK/C/M/Y/LC/LM Barva  E081-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson універсальні №1 4х100 мл, водорозчинні, BK/C/M/Y Barva  EU1-100-MP</t>
+  </si>
+  <si>
+    <t>Комплект чорнил для Epson універсальні №1 6х100 мл, водорозчинні, BK/C/M/Y/LC/LM Barva  EU1-100-2MP</t>
+  </si>
+  <si>
+    <t>Рідина для очищення Barva №1 для Epson Водорозчинні 1 кг  F5-018</t>
+  </si>
+  <si>
+    <t>Рідина для очищення Barva №1 для Epson Водорозчинні 180 г  F5-018</t>
+  </si>
+  <si>
+    <t>Рідина для очищення Barva №2 для Canon/HP/Lexmark Водорозчинні 1 кг  F5-019</t>
+  </si>
+  <si>
+    <t>Рідина для очищення Barva №2 для Canon/HP/Lexmark Водорозчинні 180 г  F5-019</t>
+  </si>
+  <si>
+    <t>Рідина для очищення Barva №3 для Canon/Epson/HP/Lexmark пігментнені 1 кг  F5-020</t>
+  </si>
+  <si>
+    <t>Рідина для очищення Barva №3 для Canon/Epson/HP/Lexmark пігментнені 180 г  F5-020</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Brother BTD60BK спеціальне 1 л, водорозчинне, чорне  BBTD60-757</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Brother BTD60BK спеціальне 100 мл, водорозчинне, чорне  BBTD60-743</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Brother BTD60BK спеціальне 180 мл, водорозчинне, чорне  BBTD60-753</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon BCI-24 блакитне 180 г  C24-048</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon BCI-24 блакитне 90 г  C24-282</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon BCI-24 жовте 180 г  C24-050</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon BCI-24 жовте 90 г  C24-284</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon BCI-24 пурпурове 180 г  C24-049</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon BCI-24 пурпурове 90 г  C24-283</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon BCI-24 чорне 180 г  C24-046</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon BCI-24 чорне 90 г  C24-280</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CL-446/CL-56  E404/MG2440/IP2840  блакитне 180 г  C446-442 РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  блакитне 1 кг  C521-065</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  блакитне 1 л  10x100 мл  SERVICE PACK  C521-1SP-C</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  блакитне 180 г  C521-057</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  блакитне 90 г  C521-286</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  жовте 1 кг  C521-067</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  жовте 1 л  10x100 мл  SERVICE PACK  C521-1SP-Y</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  жовте 180 г  C521-059</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  жовте 90 г  C521-288</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  пурпурове 1 кг  C521-066</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  пурпурове 1 л  10x100 мл  SERVICE PACK  C521-1SP-M</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  пурпурове 180 г  C521-058</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  пурпурове 90 г  C521-287</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  чорне 1 кг  C521-064</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  чорне 1 л  10x100 мл  SERVICE PACK  C521-1SP-B</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  чорне 180 г  C521-056</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG2140/MP230/MP280  чорне 90 г  C521-285</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG6140/MG7140  grey 1 л  10x100 мл  SERVICE PACK  C521-1SP-GY</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CL-511  MG6140/MG7140  grey 90 г  C521-469</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon CLI-521/CLI-426  MG6140/MG7140  grey 180 г  C521-377</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-40 C спеціальне 100 мл, флакон OneKey  1K , водорозчинне, блакитне  CGI40-838-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-40 M спеціальне 100 мл, флакон OneKey  1K , водорозчинне, пурпурове  CGI40-839-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-40 PGBK спеціальне 100 мл, флакон OneKey  1K , пігментне, чорне  CGI40-837-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-40 Y спеціальне 100 мл, флакон OneKey  1K , водорозчинне, жовте  CGI40-840-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 BK спеціальне 100 мл, флакон OneKey  1K , водорозчинне, чорне  CGI43-841-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 BK спеціальне 180 мл, водорозчинне, чорне  CGI43-847</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 C спеціальне 100 мл, флакон OneKey  1K , водорозчинне, блакитне  CGI43-842-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 C спеціальне 180 мл, водорозчинне, блакитне  CGI43-848</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 GY спеціальне 100 мл, флакон OneKey  1K , водорозчинне, сіре  CGI43-846-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 GY спеціальне 180 мл, водорозчинне, сіре  CGI43-852</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 M спеціальне 100 мл, флакон OneKey  1K , водорозчинне, пурпурове  CGI43-843-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 M спеціальне 180 мл, водорозчинне, пурпурове  CGI43-849</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 R спеціальне 100 мл, флакон OneKey  1K , водорозчинне, червоне  CGI43-845-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 R спеціальне 180 мл, водорозчинне, червоне  CGI43-851</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 Y спеціальне 100 мл, флакон OneKey  1K , водорозчинне, жовте  CGI43-844-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-43 Y спеціальне 180 мл, водорозчинне, жовте  CGI43-850</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-46 BK спеціальне 100 мл, флакон OneKey  1K , пігментне, чорне  CGI46-903-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-46 BK спеціальне 180 мл, пігментне, чорне Barva  CGI46-907</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-46 C спеціальне 100 мл, флакон OneKey  1K , пігментне, блакитне Barva  CGI46-904-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-46 C спеціальне 180 мл, пігментне, блакитне Barva  CGI46-908</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-46 M спеціальне 100 мл, флакон OneKey  1K , пігментне, пурпурове Barva  CGI46-905-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-46 M спеціальне 180 мл, пігментне, пурпурове Barva  CGI46-909</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-46 Y спеціальне 100 мл, флакон OneKey  1K , пігментне, жовте Barva  CGI46-906-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon GI-46 Y спеціальне 180 мл, пігментне, жовте Barva  CGI46-910</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-050 BK спеціальне 1 л, пігментне, чорне   C050-995</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-050 BK спеціальне 70 мл, OneKey, пігментне, чорне  C050-963e</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-050 C спеціальне 1 л, пігментне, блакитне  C050-996</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-050 C спеціальне 70 мл, OneKey, пігментне, блакитне  C050-964e</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-050 M спеціальне 1 л, пігментне, пурпурове  C050-997</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-050 M спеціальне 70 мл, OneKey, пігментне, пурпурове  C050-965e</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-050 Y спеціальне 1 л, пігментне, жовте  C050-998</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-050 Y спеціальне 70 мл, OneKey, пігментне, жовте  C050-966e</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 B спеціальне 100 мл, пігментне, синє   C1700-983</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 B спеціальне 100 мл, пігментне, синє  C1700-983</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 C спеціальне 100 мл, пігментне, блакитне   C1700-975</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 C спеціальне 100 мл, пігментне, блакитне  C1700-975</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 CO спеціальне 100 мл, оптимізатор глянцю   C1700-984</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 CO спеціальне 100 мл, оптимізатор глянцю  C1700-984</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 GY спеціальне 100 мл, пігментне, сіре   C1700-980</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 GY спеціальне 100 мл, пігментне, сіре  C1700-980</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 M спеціальне 100 мл, пігментне, пурпурове   C1700-976</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 M спеціальне 100 мл, пігментне, пурпурове  C1700-976</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 MBK спеціальне 100 мл, пігментне, матово-чорне   C1700-973</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 MBK спеціальне 100 мл, пігментне, матово-чорне  C1700-973</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 PBK спеціальне 100 мл, пігментне, фото-чорне   C1700-974</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 PBK спеціальне 100 мл, пігментне, фото-чорне  C1700-974</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 PC спеціальне 100 мл, пігментне, фото-блакитне   C1700-978</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 PC спеціальне 100 мл, пігментне, фото-блакитне  C1700-978</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 PGY спеціальне 100 мл, пігментне, фото-сіре   C1700-981</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 PGY спеціальне 100 мл, пігментне, фото-сіре  C1700-981</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 PM спеціальне 100 мл, пігментне, фото-пурпурове   C1700-979</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 PM спеціальне 100 мл, пігментне, фото-пурпурове  C1700-979</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 R спеціальне 100 мл, пігментне, червоне   C1700-982</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 R спеціальне 100 мл, пігментне, червоне  C1700-982</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 Y спеціальне 100 мл, пігментне, жовте   C1700-977</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-1000/PFI-1700 Y спеціальне 100 мл, пігментне, жовте  C1700-977</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 BK спеціальне 1 л, водорозчинне, чорне  C107-889</t>
+  </si>
+  <si>
+    <t>у резерві</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 BK спеціальне 180 мл, водорозчинне, чорне  C107-884</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 C спеціальне 1 л, водорозчинне, блакитне  C107-890</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 C спеціальне 180 мл, водорозчинне, блакитне  C107-885</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 M спеціальне 1 л, водорозчинне, пурпурове  C107-891</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 M спеціальне 180 мл, водорозчинне, пурпурове  C107-886</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 MBK спеціальне 1 л, пігментне, матово-чорне  C107-888</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 MBK спеціальне 180 мл, пігментне, матово-чорне  C107-883</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 Y спеціальне 1 л, водорозчинне, жовте  C107-892</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-102/107 Y спеціальне 180 мл, водорозчинне, жовте  C107-887</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 BK спеціальне 1 л, пігментне, чорне  C120-899</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 BK спеціальне 180 мл, пігментне, чорне  C120-894</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 C спеціальне 1 л, пігментне, блакитне  C120-900</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 C спеціальне 180 мл, пігментне, блакитне  C120-895</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 M спеціальне 1 л, пігментне, пурпурове  C120-901</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 M спеціальне 180 мл, пігментне, пурпурове  C120-896</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 MBK спеціальне 1 л, пігментне, матово-чорне  C120-898</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 MBK спеціальне 180 мл, пігментне, матово-чорне  C120-893</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 Y спеціальне 1 л, пігментне, жовте  C120-902</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PFI-120/710 Y спеціальне 180 мл, пігментне, жовте  C120-897</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PG-40 чорне 1 кг  C40-083</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PG-40 чорне 180 г  C40-080</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PG-40 чорне 180 г  пігментне   C40-081</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PG-40 чорне 90 г  C40-293</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PG-40 чорне 90 г  пігментне   C40-294</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-1400/PGI-2400 BK спеціальне 100 мл, пігментне, чорне  C1400-924</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-1400/PGI-2400 BK спеціальне 180 мл, пігментне, чорне  C1400-928</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-1400/PGI-2400 C спеціальне 100 мл, пігментне, блакитне  C1400-925</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-1400/PGI-2400 C спеціальне 180 мл, пігментне, блакитне  C1400-929</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-1400/PGI-2400 M спеціальне 100 мл, пігментне, пурпурове  C1400-926</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-1400/PGI-2400 M спеціальне 180 мл, пігментне, пурпурове  C1400-930</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-1400/PGI-2400 Y спеціальне 100 мл, пігментне, жовте  C1400-927</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-1400/PGI-2400 Y спеціальне 180 мл, пігментне, жовте  C1400-931</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-470  MG5740  чорне 90 г пігментне  C470-552</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-520/PG-510  MG2140/MP230/MP280  чорне 1 кг   C520-263</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-520/PG-510  MG2140/MP230/MP280  чорне 1 л  10x100 мл  SERVICE PACK  C520-1SP-B</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-520/PG-510  MG2140/MP230/MP280  чорне 180 г  C520-250</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-520/PG-510  MG2140/MP230/MP280  чорне 180 г  пігментне   C520-089</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-520/PG-510  MG2140/MP230/MP280  чорне 90 г  C520-296</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Canon PGI-520/PG-510  MG2140/MP230/MP280  чорне 90 г  пігментне   C520-297</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 105 BK 1 л флакон OneKey чорне пігмент  E105-791</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 105 BK 100 мл флакон OneKey  1K  чорне пігмент  E105-781-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 105 BK 180 мл флакон OneKey чорне пігмент  E105-786</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 C 1 л флакон OneKey блакитне  E106-793</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 C 100 мл флакон OneKey  1K  блакитне  E106-783-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 C 180 мл флакон OneKey блакитне  E106-788</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 M 1 л флакон OneKey пурпурове  E106-794</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 M 100 мл флакон OneKey  1K  пурпурове  E106-784-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 M 180 мл флакон OneKey пурпурове  E106-789</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 PB 1 л флакон OneKey фото-чорне  E106-792</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 PB 100 мл флакон OneKey  1K  фото-чорне  E106-782-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 PB 180 мл флакон OneKey фото-чорне  E106-787</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 Y 1 л флакон OneKey жовте  E106-795</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 Y 100 мл флакон OneKey  1K  жовте  E106-785-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 106 Y 180 мл флакон OneKey жовте  E106-790</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson 774 BK спеціальне 70 мл, пігментне, чорне Barva  E774-406e</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0591  R2400  фото чорне 1 кг  E059-459</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0591  R2400  фото чорне 90 г   E059-445</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0592  R2400  блакитне 1 кг  E059-460</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0592  R2400  блакитне 90 г  E059-450</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0593  R2400  пурпурове 1 кг  E059-461</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0593  R2400  пурпурове 90 г  E059-449</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0594  R2400  жовте 1 кг  E059-462</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0594  R2400  жовте 90 г  E059-452</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0595  R2400  світло блакитне 1 кг  E059-463</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0595  R2400  світло-блакитне 90 г  E059-451</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0596  R2400  світло пурпурове 1 кг  E059-464</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0596  R2400  світло-пурпурове 90 г  E059-448</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0597  R2400  світло чорне 1 кг  E059-465</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0597  R2400  світло- чорне 90 г   E059-446</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0598  R2400  матово чорне 1 кг  E059-469</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0599  R2400  світло- світло- чорне 90 г  E059-447</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0599  R2400  світло-світло чорне 1 кг  E059-470</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0731/T0921/T1291/T1301 спеціальне 1 кг, пігментне, чорне Barva  E130-539</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T0731/T0921/T1291/T1301 спеціальне 180 г, пігментне, чорне Barva  E130-535</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T1302 1 кг, блакитне, пігмент Barva  E130-540</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T1302 180 г, блакитне, пігмент Barva  E130-536</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T1302 90 г, блакитне, пігмент Barva  E130-528</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T1303 1 кг, пурпурове, пігмент Barva  E130-541</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T1303 180 г, пурпурове, пігмент Barva  E130-537</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T1303 90 г, пурпурове, пігмент Barva  E130-529</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T1304 1 кг, жовте, пігмент Barva  E130-542</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T1304 90 г, жовте, пігмент Barva  E130-530</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T49H1 спеціальне 1 л, пігментне, чорне  ET49H-936</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T49H1 спеціальне 100 мл, флакон OneKey  1K , пігментне, чорне  ET49H-932-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T49H2 спеціальне 1 л, водорозчинне, блакитне  ET49H-937</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T49H2 спеціальне 100 мл, флакон OneKey  1K , водорозчинне, блакитне  ET49H-933-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T49H3 спеціальне 1 л, водорозчинне, пурпурове  ET49H-938</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T49H3 спеціальне 100 мл, флакон OneKey  1K , водорозчинне, пурпурове  ET49H-934-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T49H4 спеціальне 1 л, водорозчинне, жовте  ET49H-939</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T49H4 спеціальне 100 мл, флакон OneKey  1K , водорозчинне, жовте  ET49H-935-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6931 спеціальне 1 л, водорозчинне, фото-чорне Barva  E69-770</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6931 спеціальне 180 мл, водорозчинне, фото-чорне Barva  E69-765</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6932 спеціальне 1 л, водорозчинне, блакитне Barva  E69-771</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6932 спеціальне 180 мл, водорозчинне, блакитне Barva  E69-766</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6933 спеціальне 1 л, водорозчинне, пурпурове Barva  E69-772</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6933 спеціальне 180 мл, водорозчинне, пурпурове Barva  E69-767</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6934 спеціальне 1 л, водорозчинне, жовте Barva  E69-773</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6934 спеціальне 180 мл, водорозчинне, жовте Barva  E69-768</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6935 спеціальне 1 л, пігментне, матово-чорне Barva  E69-769</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T6935 спеціальне 180 мл, пігментне, матово-чорне Barva  E69-764</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T8651/T9651 BK спеціальне 1 л, пігментне, чорне  E865-685</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Epson T8651/T9651 BK спеціальне 180 мл, пігментне, чорне  E865-684</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HHP 711 BK спеціальне 100 мл, пігментне, чорне  H711-853</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 1 л, водорозчинне, блакитне  H10-761</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 1 л, водорозчинне, жовте  H10-763</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 1 л, водорозчинне, пурпурове  H10-762</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 100 мл, водорозчинне, блакитне  H10-669</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 100 мл, водорозчинне, жовте  H10-671</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 100 мл, водорозчинне, пурпурове  H10-670</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 180 мл, водорозчинне, блакитне  H10-686</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 180 мл, водорозчинне, жовте  H10-688</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/11/13/82/88 спеціальне 180 мл, водорозчинне, пурпурове  H10-687</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/13/82/88 спеціальне 1 л, водорозчинне, чорне  H10-694</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/13/82/88 спеціальне 1 л, пігментне, чорне  H10-689</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/13/82/88 спеціальне 100 мл, водорозчинне, чорне  H10-668</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/13/82/88 спеціальне 100 мл, пігментне, чорне  H10-667</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/13/82/88 спеціальне 180 мл, водорозчинне, чорне  H10-673</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 10/13/82/88 спеціальне 180 мл, пігментне, чорне  H10-672</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 1 л, водорозчинне, блакитне  H305-783</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 1 л, водорозчинне, жовте  H305-785</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 1 л, водорозчинне, пурпурове  H305-784</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 1 л, пігментне, чорне  H305-782</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 100 мл, водорозчинне, блакитне  H305-775</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 100 мл, водорозчинне, жовте  H305-777</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 100 мл, водорозчинне, пурпурове  H305-776</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 100 мл, пігментне, чорне  H305-774</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 180 мл, водорозчинне, блакитне  H305-779</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 180 мл, водорозчинне, жовте  H305-781</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 180 мл, водорозчинне, пурпурове  H305-780</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 305 спеціальне 180 мл, пігментне, чорне  H305-778</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 652/46/123 1115/2135/2020/2520 блакитне 90 г H652-532</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 652/46/123 1115/2135/2020/2520 жовте 90г H652-534</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 652/46/123 1115/2135/2020/2520 пурпурове 90 г H652-533</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 652/46/123 1115/2135/2020/2520 чорне 90 г  пігментне  H652-531</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 BK спеціальне 1 л, пігментне, чорне  H711-861</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 BK спеціальне 180 мл, пігментне, чорне  H711-857</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 C спеціальне 1 л, водорозчинне, блакитне  H711-862</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 C спеціальне 100 мл, водорозчинне, блакитне  H711-854</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 C спеціальне 180 мл, водорозчинне, блакитне  H711-858</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 M спеціальне 1 л, водорозчинне, пурпурове  H711-863</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 M спеціальне 100 мл, водорозчинне, пурпурове  H711-855</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 M спеціальне 180 мл, водорозчинне, пурпурове  H711-859</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 Y спеціальне 1 л, водорозчинне, жовте  H711-864</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 Y спеціальне 100 мл, водорозчинне, жовте  H711-856</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 711 Y спеціальне 180 мл, водорозчинне, жовте  H711-860</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 932/950/953 спеціальне 1 л, пігментне, чорне  H932-796</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 932/950/953 спеціальне 100 мл, пігментне, чорне  H932-800</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 932/950/953 спеціальне 180 мл, пігментне, чорне  H932-720</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 1 л, пігментне, блакитне  H933-797</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 1 л, пігментне, жовте  H933-799</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 1 л, пігментне, пурпурове  H933-798</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 100 мл, пігментне, блакитне  H933-801</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 100 мл, пігментне, жовте Barva  H933-803</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 100 мл, пігментне, пурпурове Barva  H933-802</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 180 мл, пігментне, блакитне  H933-721</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 180 мл, пігментне, жовте  H933-723</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 933/951/953 спеціальне 180 мл, пігментне, пурпурове  H933-722</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 970/973/981 спеціальне 1 л, пігментне, чорне   H973-991</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 970/973/981 спеціальне 100 мл, пігментне, чорне   H973-987</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 971/973/981 спеціальне 1 л, пігментне, блакитне   H973-992</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 971/973/981 спеціальне 1 л, пігментне, жовте   H973-994</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 971/973/981 спеціальне 1 л, пігментне, пурпурове   H973-993</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 971/973/981 спеціальне 100 мл, пігментне, блакитне   H973-988</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 971/973/981 спеціальне 100 мл, пігментне, жовте   H973-990</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP 971/973/981 спеціальне 100 мл, пігментне, пурпурове   H973-989</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP C6656/С8727/C9351 чорне 180 г  пігментне   H56-203</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP C6656/С8727/C9351 чорне 90 г  пігментне   H56-352</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CB335/CC640/CH561 чорне 180 г  пігментне   H140-177</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CB335/CC640/CH561 чорне 90 г  пігментне   H140-340</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CB337/CC643/CH562 блакитне 180 г  H141-178</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CB337/CC643/CH562 блакитне 90 г  H141-341</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CB337/CC643/CH562 жовте 180 г  H141-180</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CB337/CC643/CH562 жовте 90 г  H141-343</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CB337/CC643/CH562 пурпурове 180 г  H141-179</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CB337/CC643/CH562 пурпурове 90 г  H141-342</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CZ101/CZ109  1015/1515/2515  чорне 180 г  пігментне   H655-400</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CZ101/CZ109  1015/1515/2515  чорне 90 г  пігментне   H655-396</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CZ102/CZ110  1015/1515/2515  блакитне 180 г  H655-401</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CZ102/CZ110  1015/1515/2515  блакитне 90 г  H655-397</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CZ102/CZ111  1015/1515/2515  пурпурове 180 г  H655-402</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CZ102/CZ111  1015/1515/2515  пурпурове 90 г  H655-398</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CZ102/CZ112  1015/1515/2515  жовте 180 г  H655-403</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP CZ102CZ112  1015/1515/2515  жовте 90 г  H655-399</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP DeskJet GT Series  GT 5810/5820   GT51  чорне 180 г пігментне GT51-523</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP DeskJet GT Series  GT 5810/5820   GT51  чорне 90 г пігментне GT51-519</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP DeskJet GT Series  GT 5810/5820   GT52  блакитне 180 г GT52-524</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP DeskJet GT Series  GT 5810/5820   GT52  блакитне 90 г GT52-520 Barva</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP DeskJet GT Series  GT 5810/5820   GT52  жовте 180 г GT52-526</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP DeskJet GT Series  GT 5810/5820   GT52  жовте 90 г GT52-522 Barva</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP DeskJet GT Series  GT 5810/5820   GT52  пурпурове 180 г GT52-525</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP DeskJet GT Series  GT 5810/5820   GT52  пурпурове 90 г GT52-521 Barva</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP GT52 C спеціальне 1 л, водорозчинне, блакитне Barva  HGT52-620</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP GT52 M спеціальне 1 л, водорозчинне, пурпурове Barva  HGT52-621</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP GT52 Y спеціальне 1 л, водорозчинне, жовте Barva  HGT52-622</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP GT53 K спеціальне 1 л, пігментне, чорне Barva  HGT53-619</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP GT53 K спеціальне 100 мл, пігментне, чорне Barva  HGT53-735</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP GT53 K спеціальне 100 мл, флакон OneKey  1K , пігментне, чорне Barva  HGT53-735-1K</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP GT53 K спеціальне 180 мл, пігментне, чорне Barva  HGT53-739</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP GT53 спеціальне 10x100 мл, пігментне, чорне Service Pack  HGT53-1SP-B</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 блакитне 180 г  HU2-227</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 блакитне 90 г  HU2-361</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 жовте 180 г  HU2-229</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 жовте 90 г  HU2-363</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 пурпурове  180г   HU2-228</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 пурпурове  90г   HU2-362</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 чорне 1 кг  HU2-231</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 чорне 180 г  HU2-226</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №2 чорне 90 г  HU2-360</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 1 кг, водорозчинне, блакитне   HU3-272</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 1 кг, водорозчинне, жовте   HU3-274</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 1 кг, водорозчинне, пурпурове   HU3-273</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 1 л, водорозчинне, світло-блакитне   HU3-971</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 1 л, водорозчинне, світло-пурпурове   HU3-972</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 100 мл, водорозчинне, світло-блакитне   HU3-967</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 100 мл, водорозчинне, світло-пурпурове   HU3-968</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 180 мл, водорозчинне, світло-блакитне   HU3-969</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 180 мл, водорозчинне, світло-пурпурове   HU3-970</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 блакитне 180 г  HU3-233</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 блакитне 90 г  HU3-365</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 жовте 180 г  HU3-235</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 жовте 90 г  HU3-367</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 пурпурове  180г   HU3-234</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 пурпурове  90г   HU3-366</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 чорне 1 кг  HU3-258</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 чорне 180 г  HU3-232</t>
+  </si>
+  <si>
+    <t>Чорнило Barva HP універсальне №3 чорне 90 г  HU3-364</t>
+  </si>
+  <si>
+    <t>Чорнило Barva Lexmark 10N0016 чорне 180 г  L16-236</t>
+  </si>
+  <si>
+    <t>Чорнило Barva T0731/T0921/T1291/T1301 спеціальне 90 г, пігментне, чорне Barva  E130-527</t>
+  </si>
+  <si>
+    <t>Чорнило Brother BTD60BK спеціальне 108 мл, чорне  BTD60BK</t>
+  </si>
+  <si>
+    <t>Чорнило Canon BCI-24 чорний Pigment  1л   C905-01LB , InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило Canon CL-511/211 блакитне,  100ml x 10 , C2011-100MC, InkTec</t>
+  </si>
+  <si>
+    <t>Чорнило Canon CL-511/211 жовте,  100ml x 10 , C2011-100MY, InkTec</t>
+  </si>
+  <si>
+    <t>Чорнило Canon CL-511/211 пурпурове,  100ml x 10 , C2011-100MM, InkTec</t>
+  </si>
+  <si>
+    <t>Чорнило Canon CLI-221C/821C/521C/CBI-321C блакитне,  100ml x 10 , C9021-100MC, InkTec</t>
+  </si>
+  <si>
+    <t>Чорнило Canon CLI-221C/821C/521C/CBI-321C жовте,  100ml x 10 , C9021-100MY, InkTec</t>
+  </si>
+  <si>
+    <t>Чорнило Canon CLI-221C/821C/521C/CBI-321C пурпурове,  100ml x 10 , C9021-100MM, InkTec</t>
+  </si>
+  <si>
+    <t>Чорнило Canon CLI-226BK/426BK/526BK/726BK пурпурове,  100мл x 10 , C5026-100MM, InkTec</t>
+  </si>
+  <si>
+    <t>Чорнило Canon CLI-8BK, CL-52 , чорне,  100ml x 10 , C908-100MB, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило Canon GI-490 PIXMA G1400/G2400/G3400 135 мл чорне  0663C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon GI-490 PIXMA G1400/G2400/G3400 70 мл блакитне  0664C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon GI-490 PIXMA G1400/G2400/G3400 70 мл жовте  0666C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon GI-490 PIXMA G1400/G2400/G3400 70 мл пурпурове  0665C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon PFI-050 блакитні 70 мл  5699C001AA</t>
+  </si>
+  <si>
+    <t>Чорнило Canon PFI-050 жовті 70мл  5701C001AA</t>
+  </si>
+  <si>
+    <t>Чорнило Canon PFI-050 пурпурові 70 мл  5700C001AA</t>
+  </si>
+  <si>
+    <t>Чорнило Canon PFI-050 чорні 70мл  5698C001AA</t>
+  </si>
+  <si>
+    <t>Чорнило Canon PG-40, PG-50 чорне  пігмент ,  20ml x 10 , C9040-20MB, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило Canon PGI-220BK/820BK/520BK, BCI-320BK чорне  пігмент ,  100ml x 10 , C9020-100MB, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило Canon Pixma GI-40 блакитні, 70 мл  3400C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon Pixma GI-40 жовті, 70 мл  3402C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon Pixma GI-40 пурпурові, 70 мл  3401C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon Pixma GI-40 чорні, 135 мл  3385C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon Pixma GI-41 блакитні 70 мл  4543C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon Pixma GI-41 жовті 70 мл  4545C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon Pixma GI-41 пурпурові 70 мл  4544C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon Pixma GI-41 чорні, 135 мл  4528C001</t>
+  </si>
+  <si>
+    <t>Чорнило Canon універсальне, світло-блакитне, 1 літр, HANP РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило Canon універсальне, світло-пурпурове, 1 літр, HANP РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 101 блакитні 70 мл  C13T03V24A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 101 жовті 70 мл  C13T03V44A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 101 пурпурові 70 мл  C13T03V34A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 101 чорне 127 мл  C13T03V14A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 103 L3100/ L3110/ L3150 блакитне, 65 мл  C13T00S24A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 103 L3100/ L3110/ L3150 жовте, 65 мл  C13T00S44A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 103 L3100/ L3110/ L3150 пурпурове, 65 мл  C13T00S34A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 103 L3100/ L3110/ L3150 чорне, 65 мл  C13T00S14A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 105 чорні, 140 мл  C13T00Q140</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 106 блакитні, 70 мл  C13T00R240</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 106 жовті, 70 мл  C13T00R440</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 106 пурпурові, 70 мл  C13T00R340</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 106 фото чорні, 70 мл  C13T00R140</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 110 чорне 120 мл  C13T03P14A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 110S чорні, 40 мл  C13T01L14A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 112 BK 127 мл чорне  C13T06C14A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 112 C 70 мл блакитне  C13T06C24A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 112 M 70 мл пурпурове  C13T06C34A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 112 Y 70 мл жовте  C13T06C44A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 115 BK чорне 70 мл  C13T07C14A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 115 C блакитні 70 мл  C13T07D24A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 115 GY сірі 70 мл  C13T07D54A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 115 M пурпурові 70 мл  C13T07D34A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 115 PB фото чорні 70 мл  C13T07D14A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson 115 Y жовті 70 мл  C13T07D44A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L100/ L200 блакитне, 70 мл C13T66424A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L100/ L200 жовте, 70 мл C13T66444A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L100/ L200 пурпурове, 70 мл C13T66434A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L100/L200 чорні, 70 мл C13T66414A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L800 блакитне C13T67324A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L800 жовте C13T67344A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L800 пурпурове C13T67334A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L800 світло-блакитне C13T67354A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L800 світло-пурпурове C13T67364A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson L800 чорне C13T67314A</t>
+  </si>
+  <si>
+    <t>Чорнило Epson R270/R290/T50, світло-блакитне, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило Epson T0821 чорне,  1л , E0010-01LB, InkTec</t>
+  </si>
+  <si>
+    <t>Чорнило Epson T1304 180 г, жовте, пігмент Barva  E130-538</t>
+  </si>
+  <si>
+    <t>Чорнило Epson T77414 чорні, 140 мл  C13T77414A</t>
+  </si>
+  <si>
+    <t>Чорнило HP C6578A, C1823A, C6625A, 51641A блакитне  100ml x 10  H0002-100MC, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP C6578A, C1823A, C6625A, 51641A жовте  100ml x 10  H0002-100MY, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP C6578A, C1823A, C6625A, 51641A пурпурове  100ml x 10  H0002-100MM, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP C6657A, C8728A, блакитне,  100ml x 10 , H0006-100MC, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP C6657A, C8728A, жовте,  100ml x 10 , H0006-100MY, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP C6657A, C8728A, пурпурове,  100ml x 10 , H0006-100MM, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP C8766  95/ 343/ 135/ 855 , блакитне,  100ml x 10 , H6066-100MC, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP C8766  95/ 343/ 135/ 855 , жовте,  100ml x 10 , H6066-100MY, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP C8766  95/ 343/ 135/ 855 , пурпурове,  100ml x 10 , H6066-100MM, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP CC643WN  60/ 300/ 121/ 818 , блакитне,  100ml x 10 , H4060-100MC, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP CC643WN  60/ 300/ 121/ 818 , жовте,  100ml x 10 , H4060-100MY, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP CC643WN  60/ 300/ 121/ 818 , пурпурове,  100ml x 10 , H4060-100MM, InkTec РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP GT52 блакитні, 70 мл HP  M0H54AE</t>
+  </si>
+  <si>
+    <t>Чорнило HP GT52 жовті, 70 мл HP  M0H56AE</t>
+  </si>
+  <si>
+    <t>Чорнило HP GT52 пурпурові, 70 мл HP  M0H55AE</t>
+  </si>
+  <si>
+    <t>Чорнило HP GT53XL чорні, 135 мл  1VV21AE</t>
+  </si>
+  <si>
+    <t>Чорнило HP універсальне, блакитне, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило HP універсальне, жовте, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило для Brother універсальне №5 1 л, водорозчинне, блакитне Barva  BU5-612</t>
+  </si>
+  <si>
+    <t>Чорнило для Brother універсальне №5 1 л, водорозчинне, жовте Barva  BU5-614</t>
+  </si>
+  <si>
+    <t>Чорнило для Brother універсальне №5 1 л, водорозчинне, пурпурове Barva  BU5-613</t>
+  </si>
+  <si>
+    <t>Чорнило для Brother універсальне №5 1 л, водорозчинне, чорне Barva  BU5-611</t>
+  </si>
+  <si>
+    <t>Чорнило для Brother універсальне №5 100 мл, водорозчинне, блакитне Barva  BU5-480e</t>
+  </si>
+  <si>
+    <t>Чорнило для Brother універсальне №5 100 мл, водорозчинне, жовте Barva  BU5-482e</t>
+  </si>
+  <si>
+    <t>Чорнило для Brother універсальне №5 100 мл, водорозчинне, пурпурове Barva  BU5-481e</t>
+  </si>
+  <si>
+    <t>Чорнило для Brother універсальне №5 100 мл, водорозчинне, чорне Barva  BU5-479e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon CL-461 C спеціальне 1 л, водорозчинне, блакитне Barva  C461-1039</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon CL-461 C спеціальне 100 мл, водорозчинне, блакитне Barva  C461-728</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon CL-461 M спеціальне 1 л, водорозчинне, пурпурове Barva  C461-1040</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon CL-461 M спеціальне 100 мл, водорозчинне, пурпурове Barva  C461-729</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon CL-461 Y спеціальне 1 л, водорозчинне, жовте Barva  C461-1041</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon CL-461 Y спеціальне 100 мл, водорозчинне, жовте Barva  C461-730</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 C спеціальне 1 л, водорозчинне, блакитне Barva  CGI41-814</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 C спеціальне 135 мл, OneKey, водорозчинне, блакитне Barva  CGI41-810e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 C спеціальне 70 мл, OneKey, водорозчинне, блакитне Barva  CGI41-806e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 M спеціальне 1 л, водорозчинне, пурпурове Barva  CGI41-815</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 M спеціальне 135 мл, OneKey, водорозчинне, пурпурове Barva  CGI41-811e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 M спеціальне 70 мл, OneKey, водорозчинне, пурпурове Barva  CGI41-807e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 PGBK спеціальне 1 л, пігментне, чорне Barva  CGI41-813</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 PGBK спеціальне 135 мл, OneKey, пігментне, чорне Barva  CGI41-809e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 PGBK спеціальне 70 мл, OneKey, пігментне, чорне Barva  CGI41-805e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 Y спеціальне 1 л, водорозчинне, жовте Barva  CGI41-816</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 Y спеціальне 135 мл, OneKey, водорозчинне, жовте Barva  CGI41-812e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-41 Y спеціальне 70 мл, OneKey, водорозчинне, жовте Barva  CGI41-808e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-490 BK спеціальне 1 л, пігментне, чорне Barva  G490-615</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-490 BK спеціальне 70 мл, пігментне, чорне Barva  G490-507e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-490 C спеціальне 1 л, водорозчинне, блакитне Barva  G490-616</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-490 C спеціальне 70 мл, водорозчинне, блакитне Barva  G490-508e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-490 M спеціальне 1 л, водорозчинне, пурпурове Barva  G490-617</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-490 M спеціальне 70 мл, водорозчинне, пурпурове Barva  G490-509e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-490 Y спеціальне 1 л, водорозчинне, жовте Barva  G490-618</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon GI-490 Y спеціальне 70 мл, водорозчинне, жовте Barva  G490-510e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon PG-460 BK спеціальне 1 л, пігментне, чорне Barva  C460-1038</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon PG-460 BK спеціальне 100 мл, пігментне, чорне Barva  C460-727</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon/HP/Lexmark універсальне №4 1 л, водорозчинне, блакитне Barva  CU4-500</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon/HP/Lexmark універсальне №4 1 л, водорозчинне, жовте Barva  CU4-502</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon/HP/Lexmark універсальне №4 1 л, водорозчинне, пурпурове Barva  CU4-501</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon/HP/Lexmark універсальне №4 1 л, водорозчинне, чорне Barva  CU4-495</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon/HP/Lexmark універсальне №4 100 мл, водорозчинне, блакитне Barva  CU4-472e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon/HP/Lexmark універсальне №4 100 мл, водорозчинне, жовте Barva  CU4-474e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon/HP/Lexmark універсальне №4 100 мл, водорозчинне, пурпурове Barva  CU4-473e</t>
+  </si>
+  <si>
+    <t>Чорнило для Canon/HP/Lexmark універсальне №4 100 мл, водорозчинне, чорне Barva  CU4-471e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 BK спеціальне 1 л, пігментне, чорне Barva  E101-607</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 BK спеціальне 140 мл, OneKey, пігментне, чорне Barva  E101-603e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 BK спеціальне 70 мл, OneKey, пігментне, чорне Barva  E101-558e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 C спеціальне 1 л, водорозчинне, блакитне Barva  E101-608</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 C спеціальне 140 мл, OneKey, водорозчинне, блакитне Barva  E101-604e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 C спеціальне 70 мл, OneKey, водорозчинне, блакитне Barva  E101-559e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 M спеціальне 1 л, водорозчинне, пурпурове Barva  E101-609</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 M спеціальне 100 мл, OneKey, водорозчинне, пурпурове Barva  E101-600-1K РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 M спеціальне 140 мл, OneKey, водорозчинне, пурпурове Barva  E101-605e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 M спеціальне 70 мл, OneKey, водорозчинне, пурпурове Barva  E101-600e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 Y спеціальне 1 л, водорозчинне, жовте Barva  E101-610</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 Y спеціальне 100 мл, OneKey, водорозчинне, жовте Barva  E101-601-1K РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 Y спеціальне 140 мл, OneKey, водорозчинне, жовте Barva  E101-606e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 101 Y спеціальне 70 мл, OneKey, водорозчинне, жовте Barva  E101-601e</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 103 BK спеціальне 1 л, водорозчинне, чорне Barva  E103-699</t>
+  </si>
+  <si>
+    <t>Чорнило для Epson 103 BK спеціальне 100 мл, OneKey,  1K  водорозчинне, чорне Barva  E103-690-1K</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>немає</t>
-[...1660 lines deleted...]
-  <si>
     <t>Чорнило для Epson 103 BK спеціальне 140 мл, OneKey, водорозчинне, чорне Barva  E103-695e</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 BK спеціальне 65 мл, OneKey, водорозчинне, чорне Barva  E103-690e</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 C спеціальне 1 л, водорозчинне, блакитне Barva  E103-700</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 C спеціальне 140 мл, OneKey, водорозчинне, блакитне Barva  E103-696e</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 C спеціальне 65 мл, OneKey, водорозчинне, блакитне Barva  E103-691e</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 M спеціальне 1 л, водорозчинне, пурпурове Barva  E103-701</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 M спеціальне 140 мл, OneKey, водорозчинне, пурпурове Barva  E103-697e</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 M спеціальне 65 мл, OneKey, водорозчинне, пурпурове Barva  E103-692e</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 Y спеціальне 1 л, водорозчинне, жовте Barva  E103-702</t>
@@ -12959,53 +13070,50 @@
     <t>Чорнило для Epson 115 M спеціальне 140 мл, OneKey, водорозчинне, пурпурове Barva  E115-874e</t>
   </si>
   <si>
     <t>Чорнило для Epson 115 M спеціальне 70 мл, OneKey, водорозчинне, пурпурове Barva  E115-868e</t>
   </si>
   <si>
     <t>Чорнило для Epson 115 PB спеціальне 1 л, водорозчинне, фото-чорне Barva  E115-878</t>
   </si>
   <si>
     <t>Чорнило для Epson 115 PB спеціальне 140 мл, OneKey, водорозчинне, фото-чорне Barva  E115-872e</t>
   </si>
   <si>
     <t>Чорнило для Epson 115 PB спеціальне 70 мл, OneKey, водорозчинне, фото-чорне Barva  E115-866e</t>
   </si>
   <si>
     <t>Чорнило для Epson 115 Y спеціальне 1 л, водорозчинне, жовте Barva  E115-881</t>
   </si>
   <si>
     <t>Чорнило для Epson 115 Y спеціальне 140 мл, OneKey, водорозчинне, жовте Barva  E115-875e</t>
   </si>
   <si>
     <t>Чорнило для Epson 115 Y спеціальне 70 мл, OneKey, водорозчинне, жовте Barva  E115-869e</t>
   </si>
   <si>
     <t>Чорнило для Epson 664 BK  L100/ L200  спеціальне 1 л, водорозчинне, чорне Barva  E664-424e</t>
-  </si>
-[...1 lines deleted...]
-    <t>у резерві</t>
   </si>
   <si>
     <t>Чорнило для Epson 664 BK  L100/ L200  спеціальне 70 мл, водорозчинне, чорне Barva  E664-398e</t>
   </si>
   <si>
     <t>Чорнило для Epson 664 C  L100/ L200  спеціальне 70 мл, водорозчинне, блакитне Barva  E664-400e</t>
   </si>
   <si>
     <t>Чорнило для Epson 664 M  L100/ L200  спеціальне 1 л, водорозчинне, пурпурове Barva  E664-426e</t>
   </si>
   <si>
     <t>Чорнило для Epson 664 M  L100/ L200  спеціальне 70 мл, водорозчинне, пурпурове Barva  E664-402e</t>
   </si>
   <si>
     <t>Чорнило для Epson 664 Y  L100/ L200  спеціальне 1 л, водорозчинне, жовте Barva  E664-427e</t>
   </si>
   <si>
     <t>Чорнило для Epson 664 Y  L100/ L200  спеціальне 70 мл, водорозчинне, жовте Barva  E664-404e</t>
   </si>
   <si>
     <t>Чорнило для Epson 664 С  L100/ L200  спеціальне 1 л, водорозчинне, блакитне Barva  E664-425e</t>
   </si>
   <si>
     <t>Чорнило для Epson 673 BK спеціальне 1 л, водорозчинне, чорне Barva  E673-428e</t>
   </si>
@@ -13563,51 +13671,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I689"/>
+  <dimension ref="A1:I695"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -13723,17014 +13831,15800 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>24105</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>2853001000</v>
       </c>
       <c r="E10" s="1">
         <v>10</v>
       </c>
       <c r="F10" s="1">
-        <v>20.14</v>
+        <v>20.5</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>24106</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>2853001000</v>
       </c>
       <c r="E11" s="1">
         <v>20</v>
       </c>
       <c r="F11" s="1">
-        <v>17.45</v>
+        <v>17.76</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>32969</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>3215190000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>311.46</v>
+        <v>317.03</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>23239</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3215900000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>253.73</v>
+        <v>258.27</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>18844</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3215900000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>344.58</v>
+        <v>350.74</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>27627</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3215900000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>32869</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3215190000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>521.79</v>
+        <v>531.11</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>30473</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>3215190000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>790.73</v>
+        <v>804.87</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30405</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>3215190000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1051.63</v>
+        <v>1070.43</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34062</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3215190000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1080.27</v>
+        <v>1099.58</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>23240</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>3215900000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>331.15</v>
+        <v>337.07</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23241</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>3215190000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>302.96</v>
+        <v>308.37</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>23242</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3215190000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>331.15</v>
+        <v>337.07</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>18846</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>3215900000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>234.94</v>
+        <v>239.14</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>18847</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>3215900000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>251.94</v>
+        <v>256.45</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>18843</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>3215900000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>382.61</v>
+        <v>389.45</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>28216</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>3215900000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>391.56</v>
+        <v>398.56</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>23243</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>3215900000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>331.15</v>
+        <v>337.07</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>18860</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>3215190000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>310.57</v>
+        <v>316.12</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>30678</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>3215190000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>626.95</v>
+        <v>638.16</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>30679</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>3215190000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1037.75</v>
+        <v>1056.3</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>23247</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>3215900000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>396.04</v>
+        <v>403.12</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>23250</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>3215900000</v>
       </c>
       <c r="E32" s="1">
         <v>8</v>
       </c>
       <c r="F32" s="1">
-        <v>453.32</v>
+        <v>461.42</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>23251</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>3215900000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>396.04</v>
+        <v>403.12</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>23252</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>3215900000</v>
       </c>
       <c r="E34" s="1">
         <v>8</v>
       </c>
       <c r="F34" s="1">
-        <v>453.32</v>
+        <v>461.42</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>23245</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>3215900000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>376.8</v>
+        <v>383.53</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>23244</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>3215900000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>458.24</v>
+        <v>466.43</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>32377</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>3215190000</v>
       </c>
       <c r="E37" s="1">
         <v>4</v>
       </c>
       <c r="F37" s="1">
-        <v>391.12</v>
+        <v>398.11</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>18858</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>3215900000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>289.98</v>
+        <v>295.16</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>18859</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>3215900000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>382.61</v>
+        <v>389.45</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>23253</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>3215900000</v>
       </c>
       <c r="E40" s="1">
         <v>8</v>
       </c>
       <c r="F40" s="1">
-        <v>396.04</v>
+        <v>403.12</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>23254</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>3215900000</v>
       </c>
       <c r="E41" s="1">
         <v>8</v>
       </c>
       <c r="F41" s="1">
-        <v>453.32</v>
+        <v>461.42</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>23256</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>3215900000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>396.04</v>
+        <v>403.12</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>23255</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>3215900000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>331.15</v>
+        <v>337.07</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>26504</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>3215900000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>582.65</v>
+        <v>593.0599999999999</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>34057</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>3215900000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>485.54</v>
+        <v>494.22</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>22940</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>3215900000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>343.68</v>
+        <v>349.82</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>27068</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>3215190000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>649.77</v>
+        <v>661.39</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>30689</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>3215190000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>567.88</v>
+        <v>578.03</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>27709</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>3215190000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>1065.95</v>
+        <v>1085</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>31278</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>3215190000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>675.28</v>
+        <v>687.35</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>18877</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>3215900000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>286.85</v>
+        <v>291.98</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>30502</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>3215190000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>334.28</v>
+        <v>340.26</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>30503</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>3215900000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>546.4</v>
+        <v>556.17</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>29505</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>3215900000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>458.69</v>
+        <v>466.89</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>31459</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>3215190000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>621.13</v>
+        <v>632.23</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>32400</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>3215190000</v>
       </c>
       <c r="E56" s="1">
         <v>8</v>
       </c>
       <c r="F56" s="1">
-        <v>623.8200000000001</v>
+        <v>634.97</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>27196</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>3215900000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>332.05</v>
+        <v>337.98</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>27197</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>3215190000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>577.28</v>
+        <v>587.6</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>28967</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>3215190000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>547.74</v>
+        <v>557.53</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>18878</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>3215900000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>269.4</v>
+        <v>274.21</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>18880</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>3215900000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>234.94</v>
+        <v>239.14</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>32398</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>3215190000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>438.1</v>
+        <v>445.93</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>32399</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>3215190000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>259.55</v>
+        <v>264.19</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>18879</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>3215900000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>232.25</v>
+        <v>236.4</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>23246</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>3215900000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>331.15</v>
+        <v>337.07</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>34298</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>3215110000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1080.27</v>
+        <v>1099.58</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>33286</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>3215190000</v>
       </c>
       <c r="E67" s="1">
         <v>8</v>
       </c>
       <c r="F67" s="1">
-        <v>310.57</v>
+        <v>316.12</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>31724</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>3215907000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1289.7</v>
+        <v>1312.75</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>28186</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>3215900000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1358.16</v>
+        <v>1382.44</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>28920</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>3215900000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>1126.81</v>
+        <v>1146.95</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
+      <c r="H70" s="1"/>
+      <c r="I70" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>32156</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>3215190000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>1318.34</v>
+        <v>1341.9</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>34679</v>
+        <v>35328</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>3215190000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>683.33</v>
+        <v>281.5</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>34175</v>
+        <v>34679</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>3215190000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>400.96</v>
+        <v>695.55</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>33927</v>
+        <v>34175</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>3215190000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>396.04</v>
+        <v>408.13</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>25593</v>
+        <v>33927</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>351.29</v>
+        <v>403.12</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H75" s="1"/>
+      <c r="I75" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>34642</v>
+        <v>25593</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>252.39</v>
+        <v>357.57</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
+      <c r="H76" s="1"/>
+      <c r="I76" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>34249</v>
+        <v>34642</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>3215190000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>646.64</v>
+        <v>256.9</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
+      <c r="H77" s="1"/>
+      <c r="I77" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>34251</v>
+        <v>34249</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>3215190000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>351.29</v>
+        <v>658.2</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>34010</v>
+        <v>34251</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>3215190000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>504.78</v>
+        <v>357.57</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H79" s="1"/>
+      <c r="I79" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>34224</v>
+        <v>34010</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>3215190000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>315.04</v>
+        <v>623.12</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
+      <c r="H80" s="1"/>
+      <c r="I80" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>34526</v>
+        <v>34224</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>3215190000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1001.51</v>
+        <v>320.67</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>34514</v>
+        <v>34526</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>3215190000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>520.4400000000001</v>
+        <v>1019.41</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>35243</v>
+        <v>34514</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>629.63</v>
+        <v>529.75</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>35249</v>
+        <v>35243</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1001.51</v>
+        <v>640.89</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>35241</v>
+        <v>35249</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>345.02</v>
+        <v>1019.41</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>35248</v>
+        <v>35241</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>520.4400000000001</v>
+        <v>351.19</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
+      <c r="H86" s="1"/>
+      <c r="I86" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>34474</v>
+        <v>35248</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1035.07</v>
+        <v>529.75</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>34473</v>
+        <v>34474</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>3215110000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>562.0599999999999</v>
+        <v>1053.57</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
+      <c r="H88" s="1"/>
+      <c r="I88" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>34276</v>
+        <v>34473</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>315.04</v>
+        <v>572.11</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
+      <c r="H89" s="1"/>
+      <c r="I89" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>34299</v>
+        <v>34276</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>3215190000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>472.11</v>
+        <v>320.67</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H90" s="1"/>
+      <c r="I90" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>34716</v>
+        <v>34299</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>3215190000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>373.22</v>
+        <v>480.55</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H91" s="1"/>
+      <c r="I91" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>34584</v>
+        <v>34716</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>3215190000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>344.58</v>
+        <v>379.89</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>34525</v>
+        <v>34584</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>3215190000</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>441.24</v>
+        <v>350.74</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>34586</v>
+        <v>34525</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>3215190000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>276.56</v>
+        <v>449.12</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
+      <c r="H94" s="1"/>
+      <c r="I94" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>34585</v>
+        <v>34586</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>3215190000</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>414.83</v>
+        <v>281.5</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H95" s="1"/>
+      <c r="I95" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>26335</v>
+        <v>34585</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
-        <v>3814009090</v>
+        <v>3215190000</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>421.1</v>
+        <v>422.25</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
+      <c r="H96" s="1"/>
+      <c r="I96" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>18647</v>
+        <v>26335</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>3814009090</v>
       </c>
       <c r="E97" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>79.20999999999999</v>
+        <v>428.63</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H97" s="1"/>
+      <c r="I97" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>26336</v>
+        <v>18647</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>3814009090</v>
       </c>
       <c r="E98" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F98" s="1">
-        <v>284.16</v>
+        <v>80.62</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H98" s="1"/>
+      <c r="I98" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>18648</v>
+        <v>26336</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>3814009090</v>
       </c>
       <c r="E99" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>56.39</v>
+        <v>289.24</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>26338</v>
+        <v>18648</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
-        <v>3814009019</v>
+        <v>3814009090</v>
       </c>
       <c r="E100" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F100" s="1">
-        <v>616.66</v>
+        <v>57.39</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
+      <c r="H100" s="1"/>
+      <c r="I100" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>18649</v>
+        <v>26338</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
-        <v>3814009090</v>
+        <v>3814009019</v>
       </c>
       <c r="E101" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>96.66</v>
+        <v>627.6799999999999</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H101" s="1"/>
+      <c r="I101" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>32967</v>
+        <v>18649</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
-        <v>3215110000</v>
+        <v>3814009090</v>
       </c>
       <c r="E102" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F102" s="1">
-        <v>565.1900000000001</v>
+        <v>98.39</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H102" s="1"/>
+      <c r="I102" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>32965</v>
+        <v>32967</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>3215110000</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>79.20999999999999</v>
+        <v>575.3</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>32966</v>
+        <v>32965</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>3215110000</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>124.85</v>
+        <v>80.62</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
+      <c r="H104" s="1"/>
+      <c r="I104" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>19252</v>
+        <v>32966</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E105" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>69.81</v>
+        <v>127.08</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
+      <c r="H105" s="1"/>
+      <c r="I105" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>19254</v>
+        <v>18654</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>3215900000</v>
       </c>
       <c r="E106" s="1">
         <v>20</v>
       </c>
       <c r="F106" s="1">
-        <v>69.81</v>
+        <v>102.49</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
+      <c r="H106" s="1"/>
+      <c r="I106" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>19253</v>
+        <v>18655</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>3215900000</v>
       </c>
       <c r="E107" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F107" s="1">
-        <v>69.81</v>
+        <v>67.87</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
+      <c r="H107" s="1"/>
+      <c r="I107" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>19251</v>
+        <v>18658</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>3215900000</v>
       </c>
       <c r="E108" s="1">
         <v>20</v>
       </c>
       <c r="F108" s="1">
-        <v>69.81</v>
+        <v>102.49</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
+      <c r="H108" s="1"/>
+      <c r="I108" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>18654</v>
+        <v>18659</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>3215900000</v>
       </c>
       <c r="E109" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F109" s="1">
-        <v>100.69</v>
+        <v>67.87</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
+      <c r="H109" s="1"/>
+      <c r="I109" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>18655</v>
+        <v>18656</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>3215900000</v>
       </c>
       <c r="E110" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F110" s="1">
-        <v>66.68000000000001</v>
+        <v>102.49</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
+      <c r="H110" s="1"/>
+      <c r="I110" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>18658</v>
+        <v>18657</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>3215900000</v>
       </c>
       <c r="E111" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F111" s="1">
-        <v>100.69</v>
+        <v>67.87</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
+      <c r="H111" s="1"/>
+      <c r="I111" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>18659</v>
+        <v>18652</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>3215900000</v>
       </c>
       <c r="E112" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F112" s="1">
-        <v>66.68000000000001</v>
+        <v>102.49</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
+      <c r="H112" s="1"/>
+      <c r="I112" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>18656</v>
+        <v>18653</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>3215900000</v>
       </c>
       <c r="E113" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F113" s="1">
-        <v>100.69</v>
+        <v>67.87</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
+      <c r="H113" s="1"/>
+      <c r="I113" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>18657</v>
+        <v>18660</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>3215900000</v>
       </c>
       <c r="E114" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F114" s="1">
-        <v>66.68000000000001</v>
+        <v>68.33</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H114" s="1"/>
+      <c r="I114" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>18652</v>
+        <v>18666</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E115" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>100.69</v>
+        <v>568.46</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
+      <c r="H115" s="1"/>
+      <c r="I115" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>18653</v>
+        <v>23266</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>3215900000</v>
       </c>
       <c r="E116" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>66.68000000000001</v>
+        <v>584.41</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
+      <c r="H116" s="1"/>
+      <c r="I116" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>18660</v>
+        <v>18667</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E117" s="1">
         <v>20</v>
       </c>
       <c r="F117" s="1">
-        <v>67.13</v>
+        <v>120.25</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
+      <c r="H117" s="1"/>
+      <c r="I117" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>18666</v>
+        <v>18668</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E118" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F118" s="1">
-        <v>558.48</v>
+        <v>72.42</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
+      <c r="H118" s="1"/>
+      <c r="I118" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>23266</v>
+        <v>18672</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>3215900000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>574.14</v>
+        <v>568.46</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>18667</v>
+        <v>23268</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D120" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E120" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>118.14</v>
+        <v>584.41</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
+      <c r="H120" s="1"/>
+      <c r="I120" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>18668</v>
+        <v>18673</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D121" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E121" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F121" s="1">
-        <v>71.15000000000001</v>
+        <v>120.25</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
+      <c r="H121" s="1"/>
+      <c r="I121" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="1">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>18672</v>
+        <v>18674</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>3215900000</v>
       </c>
       <c r="E122" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F122" s="1">
-        <v>558.48</v>
+        <v>72.42</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
+      <c r="H122" s="1"/>
+      <c r="I122" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="1">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>23268</v>
+        <v>18669</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D123" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>574.14</v>
+        <v>568.46</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
+      <c r="H123" s="1"/>
+      <c r="I123" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="1">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>18673</v>
+        <v>23267</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D124" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E124" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>118.14</v>
+        <v>584.41</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H124" s="1"/>
+      <c r="I124" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="1">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>18674</v>
+        <v>18670</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E125" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F125" s="1">
-        <v>71.15000000000001</v>
+        <v>120.25</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
+      <c r="H125" s="1"/>
+      <c r="I125" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>18669</v>
+        <v>18671</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>3215190000</v>
       </c>
       <c r="E126" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F126" s="1">
-        <v>558.48</v>
+        <v>72.42</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H126" s="1"/>
+      <c r="I126" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="1">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>23267</v>
+        <v>18675</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>3215900000</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>574.14</v>
+        <v>568.46</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
+      <c r="H127" s="1"/>
+      <c r="I127" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>18670</v>
+        <v>23257</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E128" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>118.14</v>
+        <v>584.41</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
+      <c r="H128" s="1"/>
+      <c r="I128" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>18671</v>
+        <v>18676</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E129" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F129" s="1">
-        <v>71.15000000000001</v>
+        <v>120.25</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
+      <c r="H129" s="1"/>
+      <c r="I129" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="1">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>18675</v>
+        <v>18677</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>3215900000</v>
       </c>
       <c r="E130" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F130" s="1">
-        <v>558.48</v>
+        <v>72.42</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
+      <c r="H130" s="1"/>
+      <c r="I130" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>23257</v>
+        <v>23323</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>3215900000</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>574.14</v>
+        <v>584.41</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="1">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>18676</v>
+        <v>25533</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E132" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F132" s="1">
-        <v>118.14</v>
+        <v>65.59</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
+      <c r="H132" s="1"/>
+      <c r="I132" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="1">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>18677</v>
+        <v>18678</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>3215900000</v>
       </c>
       <c r="E133" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F133" s="1">
-        <v>71.15000000000001</v>
+        <v>112.05</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
+      <c r="H133" s="1"/>
+      <c r="I133" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="1">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>23323</v>
+        <v>32871</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>574.14</v>
+        <v>117.52</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="1">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>25533</v>
+        <v>32872</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E135" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>64.44</v>
+        <v>117.52</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="1">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>18678</v>
+        <v>32873</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E136" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>110.09</v>
+        <v>202.24</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="1">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>32871</v>
+        <v>32870</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>3215190000</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>115.46</v>
+        <v>117.52</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="1">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>32872</v>
+        <v>30487</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>115.46</v>
+        <v>140.29</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
+      <c r="H138" s="1"/>
+      <c r="I138" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="1">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>32873</v>
+        <v>30495</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>198.69</v>
+        <v>167.17</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
+      <c r="H139" s="1"/>
+      <c r="I139" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="1">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>32870</v>
+        <v>30490</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>115.46</v>
+        <v>140.29</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
+      <c r="H140" s="1"/>
+      <c r="I140" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="1">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>30487</v>
+        <v>30496</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>3215110000</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>137.83</v>
+        <v>167.17</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
+      <c r="H141" s="1"/>
+      <c r="I141" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="1">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>30495</v>
+        <v>30491</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>164.23</v>
+        <v>140.29</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
+      <c r="H142" s="1"/>
+      <c r="I142" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="1">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>30490</v>
+        <v>30497</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>137.83</v>
+        <v>167.17</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
+      <c r="H143" s="1"/>
+      <c r="I143" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="1">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>30496</v>
+        <v>30492</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>3215110000</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>164.23</v>
+        <v>140.29</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
+      <c r="H144" s="1"/>
+      <c r="I144" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="1">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>30491</v>
+        <v>30499</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>137.83</v>
+        <v>167.17</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
+      <c r="H145" s="1"/>
+      <c r="I145" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="1">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>30497</v>
+        <v>30493</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>164.23</v>
+        <v>140.29</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
+      <c r="H146" s="1"/>
+      <c r="I146" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="1">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>30492</v>
+        <v>30500</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>3215110000</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>137.83</v>
+        <v>167.17</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
+      <c r="H147" s="1"/>
+      <c r="I147" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="1">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>30499</v>
+        <v>30494</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>3215110000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>164.23</v>
+        <v>140.29</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
+      <c r="H148" s="1"/>
+      <c r="I148" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="1">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>30493</v>
+        <v>30501</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>3215110000</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>137.83</v>
+        <v>167.17</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
+      <c r="H149" s="1"/>
+      <c r="I149" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="1">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>30500</v>
+        <v>30424</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>3215110000</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>164.23</v>
+        <v>291.98</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
+      <c r="H150" s="1"/>
+      <c r="I150" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="1">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>30494</v>
+        <v>30428</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>3215110000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>137.83</v>
+        <v>324.77</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
+      <c r="H151" s="1"/>
+      <c r="I151" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="1">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>30501</v>
+        <v>30425</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>164.23</v>
+        <v>291.98</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
+      <c r="H152" s="1"/>
+      <c r="I152" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="1">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>30424</v>
+        <v>30429</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>286.85</v>
+        <v>324.77</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
+      <c r="H153" s="1"/>
+      <c r="I153" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="1">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>30428</v>
+        <v>30426</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>319.07</v>
+        <v>291.98</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
+      <c r="H154" s="1"/>
+      <c r="I154" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="1">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>30425</v>
+        <v>30431</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>3215900000</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>286.85</v>
+        <v>324.77</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
+      <c r="H155" s="1"/>
+      <c r="I155" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="1">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>30429</v>
+        <v>30427</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>3215900000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>319.07</v>
+        <v>291.98</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
+      <c r="H156" s="1"/>
+      <c r="I156" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="1">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>30426</v>
+        <v>30430</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>3215900000</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>286.85</v>
+        <v>324.77</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
+      <c r="H157" s="1"/>
+      <c r="I157" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="1">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>30431</v>
+        <v>34130</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>319.07</v>
+        <v>2390.01</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="1">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>30427</v>
+        <v>34063</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E159" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F159" s="1">
-        <v>286.85</v>
+        <v>290.61</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="1">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>30430</v>
+        <v>34131</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>319.07</v>
+        <v>2390.01</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="1">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>34130</v>
+        <v>34065</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E161" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F161" s="1">
-        <v>2348.03</v>
+        <v>290.61</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="1">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>34063</v>
+        <v>34132</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>3215110000</v>
       </c>
       <c r="E162" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>285.51</v>
+        <v>2390.01</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="1">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>34131</v>
+        <v>34066</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E163" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F163" s="1">
-        <v>2348.03</v>
+        <v>290.61</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="1">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>34065</v>
+        <v>34133</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E164" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>285.51</v>
+        <v>2390.01</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="1">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>34132</v>
+        <v>34067</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E165" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F165" s="1">
-        <v>2348.03</v>
+        <v>290.61</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="1">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>34066</v>
+        <v>32382</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>3215190000</v>
       </c>
       <c r="E166" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F166" s="1">
-        <v>285.51</v>
+        <v>444.57</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="1">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>34133</v>
+        <v>33238</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E167" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F167" s="1">
-        <v>2348.03</v>
+        <v>444.57</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="1">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>34067</v>
+        <v>32383</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>3215190000</v>
       </c>
       <c r="E168" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F168" s="1">
-        <v>285.51</v>
+        <v>444.57</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="1">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>32382</v>
+        <v>33239</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D169" s="1">
         <v>3215190000</v>
       </c>
       <c r="E169" s="1">
         <v>30</v>
       </c>
       <c r="F169" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="1">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>33238</v>
+        <v>32384</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D170" s="1">
         <v>3215190000</v>
       </c>
       <c r="E170" s="1">
         <v>30</v>
       </c>
       <c r="F170" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="1">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>32383</v>
+        <v>33240</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D171" s="1">
         <v>3215190000</v>
       </c>
       <c r="E171" s="1">
         <v>30</v>
       </c>
       <c r="F171" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="1">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>33239</v>
+        <v>32385</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D172" s="1">
         <v>3215190000</v>
       </c>
       <c r="E172" s="1">
         <v>30</v>
       </c>
       <c r="F172" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="1">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>32384</v>
+        <v>33241</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D173" s="1">
         <v>3215190000</v>
       </c>
       <c r="E173" s="1">
         <v>30</v>
       </c>
       <c r="F173" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="1">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>33240</v>
+        <v>32386</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D174" s="1">
         <v>3215190000</v>
       </c>
       <c r="E174" s="1">
         <v>30</v>
       </c>
       <c r="F174" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="1">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>32385</v>
+        <v>33242</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D175" s="1">
         <v>3215190000</v>
       </c>
       <c r="E175" s="1">
         <v>30</v>
       </c>
       <c r="F175" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="1">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>33241</v>
+        <v>32387</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D176" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E176" s="1">
         <v>30</v>
       </c>
       <c r="F176" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="1">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>32386</v>
+        <v>33243</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D177" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E177" s="1">
         <v>30</v>
       </c>
       <c r="F177" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="1">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>33242</v>
+        <v>32388</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D178" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E178" s="1">
         <v>30</v>
       </c>
       <c r="F178" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="1">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>32387</v>
+        <v>33244</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D179" s="1">
         <v>3215110000</v>
       </c>
       <c r="E179" s="1">
         <v>30</v>
       </c>
       <c r="F179" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="1">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>33243</v>
+        <v>32389</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D180" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E180" s="1">
         <v>30</v>
       </c>
       <c r="F180" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="1">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>32388</v>
+        <v>33245</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D181" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E181" s="1">
         <v>30</v>
       </c>
       <c r="F181" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="1">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>33244</v>
+        <v>32390</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D182" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E182" s="1">
         <v>30</v>
       </c>
       <c r="F182" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="1">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>32389</v>
+        <v>33246</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D183" s="1">
         <v>3215190000</v>
       </c>
       <c r="E183" s="1">
         <v>30</v>
       </c>
       <c r="F183" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="1">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>33245</v>
+        <v>32391</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D184" s="1">
         <v>3215190000</v>
       </c>
       <c r="E184" s="1">
         <v>30</v>
       </c>
       <c r="F184" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="1">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>32390</v>
+        <v>33247</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D185" s="1">
         <v>3215190000</v>
       </c>
       <c r="E185" s="1">
         <v>30</v>
       </c>
       <c r="F185" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="1">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>33246</v>
+        <v>32392</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D186" s="1">
         <v>3215190000</v>
       </c>
       <c r="E186" s="1">
         <v>30</v>
       </c>
       <c r="F186" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="1">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>32391</v>
+        <v>33248</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D187" s="1">
         <v>3215190000</v>
       </c>
       <c r="E187" s="1">
         <v>30</v>
       </c>
       <c r="F187" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="1">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>33247</v>
+        <v>32393</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D188" s="1">
         <v>3215190000</v>
       </c>
       <c r="E188" s="1">
         <v>30</v>
       </c>
       <c r="F188" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="1">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>32392</v>
+        <v>33249</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D189" s="1">
         <v>3215190000</v>
       </c>
       <c r="E189" s="1">
         <v>30</v>
       </c>
       <c r="F189" s="1">
-        <v>436.76</v>
+        <v>444.57</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="1">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>33248</v>
+        <v>29997</v>
       </c>
       <c r="C190" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D190" s="1">
+        <v>3215110000</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+      <c r="F190" s="1">
+        <v>916.47</v>
+      </c>
+      <c r="G190" s="1"/>
+      <c r="H190" s="1"/>
+      <c r="I190" s="1" t="s">
         <v>197</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="1">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>32393</v>
+        <v>29998</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D191" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E191" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>436.76</v>
+        <v>231.39</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
+      <c r="H191" s="1"/>
+      <c r="I191" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="1">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>33249</v>
+        <v>30000</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D192" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E192" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>436.76</v>
+        <v>916.47</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="1">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>29997</v>
+        <v>30001</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D193" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>995.6900000000001</v>
+        <v>231.39</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
+      <c r="H193" s="1"/>
+      <c r="I193" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="1">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>29998</v>
+        <v>30002</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D194" s="1">
         <v>3215110000</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>227.33</v>
+        <v>916.47</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="1">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>30000</v>
+        <v>30003</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D195" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>995.6900000000001</v>
+        <v>231.39</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
+      <c r="H195" s="1"/>
+      <c r="I195" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="1">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>30001</v>
+        <v>30004</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D196" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>227.33</v>
+        <v>1215.27</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="1">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>30002</v>
+        <v>30005</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D197" s="1">
         <v>3215110000</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>995.6900000000001</v>
+        <v>278.77</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
+      <c r="H197" s="1"/>
+      <c r="I197" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="1">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>30003</v>
+        <v>30006</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D198" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>227.33</v>
+        <v>916.47</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="1">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>30004</v>
+        <v>30007</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D199" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>1493.76</v>
+        <v>231.39</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
+      <c r="H199" s="1"/>
+      <c r="I199" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="1">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>30005</v>
+        <v>30008</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D200" s="1">
         <v>3215110000</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>273.87</v>
+        <v>2027.43</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="1">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>30006</v>
+        <v>30009</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D201" s="1">
         <v>3215110000</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>995.6900000000001</v>
+        <v>464.61</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="1">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>30007</v>
+        <v>30010</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D202" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>227.33</v>
+        <v>2027.43</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="1">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>30008</v>
+        <v>30011</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D203" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>1991.82</v>
+        <v>464.61</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="1">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>30009</v>
+        <v>30012</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D204" s="1">
         <v>3215110000</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>456.45</v>
+        <v>2027.43</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="1">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>30010</v>
+        <v>30013</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D205" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1991.82</v>
+        <v>464.61</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="1">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>30011</v>
+        <v>30014</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D206" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>456.45</v>
+        <v>2027.43</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="1">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>30012</v>
+        <v>30015</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D207" s="1">
         <v>3215110000</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>1991.82</v>
+        <v>464.61</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="1">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>30013</v>
+        <v>30016</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D208" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>456.45</v>
+        <v>2027.43</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="1">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>30014</v>
+        <v>30017</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D209" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>1991.82</v>
+        <v>464.61</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="1">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>30015</v>
+        <v>18691</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D210" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>456.45</v>
+        <v>568.46</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="1">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>30016</v>
+        <v>18693</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D211" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E211" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F211" s="1">
-        <v>1991.82</v>
+        <v>120.25</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
+      <c r="H211" s="1"/>
+      <c r="I211" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="1">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>30017</v>
+        <v>18694</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D212" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E212" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F212" s="1">
-        <v>456.45</v>
+        <v>215.45</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="1">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>18691</v>
+        <v>18695</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D213" s="1">
         <v>3215900000</v>
       </c>
       <c r="E213" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F213" s="1">
-        <v>558.48</v>
+        <v>75.61</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
+      <c r="H213" s="1"/>
+      <c r="I213" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="1">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>18693</v>
+        <v>18696</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D214" s="1">
         <v>3215900000</v>
       </c>
       <c r="E214" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F214" s="1">
-        <v>118.14</v>
+        <v>161.7</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
+      <c r="H214" s="1"/>
+      <c r="I214" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="1">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>18694</v>
+        <v>30680</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D215" s="1">
         <v>3215110000</v>
       </c>
       <c r="E215" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>211.67</v>
+        <v>159.88</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="1">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>18695</v>
+        <v>30685</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D216" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E216" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>74.29000000000001</v>
+        <v>264.19</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="1">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>18696</v>
+        <v>30681</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D217" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E217" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>158.86</v>
+        <v>169.45</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="1">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>30680</v>
+        <v>30686</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D218" s="1">
         <v>3215110000</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>157.07</v>
+        <v>282.41</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="1">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>30685</v>
+        <v>30682</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D219" s="1">
         <v>3215110000</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>259.55</v>
+        <v>169.45</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="1">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>30681</v>
+        <v>30687</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D220" s="1">
         <v>3215110000</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>166.47</v>
+        <v>282.41</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="1">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>30686</v>
+        <v>30684</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D221" s="1">
         <v>3215110000</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>277.45</v>
+        <v>169.45</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="1">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>30682</v>
+        <v>30688</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D222" s="1">
         <v>3215110000</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>166.47</v>
+        <v>282.41</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="1">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>30687</v>
+        <v>22463</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D223" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E223" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F223" s="1">
-        <v>277.45</v>
+        <v>153.96</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
+      <c r="H223" s="1"/>
+      <c r="I223" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="1">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>30684</v>
+        <v>18699</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D224" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>166.47</v>
+        <v>495.58</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="1">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>30688</v>
+        <v>23304</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D225" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>277.45</v>
+        <v>495.58</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
+      <c r="H225" s="1"/>
+      <c r="I225" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="1">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>22463</v>
+        <v>18700</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D226" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E226" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F226" s="1">
-        <v>151.26</v>
+        <v>115.24</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
+      <c r="H226" s="1"/>
+      <c r="I226" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="1">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>18699</v>
+        <v>18701</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D227" s="1">
         <v>3215900000</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>486.88</v>
+        <v>172.18</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
+      <c r="H227" s="1"/>
+      <c r="I227" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="1">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>23304</v>
+        <v>18702</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D228" s="1">
         <v>3215900000</v>
       </c>
       <c r="E228" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F228" s="1">
-        <v>486.88</v>
+        <v>65.59</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
+      <c r="H228" s="1"/>
+      <c r="I228" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="1">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>18700</v>
+        <v>18703</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D229" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E229" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F229" s="1">
-        <v>113.22</v>
+        <v>83.36</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
+      <c r="H229" s="1"/>
+      <c r="I229" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="1">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>18701</v>
+        <v>26503</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D230" s="1">
         <v>3215900000</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>169.16</v>
+        <v>1721.79</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="1">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>18702</v>
+        <v>26501</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D231" s="1">
         <v>3215900000</v>
       </c>
       <c r="E231" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>64.44</v>
+        <v>212.72</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
+      <c r="H231" s="1"/>
+      <c r="I231" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="1">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>18703</v>
+        <v>26502</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D232" s="1">
         <v>3215900000</v>
       </c>
       <c r="E232" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>81.89</v>
+        <v>376.24</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="1">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>26503</v>
+        <v>26513</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D233" s="1">
         <v>3215900000</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>1691.55</v>
+        <v>1261.74</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="1">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>26501</v>
+        <v>26505</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D234" s="1">
         <v>3215900000</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>208.98</v>
+        <v>132.55</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
+      <c r="H234" s="1"/>
+      <c r="I234" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="1">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>26502</v>
+        <v>26509</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D235" s="1">
         <v>3215900000</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>369.64</v>
+        <v>263.73</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="1">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>26513</v>
+        <v>26514</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D236" s="1">
         <v>3215900000</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>1239.58</v>
+        <v>1261.74</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="1">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>26505</v>
+        <v>26506</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D237" s="1">
         <v>3215900000</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>130.22</v>
+        <v>132.55</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
+      <c r="H237" s="1"/>
+      <c r="I237" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="1">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>26509</v>
+        <v>26510</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D238" s="1">
         <v>3215900000</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>259.1</v>
+        <v>263.73</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="1">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>26514</v>
+        <v>26515</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D239" s="1">
         <v>3215900000</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>1239.58</v>
+        <v>1261.74</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="1">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>26506</v>
+        <v>26507</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D240" s="1">
         <v>3215900000</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>130.22</v>
+        <v>132.55</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
+      <c r="H240" s="1"/>
+      <c r="I240" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="1">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>26510</v>
+        <v>26511</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D241" s="1">
         <v>3215900000</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>259.1</v>
+        <v>263.73</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="1">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>26515</v>
+        <v>26516</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D242" s="1">
         <v>3215900000</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>1239.58</v>
+        <v>1261.74</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="1">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>26507</v>
+        <v>26508</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D243" s="1">
         <v>3215900000</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>130.22</v>
+        <v>132.55</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
+      <c r="H243" s="1"/>
+      <c r="I243" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="1">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>26511</v>
+        <v>26512</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D244" s="1">
         <v>3215900000</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>259.1</v>
+        <v>263.73</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="1">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>26516</v>
+        <v>34436</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D245" s="1">
         <v>3215900000</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>1239.58</v>
+        <v>138.93</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
+      <c r="H245" s="1"/>
+      <c r="I245" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="1">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>26508</v>
+        <v>21233</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D246" s="1">
         <v>3215900000</v>
       </c>
       <c r="E246" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F246" s="1">
-        <v>130.22</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="1">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>26512</v>
+        <v>18718</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D247" s="1">
         <v>3215900000</v>
       </c>
       <c r="E247" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F247" s="1">
-        <v>259.1</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
+      <c r="H247" s="1"/>
+      <c r="I247" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="1">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>34436</v>
+        <v>21234</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D248" s="1">
         <v>3215900000</v>
       </c>
       <c r="E248" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F248" s="1">
-        <v>136.49</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="1">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>21233</v>
+        <v>18719</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D249" s="1">
         <v>3215900000</v>
       </c>
       <c r="E249" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F249" s="1">
-        <v>581.3</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
+      <c r="H249" s="1"/>
+      <c r="I249" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="1">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>18718</v>
+        <v>21235</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D250" s="1">
         <v>3215900000</v>
       </c>
       <c r="E250" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F250" s="1">
-        <v>80.55</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="1">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>21234</v>
+        <v>18720</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D251" s="1">
         <v>3215900000</v>
       </c>
       <c r="E251" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F251" s="1">
-        <v>581.3</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
+      <c r="H251" s="1"/>
+      <c r="I251" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="1">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>18719</v>
+        <v>21237</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D252" s="1">
         <v>3215900000</v>
       </c>
       <c r="E252" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F252" s="1">
-        <v>80.55</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="1">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>21235</v>
+        <v>18721</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D253" s="1">
         <v>3215900000</v>
       </c>
       <c r="E253" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F253" s="1">
-        <v>581.3</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
+      <c r="H253" s="1"/>
+      <c r="I253" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="1">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>18720</v>
+        <v>21238</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D254" s="1">
         <v>3215900000</v>
       </c>
       <c r="E254" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F254" s="1">
-        <v>80.55</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="1">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>21237</v>
+        <v>18722</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D255" s="1">
         <v>3215900000</v>
       </c>
       <c r="E255" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F255" s="1">
-        <v>581.3</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
+      <c r="H255" s="1"/>
+      <c r="I255" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="1">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>18721</v>
+        <v>21239</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D256" s="1">
         <v>3215900000</v>
       </c>
       <c r="E256" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F256" s="1">
-        <v>80.55</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="1">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>21238</v>
+        <v>18723</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D257" s="1">
         <v>3215900000</v>
       </c>
       <c r="E257" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F257" s="1">
-        <v>581.3</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
+      <c r="H257" s="1"/>
+      <c r="I257" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="1">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>18722</v>
+        <v>21240</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D258" s="1">
         <v>3215900000</v>
       </c>
       <c r="E258" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F258" s="1">
-        <v>80.55</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="1">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>21239</v>
+        <v>18724</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D259" s="1">
         <v>3215900000</v>
       </c>
       <c r="E259" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F259" s="1">
-        <v>581.3</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
+      <c r="H259" s="1"/>
+      <c r="I259" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="1">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>18723</v>
+        <v>21241</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D260" s="1">
         <v>3215900000</v>
       </c>
       <c r="E260" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F260" s="1">
-        <v>80.55</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="1">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>21240</v>
+        <v>18725</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D261" s="1">
         <v>3215900000</v>
       </c>
       <c r="E261" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F261" s="1">
-        <v>581.3</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
+      <c r="H261" s="1"/>
+      <c r="I261" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="1">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>18724</v>
+        <v>21242</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D262" s="1">
         <v>3215900000</v>
       </c>
       <c r="E262" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F262" s="1">
-        <v>80.55</v>
+        <v>569.38</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H262" s="1"/>
+      <c r="I262" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="1">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>21241</v>
+        <v>24764</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D263" s="1">
         <v>3215900000</v>
       </c>
       <c r="E263" s="1">
         <v>10</v>
       </c>
       <c r="F263" s="1">
-        <v>581.3</v>
+        <v>1614.75</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="1">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>18725</v>
+        <v>24763</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D264" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E264" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F264" s="1">
-        <v>80.55</v>
+        <v>359.39</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
+      <c r="H264" s="1"/>
+      <c r="I264" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="1">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>21242</v>
+        <v>27071</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D265" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E265" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>559.38</v>
+        <v>1115.06</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H265" s="1"/>
+      <c r="I265" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="1">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>24764</v>
+        <v>27070</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D266" s="1">
         <v>3215900000</v>
       </c>
       <c r="E266" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>1586.39</v>
+        <v>204.52</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
+      <c r="H266" s="1"/>
+      <c r="I266" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="1">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>24763</v>
+        <v>27069</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D267" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E267" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>353.08</v>
+        <v>116.61</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
+      <c r="H267" s="1"/>
+      <c r="I267" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="1">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>27071</v>
+        <v>27072</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D268" s="1">
         <v>3215190000</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>1095.48</v>
+        <v>1115.06</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="1">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>27070</v>
+        <v>27077</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D269" s="1">
         <v>3215900000</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>200.93</v>
+        <v>204.52</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
+      <c r="H269" s="1"/>
+      <c r="I269" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="1">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>27069</v>
+        <v>27076</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D270" s="1">
         <v>3215900000</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>114.56</v>
+        <v>116.61</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
+      <c r="H270" s="1"/>
+      <c r="I270" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="1">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>27072</v>
+        <v>27074</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D271" s="1">
         <v>3215190000</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>1095.48</v>
+        <v>1115.06</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="1">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>27077</v>
+        <v>27078</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D272" s="1">
         <v>3215900000</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>200.93</v>
+        <v>116.61</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
+      <c r="H272" s="1"/>
+      <c r="I272" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="1">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>27076</v>
+        <v>30690</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D273" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>114.56</v>
+        <v>1064.5</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="1">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>27074</v>
+        <v>30694</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D274" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>1095.48</v>
+        <v>213.63</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="1">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>27078</v>
+        <v>30691</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D275" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>114.56</v>
+        <v>608.09</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="1">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>30690</v>
+        <v>30695</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D276" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>1045.81</v>
+        <v>131.18</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="1">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>30694</v>
+        <v>30692</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D277" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>209.88</v>
+        <v>608.09</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="1">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>30691</v>
+        <v>30696</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D278" s="1">
         <v>3215190000</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>597.41</v>
+        <v>131.18</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="1">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>30695</v>
+        <v>30693</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D279" s="1">
         <v>3215190000</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>128.88</v>
+        <v>608.09</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="1">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>30692</v>
+        <v>30697</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D280" s="1">
         <v>3215190000</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>597.41</v>
+        <v>131.18</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="1">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>30696</v>
+        <v>27711</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D281" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>128.88</v>
+        <v>824.91</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="1">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>30693</v>
+        <v>27705</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D282" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E282" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F282" s="1">
-        <v>597.41</v>
+        <v>202.24</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H282" s="1"/>
+      <c r="I282" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="1">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>30697</v>
+        <v>27712</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D283" s="1">
         <v>3215190000</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>128.88</v>
+        <v>824.91</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="1">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>27711</v>
+        <v>27706</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D284" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E284" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F284" s="1">
-        <v>810.42</v>
+        <v>202.24</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
+      <c r="H284" s="1"/>
+      <c r="I284" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="1">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>27705</v>
+        <v>27713</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D285" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E285" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>198.69</v>
+        <v>824.91</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H285" s="1"/>
+      <c r="I285" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="1">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>27712</v>
+        <v>27707</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D286" s="1">
         <v>3215190000</v>
       </c>
       <c r="E286" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F286" s="1">
-        <v>810.42</v>
+        <v>202.24</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
+      <c r="H286" s="1"/>
+      <c r="I286" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="1">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>27706</v>
+        <v>27714</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D287" s="1">
         <v>3215190000</v>
       </c>
       <c r="E287" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>198.69</v>
+        <v>824.91</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="1">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>27713</v>
+        <v>27708</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D288" s="1">
         <v>3215190000</v>
       </c>
       <c r="E288" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F288" s="1">
-        <v>810.42</v>
+        <v>202.24</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
+      <c r="H288" s="1"/>
+      <c r="I288" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="1">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>27707</v>
+        <v>27710</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D289" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E289" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>198.69</v>
+        <v>1351.47</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="1">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>27714</v>
+        <v>27704</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D290" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E290" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F290" s="1">
-        <v>810.42</v>
+        <v>302</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
+      <c r="H290" s="1"/>
+      <c r="I290" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="1">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>27708</v>
+        <v>29464</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D291" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E291" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>198.69</v>
+        <v>1517.73</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="1">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>27710</v>
+        <v>29462</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D292" s="1">
         <v>3215110000</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>1327.73</v>
+        <v>362.12</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="1">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>27704</v>
+        <v>30750</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D293" s="1">
         <v>3215110000</v>
       </c>
       <c r="E293" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>296.69</v>
+        <v>146.22</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
+      <c r="H293" s="1"/>
+      <c r="I293" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="1">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>29464</v>
+        <v>33292</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D294" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E294" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F294" s="1">
-        <v>1491.07</v>
+        <v>545.6900000000001</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="1">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>29462</v>
+        <v>33293</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D295" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E295" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F295" s="1">
-        <v>355.76</v>
+        <v>545.6900000000001</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="1">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>30750</v>
+        <v>33294</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D296" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E296" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F296" s="1">
-        <v>143.65</v>
+        <v>545.6900000000001</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="1">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>33292</v>
+        <v>33295</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D297" s="1">
         <v>3215190000</v>
       </c>
       <c r="E297" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F297" s="1">
-        <v>536.11</v>
+        <v>74.25</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="1">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>33293</v>
+        <v>33296</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D298" s="1">
         <v>3215190000</v>
       </c>
       <c r="E298" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F298" s="1">
-        <v>536.11</v>
+        <v>74.25</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="1">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>33294</v>
+        <v>33297</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D299" s="1">
         <v>3215190000</v>
       </c>
       <c r="E299" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F299" s="1">
-        <v>536.11</v>
+        <v>74.25</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="1">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>33295</v>
+        <v>33287</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D300" s="1">
         <v>3215190000</v>
       </c>
       <c r="E300" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F300" s="1">
-        <v>72.94</v>
+        <v>115.24</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="1">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>33296</v>
+        <v>33288</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D301" s="1">
         <v>3215190000</v>
       </c>
       <c r="E301" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F301" s="1">
-        <v>72.94</v>
+        <v>115.24</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="1">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>33297</v>
+        <v>33289</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D302" s="1">
         <v>3215190000</v>
       </c>
       <c r="E302" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F302" s="1">
-        <v>72.94</v>
+        <v>115.24</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="1">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>33287</v>
+        <v>33298</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D303" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E303" s="1">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F303" s="1">
-        <v>113.22</v>
+        <v>545.6900000000001</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="1">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>33288</v>
+        <v>33299</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D304" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E304" s="1">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F304" s="1">
-        <v>113.22</v>
+        <v>828.55</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="1">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>33289</v>
+        <v>33300</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D305" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E305" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F305" s="1">
-        <v>113.22</v>
+        <v>74.25</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="1">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>33298</v>
+        <v>33301</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D306" s="1">
         <v>3215110000</v>
       </c>
       <c r="E306" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F306" s="1">
-        <v>536.11</v>
+        <v>110.23</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="1">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>33299</v>
+        <v>33290</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D307" s="1">
         <v>3215110000</v>
       </c>
       <c r="E307" s="1">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F307" s="1">
-        <v>814</v>
+        <v>115.24</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="1">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>33300</v>
+        <v>33291</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D308" s="1">
         <v>3215110000</v>
       </c>
       <c r="E308" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F308" s="1">
-        <v>72.94</v>
+        <v>194.95</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="1">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>33301</v>
+        <v>30506</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D309" s="1">
         <v>3215110000</v>
       </c>
       <c r="E309" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>108.3</v>
+        <v>658.65</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="1">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>33290</v>
+        <v>30507</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D310" s="1">
         <v>3215110000</v>
       </c>
       <c r="E310" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>113.22</v>
+        <v>658.65</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="1">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>33291</v>
+        <v>30509</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D311" s="1">
         <v>3215110000</v>
       </c>
       <c r="E311" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>191.53</v>
+        <v>658.65</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="1">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>30506</v>
+        <v>30510</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D312" s="1">
         <v>3215110000</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>647.09</v>
+        <v>962.9299999999999</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="1">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>30507</v>
+        <v>30511</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D313" s="1">
         <v>3215110000</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>647.09</v>
+        <v>82.45</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
+      <c r="H313" s="1"/>
+      <c r="I313" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>30509</v>
+        <v>30512</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D314" s="1">
         <v>3215110000</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>647.09</v>
+        <v>82.45</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
+      <c r="H314" s="1"/>
+      <c r="I314" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="1">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>30510</v>
+        <v>30513</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D315" s="1">
         <v>3215110000</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>946.02</v>
+        <v>82.45</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
+      <c r="H315" s="1"/>
+      <c r="I315" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="1">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>30511</v>
+        <v>30504</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D316" s="1">
         <v>3215110000</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>81</v>
+        <v>116.61</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
+      <c r="H316" s="1"/>
+      <c r="I316" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="1">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>30512</v>
+        <v>30514</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D317" s="1">
         <v>3215110000</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>81</v>
+        <v>129.82</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
+      <c r="H317" s="1"/>
+      <c r="I317" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="1">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>30513</v>
+        <v>30515</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D318" s="1">
         <v>3215110000</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>81</v>
+        <v>129.82</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
+      <c r="H318" s="1"/>
+      <c r="I318" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="1">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>30504</v>
+        <v>30516</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D319" s="1">
         <v>3215110000</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>114.56</v>
+        <v>129.82</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
+      <c r="H319" s="1"/>
+      <c r="I319" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="1">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>30514</v>
+        <v>30505</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D320" s="1">
         <v>3215110000</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>127.54</v>
+        <v>181.74</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
+      <c r="H320" s="1"/>
+      <c r="I320" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="1">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>30515</v>
+        <v>21786</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D321" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E321" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F321" s="1">
-        <v>127.54</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="1">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>30516</v>
+        <v>21788</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D322" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E322" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F322" s="1">
-        <v>127.54</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="1">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>30505</v>
+        <v>21787</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D323" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E323" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F323" s="1">
-        <v>178.55</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="1">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>21786</v>
+        <v>21785</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D324" s="1">
         <v>3215900000</v>
       </c>
       <c r="E324" s="1">
         <v>30</v>
       </c>
       <c r="F324" s="1">
-        <v>69.36</v>
+        <v>157.15</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="1">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>21788</v>
+        <v>29506</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D325" s="1">
         <v>3215900000</v>
       </c>
       <c r="E325" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>69.36</v>
+        <v>1214.36</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="1">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>21787</v>
+        <v>30748</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D326" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E326" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>69.36</v>
+        <v>227.75</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
+      <c r="H326" s="1"/>
+      <c r="I326" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="1">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>21785</v>
+        <v>29507</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D327" s="1">
         <v>3215900000</v>
       </c>
       <c r="E327" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>154.39</v>
+        <v>1003.01</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="1">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>29506</v>
+        <v>30751</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D328" s="1">
         <v>3215900000</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>1193.04</v>
+        <v>116.61</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
+      <c r="H328" s="1"/>
+      <c r="I328" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="1">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>30748</v>
+        <v>30752</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D329" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>223.75</v>
+        <v>185.84</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
+      <c r="H329" s="1"/>
+      <c r="I329" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="1">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>29507</v>
+        <v>29508</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D330" s="1">
         <v>3215900000</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>985.4</v>
+        <v>1003.01</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="1">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>30751</v>
+        <v>30753</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D331" s="1">
         <v>3215900000</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>114.56</v>
+        <v>116.61</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
+      <c r="H331" s="1"/>
+      <c r="I331" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="1">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>30752</v>
+        <v>30754</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D332" s="1">
         <v>3215900000</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>182.58</v>
+        <v>185.84</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
+      <c r="H332" s="1"/>
+      <c r="I332" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="1">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>29508</v>
+        <v>29509</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D333" s="1">
         <v>3215900000</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>985.4</v>
+        <v>1003.01</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="1">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>30753</v>
+        <v>30755</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D334" s="1">
         <v>3215900000</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>114.56</v>
+        <v>116.61</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
+      <c r="H334" s="1"/>
+      <c r="I334" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="1">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>30754</v>
+        <v>30756</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D335" s="1">
         <v>3215900000</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>182.58</v>
+        <v>185.84</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
+      <c r="H335" s="1"/>
+      <c r="I335" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="1">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>29509</v>
+        <v>31463</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D336" s="1">
         <v>3215900000</v>
       </c>
       <c r="E336" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F336" s="1">
-        <v>985.4</v>
+        <v>1368.32</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="1">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>30755</v>
+        <v>31462</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D337" s="1">
         <v>3215900000</v>
       </c>
       <c r="E337" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F337" s="1">
-        <v>114.56</v>
+        <v>165.8</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="1">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>30756</v>
+        <v>31461</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D338" s="1">
         <v>3215900000</v>
       </c>
       <c r="E338" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F338" s="1">
-        <v>182.58</v>
+        <v>268.75</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H338" s="1"/>
       <c r="I338" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="1">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>31463</v>
+        <v>31465</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D339" s="1">
         <v>3215900000</v>
       </c>
       <c r="E339" s="1">
         <v>10</v>
       </c>
       <c r="F339" s="1">
-        <v>1344.29</v>
+        <v>1418.88</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="1">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>31462</v>
+        <v>31466</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D340" s="1">
         <v>3215900000</v>
       </c>
       <c r="E340" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F340" s="1">
-        <v>162.89</v>
+        <v>1418.88</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="1">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>31461</v>
+        <v>31467</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D341" s="1">
         <v>3215900000</v>
       </c>
       <c r="E341" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F341" s="1">
-        <v>264.03</v>
+        <v>1418.88</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="1">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>31465</v>
+        <v>31468</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D342" s="1">
         <v>3215900000</v>
       </c>
       <c r="E342" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F342" s="1">
-        <v>1393.96</v>
+        <v>169.9</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="1">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>31466</v>
+        <v>31469</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D343" s="1">
         <v>3215900000</v>
       </c>
       <c r="E343" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F343" s="1">
-        <v>1393.96</v>
+        <v>169.9</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="1">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>31467</v>
+        <v>31470</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D344" s="1">
         <v>3215900000</v>
       </c>
       <c r="E344" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F344" s="1">
-        <v>1393.96</v>
+        <v>169.9</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="1">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>31468</v>
+        <v>31471</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D345" s="1">
         <v>3215900000</v>
       </c>
       <c r="E345" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F345" s="1">
-        <v>166.92</v>
+        <v>277.4</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="1">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>31469</v>
+        <v>31472</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D346" s="1">
         <v>3215900000</v>
       </c>
       <c r="E346" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F346" s="1">
-        <v>166.92</v>
+        <v>277.4</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="1">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>31470</v>
+        <v>31473</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D347" s="1">
         <v>3215900000</v>
       </c>
       <c r="E347" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F347" s="1">
-        <v>166.92</v>
+        <v>277.4</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="1">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>31471</v>
+        <v>32401</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D348" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E348" s="1">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F348" s="1">
-        <v>272.53</v>
+        <v>1290.89</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="1">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>31472</v>
+        <v>32402</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D349" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E349" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F349" s="1">
-        <v>272.53</v>
+        <v>174.46</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="1">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>31473</v>
+        <v>32406</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D350" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E350" s="1">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F350" s="1">
-        <v>272.53</v>
+        <v>1338.71</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="1">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>32401</v>
+        <v>32407</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D351" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E351" s="1">
         <v>9</v>
       </c>
       <c r="F351" s="1">
-        <v>1268.22</v>
+        <v>1338.71</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="1">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>32402</v>
+        <v>32408</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D352" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E352" s="1">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F352" s="1">
-        <v>171.39</v>
+        <v>1338.71</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H352" s="1"/>
       <c r="I352" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="1">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>32406</v>
+        <v>32403</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D353" s="1">
         <v>3215190000</v>
       </c>
       <c r="E353" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F353" s="1">
-        <v>1315.2</v>
+        <v>179.01</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="1">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>32407</v>
+        <v>32404</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D354" s="1">
         <v>3215190000</v>
       </c>
       <c r="E354" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F354" s="1">
-        <v>1315.2</v>
+        <v>179.01</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="1"/>
       <c r="I354" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="1">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>32408</v>
+        <v>32405</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D355" s="1">
         <v>3215190000</v>
       </c>
       <c r="E355" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F355" s="1">
-        <v>1315.2</v>
+        <v>179.01</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H355" s="1"/>
       <c r="I355" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="1">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>32403</v>
+        <v>18762</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D356" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E356" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F356" s="1">
-        <v>175.87</v>
+        <v>201.33</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="1">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>32404</v>
+        <v>18763</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D357" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E357" s="1">
         <v>30</v>
       </c>
       <c r="F357" s="1">
-        <v>175.87</v>
+        <v>106.59</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="1">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>32405</v>
+        <v>18771</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D358" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E358" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F358" s="1">
-        <v>175.87</v>
+        <v>207.71</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H358" s="1"/>
       <c r="I358" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="1">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>18762</v>
+        <v>18772</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D359" s="1">
         <v>3215900000</v>
       </c>
       <c r="E359" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F359" s="1">
-        <v>197.8</v>
+        <v>118.89</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="1">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>18763</v>
+        <v>18773</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D360" s="1">
         <v>3215900000</v>
       </c>
       <c r="E360" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F360" s="1">
-        <v>104.72</v>
+        <v>136.19</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H360" s="1"/>
       <c r="I360" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="1">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>18771</v>
+        <v>18774</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D361" s="1">
         <v>3215900000</v>
       </c>
       <c r="E361" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F361" s="1">
-        <v>204.06</v>
+        <v>76.98</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="1">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>18772</v>
+        <v>18777</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D362" s="1">
         <v>3215900000</v>
       </c>
       <c r="E362" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F362" s="1">
-        <v>116.8</v>
+        <v>136.19</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="1">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>18773</v>
+        <v>18778</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D363" s="1">
         <v>3215900000</v>
       </c>
       <c r="E363" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F363" s="1">
-        <v>133.8</v>
+        <v>76.98</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H363" s="1"/>
       <c r="I363" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="1">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>18774</v>
+        <v>18775</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D364" s="1">
         <v>3215900000</v>
       </c>
       <c r="E364" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F364" s="1">
-        <v>75.63</v>
+        <v>136.19</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H364" s="1"/>
       <c r="I364" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="1">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>18777</v>
+        <v>18776</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D365" s="1">
         <v>3215900000</v>
       </c>
       <c r="E365" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F365" s="1">
-        <v>133.8</v>
+        <v>76.98</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H365" s="1"/>
       <c r="I365" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="1">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>18778</v>
+        <v>18779</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D366" s="1">
         <v>3215900000</v>
       </c>
       <c r="E366" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F366" s="1">
-        <v>75.63</v>
+        <v>254.62</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H366" s="1"/>
       <c r="I366" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="1">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>18775</v>
+        <v>18780</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D367" s="1">
         <v>3215900000</v>
       </c>
       <c r="E367" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F367" s="1">
-        <v>133.8</v>
+        <v>139.84</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H367" s="1"/>
       <c r="I367" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="1">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>18776</v>
+        <v>18781</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D368" s="1">
         <v>3215900000</v>
       </c>
       <c r="E368" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F368" s="1">
-        <v>75.63</v>
+        <v>89.73</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H368" s="1"/>
       <c r="I368" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="1">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>18779</v>
+        <v>18782</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D369" s="1">
         <v>3215900000</v>
       </c>
       <c r="E369" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F369" s="1">
-        <v>250.15</v>
+        <v>57.39</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H369" s="1"/>
       <c r="I369" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="1">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>18780</v>
+        <v>18783</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D370" s="1">
         <v>3215900000</v>
       </c>
       <c r="E370" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F370" s="1">
-        <v>137.38</v>
+        <v>89.73</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="1">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>18781</v>
+        <v>18784</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D371" s="1">
         <v>3215900000</v>
       </c>
       <c r="E371" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F371" s="1">
-        <v>88.16</v>
+        <v>57.39</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="1">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>18782</v>
+        <v>18785</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D372" s="1">
         <v>3215900000</v>
       </c>
       <c r="E372" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F372" s="1">
-        <v>56.39</v>
+        <v>89.73</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="1">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>18783</v>
+        <v>18786</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D373" s="1">
         <v>3215900000</v>
       </c>
       <c r="E373" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F373" s="1">
-        <v>88.16</v>
+        <v>57.39</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="1">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>18784</v>
+        <v>20856</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D374" s="1">
         <v>3215900000</v>
       </c>
       <c r="E374" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F374" s="1">
-        <v>56.39</v>
+        <v>207.71</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="1">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>18785</v>
+        <v>20862</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D375" s="1">
         <v>3215900000</v>
       </c>
       <c r="E375" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F375" s="1">
-        <v>88.16</v>
+        <v>129.82</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="1">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>18786</v>
+        <v>20863</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D376" s="1">
         <v>3215900000</v>
       </c>
       <c r="E376" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F376" s="1">
-        <v>56.39</v>
+        <v>136.65</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H376" s="1"/>
       <c r="I376" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="1">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>20856</v>
+        <v>20866</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D377" s="1">
         <v>3215900000</v>
       </c>
       <c r="E377" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F377" s="1">
-        <v>204.06</v>
+        <v>83.36</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="1">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>20862</v>
+        <v>20865</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D378" s="1">
         <v>3215900000</v>
       </c>
       <c r="E378" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F378" s="1">
-        <v>127.54</v>
+        <v>136.65</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H378" s="1"/>
       <c r="I378" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="1">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>20863</v>
+        <v>20868</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D379" s="1">
         <v>3215900000</v>
       </c>
       <c r="E379" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F379" s="1">
-        <v>134.25</v>
+        <v>83.36</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H379" s="1"/>
       <c r="I379" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="1">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>20866</v>
+        <v>20864</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D380" s="1">
         <v>3215900000</v>
       </c>
       <c r="E380" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F380" s="1">
-        <v>81.89</v>
+        <v>136.65</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H380" s="1"/>
       <c r="I380" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="1">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>20865</v>
+        <v>20867</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D381" s="1">
         <v>3215900000</v>
       </c>
       <c r="E381" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F381" s="1">
-        <v>134.25</v>
+        <v>83.36</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H381" s="1"/>
       <c r="I381" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="1">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>20868</v>
+        <v>27201</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D382" s="1">
         <v>3215900000</v>
       </c>
       <c r="E382" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>81.89</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H382" s="1"/>
       <c r="I382" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="1">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>20864</v>
+        <v>27202</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D383" s="1">
         <v>3215900000</v>
       </c>
       <c r="E383" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>134.25</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H383" s="1"/>
       <c r="I383" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="1">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>20867</v>
+        <v>27203</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D384" s="1">
         <v>3215900000</v>
       </c>
       <c r="E384" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>81.89</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H384" s="1"/>
       <c r="I384" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="1">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>27201</v>
+        <v>28968</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D385" s="1">
         <v>3215900000</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>587.5700000000001</v>
+        <v>1190.68</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H385" s="1"/>
       <c r="I385" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="1">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>27202</v>
+        <v>28969</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D386" s="1">
         <v>3215900000</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>587.5700000000001</v>
+        <v>117.52</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="5" t="s">
+      <c r="H386" s="1"/>
+      <c r="I386" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="1">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>27203</v>
+        <v>28970</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D387" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>587.5700000000001</v>
+        <v>200.88</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
+      <c r="H387" s="1"/>
+      <c r="I387" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="1">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>28968</v>
+        <v>28971</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D388" s="1">
         <v>3215900000</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>1169.77</v>
+        <v>208.62</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H388" s="1"/>
       <c r="I388" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="1">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>28969</v>
+        <v>28926</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D389" s="1">
         <v>3215900000</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>115.46</v>
+        <v>1240.78</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H389" s="1"/>
       <c r="I389" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="1">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>28970</v>
+        <v>18790</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D390" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E390" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F390" s="1">
-        <v>197.35</v>
+        <v>110.69</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H390" s="1"/>
       <c r="I390" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="1">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>28971</v>
+        <v>18791</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D391" s="1">
         <v>3215900000</v>
       </c>
       <c r="E391" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F391" s="1">
-        <v>204.96</v>
+        <v>65.14</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
+      <c r="H391" s="1"/>
+      <c r="I391" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="1">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>28926</v>
+        <v>18794</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D392" s="1">
         <v>3215900000</v>
       </c>
       <c r="E392" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F392" s="1">
-        <v>1218.99</v>
+        <v>110.69</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H392" s="1"/>
       <c r="I392" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="1">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>18790</v>
+        <v>18795</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D393" s="1">
         <v>3215900000</v>
       </c>
       <c r="E393" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F393" s="1">
-        <v>108.74</v>
+        <v>62.4</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
+      <c r="H393" s="1"/>
+      <c r="I393" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="1">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>18791</v>
+        <v>18792</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D394" s="1">
         <v>3215900000</v>
       </c>
       <c r="E394" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F394" s="1">
-        <v>63.99</v>
+        <v>110.69</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H394" s="1"/>
       <c r="I394" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="1">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>18794</v>
+        <v>18793</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D395" s="1">
         <v>3215900000</v>
       </c>
       <c r="E395" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F395" s="1">
-        <v>108.74</v>
+        <v>65.14</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
+      <c r="H395" s="1"/>
+      <c r="I395" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="1">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>18795</v>
+        <v>18787</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D396" s="1">
         <v>3215900000</v>
       </c>
       <c r="E396" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>61.31</v>
+        <v>498.32</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H396" s="1"/>
       <c r="I396" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="1">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>18792</v>
+        <v>18788</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D397" s="1">
         <v>3215900000</v>
       </c>
       <c r="E397" s="1">
         <v>20</v>
       </c>
       <c r="F397" s="1">
-        <v>108.74</v>
+        <v>110.69</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
+      <c r="H397" s="1"/>
+      <c r="I397" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="1">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>18793</v>
+        <v>18789</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D398" s="1">
         <v>3215900000</v>
       </c>
       <c r="E398" s="1">
         <v>30</v>
       </c>
       <c r="F398" s="1">
-        <v>63.99</v>
+        <v>62.4</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
+      <c r="H398" s="1"/>
+      <c r="I398" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="1">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>18787</v>
+        <v>32410</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D399" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E399" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F399" s="1">
-        <v>489.57</v>
+        <v>506.97</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H399" s="1"/>
       <c r="I399" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="1">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>18788</v>
+        <v>32411</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D400" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E400" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F400" s="1">
-        <v>108.74</v>
+        <v>506.97</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="1">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>18789</v>
+        <v>32412</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D401" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E401" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F401" s="1">
-        <v>61.31</v>
+        <v>506.97</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H401" s="1"/>
       <c r="I401" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="1">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>32410</v>
+        <v>32413</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D402" s="1">
         <v>3215190000</v>
       </c>
       <c r="E402" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F402" s="1">
-        <v>498.07</v>
+        <v>530.66</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H402" s="1"/>
       <c r="I402" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="1">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>32411</v>
+        <v>32414</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>410</v>
       </c>
       <c r="D403" s="1">
         <v>3215190000</v>
       </c>
       <c r="E403" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F403" s="1">
-        <v>498.07</v>
+        <v>530.66</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H403" s="1"/>
       <c r="I403" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="1">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>32412</v>
+        <v>32394</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D404" s="1">
         <v>3215190000</v>
       </c>
       <c r="E404" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F404" s="1">
-        <v>498.07</v>
+        <v>74.25</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H404" s="1"/>
       <c r="I404" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="1">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>32413</v>
+        <v>32395</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D405" s="1">
         <v>3215190000</v>
       </c>
       <c r="E405" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F405" s="1">
-        <v>521.34</v>
+        <v>74.25</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H405" s="1"/>
       <c r="I405" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="1">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>32414</v>
+        <v>32396</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D406" s="1">
         <v>3215190000</v>
       </c>
       <c r="E406" s="1">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F406" s="1">
-        <v>521.34</v>
+        <v>123.9</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H406" s="1"/>
       <c r="I406" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="1">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>32394</v>
+        <v>32397</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D407" s="1">
         <v>3215190000</v>
       </c>
       <c r="E407" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F407" s="1">
-        <v>72.94</v>
+        <v>123.9</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H407" s="1"/>
       <c r="I407" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="1">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>32395</v>
+        <v>18799</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D408" s="1">
         <v>3215190000</v>
       </c>
       <c r="E408" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F408" s="1">
-        <v>72.94</v>
+        <v>115.24</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
+      <c r="H408" s="1"/>
+      <c r="I408" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="1">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>32396</v>
+        <v>18800</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D409" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E409" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F409" s="1">
-        <v>121.72</v>
+        <v>71.06</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
+      <c r="H409" s="1"/>
+      <c r="I409" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="1">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>32397</v>
+        <v>18803</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D410" s="1">
         <v>3215190000</v>
       </c>
       <c r="E410" s="1">
         <v>20</v>
       </c>
       <c r="F410" s="1">
-        <v>121.72</v>
+        <v>115.24</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
+      <c r="H410" s="1"/>
+      <c r="I410" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="1">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>18799</v>
+        <v>18804</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D411" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E411" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F411" s="1">
-        <v>113.22</v>
+        <v>71.06</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
+      <c r="H411" s="1"/>
+      <c r="I411" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="1">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>18800</v>
+        <v>18801</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D412" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E412" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F412" s="1">
-        <v>69.81</v>
+        <v>115.24</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
+      <c r="H412" s="1"/>
+      <c r="I412" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="1">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>18803</v>
+        <v>18802</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D413" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E413" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F413" s="1">
-        <v>113.22</v>
+        <v>71.06</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="5" t="s">
+      <c r="H413" s="1"/>
+      <c r="I413" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="1">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>18804</v>
+        <v>18796</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D414" s="1">
         <v>3215900000</v>
       </c>
       <c r="E414" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>69.81</v>
+        <v>498.32</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H414" s="1"/>
       <c r="I414" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="1">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>18801</v>
+        <v>18797</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D415" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E415" s="1">
         <v>20</v>
       </c>
       <c r="F415" s="1">
-        <v>113.22</v>
+        <v>115.24</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
+      <c r="H415" s="1"/>
+      <c r="I415" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="1">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>18802</v>
+        <v>18798</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D416" s="1">
         <v>3215900000</v>
       </c>
       <c r="E416" s="1">
         <v>30</v>
       </c>
       <c r="F416" s="1">
-        <v>69.81</v>
+        <v>71.06</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
+      <c r="H416" s="1"/>
+      <c r="I416" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="1">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>18796</v>
+        <v>18805</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D417" s="1">
         <v>3215900000</v>
       </c>
       <c r="E417" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F417" s="1">
-        <v>489.57</v>
+        <v>112.51</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H417" s="1"/>
       <c r="I417" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="1">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>18797</v>
+        <v>24762</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>425</v>
       </c>
       <c r="D418" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E418" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>113.22</v>
+        <v>191.31</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
+      <c r="H418" s="1"/>
+      <c r="I418" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="1">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>18798</v>
+        <v>32968</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D419" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E419" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>69.81</v>
+        <v>641.34</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H419" s="1"/>
       <c r="I419" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="1">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>18805</v>
+        <v>7119</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D420" s="1">
         <v>3215900000</v>
       </c>
       <c r="E420" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>110.53</v>
+        <v>273.3</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H420" s="1"/>
+      <c r="I420" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="1">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>24762</v>
+        <v>15030</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D421" s="1">
         <v>3215900000</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>187.95</v>
+        <v>1320.04</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H421" s="1"/>
+      <c r="I421" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="1">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>32968</v>
+        <v>15032</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D422" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>630.08</v>
+        <v>1320.04</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H422" s="1"/>
+      <c r="I422" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="1">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>7119</v>
+        <v>15031</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D423" s="1">
         <v>3215900000</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>268.5</v>
+        <v>1320.04</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H423" s="1"/>
       <c r="I423" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="1">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>15030</v>
+        <v>15042</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>431</v>
       </c>
       <c r="D424" s="1">
         <v>3215900000</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>1296.86</v>
+        <v>1360.12</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H424" s="1"/>
       <c r="I424" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="1">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>15032</v>
+        <v>15044</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D425" s="1">
         <v>3215900000</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>1296.86</v>
+        <v>1360.12</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H425" s="1"/>
       <c r="I425" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="1">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>15031</v>
+        <v>15043</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D426" s="1">
         <v>3215900000</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>1296.86</v>
+        <v>1360.12</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="1">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>15042</v>
+        <v>15038</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D427" s="1">
         <v>3215900000</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>1336.24</v>
+        <v>1307.29</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H427" s="1"/>
       <c r="I427" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="1">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>15044</v>
+        <v>15122</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D428" s="1">
         <v>3215900000</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>1336.24</v>
+        <v>455.5</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H428" s="1"/>
       <c r="I428" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="1">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>15043</v>
+        <v>24115</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D429" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>1336.24</v>
+        <v>430.9</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="5" t="s">
+      <c r="H429" s="1"/>
+      <c r="I429" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="1">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>15038</v>
+        <v>24116</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>437</v>
       </c>
       <c r="D430" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>1284.33</v>
+        <v>415.87</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="5" t="s">
+      <c r="H430" s="1"/>
+      <c r="I430" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="1">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>15122</v>
+        <v>24118</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D431" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>447.5</v>
+        <v>415.87</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
+      <c r="H431" s="1"/>
+      <c r="I431" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="1">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D432" s="1">
-        <v>3215110000</v>
+        <v>3215907000</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>403.65</v>
+        <v>415.87</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
+      <c r="H432" s="1"/>
+      <c r="I432" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="1">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>24116</v>
+        <v>31312</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D433" s="1">
-        <v>3215190000</v>
+        <v>3215907000</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>383.96</v>
+        <v>3543.79</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
       <c r="I433" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="1">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>24118</v>
+        <v>31313</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D434" s="1">
-        <v>3215190000</v>
+        <v>3215907000</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>383.96</v>
+        <v>3543.79</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H434" s="1"/>
       <c r="I434" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="1">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>24117</v>
+        <v>31314</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D435" s="1">
-        <v>3215190000</v>
+        <v>3215907000</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>383.96</v>
+        <v>3543.79</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H435" s="1"/>
       <c r="I435" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="1">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>31312</v>
+        <v>31311</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D436" s="1">
         <v>3215902000</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>3481.55</v>
+        <v>3935.52</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H436" s="1"/>
       <c r="I436" s="1" t="s">
-        <v>444</v>
+        <v>81</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="1">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>31313</v>
+        <v>15002</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="D437" s="1"/>
+        <v>444</v>
+      </c>
+      <c r="D437" s="1">
+        <v>3215900000</v>
+      </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>3481.55</v>
+        <v>364.4</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H437" s="1"/>
       <c r="I437" s="1" t="s">
-        <v>444</v>
+        <v>81</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="1">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>31314</v>
+        <v>15040</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D438" s="1">
-        <v>3215902000</v>
+        <v>3215900000</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>3481.55</v>
+        <v>364.4</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
       <c r="I438" s="1" t="s">
-        <v>444</v>
+        <v>81</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="1">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>31311</v>
+        <v>27626</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="D439" s="1"/>
+        <v>446</v>
+      </c>
+      <c r="D439" s="1">
+        <v>3215900000</v>
+      </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>3481.55</v>
+        <v>370.78</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H439" s="1"/>
       <c r="I439" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="1">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>15002</v>
+        <v>27624</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D440" s="1">
         <v>3215900000</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>358</v>
+        <v>370.78</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H440" s="1"/>
+      <c r="I440" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="1">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>15040</v>
+        <v>27625</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D441" s="1">
         <v>3215900000</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>358</v>
+        <v>370.78</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H441" s="1"/>
+      <c r="I441" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="1">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>27626</v>
+        <v>27623</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D442" s="1">
-        <v>3215900000</v>
+        <v>3215902000</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>364.27</v>
+        <v>581.22</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H442" s="1"/>
       <c r="I442" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="1">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>27624</v>
+        <v>31449</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D443" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>364.27</v>
+        <v>430.9</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H443" s="1"/>
       <c r="I443" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="1">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>27625</v>
+        <v>31448</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D444" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E444" s="1">
         <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>364.27</v>
+        <v>430.9</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H444" s="1"/>
       <c r="I444" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="1">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>27623</v>
+        <v>31447</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D445" s="1">
-        <v>3215902000</v>
+        <v>3215907000</v>
       </c>
       <c r="E445" s="1">
         <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>571.01</v>
+        <v>430.9</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H445" s="1"/>
       <c r="I445" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="1">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>31449</v>
+        <v>31446</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D446" s="1">
         <v>3215907000</v>
       </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>423.34</v>
+        <v>616.29</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H446" s="1"/>
       <c r="I446" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="1">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>31448</v>
+        <v>17465</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D447" s="1">
-        <v>3215907000</v>
+        <v>3215908000</v>
       </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>423.34</v>
+        <v>136.65</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H447" s="1"/>
+      <c r="I447" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="1">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>31447</v>
+        <v>17466</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D448" s="1">
-        <v>3215907000</v>
+        <v>3215908000</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>423.34</v>
+        <v>136.65</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H448" s="1"/>
+      <c r="I448" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="1">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>31446</v>
+        <v>28931</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D449" s="1">
         <v>3215907000</v>
       </c>
       <c r="E449" s="1">
         <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>605.47</v>
+        <v>317.48</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H449" s="1"/>
+      <c r="I449" s="1" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="1">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>17465</v>
+        <v>28930</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D450" s="1">
-        <v>3215908000</v>
+        <v>3215907000</v>
       </c>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>134.25</v>
+        <v>317.48</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H450" s="1"/>
       <c r="I450" s="1" t="s">
-        <v>81</v>
+        <v>197</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="1">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>17466</v>
+        <v>28929</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D451" s="1">
-        <v>3215908000</v>
+        <v>3215907000</v>
       </c>
       <c r="E451" s="1">
         <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>134.25</v>
+        <v>317.48</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H451" s="1"/>
       <c r="I451" s="1" t="s">
-        <v>81</v>
+        <v>197</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="1">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>28931</v>
+        <v>28928</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D452" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>311.91</v>
+        <v>450.95</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H452" s="1"/>
       <c r="I452" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="1">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>28930</v>
+        <v>26085</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D453" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E453" s="1">
         <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>311.91</v>
+        <v>390.82</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H453" s="1"/>
       <c r="I453" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="1">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>28929</v>
+        <v>26087</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D454" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E454" s="1">
         <v>1</v>
       </c>
       <c r="F454" s="1">
-        <v>311.91</v>
+        <v>390.82</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H454" s="1"/>
       <c r="I454" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="1">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>28928</v>
+        <v>26086</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D455" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>437.66</v>
+        <v>390.82</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H455" s="1"/>
       <c r="I455" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="1">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>26085</v>
+        <v>26084</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D456" s="1">
-        <v>3215190000</v>
+        <v>3215907000</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>356.21</v>
+        <v>350.74</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H456" s="1"/>
       <c r="I456" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="1">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>26087</v>
+        <v>29171</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D457" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E457" s="1">
         <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>356.21</v>
+        <v>1223.02</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H457" s="1"/>
       <c r="I457" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="1">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>26086</v>
+        <v>29172</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D458" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E458" s="1">
         <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>356.21</v>
+        <v>793.03</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H458" s="1"/>
       <c r="I458" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="1">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>26084</v>
+        <v>29173</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D459" s="1">
-        <v>3215907000</v>
+        <v>3215900000</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>344.58</v>
+        <v>793.03</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="5" t="s">
-[...3 lines deleted...]
-        <v>444</v>
+      <c r="H459" s="1"/>
+      <c r="I459" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="1">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>29171</v>
+        <v>29174</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D460" s="1">
         <v>3215900000</v>
       </c>
       <c r="E460" s="1">
         <v>1</v>
       </c>
       <c r="F460" s="1">
-        <v>1201.54</v>
+        <v>793.03</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H460" s="1"/>
       <c r="I460" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="1">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>29172</v>
+        <v>29175</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D461" s="1">
         <v>3215900000</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>779.1</v>
+        <v>783.92</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H461" s="1"/>
       <c r="I461" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="1">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>29173</v>
+        <v>29764</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D462" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E462" s="1">
         <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>779.1</v>
+        <v>850.87</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H462" s="1"/>
       <c r="I462" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="1">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>29174</v>
+        <v>31264</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D463" s="1">
         <v>3215900000</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>779.1</v>
+        <v>593.97</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H463" s="1"/>
       <c r="I463" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="1">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>29175</v>
+        <v>28909</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D464" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>770.15</v>
+        <v>982.0599999999999</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H464" s="1"/>
       <c r="I464" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="1">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>29764</v>
+        <v>28910</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D465" s="1">
-        <v>3215110000</v>
+        <v>3215907000</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>822.0599999999999</v>
+        <v>831.74</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H465" s="1"/>
       <c r="I465" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="1">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>31264</v>
+        <v>28911</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D466" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>583.54</v>
+        <v>831.74</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H466" s="1"/>
       <c r="I466" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="1">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>28909</v>
+        <v>28912</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="D467" s="1">
         <v>3215907000</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>964.8099999999999</v>
+        <v>831.74</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H467" s="1"/>
       <c r="I467" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="1">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>28910</v>
+        <v>29888</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D468" s="1">
-        <v>3215907000</v>
+        <v>3215900000</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>817.14</v>
+        <v>916.92</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H468" s="1"/>
       <c r="I468" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="1">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>28911</v>
+        <v>29890</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="D469" s="1">
-        <v>3215907000</v>
+        <v>3215900000</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>817.14</v>
+        <v>916.92</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H469" s="1"/>
       <c r="I469" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="1">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>28912</v>
+        <v>29892</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D470" s="1">
-        <v>3215907000</v>
+        <v>3215900000</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>817.14</v>
+        <v>916.92</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H470" s="1"/>
       <c r="I470" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="1">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>29888</v>
+        <v>29889</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="D471" s="1">
         <v>3215900000</v>
       </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
       <c r="F471" s="1">
-        <v>900.8200000000001</v>
+        <v>916.92</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H471" s="1"/>
       <c r="I471" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="1">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>29890</v>
+        <v>29893</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D472" s="1">
         <v>3215900000</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>900.8200000000001</v>
+        <v>916.92</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H472" s="1"/>
       <c r="I472" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="1">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>29892</v>
+        <v>29891</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D473" s="1">
         <v>3215900000</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>900.8200000000001</v>
+        <v>916.92</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H473" s="1"/>
       <c r="I473" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="1">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>29889</v>
+        <v>15394</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D474" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>900.8200000000001</v>
+        <v>385.81</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="5" t="s">
+      <c r="H474" s="1"/>
+      <c r="I474" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="1">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>29893</v>
+        <v>15396</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="D475" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>900.8200000000001</v>
+        <v>385.81</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H475" s="1"/>
+      <c r="I475" s="1" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="1">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>29891</v>
+        <v>15395</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="D476" s="1">
-        <v>3215900000</v>
+        <v>3215907000</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>900.8200000000001</v>
+        <v>385.81</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H476" s="1"/>
+      <c r="I476" s="1" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="1">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>15394</v>
+        <v>15393</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D477" s="1">
         <v>3215907000</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>369.19</v>
+        <v>325.23</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="5" t="s">
+      <c r="H477" s="1"/>
+      <c r="I477" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="1">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>15396</v>
+        <v>15648</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="D478" s="1">
         <v>3215907000</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>369.19</v>
+        <v>609</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H478" s="1"/>
       <c r="I478" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="1">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>15395</v>
+        <v>15652</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="D479" s="1">
         <v>3215907000</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>369.19</v>
+        <v>609</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H479" s="1"/>
       <c r="I479" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="1">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>15393</v>
+        <v>15651</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="D480" s="1">
         <v>3215907000</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>300.27</v>
+        <v>609</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H480" s="1"/>
       <c r="I480" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="1">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>15648</v>
+        <v>15649</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D481" s="1">
         <v>3215907000</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>598.3099999999999</v>
+        <v>609</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H481" s="1"/>
       <c r="I481" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="1">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>15652</v>
+        <v>15650</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="D482" s="1">
         <v>3215907000</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>598.3099999999999</v>
+        <v>609</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H482" s="1"/>
       <c r="I482" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="1">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>15651</v>
+        <v>15647</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D483" s="1">
         <v>3215907000</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>598.3099999999999</v>
+        <v>621.3</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H483" s="1"/>
       <c r="I483" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="1">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>15649</v>
+        <v>11715</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D484" s="1">
-        <v>3215907000</v>
+        <v>3215908000</v>
       </c>
       <c r="E484" s="1">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F484" s="1">
-        <v>598.3099999999999</v>
+        <v>22.78</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H484" s="1"/>
+      <c r="I484" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="1">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>15650</v>
+        <v>10712</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>494</v>
-[...3 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="D485" s="1"/>
       <c r="E485" s="1">
         <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>598.3099999999999</v>
+        <v>806.24</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="5" t="s">
+      <c r="H485" s="1"/>
+      <c r="I485" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="1">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>15647</v>
+        <v>27080</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D486" s="1">
-        <v>3215907000</v>
+        <v>3215900000</v>
       </c>
       <c r="E486" s="1">
         <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>598.3099999999999</v>
+        <v>204.52</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="5" t="s">
+      <c r="H486" s="1"/>
+      <c r="I486" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="1">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>11715</v>
+        <v>34435</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D487" s="1">
-        <v>3215908000</v>
+        <v>3215900000</v>
       </c>
       <c r="E487" s="1">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>22.38</v>
+        <v>801.6799999999999</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H487" s="1"/>
+      <c r="I487" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="1">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>10712</v>
+        <v>15365</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="D488" s="1"/>
+        <v>495</v>
+      </c>
+      <c r="D488" s="1">
+        <v>3215900000</v>
+      </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>792.08</v>
+        <v>364.4</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H488" s="1"/>
+      <c r="I488" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="1">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>27080</v>
+        <v>15367</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D489" s="1">
         <v>3215900000</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>200.93</v>
+        <v>364.4</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H489" s="1"/>
+      <c r="I489" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="1">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>34435</v>
+        <v>15366</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="D490" s="1">
         <v>3215900000</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>787.6</v>
+        <v>364.4</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H490" s="1"/>
+      <c r="I490" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="1">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>15365</v>
+        <v>15063</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="D491" s="1">
         <v>3215900000</v>
       </c>
       <c r="E491" s="1">
         <v>1</v>
       </c>
       <c r="F491" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H491" s="1"/>
       <c r="I491" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="1">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>15367</v>
+        <v>15065</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D492" s="1">
         <v>3215900000</v>
       </c>
       <c r="E492" s="1">
         <v>1</v>
       </c>
       <c r="F492" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H492" s="1"/>
       <c r="I492" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="1">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>15366</v>
+        <v>15064</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D493" s="1">
         <v>3215900000</v>
       </c>
       <c r="E493" s="1">
         <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H493" s="1"/>
       <c r="I493" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="1">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>15063</v>
+        <v>15091</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="D494" s="1">
         <v>3215900000</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H494" s="1"/>
       <c r="I494" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="1">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>15065</v>
+        <v>15092</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="D495" s="1">
         <v>3215900000</v>
       </c>
       <c r="E495" s="1">
         <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H495" s="1"/>
       <c r="I495" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="1">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>15064</v>
+        <v>15090</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="D496" s="1">
         <v>3215900000</v>
       </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H496" s="1"/>
       <c r="I496" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="1">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>15091</v>
+        <v>15087</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D497" s="1">
         <v>3215900000</v>
       </c>
       <c r="E497" s="1">
         <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H497" s="1"/>
       <c r="I497" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="1">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>15092</v>
+        <v>15089</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D498" s="1">
         <v>3215900000</v>
       </c>
       <c r="E498" s="1">
         <v>1</v>
       </c>
       <c r="F498" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H498" s="1"/>
       <c r="I498" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="1">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>15090</v>
+        <v>15088</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D499" s="1">
         <v>3215900000</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H499" s="1"/>
       <c r="I499" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="1">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>15087</v>
+        <v>27198</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D500" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E500" s="1">
         <v>1</v>
       </c>
       <c r="F500" s="1">
-        <v>358</v>
+        <v>550.24</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H500" s="1"/>
+      <c r="I500" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="1">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>15089</v>
+        <v>27199</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D501" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E501" s="1">
         <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>358</v>
+        <v>550.24</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H501" s="1"/>
+      <c r="I501" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="1">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>15088</v>
+        <v>27200</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D502" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>358</v>
+        <v>550.24</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H502" s="1"/>
+      <c r="I502" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="1">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>27198</v>
+        <v>28966</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="D503" s="1">
-        <v>3215190000</v>
+        <v>3215907000</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>540.58</v>
+        <v>655.92</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H503" s="1"/>
       <c r="I503" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="1">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>27199</v>
+        <v>11298</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="D504" s="1">
-        <v>3215190000</v>
+        <v>3215908000</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>540.58</v>
+        <v>22.78</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H504" s="1"/>
+      <c r="I504" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="1">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>27200</v>
+        <v>11300</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="D505" s="1">
-        <v>3215190000</v>
+        <v>3215908000</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>540.58</v>
+        <v>22.78</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H505" s="1"/>
+      <c r="I505" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="1">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>28966</v>
+        <v>35331</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="D506" s="1">
-        <v>3215907000</v>
+        <v>3215190000</v>
       </c>
       <c r="E506" s="1">
         <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>644.4</v>
+        <v>505.15</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H506" s="1"/>
       <c r="I506" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="1">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>11298</v>
+        <v>35333</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D507" s="1">
-        <v>3215908000</v>
+        <v>3215190000</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>22.38</v>
+        <v>505.15</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H507" s="1"/>
+      <c r="I507" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="1">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>11300</v>
+        <v>35332</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D508" s="1">
-        <v>3215908000</v>
+        <v>3215190000</v>
       </c>
       <c r="E508" s="1">
         <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>22.38</v>
+        <v>505.15</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H508" s="1"/>
+      <c r="I508" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="1">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>34651</v>
+        <v>35330</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="D509" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E509" s="1">
         <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>585.33</v>
+        <v>505.15</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H509" s="1"/>
       <c r="I509" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="1">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>25599</v>
+        <v>35337</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D510" s="1">
         <v>3215190000</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>79.20999999999999</v>
+        <v>71.97</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H510" s="1"/>
       <c r="I510" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="1">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>34652</v>
+        <v>35336</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D511" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>585.33</v>
+        <v>71.97</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H511" s="1"/>
       <c r="I511" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="1">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>25600</v>
+        <v>35335</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="D512" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>79.20999999999999</v>
+        <v>71.97</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H512" s="1"/>
       <c r="I512" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="1">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>34653</v>
+        <v>35334</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D513" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>585.33</v>
+        <v>71.97</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H513" s="1"/>
       <c r="I513" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="1">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>25601</v>
+        <v>34651</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="D514" s="1">
         <v>3215900000</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>79.20999999999999</v>
+        <v>595.79</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H514" s="1"/>
       <c r="I514" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="1">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>31455</v>
+        <v>25599</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D515" s="1">
         <v>3215190000</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>598.76</v>
+        <v>80.62</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="5" t="s">
+      <c r="H515" s="1"/>
+      <c r="I515" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="1">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>34685</v>
+        <v>34652</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="D516" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>157.07</v>
+        <v>595.79</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516" s="1"/>
       <c r="I516" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="1">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>34681</v>
+        <v>25600</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D517" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>92.19</v>
+        <v>80.62</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="5" t="s">
+      <c r="H517" s="1"/>
+      <c r="I517" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="1">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>31456</v>
+        <v>34653</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D518" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>598.76</v>
+        <v>595.79</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H518" s="1"/>
       <c r="I518" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="1">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>34686</v>
+        <v>25601</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D519" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>157.07</v>
+        <v>80.62</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="5" t="s">
+      <c r="H519" s="1"/>
+      <c r="I519" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="1">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>34682</v>
+        <v>31455</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="D520" s="1">
         <v>3215190000</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>92.19</v>
+        <v>609.46</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H520" s="1"/>
       <c r="I520" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="1">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>31454</v>
+        <v>34685</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D521" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>973.3099999999999</v>
+        <v>159.88</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H521" s="1"/>
       <c r="I521" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="1">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>34684</v>
+        <v>34681</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="D522" s="1">
         <v>3215190000</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>227.78</v>
+        <v>93.83</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="5" t="s">
+      <c r="H522" s="1"/>
+      <c r="I522" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="1">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>34680</v>
+        <v>31456</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="D523" s="1">
         <v>3215190000</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>132.46</v>
+        <v>609.46</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H523" s="1"/>
       <c r="I523" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="1">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>31457</v>
+        <v>34686</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D524" s="1">
         <v>3215190000</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>598.76</v>
+        <v>159.88</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H524" s="1"/>
       <c r="I524" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="1">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>34687</v>
+        <v>34682</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="D525" s="1">
         <v>3215190000</v>
       </c>
       <c r="E525" s="1">
         <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>157.07</v>
+        <v>93.83</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="5" t="s">
+      <c r="H525" s="1"/>
+      <c r="I525" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="1">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>34683</v>
+        <v>31454</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D526" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>92.19</v>
+        <v>990.71</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H526" s="1"/>
       <c r="I526" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="1">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>26053</v>
+        <v>34684</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="D527" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>934.38</v>
+        <v>231.85</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H527" s="1"/>
       <c r="I527" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="1">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>34430</v>
+        <v>34680</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="D528" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>133.8</v>
+        <v>134.83</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="5" t="s">
+      <c r="H528" s="1"/>
+      <c r="I528" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="1">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>26054</v>
+        <v>31457</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="D529" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>598.76</v>
+        <v>609.46</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H529" s="1"/>
       <c r="I529" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="1">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>34431</v>
+        <v>34687</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="D530" s="1">
         <v>3215190000</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>92.63</v>
+        <v>159.88</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H530" s="1"/>
+      <c r="I530" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="1">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>26056</v>
+        <v>34683</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="D531" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E531" s="1">
         <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>598.76</v>
+        <v>93.83</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="5" t="s">
+      <c r="H531" s="1"/>
+      <c r="I531" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="1">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>34432</v>
+        <v>26053</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="D532" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>92.63</v>
+        <v>951.08</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H532" s="1"/>
+      <c r="I532" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="1">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>26057</v>
+        <v>34430</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="D533" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E533" s="1">
         <v>1</v>
       </c>
       <c r="F533" s="1">
-        <v>598.76</v>
+        <v>136.19</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H533" s="1"/>
+      <c r="I533" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="1">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>34434</v>
+        <v>26054</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D534" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E534" s="1">
         <v>1</v>
       </c>
       <c r="F534" s="1">
-        <v>92.63</v>
+        <v>609.46</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H534" s="1"/>
+      <c r="I534" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="1">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>34606</v>
+        <v>34431</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D535" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E535" s="1">
         <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>1080.27</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H535" s="1"/>
+      <c r="I535" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="1">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>25591</v>
+        <v>26056</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="D536" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E536" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>130.22</v>
+        <v>609.46</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H536" s="1"/>
       <c r="I536" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="1">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>20511</v>
+        <v>34432</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="D537" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E537" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F537" s="1">
-        <v>450.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H537" s="1"/>
+      <c r="I537" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="1">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>20514</v>
+        <v>26057</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D538" s="1">
         <v>3215900000</v>
       </c>
       <c r="E538" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>450.63</v>
+        <v>609.46</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H538" s="1"/>
       <c r="I538" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="1">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>20512</v>
+        <v>34434</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D539" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E539" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F539" s="1">
-        <v>450.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="5" t="s">
+      <c r="H539" s="1"/>
+      <c r="I539" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="1">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>20510</v>
+        <v>34606</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D540" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E540" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>450.63</v>
+        <v>1099.58</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H540" s="1"/>
       <c r="I540" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="1">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>34639</v>
+        <v>25591</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D541" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E541" s="1">
         <v>20</v>
       </c>
       <c r="F541" s="1">
-        <v>65.34</v>
+        <v>132.55</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="5" t="s">
+      <c r="H541" s="1"/>
+      <c r="I541" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="1">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>34641</v>
+        <v>20511</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="D542" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E542" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F542" s="1">
-        <v>65.34</v>
+        <v>458.69</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="5" t="s">
+      <c r="H542" s="1"/>
+      <c r="I542" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="1">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>34640</v>
+        <v>20514</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D543" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E543" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F543" s="1">
-        <v>65.34</v>
+        <v>458.69</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="5" t="s">
+      <c r="H543" s="1"/>
+      <c r="I543" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="1">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>34638</v>
+        <v>20512</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D544" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E544" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F544" s="1">
-        <v>65.34</v>
+        <v>458.69</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="5" t="s">
+      <c r="H544" s="1"/>
+      <c r="I544" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="1">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>29203</v>
+        <v>20510</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D545" s="1">
         <v>3215110000</v>
       </c>
       <c r="E545" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F545" s="1">
-        <v>1001.51</v>
+        <v>458.69</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="5" t="s">
+      <c r="H545" s="1"/>
+      <c r="I545" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="1">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>34750</v>
+        <v>34639</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D546" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E546" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F546" s="1">
-        <v>206.3</v>
+        <v>66.5</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H546" s="1"/>
+      <c r="I546" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="1">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>34746</v>
+        <v>34641</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D547" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E547" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F547" s="1">
-        <v>113.67</v>
+        <v>66.5</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H547" s="1"/>
+      <c r="I547" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="1">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>29204</v>
+        <v>34640</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="D548" s="1">
         <v>3215190000</v>
       </c>
       <c r="E548" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F548" s="1">
-        <v>598.76</v>
+        <v>66.5</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H548" s="1"/>
+      <c r="I548" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="1">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>34751</v>
+        <v>34638</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D549" s="1">
         <v>3215110000</v>
       </c>
       <c r="E549" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F549" s="1">
-        <v>162</v>
+        <v>66.5</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H549" s="1"/>
+      <c r="I549" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="1">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>34747</v>
+        <v>29203</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="D550" s="1">
         <v>3215110000</v>
       </c>
       <c r="E550" s="1">
         <v>1</v>
       </c>
       <c r="F550" s="1">
-        <v>87.26000000000001</v>
+        <v>1019.41</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H550" s="1"/>
       <c r="I550" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="1">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>29205</v>
+        <v>34750</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D551" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E551" s="1">
         <v>1</v>
       </c>
       <c r="F551" s="1">
-        <v>598.76</v>
+        <v>209.99</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="5" t="s">
+      <c r="H551" s="1"/>
+      <c r="I551" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="1">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>31825</v>
+        <v>34746</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="D552" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>107.4</v>
+        <v>115.7</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="5" t="s">
+      <c r="H552" s="1"/>
+      <c r="I552" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="1">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>34753</v>
+        <v>29204</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D553" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>162</v>
+        <v>609.46</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H553" s="1"/>
       <c r="I553" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="1">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>34748</v>
+        <v>34751</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="D554" s="1">
         <v>3215110000</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>87.26000000000001</v>
+        <v>164.89</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="5" t="s">
+      <c r="H554" s="1"/>
+      <c r="I554" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="1">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>29206</v>
+        <v>34747</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D555" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>598.76</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="5" t="s">
+      <c r="H555" s="1"/>
+      <c r="I555" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="1">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>31827</v>
+        <v>29205</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="D556" s="1">
         <v>3215190000</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>107.4</v>
+        <v>609.46</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H556" s="1"/>
+      <c r="I556" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="1">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>34754</v>
+        <v>31825</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="D557" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>162</v>
+        <v>109.32</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H557" s="1"/>
+      <c r="I557" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="1">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>34749</v>
+        <v>34753</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="D558" s="1">
         <v>3215110000</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>87.26000000000001</v>
+        <v>164.89</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="5" t="s">
+      <c r="H558" s="1"/>
+      <c r="I558" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="1">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>24537</v>
+        <v>34748</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D559" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E559" s="1">
         <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>598.76</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="5" t="s">
+      <c r="H559" s="1"/>
+      <c r="I559" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="1">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>34207</v>
+        <v>29206</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="D560" s="1">
         <v>3215190000</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>170.5</v>
+        <v>609.46</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H560" s="1"/>
       <c r="I560" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="1">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>34206</v>
+        <v>31827</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D561" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>84.13</v>
+        <v>109.32</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H561" s="1"/>
       <c r="I561" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="1">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>24538</v>
+        <v>34754</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D562" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>598.76</v>
+        <v>164.89</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="5" t="s">
+      <c r="H562" s="1"/>
+      <c r="I562" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="1">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>34226</v>
+        <v>34749</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="D563" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
-        <v>170.5</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="5" t="s">
+      <c r="H563" s="1"/>
+      <c r="I563" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="1">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>34221</v>
+        <v>24537</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D564" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>84.13</v>
+        <v>609.46</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H564" s="1"/>
+      <c r="I564" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="1">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>24539</v>
+        <v>25769</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="D565" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>598.76</v>
+        <v>111.6</v>
       </c>
       <c r="G565" s="1"/>
       <c r="H565" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>573</v>
+      </c>
+      <c r="I565" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="1">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>34227</v>
+        <v>34207</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D566" s="1">
         <v>3215190000</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>170.5</v>
+        <v>173.55</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="5" t="s">
+      <c r="H566" s="1"/>
+      <c r="I566" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="1">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>34222</v>
+        <v>34206</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D567" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E567" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F567" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H567" s="1"/>
       <c r="I567" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="1">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>24540</v>
+        <v>24538</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D568" s="1">
         <v>3215900000</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>598.76</v>
+        <v>609.46</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H568" s="1"/>
       <c r="I568" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="1">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>24531</v>
+        <v>34226</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D569" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E569" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>132.46</v>
+        <v>173.55</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="5" t="s">
+      <c r="H569" s="1"/>
+      <c r="I569" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="1">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>34228</v>
+        <v>34221</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D570" s="1">
         <v>3215190000</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>170.5</v>
+        <v>85.63</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H570" s="1"/>
+      <c r="I570" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="1">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>34223</v>
+        <v>24539</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D571" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>84.13</v>
+        <v>609.46</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H571" s="1"/>
+      <c r="I571" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="1">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>34540</v>
+        <v>34227</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D572" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>690.9400000000001</v>
+        <v>173.55</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="5" t="s">
+      <c r="H572" s="1"/>
+      <c r="I572" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="1">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>34546</v>
+        <v>34222</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D573" s="1">
         <v>3215190000</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>174.53</v>
+        <v>85.63</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H573" s="1"/>
+      <c r="I573" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="1">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>34527</v>
+        <v>24540</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D574" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>92.63</v>
+        <v>609.46</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H574" s="1"/>
       <c r="I574" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="1">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>34541</v>
+        <v>24531</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D575" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E575" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F575" s="1">
-        <v>690.9400000000001</v>
+        <v>134.83</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H575" s="1"/>
+      <c r="I575" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="1">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>34547</v>
+        <v>34228</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D576" s="1">
         <v>3215190000</v>
       </c>
       <c r="E576" s="1">
         <v>1</v>
       </c>
       <c r="F576" s="1">
-        <v>174.53</v>
+        <v>173.55</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="5" t="s">
+      <c r="H576" s="1"/>
+      <c r="I576" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="1">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>34528</v>
+        <v>34223</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="D577" s="1">
         <v>3215190000</v>
       </c>
       <c r="E577" s="1">
         <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>92.63</v>
+        <v>85.63</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H577" s="1"/>
+      <c r="I577" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="1">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>34542</v>
+        <v>34540</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="D578" s="1">
         <v>3215110000</v>
       </c>
       <c r="E578" s="1">
         <v>1</v>
       </c>
       <c r="F578" s="1">
-        <v>690.9400000000001</v>
+        <v>703.29</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H578" s="1"/>
       <c r="I578" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="1">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>34551</v>
+        <v>34546</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D579" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E579" s="1">
         <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>92.63</v>
+        <v>177.65</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="5" t="s">
+      <c r="H579" s="1"/>
+      <c r="I579" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="1">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>34529</v>
+        <v>34527</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D580" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E580" s="1">
         <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="5" t="s">
+      <c r="H580" s="1"/>
+      <c r="I580" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="1">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>34543</v>
+        <v>34541</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="D581" s="1">
         <v>3215110000</v>
       </c>
       <c r="E581" s="1">
         <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>690.9400000000001</v>
+        <v>703.29</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H581" s="1"/>
       <c r="I581" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="1">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>34548</v>
+        <v>34547</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D582" s="1">
         <v>3215190000</v>
       </c>
       <c r="E582" s="1">
         <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="5" t="s">
+      <c r="H582" s="1"/>
+      <c r="I582" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="1">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>34530</v>
+        <v>34528</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="D583" s="1">
         <v>3215190000</v>
       </c>
       <c r="E583" s="1">
         <v>1</v>
       </c>
       <c r="F583" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="5" t="s">
+      <c r="H583" s="1"/>
+      <c r="I583" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="1">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>34544</v>
+        <v>34542</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D584" s="1">
         <v>3215110000</v>
       </c>
       <c r="E584" s="1">
         <v>1</v>
       </c>
       <c r="F584" s="1">
-        <v>690.9400000000001</v>
+        <v>703.29</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H584" s="1"/>
       <c r="I584" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="1">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>34549</v>
+        <v>34551</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D585" s="1">
         <v>3215190000</v>
       </c>
       <c r="E585" s="1">
         <v>1</v>
       </c>
       <c r="F585" s="1">
-        <v>174.53</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="5" t="s">
+      <c r="H585" s="1"/>
+      <c r="I585" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="1">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>34531</v>
+        <v>34529</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D586" s="1">
         <v>3215190000</v>
       </c>
       <c r="E586" s="1">
         <v>1</v>
       </c>
       <c r="F586" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="5" t="s">
+      <c r="H586" s="1"/>
+      <c r="I586" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="1">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>34545</v>
+        <v>34543</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D587" s="1">
         <v>3215110000</v>
       </c>
       <c r="E587" s="1">
         <v>1</v>
       </c>
       <c r="F587" s="1">
-        <v>690.9400000000001</v>
+        <v>703.29</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H587" s="1"/>
       <c r="I587" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="1">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>34550</v>
+        <v>34548</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D588" s="1">
         <v>3215190000</v>
       </c>
       <c r="E588" s="1">
         <v>1</v>
       </c>
       <c r="F588" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="5" t="s">
+      <c r="H588" s="1"/>
+      <c r="I588" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="1">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>34532</v>
+        <v>34530</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D589" s="1">
         <v>3215190000</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
       <c r="F589" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="5" t="s">
+      <c r="H589" s="1"/>
+      <c r="I589" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="1">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>28961</v>
+        <v>34544</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D590" s="1">
         <v>3215110000</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>1166.63</v>
+        <v>703.29</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H590" s="1"/>
       <c r="I590" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="1">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
-        <v>35217</v>
+        <v>34549</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D591" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>187.95</v>
+        <v>177.65</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="5" t="s">
+      <c r="H591" s="1"/>
+      <c r="I591" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="1">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>35216</v>
+        <v>34531</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D592" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>126.2</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="5" t="s">
+      <c r="H592" s="1"/>
+      <c r="I592" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="1">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
-        <v>35242</v>
+        <v>34545</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D593" s="1">
         <v>3215110000</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>609.05</v>
+        <v>703.29</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H593" s="1"/>
       <c r="I593" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="1">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>28950</v>
+        <v>34550</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D594" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>1171.56</v>
+        <v>177.65</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="5" t="s">
+      <c r="H594" s="1"/>
+      <c r="I594" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="1">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>35262</v>
+        <v>34532</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="D595" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>170.5</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="5" t="s">
+      <c r="H595" s="1"/>
+      <c r="I595" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="1">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>35263</v>
+        <v>28961</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D596" s="1">
         <v>3215110000</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>249.26</v>
+        <v>1187.49</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H596" s="1"/>
       <c r="I596" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="1">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>35250</v>
+        <v>35217</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D597" s="1">
         <v>3215110000</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>174.53</v>
+        <v>191.31</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H597" s="1"/>
       <c r="I597" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="1">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>35244</v>
+        <v>35216</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D598" s="1">
         <v>3215110000</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>273.42</v>
+        <v>128.45</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="5" t="s">
+      <c r="H598" s="1"/>
+      <c r="I598" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="1">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
-        <v>35254</v>
+        <v>35242</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D599" s="1">
         <v>3215110000</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>92.63</v>
+        <v>619.9400000000001</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H599" s="1"/>
       <c r="I599" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="1">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>35255</v>
+        <v>28950</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D600" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>139.17</v>
+        <v>1192.5</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H600" s="1"/>
       <c r="I600" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="1">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
-        <v>28952</v>
+        <v>35262</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="D601" s="1">
-        <v>3215900000</v>
+        <v>3215110000</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>609.05</v>
+        <v>173.55</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H601" s="1"/>
       <c r="I601" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="1">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>35238</v>
+        <v>35263</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D602" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>1171.56</v>
+        <v>253.71</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H602" s="1"/>
       <c r="I602" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="1">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>35245</v>
+        <v>35250</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D603" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H603" s="1"/>
       <c r="I603" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="1">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>35251</v>
+        <v>35244</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D604" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
       <c r="F604" s="1">
-        <v>273.42</v>
+        <v>278.31</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H604" s="1"/>
       <c r="I604" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="1">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
-        <v>35256</v>
+        <v>35254</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="D605" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H605" s="1"/>
       <c r="I605" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="1">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
-        <v>35257</v>
+        <v>35255</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D606" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
       <c r="F606" s="1">
-        <v>139.17</v>
+        <v>141.66</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H606" s="1"/>
       <c r="I606" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="1">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
-        <v>28951</v>
+        <v>28952</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D607" s="1">
         <v>3215900000</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>609.05</v>
+        <v>619.9400000000001</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H607" s="1"/>
       <c r="I607" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="1">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
-        <v>35239</v>
+        <v>35238</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D608" s="1">
         <v>3215190000</v>
       </c>
       <c r="E608" s="1">
         <v>1</v>
       </c>
       <c r="F608" s="1">
-        <v>1171.56</v>
+        <v>1192.5</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H608" s="1"/>
       <c r="I608" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="1">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
-        <v>35246</v>
+        <v>35245</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="D609" s="1">
         <v>3215190000</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H609" s="1"/>
       <c r="I609" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="1">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
-        <v>35252</v>
+        <v>35251</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="D610" s="1">
         <v>3215190000</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>273.42</v>
+        <v>278.31</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H610" s="1"/>
       <c r="I610" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="1">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
-        <v>35258</v>
+        <v>35256</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D611" s="1">
         <v>3215190000</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H611" s="1"/>
       <c r="I611" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="1">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
-        <v>35259</v>
+        <v>35257</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D612" s="1">
         <v>3215190000</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>139.17</v>
+        <v>141.66</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H612" s="1"/>
       <c r="I612" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="1">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
-        <v>28953</v>
+        <v>28951</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D613" s="1">
         <v>3215900000</v>
       </c>
       <c r="E613" s="1">
         <v>1</v>
       </c>
       <c r="F613" s="1">
-        <v>609.05</v>
+        <v>619.9400000000001</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H613" s="1"/>
       <c r="I613" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="1">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
-        <v>35240</v>
+        <v>35239</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D614" s="1">
         <v>3215190000</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>1171.56</v>
+        <v>1192.5</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H614" s="1"/>
       <c r="I614" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="1">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
-        <v>35247</v>
+        <v>35246</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D615" s="1">
         <v>3215190000</v>
       </c>
       <c r="E615" s="1">
         <v>1</v>
       </c>
       <c r="F615" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H615" s="1"/>
       <c r="I615" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="1">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
-        <v>35253</v>
+        <v>35252</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="D616" s="1">
         <v>3215190000</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
       <c r="F616" s="1">
-        <v>273.42</v>
+        <v>278.31</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H616" s="1"/>
       <c r="I616" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="1">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
-        <v>35260</v>
+        <v>35258</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D617" s="1">
         <v>3215190000</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
       <c r="F617" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H617" s="1"/>
       <c r="I617" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="1">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
-        <v>35261</v>
+        <v>35259</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D618" s="1">
         <v>3215190000</v>
       </c>
       <c r="E618" s="1">
         <v>1</v>
       </c>
       <c r="F618" s="1">
-        <v>139.17</v>
+        <v>141.66</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H618" s="1"/>
       <c r="I618" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="1">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
-        <v>29894</v>
+        <v>28953</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D619" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>1221.23</v>
+        <v>619.9400000000001</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H619" s="1"/>
       <c r="I619" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="1">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
-        <v>34466</v>
+        <v>35240</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="D620" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>225.09</v>
+        <v>1192.5</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H620" s="1"/>
       <c r="I620" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="1">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
-        <v>34460</v>
+        <v>35247</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="D621" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E621" s="1">
         <v>1</v>
       </c>
       <c r="F621" s="1">
-        <v>126.2</v>
+        <v>177.65</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H621" s="1"/>
       <c r="I621" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="1">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
-        <v>29897</v>
+        <v>35253</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="D622" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E622" s="1">
         <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>810.42</v>
+        <v>278.31</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H622" s="1"/>
       <c r="I622" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="1">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
-        <v>34467</v>
+        <v>35260</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="D623" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E623" s="1">
         <v>1</v>
       </c>
       <c r="F623" s="1">
-        <v>181.24</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H623" s="1"/>
       <c r="I623" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="1">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
-        <v>34461</v>
+        <v>35261</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D624" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E624" s="1">
         <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>96.20999999999999</v>
+        <v>141.66</v>
       </c>
       <c r="G624" s="1"/>
-      <c r="H624" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H624" s="1"/>
       <c r="I624" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="1">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
-        <v>29900</v>
+        <v>29894</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D625" s="1">
         <v>3215110000</v>
       </c>
       <c r="E625" s="1">
         <v>1</v>
       </c>
       <c r="F625" s="1">
-        <v>810.42</v>
+        <v>1243.06</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H625" s="1"/>
       <c r="I625" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="1">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
-        <v>34468</v>
+        <v>34466</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="D626" s="1">
         <v>3215110000</v>
       </c>
       <c r="E626" s="1">
         <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>181.24</v>
+        <v>229.12</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="5" t="s">
+      <c r="H626" s="1"/>
+      <c r="I626" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="1">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
-        <v>34462</v>
+        <v>34460</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="D627" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E627" s="1">
         <v>1</v>
       </c>
       <c r="F627" s="1">
-        <v>96.20999999999999</v>
+        <v>128.45</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="5" t="s">
+      <c r="H627" s="1"/>
+      <c r="I627" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="1">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
-        <v>29903</v>
+        <v>29897</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D628" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E628" s="1">
         <v>1</v>
       </c>
       <c r="F628" s="1">
-        <v>810.42</v>
+        <v>824.91</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H628" s="1"/>
       <c r="I628" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="1">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
-        <v>34469</v>
+        <v>34467</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="D629" s="1">
         <v>3215110000</v>
       </c>
       <c r="E629" s="1">
         <v>1</v>
       </c>
       <c r="F629" s="1">
-        <v>181.24</v>
+        <v>184.48</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="5" t="s">
+      <c r="H629" s="1"/>
+      <c r="I629" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="1">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
-        <v>34463</v>
+        <v>34461</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="D630" s="1">
         <v>3215110000</v>
       </c>
       <c r="E630" s="1">
         <v>1</v>
       </c>
       <c r="F630" s="1">
-        <v>96.20999999999999</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="5" t="s">
+      <c r="H630" s="1"/>
+      <c r="I630" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="1">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
-        <v>29906</v>
+        <v>29900</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D631" s="1">
         <v>3215110000</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>810.42</v>
+        <v>824.91</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H631" s="1"/>
       <c r="I631" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="1">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
-        <v>34470</v>
+        <v>34468</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="D632" s="1">
         <v>3215110000</v>
       </c>
       <c r="E632" s="1">
         <v>1</v>
       </c>
       <c r="F632" s="1">
-        <v>181.24</v>
+        <v>184.48</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="5" t="s">
+      <c r="H632" s="1"/>
+      <c r="I632" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="1">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
-        <v>34464</v>
+        <v>34462</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="D633" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E633" s="1">
         <v>1</v>
       </c>
       <c r="F633" s="1">
-        <v>96.20999999999999</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G633" s="1"/>
-      <c r="H633" s="5" t="s">
+      <c r="H633" s="1"/>
+      <c r="I633" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="1">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
-        <v>29909</v>
+        <v>29903</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="D634" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E634" s="1">
         <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>810.42</v>
+        <v>824.91</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H634" s="1"/>
       <c r="I634" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="1">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
-        <v>34471</v>
+        <v>34469</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D635" s="1">
         <v>3215110000</v>
       </c>
       <c r="E635" s="1">
         <v>1</v>
       </c>
       <c r="F635" s="1">
-        <v>181.24</v>
+        <v>184.48</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="5" t="s">
+      <c r="H635" s="1"/>
+      <c r="I635" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="1">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
-        <v>34465</v>
+        <v>34463</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="D636" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E636" s="1">
         <v>1</v>
       </c>
       <c r="F636" s="1">
-        <v>96.20999999999999</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="5" t="s">
+      <c r="H636" s="1"/>
+      <c r="I636" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="1">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
-        <v>34179</v>
+        <v>29906</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="D637" s="1">
         <v>3215110000</v>
       </c>
       <c r="E637" s="1">
         <v>1</v>
       </c>
       <c r="F637" s="1">
-        <v>546.4</v>
+        <v>824.91</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="5" t="s">
-[...3 lines deleted...]
-        <v>647</v>
+      <c r="H637" s="1"/>
+      <c r="I637" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="1">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
-        <v>34272</v>
+        <v>34470</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D638" s="1">
         <v>3215110000</v>
       </c>
       <c r="E638" s="1">
         <v>1</v>
       </c>
       <c r="F638" s="1">
-        <v>80.09999999999999</v>
+        <v>184.48</v>
       </c>
       <c r="G638" s="1"/>
-      <c r="H638" s="5" t="s">
+      <c r="H638" s="1"/>
+      <c r="I638" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="1">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
-        <v>34273</v>
+        <v>34464</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D639" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E639" s="1">
         <v>1</v>
       </c>
       <c r="F639" s="1">
-        <v>80.09999999999999</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="5" t="s">
+      <c r="H639" s="1"/>
+      <c r="I639" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="1">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
-        <v>34278</v>
+        <v>29909</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D640" s="1">
         <v>3215110000</v>
       </c>
       <c r="E640" s="1">
         <v>1</v>
       </c>
       <c r="F640" s="1">
-        <v>546.4</v>
+        <v>824.91</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H640" s="1"/>
       <c r="I640" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="1">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
-        <v>34274</v>
+        <v>34471</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="D641" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E641" s="1">
         <v>1</v>
       </c>
       <c r="F641" s="1">
-        <v>80.09999999999999</v>
+        <v>184.48</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="5" t="s">
+      <c r="H641" s="1"/>
+      <c r="I641" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="1">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
-        <v>34279</v>
+        <v>34465</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="D642" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E642" s="1">
         <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>546.4</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="5" t="s">
+      <c r="H642" s="1"/>
+      <c r="I642" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="1">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
-        <v>34275</v>
+        <v>34179</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="D643" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E643" s="1">
         <v>1</v>
       </c>
       <c r="F643" s="1">
-        <v>80.09999999999999</v>
+        <v>556.17</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H643" s="1"/>
+      <c r="I643" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="1">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
-        <v>34277</v>
+        <v>34272</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="D644" s="1">
         <v>3215110000</v>
       </c>
       <c r="E644" s="1">
         <v>1</v>
       </c>
       <c r="F644" s="1">
-        <v>546.4</v>
+        <v>81.53</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H644" s="1"/>
+      <c r="I644" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="1">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
-        <v>35194</v>
+        <v>34273</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="D645" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E645" s="1">
         <v>1</v>
       </c>
       <c r="F645" s="1">
-        <v>546.4</v>
+        <v>81.53</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H645" s="1"/>
+      <c r="I645" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="1">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
-        <v>35198</v>
+        <v>34278</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D646" s="1">
         <v>3215110000</v>
       </c>
       <c r="E646" s="1">
         <v>1</v>
       </c>
       <c r="F646" s="1">
-        <v>80.09999999999999</v>
+        <v>556.17</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H646" s="1"/>
       <c r="I646" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="1">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
-        <v>35195</v>
+        <v>34274</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="D647" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E647" s="1">
         <v>1</v>
       </c>
       <c r="F647" s="1">
-        <v>546.4</v>
+        <v>81.53</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H647" s="1"/>
+      <c r="I647" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="1">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
-        <v>35199</v>
+        <v>34279</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="D648" s="1">
         <v>3215110000</v>
       </c>
       <c r="E648" s="1">
         <v>1</v>
       </c>
       <c r="F648" s="1">
-        <v>80.09999999999999</v>
+        <v>556.17</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H648" s="1"/>
       <c r="I648" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="1">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
-        <v>35196</v>
+        <v>34275</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="D649" s="1">
-        <v>3215110000</v>
+        <v>3215190000</v>
       </c>
       <c r="E649" s="1">
         <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>546.4</v>
+        <v>81.53</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H649" s="1"/>
+      <c r="I649" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="1">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
-        <v>35201</v>
+        <v>34277</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="D650" s="1">
         <v>3215110000</v>
       </c>
       <c r="E650" s="1">
         <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>80.09999999999999</v>
+        <v>556.17</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H650" s="1"/>
       <c r="I650" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="1">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
-        <v>35197</v>
+        <v>35194</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="D651" s="1">
         <v>3215110000</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>546.4</v>
+        <v>556.17</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H651" s="1"/>
       <c r="I651" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="1">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
-        <v>35202</v>
+        <v>35198</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="D652" s="1">
         <v>3215110000</v>
       </c>
       <c r="E652" s="1">
         <v>1</v>
       </c>
       <c r="F652" s="1">
-        <v>80.09999999999999</v>
+        <v>81.53</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="5" t="s">
+      <c r="H652" s="1"/>
+      <c r="I652" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="1">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
-        <v>35200</v>
+        <v>35195</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D653" s="1">
         <v>3215110000</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>80.09999999999999</v>
+        <v>556.17</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H653" s="1"/>
       <c r="I653" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="654" spans="1:9" outlineLevel="1">
       <c r="A654" s="1"/>
       <c r="B654" s="1">
-        <v>35165</v>
+        <v>35199</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="D654" s="1">
         <v>3215110000</v>
       </c>
       <c r="E654" s="1">
         <v>1</v>
       </c>
       <c r="F654" s="1">
-        <v>546.4</v>
+        <v>81.53</v>
       </c>
       <c r="G654" s="1"/>
-      <c r="H654" s="5" t="s">
+      <c r="H654" s="1"/>
+      <c r="I654" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="655" spans="1:9" outlineLevel="1">
       <c r="A655" s="1"/>
       <c r="B655" s="1">
-        <v>35203</v>
+        <v>35196</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="D655" s="1">
         <v>3215110000</v>
       </c>
       <c r="E655" s="1">
         <v>1</v>
       </c>
       <c r="F655" s="1">
-        <v>80.09999999999999</v>
+        <v>556.17</v>
       </c>
       <c r="G655" s="1"/>
-      <c r="H655" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H655" s="1"/>
       <c r="I655" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="656" spans="1:9" outlineLevel="1">
       <c r="A656" s="1"/>
       <c r="B656" s="1">
-        <v>35325</v>
+        <v>35201</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="D656" s="1">
         <v>3215110000</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
       <c r="F656" s="1">
-        <v>903.95</v>
+        <v>81.53</v>
       </c>
       <c r="G656" s="1"/>
-      <c r="H656" s="5" t="s">
+      <c r="H656" s="1"/>
+      <c r="I656" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="657" spans="1:9" outlineLevel="1">
       <c r="A657" s="1"/>
       <c r="B657" s="1">
-        <v>18730</v>
+        <v>35197</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="D657" s="1">
         <v>3215110000</v>
       </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
       <c r="F657" s="1">
-        <v>539.6900000000001</v>
+        <v>556.17</v>
       </c>
       <c r="G657" s="1"/>
-      <c r="H657" s="5" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="H657" s="1"/>
+      <c r="I657" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="658" spans="1:9" outlineLevel="1">
       <c r="A658" s="1"/>
       <c r="B658" s="1">
-        <v>34524</v>
+        <v>35202</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="D658" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
       <c r="F658" s="1">
-        <v>79.20999999999999</v>
+        <v>81.53</v>
       </c>
       <c r="G658" s="1"/>
-      <c r="H658" s="5" t="s">
+      <c r="H658" s="1"/>
+      <c r="I658" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="659" spans="1:9" outlineLevel="1">
       <c r="A659" s="1"/>
       <c r="B659" s="1">
-        <v>18733</v>
+        <v>35200</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="D659" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E659" s="1">
         <v>1</v>
       </c>
       <c r="F659" s="1">
-        <v>539.6900000000001</v>
+        <v>81.53</v>
       </c>
       <c r="G659" s="1"/>
-      <c r="H659" s="5" t="s">
+      <c r="H659" s="1"/>
+      <c r="I659" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="660" spans="1:9" outlineLevel="1">
       <c r="A660" s="1"/>
       <c r="B660" s="1">
-        <v>34523</v>
+        <v>35165</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="D660" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
       <c r="F660" s="1">
-        <v>79.20999999999999</v>
+        <v>556.17</v>
       </c>
       <c r="G660" s="1"/>
-      <c r="H660" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H660" s="1"/>
       <c r="I660" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="661" spans="1:9" outlineLevel="1">
       <c r="A661" s="1"/>
       <c r="B661" s="1">
-        <v>18736</v>
+        <v>35203</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="D661" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E661" s="1">
         <v>1</v>
       </c>
       <c r="F661" s="1">
-        <v>539.6900000000001</v>
+        <v>81.53</v>
       </c>
       <c r="G661" s="1"/>
-      <c r="H661" s="5" t="s">
+      <c r="H661" s="1"/>
+      <c r="I661" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="662" spans="1:9" outlineLevel="1">
       <c r="A662" s="1"/>
       <c r="B662" s="1">
-        <v>34522</v>
+        <v>35325</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="D662" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
       <c r="F662" s="1">
-        <v>79.20999999999999</v>
+        <v>920.11</v>
       </c>
       <c r="G662" s="1"/>
-      <c r="H662" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H662" s="1"/>
       <c r="I662" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="663" spans="1:9" outlineLevel="1">
       <c r="A663" s="1"/>
       <c r="B663" s="1">
-        <v>18739</v>
+        <v>18730</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="D663" s="1">
-        <v>3215190000</v>
+        <v>3215110000</v>
       </c>
       <c r="E663" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F663" s="1">
-        <v>539.6900000000001</v>
+        <v>549.33</v>
       </c>
       <c r="G663" s="1"/>
-      <c r="H663" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H663" s="1"/>
       <c r="I663" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="664" spans="1:9" outlineLevel="1">
       <c r="A664" s="1"/>
       <c r="B664" s="1">
-        <v>34521</v>
+        <v>34524</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D664" s="1">
         <v>3215190000</v>
       </c>
       <c r="E664" s="1">
         <v>1</v>
       </c>
       <c r="F664" s="1">
-        <v>79.20999999999999</v>
+        <v>80.62</v>
       </c>
       <c r="G664" s="1"/>
-      <c r="H664" s="5" t="s">
+      <c r="H664" s="1"/>
+      <c r="I664" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="665" spans="1:9" outlineLevel="1">
       <c r="A665" s="1"/>
       <c r="B665" s="1">
-        <v>18742</v>
+        <v>18733</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="D665" s="1">
         <v>3215190000</v>
       </c>
       <c r="E665" s="1">
         <v>1</v>
       </c>
       <c r="F665" s="1">
-        <v>539.6900000000001</v>
+        <v>549.33</v>
       </c>
       <c r="G665" s="1"/>
-      <c r="H665" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H665" s="1"/>
+      <c r="I665" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="666" spans="1:9" outlineLevel="1">
       <c r="A666" s="1"/>
       <c r="B666" s="1">
-        <v>34520</v>
+        <v>34523</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="D666" s="1">
         <v>3215190000</v>
       </c>
       <c r="E666" s="1">
         <v>1</v>
       </c>
       <c r="F666" s="1">
-        <v>79.20999999999999</v>
+        <v>80.62</v>
       </c>
       <c r="G666" s="1"/>
-      <c r="H666" s="5" t="s">
+      <c r="H666" s="1"/>
+      <c r="I666" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="667" spans="1:9" outlineLevel="1">
       <c r="A667" s="1"/>
       <c r="B667" s="1">
-        <v>18745</v>
+        <v>18736</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="D667" s="1">
         <v>3215190000</v>
       </c>
       <c r="E667" s="1">
         <v>1</v>
       </c>
       <c r="F667" s="1">
-        <v>539.6900000000001</v>
+        <v>549.33</v>
       </c>
       <c r="G667" s="1"/>
-      <c r="H667" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H667" s="1"/>
+      <c r="I667" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="668" spans="1:9" outlineLevel="1">
       <c r="A668" s="1"/>
       <c r="B668" s="1">
-        <v>34510</v>
+        <v>34522</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="D668" s="1">
         <v>3215190000</v>
       </c>
       <c r="E668" s="1">
         <v>1</v>
       </c>
       <c r="F668" s="1">
-        <v>79.20999999999999</v>
+        <v>80.62</v>
       </c>
       <c r="G668" s="1"/>
-      <c r="H668" s="5" t="s">
+      <c r="H668" s="1"/>
+      <c r="I668" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="669" spans="1:9" outlineLevel="1">
       <c r="A669" s="1"/>
       <c r="B669" s="1">
-        <v>34238</v>
+        <v>18739</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="D669" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E669" s="1">
         <v>1</v>
       </c>
       <c r="F669" s="1">
-        <v>1440.5</v>
+        <v>549.33</v>
       </c>
       <c r="G669" s="1"/>
-      <c r="H669" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H669" s="1"/>
+      <c r="I669" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="670" spans="1:9" outlineLevel="1">
       <c r="A670" s="1"/>
       <c r="B670" s="1">
-        <v>34243</v>
+        <v>34521</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="D670" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E670" s="1">
         <v>1</v>
       </c>
       <c r="F670" s="1">
-        <v>173.18</v>
+        <v>80.62</v>
       </c>
       <c r="G670" s="1"/>
-      <c r="H670" s="5" t="s">
+      <c r="H670" s="1"/>
+      <c r="I670" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="671" spans="1:9" outlineLevel="1">
       <c r="A671" s="1"/>
       <c r="B671" s="1">
-        <v>34240</v>
+        <v>18742</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="D671" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E671" s="1">
         <v>1</v>
       </c>
       <c r="F671" s="1">
-        <v>1440.5</v>
+        <v>549.33</v>
       </c>
       <c r="G671" s="1"/>
-      <c r="H671" s="5" t="s">
+      <c r="H671" s="1"/>
+      <c r="I671" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="672" spans="1:9" outlineLevel="1">
       <c r="A672" s="1"/>
       <c r="B672" s="1">
-        <v>34244</v>
+        <v>34520</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="D672" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E672" s="1">
         <v>1</v>
       </c>
       <c r="F672" s="1">
-        <v>173.18</v>
+        <v>80.62</v>
       </c>
       <c r="G672" s="1"/>
-      <c r="H672" s="5" t="s">
+      <c r="H672" s="1"/>
+      <c r="I672" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="673" spans="1:9" outlineLevel="1">
       <c r="A673" s="1"/>
       <c r="B673" s="1">
-        <v>34241</v>
+        <v>18745</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="D673" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E673" s="1">
         <v>1</v>
       </c>
       <c r="F673" s="1">
-        <v>1440.5</v>
+        <v>549.33</v>
       </c>
       <c r="G673" s="1"/>
-      <c r="H673" s="5" t="s">
+      <c r="H673" s="1"/>
+      <c r="I673" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="674" spans="1:9" outlineLevel="1">
       <c r="A674" s="1"/>
       <c r="B674" s="1">
-        <v>34245</v>
+        <v>34510</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="D674" s="1">
-        <v>3215900000</v>
+        <v>3215190000</v>
       </c>
       <c r="E674" s="1">
         <v>1</v>
       </c>
       <c r="F674" s="1">
-        <v>173.18</v>
+        <v>80.62</v>
       </c>
       <c r="G674" s="1"/>
-      <c r="H674" s="5" t="s">
+      <c r="H674" s="1"/>
+      <c r="I674" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="675" spans="1:9" outlineLevel="1">
       <c r="A675" s="1"/>
       <c r="B675" s="1">
-        <v>34242</v>
+        <v>34238</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="D675" s="1">
         <v>3215900000</v>
       </c>
       <c r="E675" s="1">
         <v>1</v>
       </c>
       <c r="F675" s="1">
-        <v>1440.5</v>
+        <v>1466.25</v>
       </c>
       <c r="G675" s="1"/>
-      <c r="H675" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H675" s="1"/>
       <c r="I675" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:9" outlineLevel="1">
       <c r="A676" s="1"/>
       <c r="B676" s="1">
-        <v>34246</v>
+        <v>34243</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="D676" s="1">
         <v>3215900000</v>
       </c>
       <c r="E676" s="1">
         <v>1</v>
       </c>
       <c r="F676" s="1">
-        <v>173.18</v>
+        <v>176.28</v>
       </c>
       <c r="G676" s="1"/>
-      <c r="H676" s="5" t="s">
+      <c r="H676" s="1"/>
+      <c r="I676" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="677" spans="1:9" outlineLevel="1">
       <c r="A677" s="1"/>
       <c r="B677" s="1">
-        <v>18753</v>
+        <v>34240</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="D677" s="1">
         <v>3215900000</v>
       </c>
       <c r="E677" s="1">
         <v>1</v>
       </c>
       <c r="F677" s="1">
-        <v>496.28</v>
+        <v>1466.25</v>
       </c>
       <c r="G677" s="1"/>
-      <c r="H677" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H677" s="1"/>
       <c r="I677" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="678" spans="1:9" outlineLevel="1">
       <c r="A678" s="1"/>
       <c r="B678" s="1">
-        <v>18759</v>
+        <v>34244</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="D678" s="1">
         <v>3215900000</v>
       </c>
       <c r="E678" s="1">
         <v>1</v>
       </c>
       <c r="F678" s="1">
-        <v>496.28</v>
+        <v>176.28</v>
       </c>
       <c r="G678" s="1"/>
-      <c r="H678" s="5" t="s">
+      <c r="H678" s="1"/>
+      <c r="I678" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="679" spans="1:9" outlineLevel="1">
       <c r="A679" s="1"/>
       <c r="B679" s="1">
-        <v>18756</v>
+        <v>34241</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="D679" s="1">
         <v>3215900000</v>
       </c>
       <c r="E679" s="1">
         <v>1</v>
       </c>
       <c r="F679" s="1">
-        <v>496.28</v>
+        <v>1466.25</v>
       </c>
       <c r="G679" s="1"/>
-      <c r="H679" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H679" s="1"/>
       <c r="I679" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="680" spans="1:9" outlineLevel="1">
       <c r="A680" s="1"/>
       <c r="B680" s="1">
-        <v>28378</v>
+        <v>34245</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D680" s="1">
         <v>3215900000</v>
       </c>
       <c r="E680" s="1">
         <v>1</v>
       </c>
       <c r="F680" s="1">
-        <v>496.28</v>
+        <v>176.28</v>
       </c>
       <c r="G680" s="1"/>
-      <c r="H680" s="5" t="s">
+      <c r="H680" s="1"/>
+      <c r="I680" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="681" spans="1:9" outlineLevel="1">
       <c r="A681" s="1"/>
       <c r="B681" s="1">
-        <v>28379</v>
+        <v>34242</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="D681" s="1">
         <v>3215900000</v>
       </c>
       <c r="E681" s="1">
         <v>1</v>
       </c>
       <c r="F681" s="1">
-        <v>496.28</v>
+        <v>1466.25</v>
       </c>
       <c r="G681" s="1"/>
-      <c r="H681" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H681" s="1"/>
       <c r="I681" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="682" spans="1:9" outlineLevel="1">
       <c r="A682" s="1"/>
       <c r="B682" s="1">
-        <v>18750</v>
+        <v>34246</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="D682" s="1">
         <v>3215900000</v>
       </c>
       <c r="E682" s="1">
         <v>1</v>
       </c>
       <c r="F682" s="1">
-        <v>496.28</v>
+        <v>176.28</v>
       </c>
       <c r="G682" s="1"/>
-      <c r="H682" s="5" t="s">
+      <c r="H682" s="1"/>
+      <c r="I682" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="683" spans="1:9" outlineLevel="1">
       <c r="A683" s="1"/>
       <c r="B683" s="1">
-        <v>34591</v>
+        <v>18753</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="D683" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E683" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F683" s="1">
-        <v>70.70999999999999</v>
+        <v>505.15</v>
       </c>
       <c r="G683" s="1"/>
-      <c r="H683" s="5" t="s">
+      <c r="H683" s="1"/>
+      <c r="I683" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="684" spans="1:9" outlineLevel="1">
       <c r="A684" s="1"/>
       <c r="B684" s="1">
-        <v>34593</v>
+        <v>18759</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="D684" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E684" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F684" s="1">
-        <v>70.70999999999999</v>
+        <v>505.15</v>
       </c>
       <c r="G684" s="1"/>
-      <c r="H684" s="5" t="s">
+      <c r="H684" s="1"/>
+      <c r="I684" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="685" spans="1:9" outlineLevel="1">
       <c r="A685" s="1"/>
       <c r="B685" s="1">
-        <v>34592</v>
+        <v>18756</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="D685" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E685" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F685" s="1">
-        <v>70.70999999999999</v>
+        <v>505.15</v>
       </c>
       <c r="G685" s="1"/>
-      <c r="H685" s="5" t="s">
+      <c r="H685" s="1"/>
+      <c r="I685" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="686" spans="1:9" outlineLevel="1">
       <c r="A686" s="1"/>
       <c r="B686" s="1">
-        <v>34594</v>
+        <v>28378</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="D686" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E686" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F686" s="1">
-        <v>70.70999999999999</v>
+        <v>505.15</v>
       </c>
       <c r="G686" s="1"/>
-      <c r="H686" s="5" t="s">
+      <c r="H686" s="1"/>
+      <c r="I686" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="687" spans="1:9" outlineLevel="1">
       <c r="A687" s="1"/>
       <c r="B687" s="1">
-        <v>34595</v>
+        <v>28379</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="D687" s="1">
-        <v>3215190000</v>
+        <v>3215900000</v>
       </c>
       <c r="E687" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F687" s="1">
-        <v>70.70999999999999</v>
+        <v>505.15</v>
       </c>
       <c r="G687" s="1"/>
-      <c r="H687" s="5" t="s">
+      <c r="H687" s="1"/>
+      <c r="I687" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="688" spans="1:9" outlineLevel="1">
       <c r="A688" s="1"/>
       <c r="B688" s="1">
-        <v>34587</v>
+        <v>18750</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="D688" s="1">
-        <v>3215110000</v>
+        <v>3215900000</v>
       </c>
       <c r="E688" s="1">
+        <v>1</v>
+      </c>
+      <c r="F688" s="1">
+        <v>505.15</v>
+      </c>
+      <c r="G688" s="1"/>
+      <c r="H688" s="1"/>
+      <c r="I688" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9" outlineLevel="1">
+      <c r="A689" s="1"/>
+      <c r="B689" s="1">
+        <v>34591</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="D689" s="1">
+        <v>3215190000</v>
+      </c>
+      <c r="E689" s="1">
         <v>20</v>
       </c>
-      <c r="F688" s="1">
-[...16 lines deleted...]
-      <c r="F689" s="1"/>
+      <c r="F689" s="1">
+        <v>71.97</v>
+      </c>
       <c r="G689" s="1"/>
       <c r="H689" s="1"/>
-      <c r="I689" s="1"/>
+      <c r="I689" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9" outlineLevel="1">
+      <c r="A690" s="1"/>
+      <c r="B690" s="1">
+        <v>34593</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="D690" s="1">
+        <v>3215190000</v>
+      </c>
+      <c r="E690" s="1">
+        <v>20</v>
+      </c>
+      <c r="F690" s="1">
+        <v>71.97</v>
+      </c>
+      <c r="G690" s="1"/>
+      <c r="H690" s="1"/>
+      <c r="I690" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9" outlineLevel="1">
+      <c r="A691" s="1"/>
+      <c r="B691" s="1">
+        <v>34592</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D691" s="1">
+        <v>3215190000</v>
+      </c>
+      <c r="E691" s="1">
+        <v>20</v>
+      </c>
+      <c r="F691" s="1">
+        <v>71.97</v>
+      </c>
+      <c r="G691" s="1"/>
+      <c r="H691" s="1"/>
+      <c r="I691" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9" outlineLevel="1">
+      <c r="A692" s="1"/>
+      <c r="B692" s="1">
+        <v>34594</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="D692" s="1">
+        <v>3215190000</v>
+      </c>
+      <c r="E692" s="1">
+        <v>20</v>
+      </c>
+      <c r="F692" s="1">
+        <v>71.97</v>
+      </c>
+      <c r="G692" s="1"/>
+      <c r="H692" s="1"/>
+      <c r="I692" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9" outlineLevel="1">
+      <c r="A693" s="1"/>
+      <c r="B693" s="1">
+        <v>34595</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="D693" s="1">
+        <v>3215190000</v>
+      </c>
+      <c r="E693" s="1">
+        <v>20</v>
+      </c>
+      <c r="F693" s="1">
+        <v>71.97</v>
+      </c>
+      <c r="G693" s="1"/>
+      <c r="H693" s="1"/>
+      <c r="I693" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9" outlineLevel="1">
+      <c r="A694" s="1"/>
+      <c r="B694" s="1">
+        <v>34587</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D694" s="1">
+        <v>3215110000</v>
+      </c>
+      <c r="E694" s="1">
+        <v>20</v>
+      </c>
+      <c r="F694" s="1">
+        <v>71.97</v>
+      </c>
+      <c r="G694" s="1"/>
+      <c r="H694" s="1"/>
+      <c r="I694" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9">
+      <c r="A695" s="1"/>
+      <c r="B695" s="1"/>
+      <c r="C695" s="1"/>
+      <c r="D695" s="1"/>
+      <c r="E695" s="1"/>
+      <c r="F695" s="1"/>
+      <c r="G695" s="1"/>
+      <c r="H695" s="1"/>
+      <c r="I695" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>