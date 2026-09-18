--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -486,92 +486,95 @@
           <t xml:space="preserve">Кольоровий офісний папір - набір з 5-ти пастельних кольорів по 20 арк.  блакитний, жовтий, зелений, рожевий, бузковий . Формат А4. Щільність 80 г/м2. Непрозорість 88%. Товщина 106 мкм.</t>
         </r>
       </text>
     </comment>
     <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Кольоровий офісний папір - набір з 5-ти яскравих кольорів по 20 арк.  помаранчевий, червоний, зелений, синій, жовтий . Формат А4. Щільність 80 г/м2. Непрозорість 88%. Товщина 106 мкм.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Папір офісний</t>
   </si>
   <si>
     <t>Набір офісного паперу A4 80 г/м2 Golden Star 10 шт та канцелярських товарів  SET-POF-STATIONERY</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Папір офісний A3, Navigator 80 г/м2, 500 арк, клас А  112452</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Папір офісний A3, Zoom Storaenso, 80г/м, 500 арк, Клас С  ZOOM-A3-500</t>
   </si>
   <si>
     <t>Папір офісний A4, April, 75г/м, 500 арк</t>
   </si>
   <si>
     <t>Папір офісний A4, Copy Paper Basic, 80г/м, 500 арк</t>
   </si>
   <si>
     <t>Папір офісний A4, ECO copy paper, 80г/м, 500 арк</t>
   </si>
   <si>
     <t>Папір офісний A4, EURO BASIC, 80г/м, 500 арк, клас С</t>
   </si>
@@ -1223,648 +1226,702 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>30247</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>4802562000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>2603.33</v>
+        <v>2600.42</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30350</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>4802562000</v>
       </c>
       <c r="E11" s="1">
         <v>5</v>
       </c>
       <c r="F11" s="1">
-        <v>607.9400000000001</v>
+        <v>607.26</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30234</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1">
         <v>4802562000</v>
       </c>
       <c r="E12" s="1">
         <v>5</v>
       </c>
       <c r="F12" s="1">
-        <v>623.17</v>
+        <v>622.47</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>32330</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>4802562000</v>
       </c>
       <c r="E13" s="1">
         <v>5</v>
       </c>
       <c r="F13" s="1">
-        <v>150.08</v>
+        <v>149.91</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31194</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>5</v>
       </c>
       <c r="F14" s="1">
-        <v>181.44</v>
+        <v>181.24</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32119</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>5</v>
       </c>
       <c r="F15" s="1">
-        <v>176.96</v>
+        <v>176.76</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>30638</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>5</v>
       </c>
       <c r="F16" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>30235</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>4802562000</v>
       </c>
       <c r="E17" s="1">
         <v>5</v>
       </c>
       <c r="F17" s="1">
-        <v>197.12</v>
+        <v>196.9</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30230</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>4802562000</v>
       </c>
       <c r="E18" s="1">
         <v>5</v>
       </c>
       <c r="F18" s="1">
-        <v>200.26</v>
+        <v>200.03</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30351</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>4802562000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>408.13</v>
+        <v>407.67</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>30352</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>4802562000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>237.89</v>
+        <v>237.62</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30353</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>4802562000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>439.49</v>
+        <v>439</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30354</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>4802562000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>349.89</v>
+        <v>349.5</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30356</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>4802562000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>297.47</v>
+        <v>297.14</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22860</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>4802562000</v>
       </c>
       <c r="E24" s="1">
         <v>8</v>
       </c>
       <c r="F24" s="1">
-        <v>180.54</v>
+        <v>180.34</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30355</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>4802562000</v>
       </c>
       <c r="E25" s="1">
         <v>5</v>
       </c>
       <c r="F25" s="1">
-        <v>262.53</v>
+        <v>262.24</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>28873</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>4802562000</v>
       </c>
       <c r="E26" s="1">
         <v>5</v>
       </c>
       <c r="F26" s="1">
-        <v>337.79</v>
+        <v>337.42</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>32341</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>4802568000</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
-        <v>394.24</v>
+        <v>393.8</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>32342</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>4802562000</v>
       </c>
       <c r="E28" s="1">
         <v>5</v>
       </c>
       <c r="F28" s="1">
-        <v>170.24</v>
+        <v>170.05</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>31631</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>4802562000</v>
       </c>
       <c r="E29" s="1">
         <v>5</v>
       </c>
       <c r="F29" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>29564</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>4802562000</v>
       </c>
       <c r="E30" s="1">
         <v>5</v>
       </c>
       <c r="F30" s="1">
-        <v>207.87</v>
+        <v>207.64</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>11424</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>4802562000</v>
       </c>
       <c r="E31" s="1">
         <v>5</v>
       </c>
       <c r="F31" s="1">
-        <v>172.48</v>
+        <v>172.29</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30807</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>4802568000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>128.13</v>
+        <v>127.99</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30232</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>4802562000</v>
       </c>
       <c r="E33" s="1">
         <v>10</v>
       </c>
       <c r="F33" s="1">
-        <v>138.88</v>
+        <v>138.73</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28872</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>4802562000</v>
       </c>
       <c r="E34" s="1">
         <v>5</v>
       </c>
       <c r="F34" s="1">
-        <v>115.58</v>
+        <v>115.46</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>30403</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>4802562000</v>
       </c>
       <c r="E35" s="1">
         <v>100</v>
       </c>
       <c r="F35" s="1">
-        <v>124.54</v>
+        <v>124.41</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>30404</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>4802562000</v>
       </c>
       <c r="E36" s="1">
         <v>100</v>
       </c>
       <c r="F36" s="1">
-        <v>134.85</v>
+        <v>134.7</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>