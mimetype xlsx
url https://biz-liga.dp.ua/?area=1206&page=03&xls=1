--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -360,223 +360,260 @@
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Кількість аркушів: 500
 Клас паперу: B
 Країна-виробник: Словенія
 Колір: білий
 Формат:	A3
 Щільність  г/м2 :	80</t>
         </r>
       </text>
     </comment>
     <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Формат: A4  210 x 297 мм 
+Щільність: 80 г/м2
+Кількість аркушів у пачці: 500
+Клас: C  для стандартних офісних завдань 
+Виробник 360 EVERYDAY</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Кількість аркушів: 500
 Клас паперу: C
 Країна-виробник: Словенія
 Колір: білий
 Формат: A4
 Щільність  г/м2 : 80</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Якісний офісний папір класу С. Формат А4. Щільність 80 г/м2.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Щільність 80 г/м2
+Формат А4
+Тип Біла
+Кількість аркушів 500 шт
+Клас C+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Стандартний високобілий офісний багатофункціональний офісний папір підходить для щоденного офісного та домашнього використання та друку документів різної складності. Папір забезпечує хороші результати на лазерному, струминному та копіювальному друку для монохромного, кольорового та двостороннього друку. Він пропонує відмінне співвідношення ціни та якості. Хороші технічні параметри дозволяють здійснювати друк та копіювання.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Високоякісний офісний папір, призначений для широкого застосування. Клас -  С , Щільність - 80 г / м2, Білизна - 94%.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Високоякісний офісний папір класу А. Формат А5. Щільність 80 г/м2. Білизна 165  CIE . Непрозорість 95%. Товщина 107 мкм.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Високоякісний офісний папір, призначений для широкого застосування. Клас -  С , Щільність - 80 г / м2, Білизна - 94%.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Кольоровий офісний папір - набір з 5-ти пастельних кольорів по 20 арк.  блакитний, жовтий, зелений, рожевий, бузковий . Формат А4. Щільність 80 г/м2. Непрозорість 88%. Товщина 106 мкм.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Кольоровий офісний папір - набір з 5-ти яскравих кольорів по 20 арк.  помаранчевий, червоний, зелений, синій, жовтий . Формат А4. Щільність 80 г/м2. Непрозорість 88%. Товщина 106 мкм.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Папір офісний</t>
   </si>
   <si>
     <t>Набір офісного паперу A4 80 г/м2 Golden Star 10 шт та канцелярських товарів  SET-POF-STATIONERY</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Папір офісний A3, Navigator 80 г/м2, 500 арк, клас А  112452</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Папір офісний A3, Zoom Storaenso, 80г/м, 500 арк, Клас С  ZOOM-A3-500</t>
   </si>
   <si>
     <t>Папір офісний A4, April, 75г/м, 500 арк</t>
   </si>
   <si>
     <t>Папір офісний A4, Copy Paper Basic, 80г/м, 500 арк</t>
   </si>
   <si>
     <t>Папір офісний A4, ECO copy paper, 80г/м, 500 арк</t>
   </si>
   <si>
     <t>Папір офісний A4, EURO BASIC, 80г/м, 500 арк, клас С</t>
   </si>
   <si>
     <t>Папір офісний A4, Golden Star IK, 75 г/м2, 500 арк, клас С   907502</t>
@@ -590,57 +627,63 @@
   <si>
     <t>Папір офісний A4, Navigator 120 г/м2, 250 арк, клас А  146612</t>
   </si>
   <si>
     <t>Папір офісний A4, Navigator 160 г/м2, 250 арк, клас А  146613</t>
   </si>
   <si>
     <t>Папір офісний A4, Navigator 200 г/м2, 150 арк, клас А  989477</t>
   </si>
   <si>
     <t>Папір офісний A4, Navigator 80 г/м2, 500 арк, клас А  102218</t>
   </si>
   <si>
     <t>Папір офісний A4, Patron OFFICE PAPER 80 г/м2, 250 арк.  PN-PU-003-2</t>
   </si>
   <si>
     <t>Папір офісний A4, Solcopy 80 г/м2, 500 арк, клас B  906071</t>
   </si>
   <si>
     <t>Папір офісний A4, Xerox Premier, 80г/м, 500 арк, Клас A  003R91720/003R98760</t>
   </si>
   <si>
     <t>Папір офісний А3, R-COPY STANDART, 80 г/м2, 500 арк, клас В  763579</t>
   </si>
   <si>
+    <t>Папір офісний А4, 360 EVERYDAY, A4, 80 г/м2, 500 аркушів, клас C</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Папір офісний А4, BASIC COPY, 80 г/м2, 500 арк, клас С  763614</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Папір офісний А4, Copier PaperOne  BP10 , 80 г/м2, 500 арк, клас С</t>
+  </si>
+  <si>
+    <t>Папір офісний А4, CRYSTAL PROFFI, A4, 80 г/м2, 500 аркушів, клас  С+</t>
   </si>
   <si>
     <t>Папір офісний А4, R-COPY STANDART, 80 г/м2, 500 арк, клас B  763545</t>
   </si>
   <si>
     <t>Папір офісний А4, Zoom, 80 г/м2, 500 арк. Клас C</t>
   </si>
   <si>
     <t>Папір офісний А5, Copy IK 80 г/м2, 500 арк, Клас В,  IK-COPY-80A5</t>
   </si>
   <si>
     <t>Папір офісний А5, Double A, 80 г/м2, 500 арк, клас А  149366</t>
   </si>
   <si>
     <t>Папір офісний А5, Zoom Storaenso, 80 г/м2, 500 арк. Клас C  ZOOM-A5-500</t>
   </si>
   <si>
     <t>Папір офісний кольоровий А4, 80 г/м2, 100 арк, 5 кольорів Rainbow 3 Pastel Double A  151308</t>
   </si>
   <si>
     <t>Папір офісний кольоровий А4, 80 г/м2, 100 арк, 5 кольорів Rainbow 5 Bright Double A  151307</t>
   </si>
 </sst>
 </file>
 
@@ -1066,51 +1109,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1226,714 +1269,706 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>30247</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>4802562000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>2600.42</v>
+        <v>2646.91</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30350</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>4802562000</v>
       </c>
       <c r="E11" s="1">
         <v>5</v>
       </c>
       <c r="F11" s="1">
-        <v>607.26</v>
+        <v>618.11</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30234</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>4802562000</v>
       </c>
       <c r="E12" s="1">
         <v>5</v>
       </c>
       <c r="F12" s="1">
-        <v>622.47</v>
+        <v>633.6</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>32330</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>4802562000</v>
       </c>
       <c r="E13" s="1">
         <v>5</v>
       </c>
       <c r="F13" s="1">
-        <v>149.91</v>
+        <v>152.59</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31194</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>5</v>
       </c>
       <c r="F14" s="1">
-        <v>181.24</v>
+        <v>184.48</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32119</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>5</v>
       </c>
       <c r="F15" s="1">
-        <v>176.76</v>
+        <v>179.92</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>30638</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>5</v>
       </c>
       <c r="F16" s="1">
-        <v>187.95</v>
+        <v>191.31</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>30235</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>4802562000</v>
       </c>
       <c r="E17" s="1">
         <v>5</v>
       </c>
       <c r="F17" s="1">
-        <v>196.9</v>
+        <v>200.42</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30230</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>4802562000</v>
       </c>
       <c r="E18" s="1">
         <v>5</v>
       </c>
       <c r="F18" s="1">
-        <v>200.03</v>
+        <v>203.61</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30351</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>4802562000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>407.67</v>
+        <v>414.96</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>30352</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>4802562000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>237.62</v>
+        <v>241.87</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30353</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>4802562000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>439</v>
+        <v>446.85</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30354</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>4802562000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>349.5</v>
+        <v>355.75</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30356</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>4802562000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>297.14</v>
+        <v>302.45</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22860</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>4802562000</v>
       </c>
       <c r="E24" s="1">
         <v>8</v>
       </c>
       <c r="F24" s="1">
-        <v>180.34</v>
+        <v>183.57</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30355</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>4802562000</v>
       </c>
       <c r="E25" s="1">
         <v>5</v>
       </c>
       <c r="F25" s="1">
-        <v>262.24</v>
+        <v>266.92</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>28873</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>4802562000</v>
       </c>
       <c r="E26" s="1">
         <v>5</v>
       </c>
       <c r="F26" s="1">
-        <v>337.42</v>
+        <v>343.45</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>32341</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>4802568000</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
-        <v>393.8</v>
+        <v>400.84</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>32342</v>
+        <v>35399</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>4802562000</v>
       </c>
       <c r="E28" s="1">
         <v>5</v>
       </c>
       <c r="F28" s="1">
-        <v>170.05</v>
+        <v>173.09</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>31631</v>
+        <v>32342</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>4802562000</v>
       </c>
       <c r="E29" s="1">
         <v>5</v>
       </c>
       <c r="F29" s="1">
-        <v>187.95</v>
+        <v>173.09</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
+      <c r="H29" s="1"/>
+      <c r="I29" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>29564</v>
+        <v>31631</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>4802562000</v>
       </c>
       <c r="E30" s="1">
         <v>5</v>
       </c>
       <c r="F30" s="1">
-        <v>207.64</v>
+        <v>191.31</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
+      <c r="H30" s="1"/>
+      <c r="I30" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>11424</v>
+        <v>35439</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>4802562000</v>
       </c>
       <c r="E31" s="1">
         <v>5</v>
       </c>
       <c r="F31" s="1">
-        <v>172.29</v>
+        <v>168.54</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>30807</v>
+        <v>29564</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
-        <v>4802568000</v>
+        <v>4802562000</v>
       </c>
       <c r="E32" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F32" s="1">
-        <v>127.99</v>
+        <v>211.35</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
+      <c r="H32" s="1"/>
+      <c r="I32" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>30232</v>
+        <v>11424</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>4802562000</v>
       </c>
       <c r="E33" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F33" s="1">
-        <v>138.73</v>
+        <v>175.37</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>28872</v>
+        <v>30807</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
-        <v>4802562000</v>
+        <v>4802568000</v>
       </c>
       <c r="E34" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>115.46</v>
+        <v>130.27</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>30403</v>
+        <v>30232</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>4802562000</v>
       </c>
       <c r="E35" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>124.41</v>
+        <v>141.21</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>30404</v>
+        <v>28872</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="1">
+        <v>4802562000</v>
+      </c>
+      <c r="E36" s="1">
+        <v>5</v>
+      </c>
+      <c r="F36" s="1">
+        <v>117.52</v>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" outlineLevel="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>30403</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D36" s="1">
-[...2 lines deleted...]
-      <c r="E36" s="1">
+      <c r="D37" s="1">
+        <v>4802562000</v>
+      </c>
+      <c r="E37" s="1">
         <v>100</v>
       </c>
-      <c r="F36" s="1">
-[...16 lines deleted...]
-      <c r="F37" s="1"/>
+      <c r="F37" s="1">
+        <v>126.63</v>
+      </c>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
-      <c r="I37" s="1"/>
+      <c r="I37" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" outlineLevel="1">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>30404</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="1">
+        <v>4802562000</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100</v>
+      </c>
+      <c r="F38" s="1">
+        <v>137.11</v>
+      </c>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>