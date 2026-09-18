--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -192,321 +192,322 @@
           </rPr>
           <t xml:space="preserve">А3  4800x1200 dpi  Wi-Fi  СБПЧ у комплекті</t>
         </r>
       </text>
     </comment>
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку Лазерна
 Підтримка ОС Linux, Windows
 Дисплей Так
 Колірність Монохромний
 Кількість картриджів 1
 Конфігурація картриджів W1335A, W1335X
 Формат друку A3
 Макс. роздільна здатність, dpi 1200x1200
-Час виходу першої сторінки, с 9,2
-[...41 lines deleted...]
-Макс. роздільна здатність, dpi 1200x1200
 Час виходу першої сторінки, с 8,6
 Швидкість чорно-білого друку 24
 Швидкість кольорового друку Ні
 Швидкість друку фотографії, 10х15 см, сек/фото Ні
 Навантаження, ст/міс до 50000
 Рекомендований об'єм друку стор/міс 5000
 Ресурс чорного картриджа, стор 7400
 Формат паперу А3
 Макс. щільність паперу, гр/м2 163
 Мін. щільність паперу, гр/м2 60
 Тип сканера планшетний
 Роздільна здатність сканера 600х600
 Чорно-біле копіювання, стор/хв 24
 Кольорове копіювання, стор/хв Ні
 Лоток прийому 250
 Лоток подачі 350
 Двосторонній друк Так
 Друк без поля Ні
 Вбудований факс Ні</t>
         </r>
       </text>
     </comment>
+    <comment ref="C16" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">кольоровий БФП А3, 24/12 стор./хв. A4/A3. Принтер, мережевий Сканер, Копір, Факс  опція . розд.здатність  1200 x 1200dpi, Touch Panel. Дуплекс, мережа, Двосторонній автоподатчик на 50 аркушів. Фотобарабан 200 000 копій, тонер  чорн./кол.  12000 / 6000 копій.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C17" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	23 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 вбудований факс
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Дисплей:	6-строчный сенсорный, монохромный
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Пристрій автоматичної подачі документів  ADF :	35 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Рекомендоване навантаження, до:	2000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	51 дБ
 Споживана потужність в режимі друку:	1120 Вт
 Живлення:	мережа 220 В
 Розміри:	390 x 371 x 360 мм
 Вага:	11.4 кг
 Рекомендовані картриджі:	737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Вид БФП
 Тип Лазерний
 Кольоровість друку Чорно-біла
 Максимальний розмір друку A4
 Призначення Для дому та офісу
 Особливості Дуплекс-друк
 Характеристики друку
 Роздільна здатність друку 1200x1200 dpi
 Формати друку А4
 Швидкість друку До 28 стор./хв.
 Характеристика підключень
 Інтерфейс Ethernet
 Додатково
 Ємність для паперу 250 шт.
 Габарити 390 x 405 x 375 мм
 Вага 12.9 кг
 Колір чорний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої	A4
 Технологія друку	лазерна
 Кольоровість	монохромний
 ЖК дисплей	 5-рядковий чорно-білий
 Швидкість чорно - білого друку	28 ст/хв
 Макс. дозвіл, dpi	600х600
 1200х1200
 Двохсторонній друк	
 Максимальна кількість копій	999 ст
 Тип сканера	планшетний
 протяжний
 Автоподача оригіналів	35 ст
 Провідні інтерфейси	Hi-Speed USB  порт В 
 100Base-TX/10Base-T
 Бездротові інтерфейси	Wi-Fi
 Wi-Fi Direct
 Рекомендоване навантаження на місяць	30 тис. ст</t>
         </r>
       </text>
     </comment>
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 28; Двохсторонній друк; Автоподача оригіналів  стр : 35; Ресурс ч / б картриджа  стр  1700; підключення до ПК  USB ; підключення до ПК  LAN ; Wi-Fi: Wi-Fi 4  802.11n ; Wi-Fi Direct; Екран: сенсорний монохромний</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 28; Двохсторонній друк; Автоподача оригіналів  стр : 35; Ресурс ч / б картриджа  стр  1700; підключення до ПК  USB ; підключення до ПК  LAN ; Wi-Fi: Wi-Fi 4  802.11n ; Wi-Fi Direct; Екран: сенсорний монохромний</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 28; Двохсторонній друк; Автоподача оригіналів  стр : 35; Ресурс ч / б картриджа  стр  1700; підключення до ПК  USB ; підключення до ПК  LAN ; Wi-Fi: Wi-Fi 4  802.11n ; Wi-Fi Direct; Екран: сенсорний монохромний</t>
+          <t xml:space="preserve">Формат пристрою:A4; Технологія друку:лазерна; Кольори:монохромний; Швидкість чорно-білого друку:28 ст/хв;</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	2400 x 600 dpi
 Швидкість ч/б друку A4  ISO , до:	29 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Wi-Fi Direct Apple AirPrint Mopria  Android 
 Дисплей:	5-строчный, монохромный
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0 Fast Ethernet Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	50 аркушів
 Щільність паперу:	60...163 г/м2
 Рекомендоване навантаження, до:	2000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	50 дБ
 Споживана потужність в режимі друку:	530 Вт
 Живлення:	мережа 220 В
 Розміри:	372 x 320 x 271 мм
 Вага:	9 кг
 Рекомендовані картриджі:	071, 071H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C24" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Технологія друку:	лазерна
+Кольоровість друку:	монохромна
+Максимальний розмір друку:	A4
+Максимальна роздільна здатність друку:	2400 x 600 dpi
+Швидкість ч/б друку A4  ISO , до:	29 стор/хв
+Макс. роздільна здатність сканування:	600 x 600 dpi
+Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
+вбудований факс
+режим точки доступу
+Двосторонній друк:	автоматичний
+Pозширені можливості друку:	Wi-Fi Direct
+Apple AirPrint
+Mopria  Android 
+Дисплей:	5-строчный ЖК-дисплей
+Процесор:	1.2 ГГц
+Об'єм оперативної пам'яті:	256 МБ
+Інтерфейси:	USB 2.0
+Fast Ethernet
+Wi-Fi
+Пристрій автоматичної подачі документів  ADF :	35 аркушів
+Місткість багатоцільового лотка подачі:	100 аркушів
+Місткість лотка подачі:	150 аркушів
+Місткість лотка прийому:	50 аркушів
+Щільність паперу:	60...163 г/м2
+Рекомендоване навантаження, до:	2000 стор/міс.
+Підтримувані ОС:	Windows 11, Windows Server 2016/2019/2022/2025, macOS, Linux
+Макс. рівень шуму:	51 дБ
+Споживана потужність в режимі друку:	409 Вт
+Ж</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	2400 x 600 dpi
 Швидкість ч/б друку A4  ISO , до:	29 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	вбудований факс
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
@@ -738,2285 +739,2240 @@
 Роздільна здатність для монохромного друку, dpi	1200 x 1200	
 Автоподатчик	Стандартно	
 Дуплекс	Стандартно	
 Факс	Немає	
 Підтримка форматів паперу	A4, A5, A5  альбомна орієнтація , А6, B5, Legal, Letter, Executive, Statement, OFFICIO, B-OFFICIO, M-OFFICIO, GLTR, GLGL, Foolscap, 16K, нестандартні розміри: мін. 105 x 148 мм, макс. 216,0 x 355,6 мм.	
 Стартові картриджі, стор	чорний	
 Ресурс витратних матеріалів, стор	3000	
 Процесор, МГЦ	1200	
 Стандартна пам'ять, Мб	1024	
 Роздільна здатність для копіювання, dpi	600 x 600</t>
         </r>
       </text>
     </comment>
     <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Технологія друку:	лазерна
-[...40 lines deleted...]
-          </rPr>
           <t xml:space="preserve">Максимальний формат друку	A4	
 Можливості	Друк з USB накопичувачів / Друк по WIFI	
 Технологія друку	Лазерна монохромна	
 Стандартні порти	Wi-Fi / USB / Ethernet 10/100/1000 BaseTX	
 Клас пристрою	Для великих офісів	Інші товари
 Швидкість ч/б друку, стор/хв	36-50	Інші товари
 Швидкість A4 ч/б друку, стор/хв	40	
 Час друку першої сторінки  монохром , сек	5	
 Роздільна здатність для монохромного друку, dpi	1200х1200	
 Автоподатчик	Стандартно	
 Роздільна здатність для кольорового друку, dpi	600х600	
 Дуплекс	Стандартно	
 Факс	Стандартно	
 Швидкість копіювання А4 колір., БФП	40	
 Час копіювання сторінки  колір  БФП	6.1	
 Додаткова пам'ять, Мб	Є	
 Операційні системи	Windows 11 / Windows 10 / Server 2022 / Server 2019 / Server 2016 / Server 2012R2 / Server 2012, Mac OS X 10.13 і вищ, Linux	
 Місткість лотка подачі паперу, листів	900	
 Місячний друк в діапазоні, копій	2001-5000	Інші товари
 Рекомендоване місячне навантаження, копій	4000	
 Максимальне місячне навантаження, стор	80000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	43 стор/хв
 Макс. роздільна здатність сканування:	600 ? 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Apple AirPrint, Mopria  Android , Google Cloud Print
 Дисплей:	12.7 см, цветной, сенсорный
 Процесор:	2 ? 800 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0, Gigabit Ethernet, Wi-Fi
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість багатоцільового лотка подачі:	100 аркушів
 Місткість лотка подачі:	550 аркушів
 Місткість лотка прийому:	150 аркушів
 Рекомендоване навантаження, до:	7500 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1, Windows Server, Mac OS X, Linux
 Живлення:	мережа 220 В
 Розміри:	480 x 464 x 452 мм
 Вага:	19.8 кг
 Рекомендовані картриджі:	056, 056L, 056H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	18 стор/хв
 Швидкість кольорового друку A4  ISO , до:	18 стор/хв
 Макс. роздільна здатність сканування:	600 ? 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 режим точки доступу
 Двосторонній друк:	автоматичний
 Дисплей:	12.7 см ЖК-дисплей цветной, сенсорный
 Процесор:	2 ? 800 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0 Gigabit Ethernet Wi-Fi
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...200 г/м?
 Рекомендоване навантаження, до:	2500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux, Android, iOS
 Макс. рівень шуму:	49 дБ
 Споживана потужність в режимі друку:	370 Вт
 Живлення:	мережа 220 В
 Розміри:	451 ? 460 ? 360 мм
 Вага:	18.9 кг
 Рекомендовані картриджі:	067, 067H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 * 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	21 стор/хв
 Швидкість кольорового друку A4  ISO , до:	21 стор/хв
 Макс. роздільна здатність сканування:	600 * 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 вбудований факс
 режим точки доступу
 Двосторонній друк:	автоматичний
 Дисплей:	12.7 см цветной, сенсорный
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0 Gigabit Ethernet Wi-Fi
 Місткість лотка подачі:	50 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м, до 200 г/м для глянцевой бумаги
 Рекомендоване навантаження, до:	2500 стор/міс.
 Підтримувані ОС:	Windows 11, 10, 8.1, Windows Server, MacOS X, Linux
 Макс. рівень шуму:	51 дБ
 Живлення:	мережа 220 В
 Розміри:	451 * 460 * 360 мм
 Вага:	22.6 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	067, 067H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	21 стор/хв
 Швидкість кольорового друку A4  ISO , до:	21 стор/хв
 Макс. роздільна здатність сканування:	600 ? 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 вбудований факс
 режим точки доступу
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Дисплей:	12.7 см цветной, сенсорный
 Процесор:	2 ? 800 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Місткість лотка подачі:	50 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м?, до 200 г/м? для глянцевой бумаги
 Рекомендоване навантаження, до:	2500 стор/міс.
 Підтримувані ОС:	Windows 11, 10, 8.1, Windows Server, MacOS X, Linux
 Макс. рівень шуму:	51 дБ
 Споживана потужність в режимі друку:	3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Швидкість кольорового друку A4  ISO , до:	33 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...163 г/м2, до 200 г/м2 для глянцевой бумаги
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Windows Server, Mac OS X, Linux</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Швидкість кольорового друку A4  ISO , до:	33 стор/хв
 Макс. роздільна здатність сканування:	600 ? 600 dpi
 Додатковий функціонал: пристрій автоподачі оригіналів  ADF , вбудований факс, режим точки доступу
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Дисплей:	12.7 см ЖК цветной, сенсорный
 Процесор:	2 ? 1200 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 NFC
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість багатоцільового лотка подачі:	50 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...163 г/м?, многоцелевой лоток до 176 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Windows Server, Mac OS X, Linux</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальний формат друку	A4	
 Можливості	Друк з LAN / Друк з USB накопичувачів / Друк з флеш накопичувачів / Друк по WIFI	
 Технологія друку	Лазерна кольорова	
 Стандартні порти	Wi-Fi / USB 2.0 / Ethernet 10/100/1000 BaseTX	
 Клас пристрою	Для малих і середніх офісів	Інші товари
 Швидкість ч/б друку, стор/хв	26-35	Інші товари
 Швидкість кольорового друку, стор/хв	26-35	Інші товари
 Швидкість A4 ч/б друку, стор/хв	33	
 Швидкість A4 кольорового друку, стор/хв	33	
 Час друку першої сторінки  монохром , сек	АПД  A4 : прибл. 7,6 секунди або менше Скло експонування  A4 : прибл. 8,3 секунди або менше	
 Час друку першої сторінки  колір , сек	АПД  A4 : прибл. 8,8 секунди або менше Скло експонування  A4 : прибл. 9,4 секунди або менше	
 Діапазон масштабування	Змінне масштабування: 25–400 %  крок 1 % 	
 Роздільна здатність для монохромного друку, dpi	1200 x 1200	
 Автоподатчик	Стандартно	
 Роздільна здатність для кольорового друку, dpi	1200 x 1200	
 Швидкість копіювання А4 монохром, БФП	33</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	струменева
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	4800 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	8.8 стор/хв
 Швидкість кольорового друку A4  ISO , до:	5 стор/хв
 Швидкість фотодруку, до:	60 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 600 dpi
 Pозширені можливості друку:	друк без полів
 Інтерфейси:	USB 2.0
 Щільність паперу:	64–105 г/м2  спецматериалы Canon до 275 г/м2 
 Підтримувані ОС:	Windows
 Споживана потужність в режимі друку:	9 Вт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	струменева
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	4800 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	8.8 стор/хв
 Швидкість кольорового друку A4  ISO , до:	5 стор/хв
 Макс. роздільна здатність сканування:	1200 x 600 dpi
 Pозширені можливості друку:	друк без полів
 Дисплей:	1.2  ЖК-дисплей
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	100 аркушів
 Щільність паперу:	64-105 г/м2, фотобумага до 275 г/м2
 Підтримувані ОС:	Windows
 Макс. рівень шуму:	53.5 дБ
 Споживана потужність в режимі друку:	9 Вт
 Живлення:	мережа 220 В
 Розміри:	445 x 330 x 163 мм
 Вага:	6.3 кг
 Рекомендовані картриджі:	GI-490  PGBK , GI-490  C , GI-490  M , GI-490  Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	струменева
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 600 dpi
 Швидкість ч/б друку A4  ISO , до:	24 стор/хв
 Швидкість кольорового друку A4  ISO , до:	15.5 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Pозширені можливості друку:	друк без полів
 Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 PIXMA/MAXIFY Cloud Link
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	100 аркушів
 Щільність паперу:	64...105 г/м2
 Рекомендоване навантаження, до:	45000 стор/міс.
 Підтримувані ОС:	Windows 10/8.1/8/7, Windows Server, Mac OS X
 Споживана потужність в режимі друку:	20 Вт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	струменева
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	5760 ? 1440 dpi
 Мінімальний розмір краплі:	3 пл
 Макс. швидкість ч/б друку A4  драфт :	33 стор/хв
 Швидкість ч/б друку A4  ISO , до:	9.2 стор/хв
 Макс. швидкість кольорового друку A4  драфт :	15 стор/хв
 Швидкість кольорового друку A4  ISO , до:	4.5 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 600 dpi
 Двосторонній друк:	не підтримується
 Pозширені можливості друку:	друк без полів
 Інтерфейси:	USB 2.0
 Місткість багатоцільового лотка подачі:	100 аркушів
 Місткість лотка прийому:	30 аркушів
 Щільність паперу:	64...256 г/м?
 Підтримувані ОС:	Windows 10, 8.1, 8, 7, Windows Server, MacOS X
 Споживана потужність в режимі друку:	12 Вт
 Живлення:	мережа 220 В
 Розміри:	375 ? 347 ? 179 мм
 Вага:	3.9 кг
 Рекомендовані картриджі:	C13T00S14A, C13T00S24A, C13T00S34A, C13T00S44A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	струменева
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	5760 ? 1440 dpi
 Мінімальний розмір краплі:	3 пл
 Макс. швидкість ч/б друку A4  драфт :	33 стор/хв
 Швидкість ч/б друку A4  ISO , до:	9.5 стор/хв
 Макс. швидкість кольорового друку A4  драфт :	15 стор/хв
 Швидкість кольорового друку A4  ISO , до:	4.5 стор/хв
 Швидкість фотодруку, до:	27 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 600 dpi
 Pозширені можливості друку:	друк без полів
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	100 аркушів
 Місткість лотка прийому:	30 аркушів
 Щільність паперу:	64...300 г/м?
 Підтримувані ОС:	Windows; Mac OS
 Споживана потужність в режимі друку:	12 Вт
 Живлення:	мережа 220 В
 Розміри:	375 ? 347 ? 179 мм
 Вага:	3.9 кг
 Рекомендовані картриджі:	C13T00S14A, C13T00S24A, C13T00S34A, C13T00S44A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	струменева
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	5760 ? 1440 dpi
 Мінімальний розмір краплі:	3 пл
 Макс. швидкість ч/б друку A4  драфт :	33 стор/хв
 Швидкість ч/б друку A4  ISO , до:	10 стор/хв
 Макс. швидкість кольорового друку A4  драфт :	15 стор/хв
 Швидкість кольорового друку A4  ISO , до:	5 стор/хв
 Макс. роздільна здатність сканування:	2400 ? 1200 dpi
 Двосторонній друк:	не підтримується
 Pозширені можливості друку:	друк без полів
 Wi-Fi Direct
 Epson iPrint
 Інтерфейси:	USB 2.0
 Wi-Fi
 Місткість багатоцільового лотка подачі:	100 аркушів
 Місткість лотка прийому:	30 аркушів
 Щільність паперу:	64...300 г/м?
 Підтримувані ОС:	Windows 10, 8.1, 8, 7, Windows Server, MacOS X
 Споживана потужність в режимі друку:	12 Вт
 Живлення:	мережа 220 В
 Розміри:	375? ? 347 ? 179 мм
 Вага:	3.9 кг
 Рекомендовані картриджі:	C13T00S24A, C13T00S44A, C13T00S34A, C13T00S14A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	струменева
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	5760 ? 1440 dpi
 Мінімальний розмір краплі:	3 пл
 Макс. швидкість ч/б друку A4  драфт :	33 стор/хв
 Швидкість ч/б друку A4  ISO , до:	10 стор/хв
 Макс. швидкість кольорового друку A4  драфт :	15 стор/хв
 Швидкість кольорового друку A4  ISO , до:	5 стор/хв
 Макс. роздільна здатність сканування:	2400 ? 1200 dpi
 Двосторонній друк:	не підтримується
 Pозширені можливості друку:	друк без полів
 Wi-Fi Direct
 Epson iPrint
 Інтерфейси:	USB 2.0
 Wi-Fi
 Місткість лотка подачі:	100 аркушів
 Місткість лотка прийому:	30 аркушів
 Щільність паперу:	64...300 г/м?
 Підтримувані ОС:	Windows; Mac OS
 Споживана потужність в режимі друку:	12 Вт
 Живлення:	мережа 220 В
 Розміри:	375 ? 347 ? 179 мм
 Вага:	3.9 кг
 Рекомендовані картриджі:	C13T00S24A, C13T00S44A, C13T00S34A, C13T00S14A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Можливості	Друк з LAN / Друк з флеш накопичувачів / Друк по WIFI / РК-дисплей / Вбудована СНПЧ	
 Технологія друку	Струменева	
 Стандартні порти	Wi-Fi / USB / Ethernet 10/100 BaseTX	
 Максимальний формат друку	A3	
 Клас пристрою	Для малих і середніх офісів	Інші товари
 Швидкість ч/б друку, стор/хв	16-25	Інші товари
 Швидкість кольорового друку, стор/хв	16-25	Інші товари
 Швидкість A4 ч/б друку, стор/хв	25	
 Швидкість A4 кольорового друку, стор/хв	12	
 Час друку першої сторінки  монохром , сек	5.5	
 Роздільна здатність для монохромного друку, dpi	1200x2400	
 Автоподатчик	Стандартно	
 Роздільна здатність для кольорового друку, dpi	1200x2400	
 Дуплекс	Стандартно	
 Факс	Стандартно	
 Підтримка форматів паперу	A3+ A3 A4 Letter Legal 20x25 13x20 13x18 10x15 9x13 A5 A6 B5 16:9 wide size	
 Стартові картриджі, стор	6500	
 Додаткова пам'ять, Мб	Немає	
 Операційні системи	Windows, OS X	
 Місткість лотка подачі паперу, листів	500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку: Струменева
 Підтримка ОС: Mac OS, Windows
 Дисплей: Ні
 Оснащення: СБПЧ
 Особливості пристрою: Друк з телефону
 Особливості друку: Без полів, Дистанційна друк
 Колірність: Кольоровий
 Кількість картриджів: 4
 Мінімальний об'єм краплі, pl: 3
 Формат друку: A4
 Макс. роздільна здатність, dpi: 5760x1440
 Швидкість чорно-білого друку: 33
 Швидкість кольорового друку: 15
 Швидкість друку фотографії, 10х15 см, сек/фото: 69
 Ресурс чорного картриджа, стор: 3600
 Ресурс кольорового картриджа, стор: 6500
 Формат паперу: 10x15 см, 13x18, A5, A6, B5, А4
 Тип сканера: Планшетний
 Роздільна здатність сканера: 1200x2400
 Лоток подачі: 100
 Двосторонній друк: Ні
 Прямий друк: Wi-Fi Direct
 Друк без поля: Так
 Вбудований факс: Ні
 Вбудована СБПЧ: Так
 Тип підключення: Дротовий
 Бездротові інтерфейси: Wi-Fi
 Дротові інтерфейси: USB
 Габарити  ВхШхГ , мм: 179х347х375
 Вага, кг: 3,9</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої	A4
 Технологія друку	струменевий
 Кольоровість	кольоровий
 ЖК дисплей	
 Швидкість чорно - білого друку	37 ст/хв
 Швидкість кольорового друку	38 ст/хв
 Швидкість друку , 10х15 см	15 сек/фото
 Макс. дозвіл, dpi	5760x1440
 Мінімальний обсяг краплі	1.5 pl
 Максимальна кількість копій	99 ст
 Тип сканера	планшетний
 Тип матриці	CIS
 Кількість картриджів	6 шт
 Провідні інтерфейси	USB
 Бездротові інтерфейси	відсутні
 Габарити  ШхГхВ 	542x386x196 мм</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої	A4
 Технологія друку	лазерна
 Кольоровість	кольоровий
 ЖК дисплей	
 Швидкість чорно - білого друку	18 ст/хв
 Швидкість кольорового друку	4 ст/хв
 Макс. дозвіл, dpi	600х600
 Двохсторонній друк	
 Тип сканера	планшетний
 Швидкість сканування	19 стор/хв
 4 стор/хв
 Кількість картриджів	4 шт
 Ресурс ч / б картриджа	700 ст
 Ресурс кольорового картриджа	50 ст
 Провідні інтерфейси	USB
 Бездротові інтерфейси	Wi-Fi</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої	A4
 Технологія друку	лазерна
 Кольоровість	кольоровий
 Швидкість чорно - білого друку	18 ст/хв
 Швидкість кольорового друку	18 ст/хв
 Макс. дозвіл, dpi	600х600
 Двохсторонній друк	
 Тип сканера	планшетний
 Вбудований факс	
 Кількість картриджів	4 шт
 Ресурс ч / б картриджа	700 ст
 Ресурс кольорового картриджа	500 ст
 Провідні інтерфейси	USB
 Gigabit Ethernet 10/100/1000T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	600 ? 600 dpi
 Швидкість ч/б друку A4  ISO , до:	16 стор/хв
 Швидкість кольорового друку A4  ISO , до:	16 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 1200 dpi
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 HP ePrint
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...220 г/м?
 Рекомендоване навантаження, до:	1500 стор/міс.
 Підтримувані ОС:	Windows 10/8.1/8/7/Vista, Windows Server, Mac OS X, Linux
 Споживана потужність в режимі друку:	313 Вт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Призначення Для офісу
 Технологія друку Лазерна
 Підтримка ОС Android, iOS, Mac OS, Windows 10, Windows 7, Windows 8, Windows 8.1
 Дисплей Сенсорний екран 10,92 см  4,3
 Колірність Кольоровий
 Кількість картриджів 4
 Конфігурація картриджів LaserJet 415A, LaserJet 415x
 Формат друку A4
 Макс. роздільна здатність, dpi 600x600
 Час виходу першої сторінки, с 9,7  ч/б , 11,3  колір 
 Швидкість чорно-білого друку 27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технология печати Лазерная
 Поддержка ОС Mac OS, Windows 10, Windows 7, Windows 8, Windows 8.1
 Цветность Цветной
 Количество картриджей 4
 Конфигурация картриджей LaserJet 415A, LaserJet 415x
 Формат печати A4
 Макс. разрешение, dpi 600x600
 Время выхода первой страницы, с 9,7  ч/б , 11,3  цвет 
 Скорость черно-белой печати, стр/мин 27
 Cкорость цветной печати, стр/мин 27</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат паперу:	A4
 Роздільна здатність друку, dpi: 600x600
 Швидкість чорно-білого друку, стор./хв:	27
 Швидкість кольорового друку, стор./хв:	27
 Максимальний обсяг друку, стор./міс:	50000
 Дуплекс: немає
 Тип сканера: планшетний
 Роздільна здатність, dpi:	1200x1200
 Ethernet:	є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Автоподатчик:	Да
 Артикул виробника:	7WN42B
 Вага, кг:	3.4
 Двохсторонній друк:	Односторонній друк
 Доступність неоригінальних картриджів:	Доступні
 Доступність неоригінальних чорнил:	Доступні
 Друк кольоровий/монохромний:	Кольоровий
 Кількість кольорів:	4
 Можлива заправка картриджа:	Так
 Наявність Wi-Fi:	Відсутній
 Призначення:	для навчання
 РК-дисплей:	немає
 Роздільна здатність друку:	4800x1200 dpi
 Роздільна здатність копіювання:	1200x1200 dpi
 Роздільна здатність сканування:	1200x1200 dpi
 Тип підключення:	USB 2.0
 Тип пристрою:	БФП
 Торговельна марка товару:	HP
 Факс:	Відсутній
 Формат:	A4
 Швидкість друку колір, стор./хв.:	5,5
 Швидкість друку монохром, стор./хв.:	7,5</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку	Лазерна монохромна	
 Стандартні порти	Wi-Fi / USB 2.0 / Ethernet 10/100 BaseTX	
 Максимальний формат друку	A4	
 Клас пристрою	Для дому	Інші товари
 Швидкість ч/б друку, стор/хв	16-25	Інші товари
 Швидкість A4 ч/б друку, стор/хв	20	
 Час друку першої сторінки  монохром , сек	8.3	
 Роздільна здатність для монохромного друку, dpi	1200x1200	
 Швидкість копіювання А4 монохром, БФП	20	
 Факс	Стандартно	
 Процесор, МГЦ	600	
 Стандартна пам'ять, Мб	128	
 Роздільна здатність сканування, dpi	600x600  4800x4800 	
 Місткість лотка подачі паперу, листів	150	
 Рекомендоване місячне навантаження, стор	8001-12000	Інші товари
 Рекомендоване місячне навантаження, стор.	100-2000	
 Максимальне місячне навантаження, стор	10000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої	A4
 Технологія друку	лазерна
 Кольоровість	монохромний
 ЖК дисплей	 2 рядки по 16 символів / монохромний
 Швидкість чорно - білого друку	20 ст/хв
 Макс. дозвіл, dpi	1200х1200
 Час виходу першої сторінки	8.3 с
 Двохсторонній друк	 с ручной подачей бумаги  поддержка драйверов 
 Максимальна кількість копій	99 ст
 Тип сканера	планшетний
 Тип матриці	CIS
 Швидкість сканування	20 стор/хв
 Провідні інтерфейси	USB 2.0
 Рекомендоване навантаження на місяць	2000 тис. ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	600 ? 600 dpi
 Швидкість ч/б друку A4  ISO , до:	20 стор/хв
 Макс. роздільна здатність сканування:	600 ? 600 dpi
 Двосторонній друк:	не підтримується
 Процесор:	500 MГц
 Об'єм оперативної пам'яті:	64 МБ
 Інтерфейси:	USB 2.0
 Місткість багатоцільового лотка подачі:	150 аркушів
 Місткість лотка подачі:	100 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	65...120 г/м?
 Рекомендоване навантаження, до:	1000 стор/міс.
 Підтримувані ОС:	Windows 10, 7, MacOS 10.15 -11
 Макс. рівень шуму:	51 дБ
 Живлення:	мережа 220 В
 Розміри:	360 x 264 x 197 мм
 Вага:	5.39 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	W1500A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	600 ? 600 dpi
 Швидкість ч/б друку A4  ISO , до:	18 стор/хв
 Макс. роздільна здатність сканування:	600 ? 600 dpi
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	65...120 г/м?
 Рекомендоване навантаження, до:	1000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Mac OS X, Linux
 Споживана потужність в режимі друку:	357 Вт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	600 ? 600 dpi
 Швидкість ч/б друку A4  ISO , до:	20 стор/хв
 Макс. роздільна здатність сканування:	600 ? 600 dpi
 Двосторонній друк:	не підтримується
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Процесор:	500 MГц
 Об'єм оперативної пам'яті:	64 МБ
 Інтерфейси:	USB 2.0
 Wi-Fi
 Bluetooth
 Місткість багатоцільового лотка подачі:	150 аркушів
 Місткість лотка подачі:	100 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	65...120 г/м?
 Рекомендоване навантаження, до:	1000 стор/міс.
 Підтримувані ОС:	Windows 10, 7, MacOS 10.15 -11
 Макс. рівень шуму:	51 дБ
 Живлення:	мережа 220 В
 Розміри:	360 x 427 x 347 мм
 Вага:	5.39 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	W1500A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технология печати Лазерная
 Поддержка ОС Mac OS, Windows
 Дисплей Символьный
 Особенности устройства Печать с телефона
 Цветность Монохромный
 Количество картриджей 1
 Конфигурация картриджей W1360A, W1360X
 Формат печати A4
 Макс. разрешение, dpi 600x600
 Время выхода первой страницы, с 7
 Скорость черно-белой печати 29
 Нагрузка, стр/мес До 20000
 Рекомендуемый объём печати стр/мес 200-2000
 Ресурс черного картриджа, стр 700
 Тип сканера Планшетный
 Разрешение cканера 600х600
 Коэффициент масштабирования 25 – 400%
 Черно-белое копирование, стр/мин 29
 Цветное копирование, стр/мин Нет
 Лоток приема 100
 Лоток подачи 150
 Двусторонняя печать Вручную
 Прямая печать AirPrint
 Проводные интерфейсы USB
 Габариты  ВхШхГ , мм 241,9х368х298,6
 Вес 7,6 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальное разрешение печати 600x600 dpi
 Технология печати Лазерная печать
 Формат А4
 Сетевые интерфейсы Ethernet, Wi-Fi
 Дуплекс
 Формат и плотность бумаги Формат бумаги: A4; A5; A6; B5  JIS 
 Плотность бумаги: от 60 до 163 г/м?
 Поддержка ОС Mac OS, Windows
 Скорость черно-белой печати, стр/мин 29
 Двухстрочный графический ЖК-дисплей с подсветкой
 Интерфейсы USB 2.0
 Совместимые картриджи:
 HP 136A Black LaserJet Toner Cartridge, W1360A  1150 стр 
 HP 136X Black LaserJet Toner Cartridge, W1360X  2600 стр 
 Вес  кг  7.6
 Размеры  Д х Ш х В , мм 368 x 298.6 x 241.9
 Комплект поставки:
 МФУ
 Лазерный картридж HP Black LaserJet Toner Cartridge  700 страниц 
 Пылезащитная крышка
 Справочное руководство
 Плакат с инструкциями по настройке
 Кабель питания
 Кабель USB</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	600 ? 600 dpi
 Швидкість ч/б друку A4  ISO , до:	29 стор/хв
 Макс. роздільна здатність сканування:	600 ? 600 dpi
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Apple AirPrint
 Mopria  Android 
 Процесор:	500 МГц
 Об'єм оперативної пам'яті:	64 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м?
 Рекомендоване навантаження, до:	2000 стор/міс.
 Підтримувані ОС:	Windows 10, 8.1, 8, 7, macOS 10.14, 10.15, 11
 Макс. рівень шуму:	51 дБ
 Споживана потужність в режимі друку:	453 Вт
 Живлення:	мережа 220 В
 Розміри:	418 x 467.6 x 452.8 мм
 Вага:	9.5 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	136A, 136X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Назначение Для офиса
 Технология печати Лазерная
 Поддержка ОС Mac OS, Windows
 Дисплей Есть
 Цветность Монохромный
 Конфигурация картриджей W1360A, W1360X
 Формат печати A4
 Макс. разрешение, dpi 600x600
 Время выхода первой страницы, с 7
 Скорость черно-белой печати 29
 Cкорость цветной печати Нет</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 1200 dpi
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 10, 8.1, 7, MacOs, iOS, Android
 Споживана потужність в режимі друку:	510 Вт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Дисплей:	2.7  цветной, сенсорный
 Процесор:	1200 МГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0, Gigabit Ethernet
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість лотка подачі:	250 + 100 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...163 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11, 10, 7, macOS, iOS, Android, ChromeOS
 Споживана потужність в режимі друку:	510 Вт
 Живлення:	мережа 220 В
 Розміри:	430 ? 634 ? 325 мм
 Вага:	12.6 кг
 Рекомендовані картриджі:	HP 151A, HP 151X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 1200 dpi
 Дисплей:	цветной ЖК дисплей
 Процесор:	1200 МГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Bluetooth
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість лотка подачі:	350 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 10/8.1/8/7, Windows Server, Linux, Novell
 Споживана потужність в режимі друку:	510 Вт
 Живлення:	мережа 220 В
 Розміри:	420 ? 390 ? 323 мм
 Вага:	12.6 кг
 Рекомендовані картриджі:	HP 151A, HP 151X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Автоподатчик:	Да
 Артикул виробника:	1F3Y2A
 Вага, кг:	5.4
 Двохсторонній друк:	Односторонній друк
 Допустима щільність паперу, г/м2:	300
 Доступність неоригінальних картриджів:	Доступні
 Доступність неоригінальних чорнил:	Доступні
 Друк кольоровий/монохромний:	Кольоровий
 Кількість кольорів:	4
 Модель картриджа:	M0H54AE, M0H55AE, M0H56AE, 1VV21AE, GT53XL
 Модель принтера:	Smart Tank 580
 Можлива заправка картриджа:	Так
 Наявність Wi-Fi:	В наявності
 Призначення:	для дому
 РК-дисплей:	є
 Роздільна здатність друку:	1200х1200 dpi
 Роздільна здатність копіювання:	600х600 dpi
 Роздільна здатність сканування:	600х600 dpi
 Розмір:	435 x 362 x 157
 Серія:	SmartTank
 Тип витратних матеріалів:	Вбудовані ємкості для чорнил
 Тип підключення:	USB
 Тип пристрою:	БФП
 Торговельна марка товару:	HP
 Факс:	Відсутній
 Формат:	A4
 Швидкість друку колір, стор./хв.:	6,8
 Швидкість друку монохром, стор./хв.:	12</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Автоподатчик:	Да
 Артикул виробника:	6UU46A
 Вага, кг:	6.38
 Двохсторонній друк:	Двосторонній друк
 Допустима щільність паперу, г/м2:	250
 Доступність неоригінальних картриджів:	Доступні
 Доступність неоригінальних чорнил:	Доступні
 Друк кольоровий/монохромний:	Кольоровий
 Кількість кольорів:	4
 Модель картриджа:	M0H54AE, M0H55AE, M0H56AE, 1VV21AE, GT53XL
 Модель принтера:	Smart Tank 720
 Можлива заправка картриджа:	Так
 Наявність Wi-Fi:	В наявності
 Призначення:	для офісу
 РК-дисплей:	є
 Роздільна здатність друку:	4800x1200 dpi
 Роздільна здатність копіювання:	1200x1200 dpi
 Роздільна здатність сканування:	600х600 dpi
 Розмір:	198,6 х 427,5 х 364
 Серія:	SmartTank
 Тип витратних матеріалів:	Вбудовані ємкості для чорнил
 Тип підключення:	USB 2.0
 Тип пристрою:	БФП
 Торговельна марка товару:	HP
 Факс:	Відсутній
 Формат:	A4
 Швидкість друку колір, стор./хв.:	9
 Швидкість друку монохром, стор./хв.:	15</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технология печати	Лазерная монохромная
 Максимальный формат печати	А4
 Скорость печати А4 монохром, стр/мин	35
 Автоматическая двусторонняя печать	Стандартно
 Автоподатчик	Стандартно
 Факс	Нет
 Скорость копирования А4 монохром, срт/мин	35
 Количество копий, листов	1 - 999
 Масштабирование	25 - 400%
 Время печати первой страницы  монохром , сек	6,9
 Разрешение при монохромной печати, dpi	1200 x 1200</t>
         </r>
       </text>
     </comment>
+    <comment ref="C74" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Високопродуктивне лазерний багатофункціональний пристрій 4-в-1 з функцією автоматичного двостороннього  дуплексной  друку, ADF-модулем для автоподачі і двостороннього сканування оригіналів  до 50 стор , а також вбудованим факсом. Позиціонується як продукт середньої цінової категорії, орієнтований на використання в малих і середніх офісах. Завдяки наявності вбудованого модуля Fast Ethernet LAN багатофункціональний пристрій Kyocera ECOSYS M2540DN легко інтегрується в існуючу мережеву інфраструктуру. Фірмова лазерна технологія Kyocera забезпечує швидку монохромний друк або копіювання багатосторінкових документів зі швидкістю до 40 сторінок в хвилину, що дозволяє швидко виводити багатосторінкові документи в якості 600х600 dpi. Для друку документів представницького рівня або для виведення фотошаблонів дозвіл друку може бути збільшено до 1200х1200. Підтримується швидке копіювання з масштабуванням  від 25 до 400% з дискретністю 1% . Передбачена пряма друк файлів PDF  в тому числі захищених ,</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Високопродуктивне лазерний багатофункціональний пристрій 4-в-1 з функцією автоматичного двостороннього  дуплексной  друку, ADF-модулем для автоподачі і двостороннього сканування оригіналів  до 50 стор , а також вбудованим факсом. Позиціонується як продукт середньої цінової категорії, орієнтований на використання в малих і середніх офісах. Завдяки наявності вбудованого модуля Fast Ethernet LAN багатофункціональний пристрій Kyocera ECOSYS M2540DN легко інтегрується в існуючу мережеву інфраструктуру. Фірмова лазерна технологія Kyocera забезпечує швидку монохромний друк або копіювання багатосторінкових документів зі швидкістю до 40 сторінок в хвилину, що дозволяє швидко виводити багатосторінкові документи в якості 600х600 dpi. Для друку документів представницького рівня або для виведення фотошаблонів дозвіл друку може бути збільшено до 1200х1200. Підтримується швидке копіювання з масштабуванням  від 25 до 400% з дискретністю 1% . Передбачена пряма друк файлів PDF  в тому числі захищених ,</t>
+          <t xml:space="preserve">БФП А4, 35 стор./хв., 4 в 1, Принтер, мережевий Сканер, Копір, ФАКС. Розд.здатність 1200 x 1200 dpi, дуплекс, мережа, 5-рядковий ЖК-дисплей, автоподатчик на 50 аркушів. Фотобарабан 100.000 копій, тонер 3000 копій</t>
         </r>
       </text>
     </comment>
     <comment ref="C76" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 40 сторінок формату А4 в хвилину
 Час виходу першої копії або відбитка - 6,4 сек.
 Платформа HyPAS ™ з можливістю індивідуального налаштування
 Сенсорний дисплей з діагоналлю 4,3 дюйма  10,9 см  для підвищення зручності та простоти експлуатації
 Автоподатчик документів для двостороннього сканування оригіналів аж до формату A6
 Wi-Fi і Wi-Fi Direct з підтримкою AirPrint, Mopria, KYOCERA Mobile Print
 Стандартні функції друку, копіювання, кольорового сканування і відправки факсимільних повідомлень
 Компактний дизайн і низький рівень шуму
 Виключно низькі витрати на друк в своєму класі</t>
         </r>
       </text>
     </comment>
+    <comment ref="C77" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">БФП А4, 40 стор./хв., 3 в 1, Принтер, мережевий Сканер, Копір. Розд.здатність 1200 x 1200 dpi, дуплекс, мережа, 5-рядковий ЖК-дисплей, однопрохідний двосторонній автоподатчик на 50 аркушів. Фотобарабан 100.000 копій, TK-1270 10 000 копій</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C78" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 20 сторінок в хвилину формату А4.
 Печать, копіювання, сканування в стандартній комплектації
 Якість 1200 т/д  1800 x 600 
 Ресурс МФУ - 50 000 стор.
 Компактний розмір і невелика займаемая площа
 Тихий і енергозберігаючий режим EcoPrint
 Проста та інтуїтивно зрозуміла панель управління
 Простота налаштувань і обслуговування
 Ресурс стартових картриджей - 2х1500 сторінок.
 Ресурс оригінального тонер-картриджа TK-1240 - 1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 20 сторінок в хвилину формату А4.
 Печать, копіювання, сканування в стандартній комплектації
 Якість 1200 т/д  1800 x 600 
 Ресурс МФУ - 50 000 стор.
 Компактний розмір і невелика займаемая площа
 Тихий і енергозберігаючий режим EcoPrint
 Проста та інтуїтивно зрозуміла панель управління
 Простота налаштувань і обслуговування
 Wi-Fi
 Ресурс стартових картриджей - 2х1500 сторінок.
 Ресурс оригінального тонер-картриджа TK-1240 - 1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Apple AirPrint
 Mopria  Android 
 Дисплей:	ЖК-дисплей
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість багатоцільового лотка подачі:	60 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows, Mac OS X 10.8 и выше, Linux
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 370 мм
 Вага:	12.5 кг
 Рекомендовані картриджі:	TL-5120, TL-5120H, TL-5120X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Дисплей:	ЖК-дисплей
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 NFC
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість багатоцільового лотка подачі:	60 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...120 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows, Mac OS X 10.8 и выше, Linux
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 370 мм
 Вага:	12.5 кг
 Стартовий картридж і  в комплекті:</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Дисплей:	ЖК-дисплей
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Місткість багатоцільового лотка подачі:	60 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows, Mac OS X 10.8 и выше, Linux
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 370 мм
 Вага:	12.5 кг
 Рекомендовані картриджі:	TL-5120, TL-5120H, TL-5120X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Споживана потужність в режимі друку:	54 Вт
 Живлення:	мережа 220 В
 Розміри:	417 x 244 x 305 мм
 Вага:	7.5 кг
 Рекомендовані картриджі:	Pantum P A/B/C -210, P A/B/C -211</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Споживана потужність в режимі друку:	54 Вт
 Живлення:	мережа 220 В
 Розміри:	417 x 244 x 305 мм
 Вага:	7.5 кг
 Рекомендовані картриджі:	Pantum P A/B/C -210, P A/B/C -211</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Двосторонній друк:	з ручною подачею паперу  при підтримці драйверів 
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Живлення:	мережа 220 В
 Розміри:	417 x 305 x 244 мм
 Вага:	7.5 кг
 Рекомендовані картриджі:	PC-210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Двосторонній друк:	з ручною подачею паперу  при підтримці драйверів 
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Живлення:	мережа 220 В
 Розміри:	417 x 305 x 244 мм
 Вага:	7.5 кг
 Рекомендовані картриджі:	PC-210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 вбудований факс
 Pозширені можливості друку:	Apple AirPrint
 Дисплей:	ЖК-дисплей
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60–163 г/м2
 Рекомендоване навантаження, до:	2000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Windows Server, Mac OS X, Linux
 Живлення:	мережа 220 В
 Розміри:	417 x 305 x 301 мм
 Вага:	8.5 кг
 Рекомендовані картриджі:	P210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 вбудований факс
 Pозширені можливості друку:	Apple AirPrint
 Дисплей:	ЖК-дисплей
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60–163 г/м2
 Рекомендоване навантаження, до:	20000 стор/міс.
 Підтримувані ОС:	Windows, Linux, Android
 Живлення:	мережа 220 В
 Розміри:	417 x 305 x 301 мм
 Вага:	8.5 кг
 Рекомендовані картриджі:	P210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Макс. швидкість ч/б друку A4  драфт :	30 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Двосторонній друк:	автоматичний
 Дисплей:	ЖК-дисплей
 Процесор:	525 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 310 мм
 Вага:	10.26 кг
 Стартовий картридж і  в комплекті:	TL-410E, DL-410E
 Рекомендовані картриджі:	TL-410, TL-410H, TL-410X, DL-410</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Процесор:	525 MГц
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	550 Вт
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 350 мм
 Вага:	11.29 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	TL-410, TL-410H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Процесор:	525 MГц
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	550 Вт
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 350 мм
 Вага:	11.29 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	TL-410, TL-410H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої	A4
 Технологія друку	лазерна
 Кольоровість	монохромний
 ЖК дисплей	
 Швидкість чорно - білого друку	20 ст/хв
 Макс. дозвіл, dpi	600х600
 Час виходу першої сторінки	8.5 с
 Максимальна кількість копій	99 ст
 Тип сканера	планшетний
 Слайд - модуль	
 Автоподача оригіналів	40 ст
 Вбудований факс	
 Кількість картриджів	1 шт
 Ресурс ч / б картриджа	1500 ст
 Провідні інтерфейси	USB
 Підключення до мережі  Ethernet 
 Бездротові інтерфейси	Wi-Fi
 Air-Print</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої A4
 Технологія друку лазерна
 Кольоровість монохромний
 ЖК дисплей
 ШВИДКІСТЬ чорно - білого друку 20 ст / хв
 Макс. Дозвіл, dpi 600х600
 Година вихід Першої Сторінки 8.5 з
 Максимальна Кількість Копій 99 ст
 Тип сканера планшетний
 Кількість картриджів 1 шт
 Ресурс ч / б картриджа 1500 ст
 Провідні інтерфейси USB
 Бездротові інтерфейси Wi-Fi
 Air-Print
 Габарити  ШхГхВ  406x360x257 мм</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Багатофункціональний пристрої</t>
   </si>
   <si>
     <t>БФП А3 Canon imageRUNNER 2224N II MFP  7079C002AA</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>БФП А3 Canon imageRUNNER 2425 II MFP  7078C001AA</t>
   </si>
   <si>
     <t>БФП А3 Canon imageRUNNER ADVANCE DX C3926I  5963C005AB</t>
   </si>
   <si>
     <t>БФП А3 Canon imageRUNNER C3326I MFP  5965C005BA</t>
   </si>
   <si>
     <t>БФП А3 Epson L14150  C11CH96404  з Wi-Fi</t>
   </si>
   <si>
-    <t>БФП А3 HP LaserJet M438n  8AF43A</t>
-[...1 lines deleted...]
-  <si>
     <t>БФП А3 HP LaserJet Pro M442dn  8AF71A</t>
   </si>
   <si>
     <t>БФП А3 Kyocera ECOSYS M8124cidn  1102P43NL0</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF237w c Wi-Fi 1418C122</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF264DW II з Wi-Fi  5938C017</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF264dw з Wi-Fi  2925C016</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF267dw c Wi-Fi, 2925C039</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF267dw II c Wi-Fi, 5938C008AA</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF269dw c Wi-Fi, 2925C029</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF272dw з Wi-Fi, 5621C013AA</t>
   </si>
   <si>
+    <t>БФП А4 Canon i-SENSYS MF275dw II з Wi-Fi  7345C001AA</t>
+  </si>
+  <si>
     <t>БФП А4 Canon i-SENSYS MF275dw з Wi-Fi  5621C001AA</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF3010  5252B004</t>
   </si>
   <si>
-    <t>-0.42%</t>
-[...1 lines deleted...]
-  <si>
     <t>немає</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF3010 + 2 картриджа Canon 725  5252B034</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF443dw  3514C008AA  з Wi-Fi</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF453dw  5161C007BA</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF461dw II з Wi-Fi,  7188C019</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF461dw з Wi-Fi,  5951C020</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF463dw II з Wi-Fi,  7188C008AA</t>
   </si>
   <si>
-    <t>БФП А4 Canon i-SENSYS MF463dw з Wi-Fi,  5951C008</t>
+    <t>очікується 18-09</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF465DW  5951C007BA</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF552dw White  5160C011</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF651CW кольоровий  5158C009AA</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF655CDW кольоровий  5158C004AA</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF657Cdw кольоровий  5158C014</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF752Cdw кольоровий  5455C012</t>
   </si>
   <si>
     <t>БФП А4 Canon i-SENSYS MF754Cdw кольоровий  5455C023/5455C009</t>
   </si>
   <si>
     <t>БФП А4 Canon IMAGEFORCE C1333 кольоровий з WiFi  7185C002AA</t>
   </si>
   <si>
     <t>БФП А4 Canon PIXMA G2410  2313C009</t>
   </si>
   <si>
     <t>БФП А4 Canon PIXMA G2416  2313C053AB</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>БФП А4 Canon PIXMA GX6140 з wi-fi  6882C009AC</t>
   </si>
   <si>
     <t>БФП А4 Epson Eco Tank L3200  C11CJ69401</t>
   </si>
   <si>
     <t>БФП А4 Epson Eco Tank L3201  C11CJ69402</t>
   </si>
   <si>
     <t>БФП А4 Epson Eco Tank L3250  C11CJ67412</t>
   </si>
   <si>
     <t>БФП А4 Epson Eco Tank L3251  C11CJ67413</t>
   </si>
   <si>
     <t>БФП А4 Epson L15150  C11CH72404  з Wi-Fi</t>
   </si>
   <si>
     <t>БФП А4 Epson L3256 Фабрика друку з WI-FI  C11CJ67414</t>
   </si>
   <si>
     <t>БФП А4 Epson L850  C11CE31402</t>
   </si>
   <si>
     <t>БФП А4 HP Color Laser 178nw з Wi-Fi  4ZB96A</t>
@@ -3102,69 +3058,69 @@
   <si>
     <t>БФП А4 Kyocera MA2000  1102Y83NX0</t>
   </si>
   <si>
     <t>БФП А4 Kyocera MA2000W з Wi-Fi  1102YW3NX0</t>
   </si>
   <si>
     <t>БФП А4 Pantum BM5100ADN</t>
   </si>
   <si>
     <t>БФП А4 Pantum BM5100ADW</t>
   </si>
   <si>
     <t>БФП А4 Pantum BM5110ADN</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6500</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6500 + 2 картриджа Pantum Pantum PL-C211PB  PL-C211PB</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6500W з Wi-Fi</t>
   </si>
   <si>
+    <t>БФП А4 Pantum M6500W з Wi-Fi + 2 картриджа Pantum PL-C211PB  PL-C211PB</t>
+  </si>
+  <si>
+    <t>БФП А4 Pantum M6550NW з Wi-Fi</t>
+  </si>
+  <si>
+    <t>БФП А4 Pantum M6607NW з Wi-Fi</t>
+  </si>
+  <si>
+    <t>БФП А4 Pantum M6700D</t>
+  </si>
+  <si>
+    <t>БФП А4 Pantum M7100DN</t>
+  </si>
+  <si>
+    <t>БФП А4 Pantum M7100DW</t>
+  </si>
+  <si>
     <t>в наявності</t>
-  </si>
-[...16 lines deleted...]
-    <t>БФП А4 Pantum M7100DW</t>
   </si>
   <si>
     <t>БФП А4 Xerox WorkCentre 3025NI Wi-Fi  3025V_NI</t>
   </si>
   <si>
     <t>БФП А4 Xerox WorkCentre 3025V_BI  Wi-Fi</t>
   </si>
   <si>
     <t>Комплект для друку Printer Kit 4в1 БФП Epson EcoTank L3250, Wi-Fi  C11CJ67412  + Чорнило Barva + Папір Barva + Кабель</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3578,51 +3534,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I96"/>
+  <dimension ref="A1:I95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3738,2011 +3694,2152 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>34191</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8443310000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>28448</v>
+        <v>28416.25</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34192</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>8443310000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>36411.2</v>
+        <v>36370.56</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>34398</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>87462.14</v>
+        <v>87364.53</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30774</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>83206.59</v>
+        <v>83113.73</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>27556</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443310000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>29442.56</v>
+        <v>29409.7</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>28015</v>
+        <v>28016</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>25088</v>
+        <v>30012.93</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>28016</v>
+        <v>32324</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8443310000</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>30046.46</v>
+        <v>88790.27</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>32324</v>
+        <v>20815</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443310000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>88889.47</v>
+        <v>12583.25</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>20815</v>
+        <v>30192</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443310000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>12597.31</v>
+        <v>15801.23</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>30192</v>
+        <v>25860</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443310000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>15818.88</v>
+        <v>17676.25</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>25860</v>
+        <v>24122</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443310000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>17696</v>
+        <v>20062.77</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>24122</v>
+        <v>30413</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443310000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>20085.18</v>
+        <v>22983.6</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>30413</v>
+        <v>25566</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443310000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>23009.28</v>
+        <v>21786.54</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>25566</v>
+        <v>30412</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443310000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>21810.88</v>
+        <v>12942.6</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>30412</v>
+        <v>35323</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443310000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>12957.06</v>
+        <v>14443.96</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30419</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443310000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>13443.58</v>
+        <v>13428.58</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>14113</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443310000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>10260.54</v>
+        <v>10292.5</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1" t="s">
-        <v>31</v>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>24977</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443310000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>15579.2</v>
+        <v>15561.81</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>25564</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>21838.21</v>
+        <v>21813.84</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>32979</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443310000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>21504</v>
+        <v>21480</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>34720</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443310000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>18083.07</v>
+        <v>18062.89</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>30559</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443310000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>21038.98</v>
+        <v>20048</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>34303</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443310000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>18144</v>
+        <v>20048</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>30575</v>
+        <v>34165</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443310000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>18242.11</v>
+        <v>16710.99</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>34165</v>
+        <v>32534</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443310000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>16729.66</v>
+        <v>34871.44</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>32534</v>
+        <v>30545</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443310000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>34910.4</v>
+        <v>16979.05</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>30545</v>
+        <v>29842</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443310000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>16998.02</v>
+        <v>17658.8</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>29842</v>
+        <v>31180</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443310000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>17678.53</v>
+        <v>18454.01</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>31180</v>
+        <v>30551</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443310000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>18474.62</v>
+        <v>18015.01</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>30551</v>
+        <v>31412</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443310000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>18035.14</v>
+        <v>22025.95</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>31412</v>
+        <v>34193</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443310000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>22050.56</v>
+        <v>30934.78</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>34193</v>
+        <v>34478</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443310000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>30969.34</v>
+        <v>6957.28</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>34478</v>
+        <v>34839</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443310000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>6965.06</v>
+        <v>6569.75</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>34839</v>
+        <v>34792</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443310000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>6577.09</v>
+        <v>24276.88</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>34792</v>
+        <v>30827</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D44" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>24304</v>
+        <v>10208.82</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>30827</v>
+        <v>30826</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D45" s="1"/>
+      <c r="D45" s="1">
+        <v>8443310000</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>10220.22</v>
+        <v>9345.139999999999</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>30826</v>
+        <v>30828</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D46" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D46" s="1"/>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>9355.58</v>
+        <v>9815.91</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>30828</v>
+        <v>30829</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>9826.879999999999</v>
+        <v>11012.98</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>30829</v>
+        <v>27832</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D48" s="1"/>
+      <c r="D48" s="1">
+        <v>8443310000</v>
+      </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>11025.28</v>
+        <v>55266.25</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>27832</v>
+        <v>30043</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D49" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D49" s="1"/>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>55328</v>
+        <v>11060.86</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>30043</v>
+        <v>27997</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D50" s="1"/>
+      <c r="D50" s="1">
+        <v>8443318000</v>
+      </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>11073.22</v>
+        <v>23941.25</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>27997</v>
+        <v>28081</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
-        <v>8443318000</v>
+        <v>8443310000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>23968</v>
+        <v>19646.15</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>28081</v>
+        <v>27608</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443310000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>19668.1</v>
+        <v>20840.97</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>27608</v>
+        <v>31233</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443310000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>20864.26</v>
+        <v>18674.18</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>31233</v>
+        <v>28629</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443310000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>18695.04</v>
+        <v>33645.74</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>28629</v>
+        <v>30410</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443310000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>33683.33</v>
+        <v>44302.5</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>30410</v>
+        <v>28660</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443310000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>44352</v>
+        <v>31135.71</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>28660</v>
+        <v>34721</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443310000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>31170.5</v>
+        <v>2658.15</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>34721</v>
+        <v>27887</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443310000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>2661.12</v>
+        <v>14235.42</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>27887</v>
+        <v>25294</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443310000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>14251.33</v>
+        <v>10102.31</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>25294</v>
+        <v>32739</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443310000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>10113.6</v>
+        <v>7607.5</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>32739</v>
+        <v>31232</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443310000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>7616</v>
+        <v>7804.85</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>31232</v>
+        <v>32278</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443310000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>7813.57</v>
+        <v>9341.120000000001</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>32278</v>
+        <v>28517</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443310000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>9351.549999999999</v>
+        <v>10490.3</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>28517</v>
+        <v>27671</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443310000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>10502.02</v>
+        <v>12210.04</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>27671</v>
+        <v>32075</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443310000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>12223.68</v>
+        <v>12615.03</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>32075</v>
+        <v>28594</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443310000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>12629.12</v>
+        <v>15274.52</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>28594</v>
+        <v>31883</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443310000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>15291.58</v>
+        <v>23223.01</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>31883</v>
+        <v>30258</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443310000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>23248.96</v>
+        <v>23766.73</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>30258</v>
+        <v>30259</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443310000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>23793.28</v>
+        <v>29601.23</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>30259</v>
+        <v>29371</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443310000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>29634.3</v>
+        <v>7801.27</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>29371</v>
+        <v>34722</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443310000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>7809.98</v>
+        <v>7661.2</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>34722</v>
+        <v>34723</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443310000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>7669.76</v>
+        <v>11252.39</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>34723</v>
+        <v>26105</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443310000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>11264.96</v>
+        <v>20528.17</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>26105</v>
+        <v>25743</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443310000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>20551.1</v>
+        <v>38210.24</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>25743</v>
+        <v>30204</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443310000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>38252.93</v>
+        <v>27867.62</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>30204</v>
+        <v>27249</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443310000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>27898.75</v>
+        <v>39167.89</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>27249</v>
+        <v>32980</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443310000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>39211.65</v>
+        <v>25968.87</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>32980</v>
+        <v>29797</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443310000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>25997.89</v>
+        <v>10773.56</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>29797</v>
+        <v>29798</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443310000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>10785.6</v>
+        <v>11348.15</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>29798</v>
+        <v>30193</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443310000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>11360.83</v>
+        <v>13646.51</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>30193</v>
+        <v>30194</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443310000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>13661.76</v>
+        <v>13981.69</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I81" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>30194</v>
+        <v>33427</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443310000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>13997.31</v>
+        <v>14364.75</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I82" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>33427</v>
+        <v>24176</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443310000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>14380.8</v>
+        <v>6041.25</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I83" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>24176</v>
+        <v>34321</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443310000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>5955.71</v>
+        <v>7739.96</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I84" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>34321</v>
+        <v>27638</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443310000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>7748.61</v>
+        <v>6368.37</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I85" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>27638</v>
+        <v>34322</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443310000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>6179.26</v>
+        <v>8017.41</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
-[...1 lines deleted...]
-        <v>94</v>
+      <c r="H86" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>34322</v>
+        <v>29710</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443310000</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>8026.37</v>
+        <v>7613.32</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>29710</v>
+        <v>27642</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443310000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>7813.57</v>
+        <v>8714.620000000001</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I88" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>27642</v>
+        <v>27639</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443310000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>9107.84</v>
+        <v>8379.440000000001</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I89" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>27639</v>
+        <v>27640</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443310000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>8484.67</v>
+        <v>11012.98</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I90" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>27640</v>
+        <v>30780</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D91" s="1">
+        <v>8443310000</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+      <c r="F91" s="1">
+        <v>11491.8</v>
+      </c>
+      <c r="G91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I91" s="1" t="s">
         <v>99</v>
-      </c>
-[...12 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>30780</v>
+        <v>26964</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443310000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>11504.64</v>
+        <v>10516.25</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
-[...1 lines deleted...]
-        <v>94</v>
+      <c r="H92" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>26964</v>
+        <v>26418</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D93" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D93" s="1"/>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>10528</v>
+        <v>7661.2</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>26418</v>
+        <v>32331</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D94" s="1"/>
+      <c r="D94" s="1">
+        <v>8443310000</v>
+      </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>7669.76</v>
+        <v>11273.87</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" outlineLevel="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
       <c r="A95" s="1"/>
-      <c r="B95" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1"/>
+      <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
-      <c r="I95" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I96" s="1"/>
+      <c r="I95" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>