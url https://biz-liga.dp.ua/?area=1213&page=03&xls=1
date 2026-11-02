--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2205,922 +2205,988 @@
           </rPr>
           <t xml:space="preserve">До 40 сторінок формату А4 в хвилину
 Час виходу першої копії або відбитка - 6,4 сек.
 Платформа HyPAS ™ з можливістю індивідуального налаштування
 Сенсорний дисплей з діагоналлю 4,3 дюйма  10,9 см  для підвищення зручності та простоти експлуатації
 Автоподатчик документів для двостороннього сканування оригіналів аж до формату A6
 Wi-Fi і Wi-Fi Direct з підтримкою AirPrint, Mopria, KYOCERA Mobile Print
 Стандартні функції друку, копіювання, кольорового сканування і відправки факсимільних повідомлень
 Компактний дизайн і низький рівень шуму
 Виключно низькі витрати на друк в своєму класі</t>
         </r>
       </text>
     </comment>
     <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Технологія друку:	лазерна
+Кольоровість друку:	кольорова
+Максимальний розмір друку:	A4
+Максимальна роздільна здатність друку:	1200 x 1200 dpi
+Швидкість ч/б друку A4  ISO , до:	21 стор/хв
+Швидкість кольорового друку A4  ISO , до:	21 стор/хв
+Макс. роздільна здатність сканування:	600 x 600 dpi
+Додатковий функціонал:	вбудований факс
+Pозширені можливості друку:	друк з USB-накопичувача
+Інтерфейси:	USB 2.0
+Fast Ethernet
+Місткість лотка подачі:	250 + 50 аркушів
+Місткість лотка прийому:	150 аркушів
+Щільність паперу:	60...200 г/м2
+Підтримувані ОС:	Windows, MacOS, Linux, Unix
+Споживана потужність в режимі друку:	345 Вт</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C78" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Технологія друку Лазерна
+Тип друку Монохромний
+Формат друку A4
+Роздільна здатність друку 1200х1200
+Швидкість чорно-білого друку, стор/хв 40
+Двохсторонній друк Автоматичний
+Сканування 
+Тип сканера Планшетний з пристроєм автоматичної подачі документів  АПД 
+Формат сканування A4
+Роздільна здатність сканера 600х600
+Папір Мін. щільність паперу, гр/м2 60
+Макс. щільність паперу, гр/м2 220
+Тип підключення Дротовий
+Дротові інтерфейси Ethernet, USB
+Фізичні характеристики Матеріал корпусу 
+Вага, кг 19,5
+Особливості Автоподавання паперу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C79" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">БФП А4, 40 стор./хв., 3 в 1, Принтер, мережевий Сканер, Копір. Розд.здатність 1200 x 1200 dpi, дуплекс, мережа, 5-рядковий ЖК-дисплей, однопрохідний двосторонній автоподатчик на 50 аркушів. Фотобарабан 100.000 копій, TK-1270 10 000 копій</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 20 сторінок в хвилину формату А4.
 Печать, копіювання, сканування в стандартній комплектації
 Якість 1200 т/д  1800 x 600 
 Ресурс МФУ - 50 000 стор.
 Компактний розмір і невелика займаемая площа
 Тихий і енергозберігаючий режим EcoPrint
 Проста та інтуїтивно зрозуміла панель управління
 Простота налаштувань і обслуговування
 Ресурс стартових картриджей - 2х1500 сторінок.
 Ресурс оригінального тонер-картриджа TK-1240 - 1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 20 сторінок в хвилину формату А4.
 Печать, копіювання, сканування в стандартній комплектації
 Якість 1200 т/д  1800 x 600 
 Ресурс МФУ - 50 000 стор.
 Компактний розмір і невелика займаемая площа
 Тихий і енергозберігаючий режим EcoPrint
 Проста та інтуїтивно зрозуміла панель управління
 Простота налаштувань і обслуговування
 Wi-Fi
 Ресурс стартових картриджей - 2х1500 сторінок.
 Ресурс оригінального тонер-картриджа TK-1240 - 1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 ? 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Apple AirPrint
 Mopria  Android 
 Дисплей:	ЖК-дисплей
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість багатоцільового лотка подачі:	60 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows, Mac OS X 10.8 и выше, Linux
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 370 мм
 Вага:	12.5 кг
 Рекомендовані картриджі:	TL-5120, TL-5120H, TL-5120X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Дисплей:	ЖК-дисплей
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 NFC
 Пристрій автоматичної подачі документів  ADF :	50 аркушів
 Місткість багатоцільового лотка подачі:	60 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...120 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows, Mac OS X 10.8 и выше, Linux
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 370 мм
 Вага:	12.5 кг
 Стартовий картридж і  в комплекті:</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Дисплей:	ЖК-дисплей
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Місткість багатоцільового лотка подачі:	60 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows, Mac OS X 10.8 и выше, Linux
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 370 мм
 Вага:	12.5 кг
 Рекомендовані картриджі:	TL-5120, TL-5120H, TL-5120X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Споживана потужність в режимі друку:	54 Вт
 Живлення:	мережа 220 В
 Розміри:	417 x 244 x 305 мм
 Вага:	7.5 кг
 Рекомендовані картриджі:	Pantum P A/B/C -210, P A/B/C -211</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Споживана потужність в режимі друку:	54 Вт
 Живлення:	мережа 220 В
 Розміри:	417 x 244 x 305 мм
 Вага:	7.5 кг
 Рекомендовані картриджі:	Pantum P A/B/C -210, P A/B/C -211</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Двосторонній друк:	з ручною подачею паперу  при підтримці драйверів 
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Живлення:	мережа 220 В
 Розміри:	417 x 305 x 244 мм
 Вага:	7.5 кг
 Рекомендовані картриджі:	PC-210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Двосторонній друк:	з ручною подачею паперу  при підтримці драйверів 
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Живлення:	мережа 220 В
 Розміри:	417 x 305 x 244 мм
 Вага:	7.5 кг
 Рекомендовані картриджі:	PC-210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 вбудований факс
 Pозширені можливості друку:	Apple AirPrint
 Дисплей:	ЖК-дисплей
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60–163 г/м2
 Рекомендоване навантаження, до:	2000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Windows Server, Mac OS X, Linux
 Живлення:	мережа 220 В
 Розміри:	417 x 305 x 301 мм
 Вага:	8.5 кг
 Рекомендовані картриджі:	P210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 вбудований факс
 Pозширені можливості друку:	Apple AirPrint
 Дисплей:	ЖК-дисплей
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60–163 г/м2
 Рекомендоване навантаження, до:	20000 стор/міс.
 Підтримувані ОС:	Windows, Linux, Android
 Живлення:	мережа 220 В
 Розміри:	417 x 305 x 301 мм
 Вага:	8.5 кг
 Рекомендовані картриджі:	P210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Макс. швидкість ч/б друку A4  драфт :	30 стор/хв
 Макс. роздільна здатність сканування:	1200 x 1200 dpi
 Двосторонній друк:	автоматичний
 Дисплей:	ЖК-дисплей
 Процесор:	525 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 310 мм
 Вага:	10.26 кг
 Стартовий картридж і  в комплекті:	TL-410E, DL-410E
 Рекомендовані картриджі:	TL-410, TL-410H, TL-410X, DL-410</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Процесор:	525 MГц
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	550 Вт
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 350 мм
 Вага:	11.29 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	TL-410, TL-410H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Процесор:	525 MГц
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	550 Вт
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 350 мм
 Вага:	11.29 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	TL-410, TL-410H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої	A4
 Технологія друку	лазерна
 Кольоровість	монохромний
 ЖК дисплей	
 Швидкість чорно - білого друку	20 ст/хв
 Макс. дозвіл, dpi	600х600
 Час виходу першої сторінки	8.5 с
 Максимальна кількість копій	99 ст
 Тип сканера	планшетний
 Слайд - модуль	
 Автоподача оригіналів	40 ст
 Вбудований факс	
 Кількість картриджів	1 шт
 Ресурс ч / б картриджа	1500 ст
 Провідні інтерфейси	USB
 Підключення до мережі  Ethernet 
 Бездротові інтерфейси	Wi-Fi
 Air-Print</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрої A4
 Технологія друку лазерна
 Кольоровість монохромний
 ЖК дисплей
 ШВИДКІСТЬ чорно - білого друку 20 ст / хв
 Макс. Дозвіл, dpi 600х600
 Година вихід Першої Сторінки 8.5 з
 Максимальна Кількість Копій 99 ст
 Тип сканера планшетний
 Кількість картриджів 1 шт
 Ресурс ч / б картриджа 1500 ст
 Провідні інтерфейси USB
 Бездротові інтерфейси Wi-Fi
 Air-Print
 Габарити  ШхГхВ  406x360x257 мм</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Багатофункціональний пристрої</t>
   </si>
   <si>
     <t>БФП А3 Canon imageRUNNER 2224N II MFP  7079C002AA</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>БФП А3 Canon imageRUNNER 2425 II MFP  7078C001AA</t>
+  </si>
+  <si>
+    <t>БФП А3 Canon imageRUNNER ADVANCE DX C3926I  5963C005AB</t>
+  </si>
+  <si>
+    <t>БФП А3 Canon imageRUNNER C3326I MFP  5965C005BA</t>
+  </si>
+  <si>
+    <t>БФП А3 Epson L14150  C11CH96404  з Wi-Fi</t>
+  </si>
+  <si>
+    <t>БФП А3 HP LaserJet Pro M442dn  8AF71A</t>
+  </si>
+  <si>
+    <t>БФП А3 Kyocera ECOSYS M8124cidn  1102P43NL0</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF237w c Wi-Fi 1418C122</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF264DW II з Wi-Fi  5938C017</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF264dw з Wi-Fi  2925C016</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF267dw c Wi-Fi, 2925C039</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF267dw II c Wi-Fi, 5938C008AA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF269dw c Wi-Fi, 2925C029</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF272dw з Wi-Fi, 5621C013AA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF275dw II з Wi-Fi  7345C001AA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF275dw з Wi-Fi  5621C001AA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF3010  5252B004</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF3010 + 2 картриджа Canon 725  5252B034</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF443dw  3514C008AA  з Wi-Fi</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF453dw  5161C007BA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF461dw II з Wi-Fi,  7188C019</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF461dw з Wi-Fi,  5951C020</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF463dw II з Wi-Fi,  7188C008AA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF465DW  5951C007BA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF552dw White  5160C011</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF651CW кольоровий  5158C009AA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF655CDW кольоровий  5158C004AA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF657Cdw кольоровий  5158C014</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF752Cdw кольоровий  5455C012</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon i-SENSYS MF754Cdw кольоровий  5455C023/5455C009</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon IMAGEFORCE C1333 кольоровий з WiFi  7185C002AA</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon PIXMA G2410  2313C009</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon PIXMA G2416  2313C053AB</t>
+  </si>
+  <si>
+    <t>БФП А4 Canon PIXMA GX6140 з wi-fi  6882C009AC</t>
+  </si>
+  <si>
+    <t>БФП А4 Epson Eco Tank L3200  C11CJ69401</t>
+  </si>
+  <si>
+    <t>БФП А4 Epson Eco Tank L3201  C11CJ69402</t>
+  </si>
+  <si>
+    <t>БФП А4 Epson Eco Tank L3250  C11CJ67412</t>
+  </si>
+  <si>
+    <t>БФП А4 Epson Eco Tank L3251  C11CJ67413</t>
+  </si>
+  <si>
+    <t>БФП А4 Epson L15150  C11CH72404  з Wi-Fi</t>
+  </si>
+  <si>
+    <t>БФП А4 Epson L3256 Фабрика друку з WI-FI  C11CJ67414</t>
+  </si>
+  <si>
+    <t>БФП А4 Epson L850  C11CE31402</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Color Laser 178nw з Wi-Fi  4ZB96A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Color Laser M179fnw з Wi-Fi  4ZB97A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Color LaserJet Pro M183fw  7KW56A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Color LaserJet Pro M479fdn  W1A79A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Color LaserJet Pro M479fdw з Wi-Fi  W1A80A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Color LaserJet Pro M479fnw з Wi-Fi  W1A78A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP DeskJet 2320  7WN42B</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Laser 137fnw А4 з Wi-Fi  4ZB84A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Laser MFP 135a  4ZB82A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet M141a  7MD73A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet M141ca  7MD75A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet M141w  7MD74A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet M236d  9YF94A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet M236dw з Wi-Fi  9YF95A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet M236sdn  9YG08A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet M236sdw ADF з Wi-Fi  9YG09A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet Pro MFP 4103dw з Wi-Fi  2Z627A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet Pro MFP 4103fdn  2Z628A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP LaserJet Pro MFP 4103fdw  2Z629A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Smart Tank 515 Wi-Fi  1TJ09A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Smart Tank 580 Wi-Fi  1F3Y2A</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Smart Tank 720 Wi-Fi  6UU46A</t>
+  </si>
+  <si>
+    <t>БФП А4 Kyocera Ecosys M2135dn  1102S03NL0</t>
+  </si>
+  <si>
+    <t>БФП А4 Kyocera Ecosys M2540DN  1102SH3NL0</t>
+  </si>
+  <si>
+    <t>БФП А4 Kyocera Ecosys M2635dn  1102S13NL0</t>
+  </si>
+  <si>
+    <t>БФП А4 Kyocera Ecosys M2640idw  1102S53NL0</t>
+  </si>
+  <si>
+    <t>БФП А4 Kyocera Ecosys MA2101cfx  110C233NL0</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...203 lines deleted...]
-    <t>БФП А4 Kyocera Ecosys M2640idw  1102S53NL0</t>
+    <t>БФП А4 Kyocera Ecosys MA4000fx A4, Wi-Fi  110C1B3NL0</t>
   </si>
   <si>
     <t>БФП А4 Kyocera Ecosys MA4000x  110C143NL0</t>
   </si>
   <si>
     <t>БФП А4 Kyocera MA2000  1102Y83NX0</t>
   </si>
   <si>
     <t>БФП А4 Kyocera MA2000W з Wi-Fi  1102YW3NX0</t>
   </si>
   <si>
     <t>БФП А4 Pantum BM5100ADN</t>
   </si>
   <si>
     <t>БФП А4 Pantum BM5100ADW</t>
   </si>
   <si>
     <t>БФП А4 Pantum BM5110ADN</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6500</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6500 + 2 картриджа Pantum Pantum PL-C211PB  PL-C211PB</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6500W з Wi-Fi</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6500W з Wi-Fi + 2 картриджа Pantum PL-C211PB  PL-C211PB</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6550NW з Wi-Fi</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6607NW з Wi-Fi</t>
   </si>
   <si>
     <t>БФП А4 Pantum M6700D</t>
   </si>
   <si>
     <t>БФП А4 Pantum M7100DN</t>
   </si>
   <si>
     <t>БФП А4 Pantum M7100DW</t>
-  </si>
-[...1 lines deleted...]
-    <t>в наявності</t>
   </si>
   <si>
     <t>БФП А4 Xerox WorkCentre 3025NI Wi-Fi  3025V_NI</t>
   </si>
   <si>
     <t>БФП А4 Xerox WorkCentre 3025V_BI  Wi-Fi</t>
   </si>
   <si>
     <t>Комплект для друку Printer Kit 4в1 БФП Epson EcoTank L3250, Wi-Fi  C11CJ67412  + Чорнило Barva + Папір Barva + Кабель</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3534,51 +3600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I95"/>
+  <dimension ref="A1:I97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3694,2152 +3760,2030 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>34191</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8443310000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>28416.25</v>
+        <v>28924.25</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34192</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8443310000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>36370.56</v>
+        <v>37020.76</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>34398</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>87364.53</v>
+        <v>88926.35000000001</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30774</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>83113.73</v>
+        <v>84599.56</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>27556</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443310000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>29409.7</v>
+        <v>29935.46</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28016</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>30012.93</v>
+        <v>30549.47</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>32324</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443310000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>88790.27</v>
+        <v>90377.58</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>20815</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443310000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>12583.25</v>
+        <v>12808.2</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30192</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443310000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>15801.23</v>
+        <v>16083.71</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>25860</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443310000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>17676.25</v>
+        <v>17992.25</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>24122</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443310000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>20062.77</v>
+        <v>20421.43</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30413</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443310000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>22983.6</v>
+        <v>23394.48</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>25566</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443310000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>21786.54</v>
+        <v>22176.02</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30412</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443310000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>12942.6</v>
+        <v>13744.26</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>35323</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443310000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>14443.96</v>
+        <v>14781.43</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30419</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443310000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>13428.58</v>
+        <v>13668.64</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>14113</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="1">
+        <v>8443310000</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+      <c r="F26" s="1">
+        <v>10704.25</v>
+      </c>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="1" t="s">
         <v>31</v>
-      </c>
-[...14 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>24977</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="1">
+        <v>8443310000</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+      <c r="F27" s="1">
+        <v>15840.01</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="5" t="s">
         <v>33</v>
-      </c>
-[...14 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>25564</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>21813.84</v>
+        <v>22203.8</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>32979</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443310000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>21480</v>
+        <v>21864</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>34720</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443310000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>18062.89</v>
+        <v>18385.8</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>30559</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443310000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>20048</v>
+        <v>20406.4</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>34303</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443310000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>20048</v>
+        <v>20269.75</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34165</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443310000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>16710.99</v>
+        <v>17009.74</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>32534</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443310000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>34871.44</v>
+        <v>35494.84</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>30545</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443310000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>16979.05</v>
+        <v>17282.58</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>29842</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443310000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>17658.8</v>
+        <v>17974.49</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>31180</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443310000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>18454.01</v>
+        <v>18783.91</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>30551</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443310000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>18015.01</v>
+        <v>18337.06</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>31412</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443310000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>22025.95</v>
+        <v>22419.71</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>34193</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443310000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>30934.78</v>
+        <v>31487.8</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>34478</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443310000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>6957.28</v>
+        <v>7081.66</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>34839</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443310000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>6569.75</v>
+        <v>6687.2</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>34792</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443310000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>24276.88</v>
+        <v>24710.88</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>30827</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>10208.82</v>
+        <v>10391.32</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>30826</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443310000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>9345.139999999999</v>
+        <v>9512.209999999999</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>30828</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>9815.91</v>
+        <v>9991.389999999999</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>30829</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>11012.98</v>
+        <v>11209.86</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>27832</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443310000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>55266.25</v>
+        <v>56254.25</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>30043</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>11060.86</v>
+        <v>11258.59</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>27997</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443318000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>23941.25</v>
+        <v>24369.25</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>28081</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443310000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>19646.15</v>
+        <v>19997.36</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>27608</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443310000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>20840.97</v>
+        <v>21213.55</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>31233</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443310000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>18674.18</v>
+        <v>19008.02</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>28629</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443310000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>33645.74</v>
+        <v>34247.22</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>30410</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443310000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>44302.5</v>
+        <v>45094.5</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>28660</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443310000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>31135.71</v>
+        <v>31692.32</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>34721</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443310000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>2658.15</v>
+        <v>2705.67</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>27887</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443310000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>14235.42</v>
+        <v>14489.91</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>25294</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443310000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>10102.31</v>
+        <v>10282.91</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>32739</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443310000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>7607.5</v>
+        <v>8684.110000000001</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>31232</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443310000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>7804.85</v>
+        <v>8412.629999999999</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>32278</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443310000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>9341.120000000001</v>
+        <v>8188.07</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>28517</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443310000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>10490.3</v>
+        <v>10677.83</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>27671</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443310000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>12210.04</v>
+        <v>12428.32</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>32075</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443310000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>12615.03</v>
+        <v>12840.55</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>28594</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443310000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>15274.52</v>
+        <v>15547.58</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>31883</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443310000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>23223.01</v>
+        <v>23638.17</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>30258</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443310000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>23766.73</v>
+        <v>24191.61</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>30259</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443310000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>29601.23</v>
+        <v>30130.41</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>29371</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443310000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>7801.27</v>
+        <v>7940.73</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>34722</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443310000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>7661.2</v>
+        <v>7798.16</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>34723</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443310000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>11252.39</v>
+        <v>11453.55</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>26105</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443310000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>20528.17</v>
+        <v>20895.15</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>25743</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443310000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>38210.24</v>
+        <v>38893.32</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>30204</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443310000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>27867.62</v>
+        <v>28365.81</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>27249</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443310000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>39167.89</v>
+        <v>39868.09</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>32980</v>
+        <v>35471</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
-        <v>8443310000</v>
+        <v>8443321000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>25968.87</v>
+        <v>18742.91</v>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" s="5" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>29797</v>
+        <v>35346</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D78" s="1">
-        <v>8443310000</v>
+        <v>8443321000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>10773.56</v>
+        <v>30611.42</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>29798</v>
+        <v>32980</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443310000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>11348.15</v>
+        <v>26433.12</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>30193</v>
+        <v>29797</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443310000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>13646.51</v>
+        <v>10966.16</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>30194</v>
+        <v>29798</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443310000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>13981.69</v>
+        <v>11551.02</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>33427</v>
+        <v>30193</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443310000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>14364.75</v>
+        <v>13890.47</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>24176</v>
+        <v>30194</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443310000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>6041.25</v>
+        <v>14231.64</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>34321</v>
+        <v>33427</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443310000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>7739.96</v>
+        <v>14621.55</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>27638</v>
+        <v>24176</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443310000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>6368.37</v>
+        <v>6331.45</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>34322</v>
+        <v>34321</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443310000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>8017.41</v>
+        <v>7878.33</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>29710</v>
+        <v>27638</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443310000</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>7613.32</v>
+        <v>6482.22</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>27642</v>
+        <v>34322</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443310000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>8714.620000000001</v>
+        <v>8160.74</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>27639</v>
+        <v>29710</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443310000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>8379.440000000001</v>
+        <v>7749.42</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>27640</v>
+        <v>27642</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443310000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>11012.98</v>
+        <v>8870.41</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>30780</v>
+        <v>27639</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443310000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>11491.8</v>
+        <v>8529.24</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...3 lines deleted...]
-        <v>99</v>
+      <c r="H91" s="1"/>
+      <c r="I91" s="5" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>26964</v>
+        <v>27640</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443310000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>10516.25</v>
+        <v>11209.86</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>26418</v>
+        <v>30780</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D93" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="D93" s="1">
+        <v>8443310000</v>
+      </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>7661.2</v>
+        <v>12298.5</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H93" s="1"/>
+      <c r="I93" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>32331</v>
+        <v>26964</v>
       </c>
       <c r="C94" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D94" s="1">
+        <v>8443310000</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+      <c r="F94" s="1">
+        <v>10704.25</v>
+      </c>
+      <c r="G94" s="1"/>
+      <c r="H94" s="1"/>
+      <c r="I94" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" outlineLevel="1">
+      <c r="A95" s="1"/>
+      <c r="B95" s="1">
+        <v>26418</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D94" s="1">
-[...19 lines deleted...]
-      <c r="C95" s="1"/>
       <c r="D95" s="1"/>
-      <c r="E95" s="1"/>
-      <c r="F95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+      <c r="F95" s="1">
+        <v>7798.16</v>
+      </c>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
-      <c r="I95" s="1"/>
+      <c r="I95" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" outlineLevel="1">
+      <c r="A96" s="1"/>
+      <c r="B96" s="1">
+        <v>32331</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D96" s="1">
+        <v>8443310000</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+      <c r="F96" s="1">
+        <v>11475.41</v>
+      </c>
+      <c r="G96" s="1"/>
+      <c r="H96" s="1"/>
+      <c r="I96" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="1"/>
+      <c r="B97" s="1"/>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1"/>
+      <c r="F97" s="1"/>
+      <c r="G97" s="1"/>
+      <c r="H97" s="1"/>
+      <c r="I97" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>