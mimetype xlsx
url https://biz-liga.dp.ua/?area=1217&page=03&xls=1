--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -362,643 +362,680 @@
 Wi-Fi
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	30000 стор/міс.
 Підтримувані ОС:	Windows 11, 10, Windows Server, MacOS X, Linux
 Споживана потужність в режимі друку:	580 Вт</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
+Максимальна роздільна здатність друку:	1200 x 1200 dpi
+Швидкість ч/б друку A4  ISO , до:	25 стор/хв
+Швидкість кольорового друку A4  ISO , до:	25 стор/хв
+Pозширені можливості друку:	друк з USB-накопичувача
+Wi-Fi Direct
+Apple AirPrint
+Mopria  Android 
+Інтерфейси:	USB 2.0
+Gigabit Ethernet
+Wi-Fi
+Місткість лотка подачі:	250 аркушів
+Місткість лотка прийому:	100 аркушів
+Щільність паперу:	60...200 г/м2
+Рекомендоване навантаження, до:	2500 стор/міс.
+Підтримувані ОС:	Windows 11, 10, Windows Server, MacOS X, Linux
+Споживана потужність в режимі друку:	580 Вт</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Технологія друку:	лазерна
+Кольоровість друку:	кольорова
+Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Швидкість кольорового друку A4  ISO , до:	33 стор/хв
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Дисплей:	5-строчный ЖК
 Процесор:	2 ? 1200 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Місткість багатоцільового лотка подачі:	50 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11, 10, 8.1, Windows Server, MacOS X, Linux
 Макс. рівень шуму:	65 дБ
 Споживана потужність в режимі друку:	1380 Вт
 Живлення:	мережа 220 В
 Розміри:	425 ? 427 ? 300 мм
 Вага:	17.1 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	069</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новий, без упаковки.
 Формат паперу	A4
 Технологія друку	лазерний
 Колірність	монохромний
 Макс. роздільна здатність	1200x1200 dpi
 Друк першої ч/б сторінки	8 с
 Ч/б друк	40 стр/хв
 Двосторонній друк	так
 Щомісячний ресурс	100 тис.арк
 Ресурс ч/б картриджа	5000 стр
 Ресурс фотобарабану	30 тис.арк
 Кількість картриджів	1 шт
 Модель картриджів	W1330A, W1330X, W1330XC
 Підключення до ПК  USB , підключення до мережі  LAN , USB  для флешок 
 Екран	монохромний
 Щільність паперу  мін 	60 г/м2
 Щільність паперу  макс 	220 г/м2
 Оперативна пам'ять	256 МБ / макс. 512 МБ  опціонально  /
 Частота процесора	600 МГц
 Лоток подачі	300 аркушів
 Лоток видачі	150 аркушів
 Споживана потужність	563 Вт
 Габарити  ШхГхВ 	366x366x263 мм
 Вага	10.09 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальний формат друку	A4	
 Можливості	Друк з LAN / Друк з USB накопичувачів / РК-дисплей	
 Технологія друку	Лазерна кольорова	
 Стандартні порти	USB / Ethernet/Fast Ethernet	
 Клас пристрою	Для малих і середніх офісів	
 Швидкість ч/б друку, стор/хв	16-25	
 Швидкість кольорового друку, стор/хв	16-25	
 Швидкість A4 ч/б друку, стор/хв	21	
 Швидкість A4 кольорового друку, стор/хв	21	
 Час друку першої сторінки  монохром , сек	11	
 Час друку першої сторінки  колір , сек	12.5	
 Роздільна здатність для монохромного друку, dpi	1200х1200	
 Автоподатчик	Немає	
 Роздільна здатність для кольорового друку, dpi	1200х1200	
 Дуплекс	Стандартно	
 Пристрій подачі паперу	Немає	
 Стартові картриджі, стор	Тонер-картриджі серії TK-5480	
 Ресурс витратних матеріалів, стор	1500 колір, 1500 чорний	
 Процесор, МГЦ	ARM Cortex-A53 1,0 ГГц	
 Операційні системи	Актуальні версії Windows, Mac OS X 10.8+, UNIX, Linux	
 Місткість лотка подачі паперу, листів	250	
 Опції	PF-5110 - додатковий подавач KYOmulticode SD</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">45 сторінок в хвилину формату А4
 22.5 сторінки двосторонній друк за хвилину формату А4
 Друк першої сторінки 5.3 с
 Фотобарабан - 300000 копій
 Місячна нагрузка - 150000 копій
 Ресурс картриджа до 12500 сторінок
 Дуплекс - модуль для автоматичного двостороннього друку
 Багатоцільовий лоток на 100 аркушів, універсальна касета на 500 аркушів Детальніше: https://bestprint.ua/ua/p1761057999-printer-kyocera-ecosys.html</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 20 сторінок в хвилину формату А4.
 Якість 1200 т/д  1800 x 600 
 Ресурс принтера - 50 000 сторінок.
 Ресурс стартових картриджей - 2х1500 сторінок.
 Компактний розмір і невелика вага: 350 х 233 х 177 мм  4,5 кг 
 Тихий і енергозберігаючий режим EcoPrint
 Проста та інтуїтивно зрозуміла панель управління
 Простота налаштувань і обслуговування
 Ресурс стартових картриджей - 2х1500 сторінок
 Ресурс кожного оригінального картриджа TK-1240 - 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 20 сторінок в хвилину формату А4.
 Якість 1200 т/д  1800 x 600 
 Ресурс принтера - 50 000 сторінок.
 Компактний розмір і невелика вага: 350 х 233 х 177 мм  4,5 кг 
 Тихий і енергозберігаючий режим EcoPrint
 Проста та інтуїтивно зрозуміла панель управління
 Простота налаштувань і обслуговування
 Wi-Fi
 Ресурс стартових картриджей - 2х1500 сторінок.
 Ресурс кожного оригінального картриджа TK-1240 - 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Pозширені можливості друку:	Apple AirPrint
 Mopria  Android 
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Windows Server, Mac OS X, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	650 Вт
 Живлення:	мережа 220 В
 Розміри:	364 x 344 x 257 мм
 Вага:	9.3 кг
 Стартовий картридж і  в комплекті:	TL-5120
 Рекомендовані картриджі:	TL-5120, TL-5120H, TL-5120X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Pозширені можливості друку:	Apple AirPrint
 Mopria  Android 
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 NFC
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Windows Server, Mac OS X, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	650 Вт
 Живлення:	мережа 220 В
 Розміри:	364 x 344 x 257 мм
 Вага:	9.3 кг
 Стартовий картридж і  в комплекті:	TL-5120
 Рекомендовані картриджі:	TL-5120, TL-5120H, TL-5120X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 600 dpi
 Швидкість ч/б друку A4  ISO , до:	20 стор/хв
 Об'єм оперативної пам'яті:	64 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Рекомендоване навантаження, до:	15000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Споживана потужність в режимі друку:	370 Вт
 Живлення:	мережа 220 В
 Розміри:	337 x 220 x 180 мм
 Вага:	4.75 кг
 Рекомендовані картриджі:	PC-210, PC-230R</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку: лазерна
 Кольоровість друку: монохромна
 Максимальний розмір друку: A4
 Максимальна роздільна здатність друку: 1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до: 22 стор/хв
 Інтерфейси: USB 2.0, Wi-Fi, Інтернет
 Ємність лотка подачі: 150 аркушів
 Місткість лотка прийому: 100 аркушів
 Щільність паперу: 60...163 г/м2
 Рекомендоване навантаження, до: 2000 стор/міс.
 Підтримувані ОС: Windows, MacOS, Linux
 Макс. рівень шуму: 52 дБ
 Потужність в режимі друку: 370 Вт
 Живлення: мережа 220 В
 Розміри в упаковці: 230x280x390 мм
 Вага в упаковці: 5.7 кг
 Рекомендовані картриджі: PC-211EV</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Рекомендоване навантаження, до:	3000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	52 дБ
 Споживана потужність в режимі друку:	370 Вт
 Живлення:	мережа 220 В
 Розміри:	337 x 220 x 178 мм
 Вага:	4.75 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	PC-210, PC-230B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 600 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Споживана потужність в режимі друку:	370 Вт
 Живлення:	мережа 220 В
 Розміри:	337 x 220 x 178 мм
 Вага:	4.75 кг
 Рекомендовані картриджі:	Pantum PC-210, Pantum PC-230R</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	30 стор/хв
 Двосторонній друк:	автоматичний
 Процесор:	350 МГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість багатоцільового лотка подачі:	1 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows 10/8.1/8/7/Vista/XP, Windows Server, Mac OS, Linux
 Макс. рівень шуму:	52 дБ
 Споживана потужність в режимі друку:	525 Вт
 Живлення:	мережа 220 В
 Розміри:	354 x 334 x 218 мм
 Вага:	6.8 кг
 Стартовий картридж і  в комплекті:	TL-410E
 Рекомендовані картриджі:	TL-410  1500 стр. , TL-410H  3000 стр.  , TL-410X  6000 стр.  / DL-410  12000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Додатковий функціонал:	режим точки доступу
 Двосторонній друк:	автоматичний
 Дисплей:	1.2  ЖК-дисплей
 Процесор:	350 Mhz
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	3000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	52 дБ
 Споживана потужність в режимі друку:	525 Вт
 Живлення:	мережа 220 В
 Розміри:	334 x 354 x 232 мм
 Вага:	6.8 кг
 Рекомендовані картриджі:	TN-420H, TL-420H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрою:A4; Технологія друку:лазерна; Кольори:монохромний; Макс. Роздільна здатність, dpi:1200x1200; Швидкість чорно-білого друку:20 ст/хв; Час виходу першої сторінки:8.5 с; Кількість картриджів:1 шт; Дротові інтерфейси:USB; Навантаження на місяць:15 тис. ст; Габарити  ВхШхГ :331 x 215 x 188; Вага:4.1 кг;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	600 ? 600 dpi
 Швидкість ч/б друку A4  ISO , до:	18 стор/хв
 Швидкість кольорового друку A4  ISO , до:	4 стор/хв
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	50 аркушів
 Щільність паперу:	60...220 г/м2
 Рекомендоване навантаження, до:	20000 стор/міс.
 Підтримувані ОС:	Windows
 Споживана потужність в режимі друку:	282 Вт</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Принтери лазерні</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP122dw, з Wi-Fi  5620C001</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP233dw  5162C008</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP236dw  5162C006BA</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP243dw  5952C013</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP243dw II  7187C013AA</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP6030B + 2 картриджа Canon 725  8468B042</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP6030B 8468B006AA чорний</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP631Cw  5159C004</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP633Cdw  5159C001</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP646CDW  6929C007AA</t>
   </si>
   <si>
-    <t>new</t>
+    <t>Лазерний принтер Canon I-SENSYS LBP647Cdw  6929C001</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP673Cdw  5456C007</t>
   </si>
   <si>
     <t>Лазерний принтер HP Laser 408dn  7UQ75A</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Лазерний принтер Kyocera Ecosys PA2101cx  110C253NL0</t>
   </si>
   <si>
     <t>Лазерний принтер Kyocera Ecosys PA4500x  110C0Y3NL0</t>
   </si>
   <si>
     <t>Лазерний принтер Kyocera PA2000  1102Y73NX0</t>
   </si>
   <si>
     <t>Лазерний принтер Kyocera PA2000W з Wi-Fi  1102YV3NX0</t>
   </si>
   <si>
     <t>Лазерний принтер Pantum BP5100DN  BP5100DN</t>
   </si>
@@ -1454,51 +1491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1614,643 +1651,718 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>32573</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8443321000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>10123.46</v>
+        <v>10112.16</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30546</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+      <c r="F11" s="1">
+        <v>12082.5</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...12 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30144</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443321000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>14723.07</v>
+        <v>14706.64</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>32757</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443321000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>9691.139999999999</v>
+        <v>9680.32</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>34480</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443321000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>10756.93</v>
+        <v>10744.92</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>24322</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443321000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>12846.85</v>
+        <v>12832.51</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>17754</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443321000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>6902.78</v>
+        <v>7088.4</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32915</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443321000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>12264</v>
+        <v>12250.31</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>31177</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443321000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>15330.11</v>
+        <v>15313</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34804</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443321000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>13191.36</v>
+        <v>11462.71</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="5" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>31178</v>
+        <v>35156</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443321000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>17488.58</v>
+        <v>14004.96</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>32823</v>
+        <v>31178</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="1"/>
+      <c r="D21" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>8960</v>
+        <v>17469.06</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>34138</v>
+        <v>32823</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+      <c r="F22" s="1">
+        <v>8950</v>
+      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" s="5" t="s">
         <v>28</v>
-      </c>
-[...12 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>29883</v>
+        <v>34138</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443321000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>20226.75</v>
+        <v>12445.87</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>29800</v>
+        <v>29883</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443321000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>5535.04</v>
+        <v>20204.18</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>29801</v>
+        <v>29800</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443321000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>4528.38</v>
+        <v>5528.86</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>30868</v>
+        <v>29801</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443321000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>9107.84</v>
+        <v>4523.33</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>30869</v>
+        <v>30868</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443321000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>9299.58</v>
+        <v>9097.68</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>27633</v>
+        <v>30869</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443321000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>4261.38</v>
+        <v>9289.209999999999</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>29711</v>
+        <v>27633</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443321000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>4649.79</v>
+        <v>4256.62</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>27634</v>
+        <v>29711</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443321000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>4553.92</v>
+        <v>4644.6</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>25298</v>
+        <v>27634</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443321000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>4601.86</v>
+        <v>4548.84</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>27636</v>
+        <v>25298</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443321000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>6279.62</v>
+        <v>4596.72</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>27635</v>
+        <v>27636</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443321000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>7789.82</v>
+        <v>6272.61</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>27919</v>
+        <v>27635</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443321000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>4895.74</v>
+        <v>7781.13</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>34506</v>
+        <v>27919</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443321000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>15673.28</v>
+        <v>4890.28</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
-      <c r="B36" s="1"/>
-[...3 lines deleted...]
-      <c r="F36" s="1"/>
+      <c r="B36" s="1">
+        <v>34506</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+      <c r="F36" s="1">
+        <v>15655.79</v>
+      </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
-      <c r="I36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>