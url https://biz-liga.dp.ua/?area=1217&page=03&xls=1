--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -69,943 +69,977 @@
 Місткість лотка прийому:	50 аркушів
 Щільність паперу:	60...163 г/м?
 Рекомендоване навантаження, до:	1500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Розміри:	356 x 283 x 213 мм
 Вага:	6 кг
 Рекомендовані картриджі:	071, 071H</t>
         </r>
       </text>
     </comment>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
+Максимальна роздільна здатність друку:	2400 ? 600 dpi
+Швидкість ч/б друку A4  ISO , до:	29 стор/хв
+Двосторонній друк:	автоматичний
+Pозширені можливості друку:	Wi-Fi Direct, Apple AirPrint, Mopria  Android 
+Дисплей:	5-строчный, монохромный
+Процесор:	1200 МГц
+Об'єм оперативної пам'яті:	256 МБ
+Інтерфейси:	USB 2.0, Fast Ethernet, Wi-Fi
+Місткість лотка подачі:	150 аркушів
+Місткість лотка прийому:	50 аркушів
+Щільність паперу:	60...163 г/м?
+Рекомендоване навантаження, до:	1500 стор/міс.
+Підтримувані ОС:	Windows, MacOS, Linux
+Розміри:	356 x 283 x 213 мм
+Вага:	6 кг
+Рекомендовані картриджі:	071, 071H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C12" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Технологія друку:	лазерна
+Кольоровість друку:	монохромна
+Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Двосторонній друк:	автоматичний
 Інтерфейси:	USB 2.0 Gigabit Ethernet Wi-Fi
 Місткість багатоцільового лотка подачі:	100 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...163 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 10/8.1/7, Windows Server, Mac OS X, Linux
 Макс. рівень шуму:	68 дБ
 Споживана потужність в режимі друку:	1330 Вт
 Живлення:	мережа 220 В
 Розміри:	401 ? 373 ? 250 мм
 Вага:	9.5 кг
 Рекомендовані картриджі:	057, 057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C12" authorId="0">
+    <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Разрешение печати 1200х1200
 Формат печати A4
 Нагрузка, стр/мес 80000
 Рекомендуемый объём печати стр/мес 750–4000
 Скорость черно-белой печати 38
 Время выхода первой страницы, с 5,5
 Мин. плотность бумаги, гр/м2 60
 Макс. плотность бумаги, гр/м2 163
 Лоток подачи 250
 Лоток приема 150
 Поля печати 5 мм
 Проводные интерфейсы Ethernet, USB
 Беспроводные интерфейсы Wi-Fi
 Прямая печать Есть
 Двусторонняя печать Автоматическая
 Кол-во картриджей 1
 Конфигурация картриджей Canon 057, Canon 057H
 Тип подключения Беспроводной  сетевой , Проводной
 Поддержка ОС Android, iOS, Mac OS, Windows
 Языки описания PCL 5e, PCL6, PostScript 3, UFRII</t>
         </r>
       </text>
     </comment>
-    <comment ref="C13" authorId="0">
+    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	36 стор/хв
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	Apple AirPrint
 Mopria  Android 
 Дисплей:	5-строчный ЖК-дисплей
 Процесор:	1200 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Місткість багатоцільового лотка подачі:	100 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...120 г/м?, многоцелевой лоток до 199 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	68 дБ
 Споживана потужність в режимі друку:	480 Вт
 Живлення:	мережа 220 В
 Розміри:	399 x 373 x 249 мм
 Вага:	9.5 кг
 Рекомендовані картриджі:	070, 070H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальний формат друку	A4	
 Можливості	Друк з LAN / Друк по WIFI / РК-дисплей	
 Технологія друку	Лазерна монохромна	
 Стандартні порти	Wi-Fi / USB 2.0 / Ethernet: 10/100/1000 base-T	
 Клас пристрою	Для малих і середніх офісів	Інші товари
 Швидкість ч/б друку, стор/хв	36-50	Інші товари
 Швидкість A4 ч/б друку, стор/хв	36	
 Час друку першої сторінки  монохром , сек	5	
 Роздільна здатність для монохромного друку, dpi	1200 x 1200	
 Автоподатчик	Немає	
 Дуплекс	Стандартно	
 Ресурс витратних матеріалів, стор	3000	
 Місткість лотка подачі паперу, листів	250	
 Максимальне місячне навантаження, стор	80000	
 Ємність лотка подачі паперу, листів	250	
 Максимальна щільність паперу, г/м2	120	
 Вага, кг	9.5	
 Розміри пристрою, мм	399 x 373 x 249</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат А4; скорость печати: 18 стр/мин; разрешение: 600х600 т/д; память: 32 Мб; Лотки: подачи - 150 л  1 шт ; приёма - 100 л; Дуплекс: нет; Плотность бумаги: 60-163 г/м?; Языки описания: UFRII-LT; ОС: Windows® 8/7/XP/Vista, Windows® Server 2003/2008/2012, Linux, Mac OS 10.6 или более поздняя версия; Интерфейс: Hi-Speed USB 2.0; Сетевой интерфейс: нет; Нагрузка: до 5000 стр/мес; Панель управления: 2 светодиодных индикатора, 2 кнопки управления; Расходные материалы: Картридж Canon 725 3484B002  1600 стр@5% ; В комплект поставки входит начальный картридж на 700 страниц. Комплектация: Основной блок, стартовый картридж, кабель питания, руководство по началу работы, гарантийный талон, CD-ROM с пользовательским программным обеспечением, USB кабель. Гарантийный срок: 12 месяцев.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат А4; скорость печати: 18 стр/мин; разрешение: 600х600 т/д; память: 32 Мб; Лотки: подачи - 150 л  1 шт ; приёма - 100 л; Дуплекс: нет; Плотность бумаги: 60-163 г/м?; Языки описания: UFRII-LT; ОС: Windows® 8/7/XP/Vista, Windows® Server 2003/2008/2012, Linux, Mac OS 10.6 или более поздняя версия; Интерфейс: Hi-Speed USB 2.0; Сетевой интерфейс: нет; Нагрузка: до 5000 стр/мес; Панель управления: 2 светодиодных индикатора, 2 кнопки управления; Расходные материалы: Картридж Canon 725 3484B002  1600 стр@5% ; В комплект поставки входит начальный картридж на 700 страниц. Комплектация: Основной блок, стартовый картридж, кабель питания, руководство по началу работы, гарантийный талон, CD-ROM с пользовательским программным обеспечением, USB кабель. Гарантийный срок: 12 месяцев.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	18 стор/хв
 Швидкість кольорового друку A4  ISO , до:	18 стор/хв
 Pозширені можливості друку:	друк з USB-накопичувача
 Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Дисплей:	5-строчный ЖК-дисплей
 Процесор:	2 x 800 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	2500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	52 дБ
 Споживана потужність в режимі друку:	390 Вт
 Живлення:	мережа 220 В
 Розміри:	430 x 418 x 287 мм
 Вага:	14.9 кг
 Рекомендовані картриджі:	067, 067H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	21 стор/хв
 Швидкість кольорового друку A4  ISO , до:	21 стор/хв
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Дисплей:	5-строчный ЖК
 Процесор:	2 x 800 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2, до 200 г/м2 для глянцевой бумаги
 Рекомендоване навантаження, до:	2500 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1, Windows Server, Mac OS X, Linux
 Макс. рівень шуму:	52 дБ
 Споживана потужність в режимі друку:	390 Вт
 Живлення:	мережа 220 В
 Розміри:	430 x 418 x 287 мм
 Вага:	16.1 кг
 Рекомендовані картриджі:	067, 067H Black/Cyan/Magenta/Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	25 стор/хв
 Швидкість кольорового друку A4  ISO , до:	25 стор/хв
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	30000 стор/міс.
 Підтримувані ОС:	Windows 11, 10, Windows Server, MacOS X, Linux
 Споживана потужність в режимі друку:	580 Вт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	25 стор/хв
 Швидкість кольорового друку A4  ISO , до:	25 стор/хв
 Pозширені можливості друку:	друк з USB-накопичувача
 Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	2500 стор/міс.
 Підтримувані ОС:	Windows 11, 10, Windows Server, MacOS X, Linux
 Споживана потужність в режимі друку:	580 Вт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 ? 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Швидкість кольорового друку A4  ISO , до:	33 стор/хв
 Двосторонній друк:	автоматичний
 Pозширені можливості друку:	друк з USB-накопичувача
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Дисплей:	5-строчный ЖК
 Процесор:	2 ? 1200 МГц
 Об'єм оперативної пам'яті:	1 ГБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Місткість багатоцільового лотка подачі:	50 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м?
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11, 10, 8.1, Windows Server, MacOS X, Linux
 Макс. рівень шуму:	65 дБ
 Споживана потужність в режимі друку:	1380 Вт
 Живлення:	мережа 220 В
 Розміри:	425 ? 427 ? 300 мм
 Вага:	17.1 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	069</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новий, без упаковки.
 Формат паперу	A4
 Технологія друку	лазерний
 Колірність	монохромний
 Макс. роздільна здатність	1200x1200 dpi
 Друк першої ч/б сторінки	8 с
 Ч/б друк	40 стр/хв
 Двосторонній друк	так
 Щомісячний ресурс	100 тис.арк
 Ресурс ч/б картриджа	5000 стр
 Ресурс фотобарабану	30 тис.арк
 Кількість картриджів	1 шт
 Модель картриджів	W1330A, W1330X, W1330XC
 Підключення до ПК  USB , підключення до мережі  LAN , USB  для флешок 
 Екран	монохромний
 Щільність паперу  мін 	60 г/м2
 Щільність паперу  макс 	220 г/м2
 Оперативна пам'ять	256 МБ / макс. 512 МБ  опціонально  /
 Частота процесора	600 МГц
 Лоток подачі	300 аркушів
 Лоток видачі	150 аркушів
 Споживана потужність	563 Вт
 Габарити  ШхГхВ 	366x366x263 мм
 Вага	10.09 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальний формат друку	A4	
 Можливості	Друк з LAN / Друк з USB накопичувачів / РК-дисплей	
 Технологія друку	Лазерна кольорова	
 Стандартні порти	USB / Ethernet/Fast Ethernet	
 Клас пристрою	Для малих і середніх офісів	
 Швидкість ч/б друку, стор/хв	16-25	
 Швидкість кольорового друку, стор/хв	16-25	
 Швидкість A4 ч/б друку, стор/хв	21	
 Швидкість A4 кольорового друку, стор/хв	21	
 Час друку першої сторінки  монохром , сек	11	
 Час друку першої сторінки  колір , сек	12.5	
 Роздільна здатність для монохромного друку, dpi	1200х1200	
 Автоподатчик	Немає	
 Роздільна здатність для кольорового друку, dpi	1200х1200	
 Дуплекс	Стандартно	
 Пристрій подачі паперу	Немає	
 Стартові картриджі, стор	Тонер-картриджі серії TK-5480	
 Ресурс витратних матеріалів, стор	1500 колір, 1500 чорний	
 Процесор, МГЦ	ARM Cortex-A53 1,0 ГГц	
 Операційні системи	Актуальні версії Windows, Mac OS X 10.8+, UNIX, Linux	
 Місткість лотка подачі паперу, листів	250	
 Опції	PF-5110 - додатковий подавач KYOmulticode SD</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">45 сторінок в хвилину формату А4
 22.5 сторінки двосторонній друк за хвилину формату А4
 Друк першої сторінки 5.3 с
 Фотобарабан - 300000 копій
 Місячна нагрузка - 150000 копій
 Ресурс картриджа до 12500 сторінок
 Дуплекс - модуль для автоматичного двостороннього друку
 Багатоцільовий лоток на 100 аркушів, універсальна касета на 500 аркушів Детальніше: https://bestprint.ua/ua/p1761057999-printer-kyocera-ecosys.html</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 20 сторінок в хвилину формату А4.
 Якість 1200 т/д  1800 x 600 
 Ресурс принтера - 50 000 сторінок.
 Ресурс стартових картриджей - 2х1500 сторінок.
 Компактний розмір і невелика вага: 350 х 233 х 177 мм  4,5 кг 
 Тихий і енергозберігаючий режим EcoPrint
 Проста та інтуїтивно зрозуміла панель управління
 Простота налаштувань і обслуговування
 Ресурс стартових картриджей - 2х1500 сторінок
 Ресурс кожного оригінального картриджа TK-1240 - 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">До 20 сторінок в хвилину формату А4.
 Якість 1200 т/д  1800 x 600 
 Ресурс принтера - 50 000 сторінок.
 Компактний розмір і невелика вага: 350 х 233 х 177 мм  4,5 кг 
 Тихий і енергозберігаючий режим EcoPrint
 Проста та інтуїтивно зрозуміла панель управління
 Простота налаштувань і обслуговування
 Wi-Fi
 Ресурс стартових картриджей - 2х1500 сторінок.
 Ресурс кожного оригінального картриджа TK-1240 - 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Pозширені можливості друку:	Apple AirPrint
 Mopria  Android 
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Windows Server, Mac OS X, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	650 Вт
 Живлення:	мережа 220 В
 Розміри:	364 x 344 x 257 мм
 Вага:	9.3 кг
 Стартовий картридж і  в комплекті:	TL-5120
 Рекомендовані картриджі:	TL-5120, TL-5120H, TL-5120X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	40 стор/хв
 Pозширені можливості друку:	Apple AirPrint
 Mopria  Android 
 Процесор:	1.2 ГГц
 Об'єм оперативної пам'яті:	512 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 NFC
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	4000 стор/міс.
 Підтримувані ОС:	Windows 11/10/8.1/8/7, Windows Server, Mac OS X, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	650 Вт
 Живлення:	мережа 220 В
 Розміри:	364 x 344 x 257 мм
 Вага:	9.3 кг
 Стартовий картридж і  в комплекті:	TL-5120
 Рекомендовані картриджі:	TL-5120, TL-5120H, TL-5120X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 600 dpi
 Швидкість ч/б друку A4  ISO , до:	20 стор/хв
 Об'єм оперативної пам'яті:	64 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Рекомендоване навантаження, до:	15000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Споживана потужність в режимі друку:	370 Вт
 Живлення:	мережа 220 В
 Розміри:	337 x 220 x 180 мм
 Вага:	4.75 кг
 Рекомендовані картриджі:	PC-210, PC-230R</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку: лазерна
 Кольоровість друку: монохромна
 Максимальний розмір друку: A4
 Максимальна роздільна здатність друку: 1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до: 22 стор/хв
 Інтерфейси: USB 2.0, Wi-Fi, Інтернет
 Ємність лотка подачі: 150 аркушів
 Місткість лотка прийому: 100 аркушів
 Щільність паперу: 60...163 г/м2
 Рекомендоване навантаження, до: 2000 стор/міс.
 Підтримувані ОС: Windows, MacOS, Linux
 Макс. рівень шуму: 52 дБ
 Потужність в режимі друку: 370 Вт
 Живлення: мережа 220 В
 Розміри в упаковці: 230x280x390 мм
 Вага в упаковці: 5.7 кг
 Рекомендовані картриджі: PC-211EV</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Процесор:	600 MГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Рекомендоване навантаження, до:	3000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	52 дБ
 Споживана потужність в режимі друку:	370 Вт
 Живлення:	мережа 220 В
 Розміри:	337 x 220 x 178 мм
 Вага:	4.75 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	PC-210, PC-230B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 600 dpi
 Швидкість ч/б друку A4  ISO , до:	22 стор/хв
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	100 аркушів
 Щільність паперу:	60...163 г/м2
 Підтримувані ОС:	Windows, MacOS, Linux
 Споживана потужність в режимі друку:	370 Вт
 Живлення:	мережа 220 В
 Розміри:	337 x 220 x 178 мм
 Вага:	4.75 кг
 Рекомендовані картриджі:	Pantum PC-210, Pantum PC-230R</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	30 стор/хв
 Двосторонній друк:	автоматичний
 Процесор:	350 МГц
 Об'єм оперативної пам'яті:	128 МБ
 Інтерфейси:	USB 2.0
 Місткість багатоцільового лотка подачі:	1 аркушів
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...200 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows 10/8.1/8/7/Vista/XP, Windows Server, Mac OS, Linux
 Макс. рівень шуму:	52 дБ
 Споживана потужність в режимі друку:	525 Вт
 Живлення:	мережа 220 В
 Розміри:	354 x 334 x 218 мм
 Вага:	6.8 кг
 Стартовий картридж і  в комплекті:	TL-410E
 Рекомендовані картриджі:	TL-410  1500 стр. , TL-410H  3000 стр.  , TL-410X  6000 стр.  / DL-410  12000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Додатковий функціонал:	режим точки доступу
 Двосторонній друк:	автоматичний
 Дисплей:	1.2  ЖК-дисплей
 Процесор:	350 Mhz
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	3000 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	52 дБ
 Споживана потужність в режимі друку:	525 Вт
 Живлення:	мережа 220 В
 Розміри:	334 x 354 x 232 мм
 Вага:	6.8 кг
 Рекомендовані картриджі:	TN-420H, TL-420H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрою:A4; Технологія друку:лазерна; Кольори:монохромний; Макс. Роздільна здатність, dpi:1200x1200; Швидкість чорно-білого друку:20 ст/хв; Час виходу першої сторінки:8.5 с; Кількість картриджів:1 шт; Дротові інтерфейси:USB; Навантаження на місяць:15 тис. ст; Габарити  ВхШхГ :331 x 215 x 188; Вага:4.1 кг;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	кольорова
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	600 ? 600 dpi
 Швидкість ч/б друку A4  ISO , до:	18 стор/хв
 Швидкість кольорового друку A4  ISO , до:	4 стор/хв
 Pозширені можливості друку:	Wi-Fi Direct
 Apple AirPrint
 Mopria  Android 
 Google Cloud Print
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Wi-Fi
 Місткість лотка подачі:	150 аркушів
 Місткість лотка прийому:	50 аркушів
 Щільність паперу:	60...220 г/м2
 Рекомендоване навантаження, до:	20000 стор/міс.
 Підтримувані ОС:	Windows
 Споживана потужність в режимі друку:	282 Вт</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>18.09.26</t>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Принтери лазерні</t>
   </si>
   <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP122dw II  7344C003</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
     <t>Лазерний принтер Canon i-SENSYS LBP122dw, з Wi-Fi  5620C001</t>
-  </si>
-[...4 lines deleted...]
-    <t>на замовлення</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP233dw  5162C008</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP236dw  5162C006BA</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP243dw  5952C013</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP243dw II  7187C013AA</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP6030B + 2 картриджа Canon 725  8468B042</t>
   </si>
   <si>
     <t>Лазерний принтер Canon I-SENSYS LBP6030B 8468B006AA чорний</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP631Cw  5159C004</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP633Cdw  5159C001</t>
   </si>
@@ -1491,51 +1525,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1639,730 +1673,699 @@
         <v>9</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>32573</v>
+        <v>35434</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8443321000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>10112.16</v>
+        <v>9734.49</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>30546</v>
+        <v>32573</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8443321000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>12082.5</v>
+        <v>9734.49</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>30144</v>
+        <v>30546</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443321000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>14706.64</v>
+        <v>12298.5</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>32757</v>
+        <v>30144</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443321000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>9680.32</v>
+        <v>14969.55</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>34480</v>
+        <v>32757</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443321000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>10744.92</v>
+        <v>9853.379999999999</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>24322</v>
+        <v>34480</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443321000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>12832.51</v>
+        <v>10937.01</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>17754</v>
+        <v>24322</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443321000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>7088.4</v>
+        <v>13061.92</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>32915</v>
+        <v>17754</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443321000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>12250.31</v>
+        <v>7215.12</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>31177</v>
+        <v>32915</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443321000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>15313</v>
+        <v>12469.31</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>34804</v>
+        <v>31177</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443321000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>11462.71</v>
+        <v>15586.75</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>35156</v>
+        <v>34804</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443321000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>14004.96</v>
+        <v>11638.94</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>31178</v>
+        <v>35156</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443321000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>17469.06</v>
+        <v>14255.33</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>32823</v>
+        <v>31178</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>8950</v>
+        <v>17781.35</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>34138</v>
+        <v>32823</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="D23" s="1"/>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>12445.87</v>
+        <v>9110</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>29883</v>
+        <v>34138</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443321000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>20204.18</v>
+        <v>12668.37</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>29800</v>
+        <v>29883</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443321000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>5528.86</v>
+        <v>20565.37</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>29801</v>
+        <v>29800</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443321000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>4523.33</v>
+        <v>5627.7</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>30868</v>
+        <v>29801</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443321000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>9097.68</v>
+        <v>4604.19</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>30869</v>
+        <v>30868</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443321000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9289.209999999999</v>
+        <v>9260.32</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>27633</v>
+        <v>30869</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443321000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>4256.62</v>
+        <v>9455.27</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>29711</v>
+        <v>27633</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443321000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>4644.6</v>
+        <v>4332.72</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>27634</v>
+        <v>29711</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443321000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>4548.84</v>
+        <v>4727.63</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>25298</v>
+        <v>27634</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443321000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>4596.72</v>
+        <v>4630.16</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>27636</v>
+        <v>25298</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443321000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>6272.61</v>
+        <v>4678.9</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>27635</v>
+        <v>27636</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443321000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>7781.13</v>
+        <v>6384.74</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>27919</v>
+        <v>27635</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443321000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>4890.28</v>
+        <v>7920.23</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
+        <v>27919</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+      <c r="F36" s="1">
+        <v>4977.7</v>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" outlineLevel="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
         <v>34506</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="C37" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D36" s="1">
-[...22 lines deleted...]
-      <c r="F37" s="1"/>
+      <c r="D37" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+      <c r="F37" s="1">
+        <v>15935.67</v>
+      </c>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
-      <c r="I37" s="1"/>
+      <c r="I37" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>