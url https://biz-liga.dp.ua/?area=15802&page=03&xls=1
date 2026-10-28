--- v0 (2026-09-12)
+++ v1 (2026-10-28)
@@ -544,244 +544,225 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для АЕРОТОН/АП2388/Uniton/3M/SCS/Katun UltiVac Deluxe/HYB/Atrix Omega, для чорного і кольорового тонера, універсальний!</t>
         </r>
       </text>
     </comment>
     <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">фільтр тип 2 до  чорного тонеру пилесосу 3М, HYB-XC-188   11737731/SV-MPF2</t>
+          <t xml:space="preserve">Фільтр для пилососа очищення тонера: PATRON Extra C3, Omega Plus/Supreme Plus, KatunToner Vacuum, 3M Field Service Vacuum 497. Розмір уловлюваних частин тонера - 0,3 мкм, ефективність - 84,87%</t>
         </r>
       </text>
     </comment>
     <comment ref="C39" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Гнучкість та міцність: шланг стійкий до перегинів та зносу, що забезпечує тривалий термін служби при інтенсивному використанні.
 Оптимальна довжина: макс 2,10 м дозволяє легко очищати важкодоступні місця, забезпечуючи максимальну маневреність.
 Сумісність: ідеально підходить для моделі пилососу HYB-XC-188//Aeroton/3М/SCS/KATUN , забезпечуючи ефективне всмоктування та очищення.
 Легкість в експлуатації: шланг простий у встановленні та використанні, що робить його зручним у роботі з офісною технікою.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C40" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ULTIVAC  76 CM-1.8M   31661  737782</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C41" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Шланг для пилосмока Everprint  EVP-VAC-HOSES  - призначений для заміни зношеного в тонерному пилосмоці.
 Виконаний з еластичного та антистатичного матеріалу, що значно подовжує термін його експлуатації, навіть при інтенсивному використанні.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для пилососа очищення тонера: PATRON Extra C3, Omega Plus/Supreme Plus, KatunToner Vacuum, 3M Field Service Vacuum 497. Довжина: 183 см  6' . Безпечний для електростатичного розряду матеріал</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для пилососа очищення тонера: PATRON Extra C3, Omega Plus/Supreme Plus, KatunToner Vacuum, 3M Field Service Vacuum 497. Довжина: 183 см  6' . Безпечний для електростатичного розряду матеріал</t>
-[...14 lines deleted...]
-          </rPr>
           <t xml:space="preserve">для пилососа WELLDO Select VACWDU для Universal/Washable/Micro Dust, максимальна довжина 3.3 метри</t>
         </r>
       </text>
     </comment>
+    <comment ref="C45" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Щітка для насадки на шланг пилососу Extra C3 Patron  31652 , виконана з нейлонової щетини та сталевого дроту з латунними накінечниками, що забезпечує довговічність, безпечність та універсальність її використання.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C46" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Щітка для тонерного пилососа HYB-XC-188 – це незамінний аксесуар для ефективного очищення лазерних принтерів, копіювальних апаратів та іншої офісної техніки від залишків тонера і пилу.
 Завдяки високій якості матеріалів і спеціальній конструкції, щітка забезпечує максимально точне видалення забруднень з важкодоступних місць, не пошкоджуючи делікатні компоненти техніки.
 Основні характеристики:
 Висока ефективність очищення: дозволяє легко видаляти залишки тонера з поверхонь і деталей, забезпечуючи чистоту та надійність роботи пристрою.
 Міцні матеріали: забезпечують тривалий термін експлуатації та стійкість до зношування навіть при частому використанні.
 Сумісність: ідеально підходить для тонерного пилососа HYB-XC-188/Aeroton/3М/KATUN, працюючого від мережі 220V.
 Ергономічний дизайн: зручна форма щітки полегшує процес очищення, особливо у важкодоступних місцях.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
-[...1 lines deleted...]
-    <t>12.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+  <si>
+    <t>28.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Пилососи для тонера, фільтри, запчастини</t>
   </si>
   <si>
     <t>Двигун  ремкомплект  для пилососа WELLDO Select VACWDU/VACWDW  EVACWDU</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Двигун для пилосмока очищення тонера Everprint  EVP-VAC-MOTOR</t>
   </si>
   <si>
     <t>Двигун для пилососу HYB-XC-188, 220V  MT188</t>
   </si>
   <si>
     <t>Комплект насадок для пилососа WELLDO Select VACWDP  шланг, коротка насадка з щіткою, довга насадка, широка насадка</t>
   </si>
   <si>
     <t>Комплект насадок для пилососа WELLDO Select VACWDU /VACWDW  шланг, 2 насадки, форсунка  VACWDSET</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Насадка вузька на шланг для пилосмоку Extra C3 Patron  C3-CTOOL</t>
   </si>
   <si>
     <t>Насадка вузька, щілинна для пилососу HYB-XC-188, 220V  BR188-U</t>
   </si>
   <si>
     <t>Насадка для пилососу довга, гнучка HYB-XC-188, 220V  LNZ188</t>
@@ -826,53 +807,50 @@
     <t>Фільтр 3M тип2  чорний Toner, 78-8005-5350-1 ,  737731  KATUN</t>
   </si>
   <si>
     <t>Фільтр HEPA для пилосмока  421-000-005  High Capacity</t>
   </si>
   <si>
     <t>Фільтр SCS/3M  TYPE 1   SV-SPF1  Color Toner,  737708 , KATUN</t>
   </si>
   <si>
     <t>Фільтр для пилососа WELLDO Select VACWDP, фільтрація частинок до 0.3 мікрон  VACWDPF</t>
   </si>
   <si>
     <t>Фільтр для пилососа WELLDO Select VACWDU/3M/АЕРОТОН, фільтрація частинок до 0.3 мікрон  VACWDUF</t>
   </si>
   <si>
     <t>Фільтр для пилососа WELLDO Select VACWDW, фільтрація частинок до 0.3 мікрон  VACWDWF</t>
   </si>
   <si>
     <t>Фільтр для пилососу HYB-XC-188, SCS/3M, SV-MPF2, 2л  HYB166</t>
   </si>
   <si>
     <t>Фільтр для пилососу KATUN HEPA Filter UltiVac для UltiVac Jr., 730333, для чорного та кольорового тонера, універсальний, 2шт в упаковці.</t>
   </si>
   <si>
     <t>Фільтр для чорного і кольорового тонера, універсальний,  000106 , KATUN</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фільтр тип2 до чорного тонеру пилесосу 3М, HYB-XC-188  11737731/SV-MPF2</t>
   </si>
   <si>
     <t>Фільтр універсальний до пилососа Patron  C3-1  RE-PN-FILT-C3-1</t>
   </si>
   <si>
     <t>Шланг для пилососу HYB-XC-188 Aeroton/3М/SCS/KATUN  , 220V  HS188  HYB</t>
   </si>
   <si>
     <t>Шланг для пилососу ULTIVAC  76 CM-1.8M   31661  737782 KATUN</t>
   </si>
   <si>
     <t>Шланг змінний для пилососа Everprint  EVP-VAC-HOSES</t>
   </si>
   <si>
     <t>Шланг змінний для пилососа Extra C3 Patron  C3-RSHOSE</t>
   </si>
   <si>
     <t>Шланг струмопровідний для пилососа WELLDO Select VACWDU, максимальна довжина 3.3 метри</t>
   </si>
   <si>
     <t>Шланг струмопровідний для пилососа XC169/ 3М / Аеротон / АП 2388,  XC-HS01  CEE</t>
   </si>
   <si>
     <t>Щітка для насадок на шланг пилососа Extra C3 Patron  60483</t>
   </si>
@@ -1304,51 +1282,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1464,993 +1442,894 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>34316</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8501</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>2827.28</v>
+        <v>2890.53</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>33610</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8501320090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>2791.52</v>
+        <v>2853.97</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>35190</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8501408090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>3110.23</v>
+        <v>3179.81</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30965</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8508700000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1180.08</v>
+        <v>1206.48</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>30966</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8508700000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>925.29</v>
+        <v>945.99</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32839</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8508700000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>642.79</v>
+        <v>657.17</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>35188</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8508700000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>241.83</v>
+        <v>247.24</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>35191</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8508700000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>314.24</v>
+        <v>321.27</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>32840</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8508700000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1017.82</v>
+        <v>1040.59</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>3456</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8508110000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>16740.15</v>
+        <v>17114.65</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>14397</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8508110000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>7641.02</v>
+        <v>7811.96</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>16147</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8508110000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>15935.55</v>
+        <v>16292.05</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32841</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8508110000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>7751.87</v>
+        <v>7925.29</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>32474</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8508110000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
         <v>0</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30962</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8508110000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>9011.52</v>
+        <v>9213.120000000001</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30964</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8508110000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>6258</v>
+        <v>6346.82</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>30963</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8508110000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>11765.04</v>
+        <v>12028.24</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>31940</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8508110000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>6258</v>
+        <v>6398</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>33557</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8508110000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>8323.139999999999</v>
+        <v>8509.34</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>6399</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8421392500</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1333.85</v>
+        <v>1407.56</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>32843</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8421392000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>5022.49</v>
+        <v>5134.85</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>24321</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>4812000000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2083.02</v>
+        <v>2129.62</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30968</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8421392500</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1045.98</v>
+        <v>1069.38</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30969</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8421392500</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>697.3200000000001</v>
+        <v>742.63</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>30970</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8421392500</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>3516.1</v>
+        <v>3594.76</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>33567</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8421392500</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1117.5</v>
+        <v>1142.5</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28447</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8421392500</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2681.11</v>
+        <v>2741.09</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>35227</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8421392500</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1245.79</v>
+        <v>1273.66</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>33566</v>
+        <v>17477</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8421392500</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1299.88</v>
+        <v>822.6</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>17477</v>
+        <v>33568</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
-        <v>8421392500</v>
+        <v>3917390090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>804.6</v>
+        <v>761.8200000000001</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>33568</v>
+        <v>11694</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
-        <v>3917390090</v>
+        <v>8508700000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>745.15</v>
+        <v>1713.75</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>11694</v>
+        <v>32844</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8508700000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1676.25</v>
+        <v>704.24</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>32844</v>
+        <v>31185</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8508700000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>688.83</v>
+        <v>2175.78</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>31185</v>
+        <v>30967</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8508700000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>2128.17</v>
+        <v>542.92</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>30967</v>
+        <v>31941</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>531.04</v>
+        <v>617.41</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="H44" s="1"/>
+      <c r="I44" s="5" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>31941</v>
+        <v>32845</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="D45" s="1">
+        <v>8508700000</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>603.9</v>
+        <v>268.26</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>32845</v>
+        <v>35189</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
-        <v>8508700000</v>
+        <v>9603500000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>262.39</v>
+        <v>213.88</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" outlineLevel="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" s="1"/>
-      <c r="B47" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I48" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>