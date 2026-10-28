--- v0 (2026-09-12)
+++ v1 (2026-10-28)
@@ -641,95 +641,92 @@
           <t xml:space="preserve">IPM Conductive cream, 5г</t>
         </r>
       </text>
     </comment>
     <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Смазка для контактов в картридже  20г ,  токопроводящая</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...1 lines deleted...]
-    <t>12.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+  <si>
+    <t>28.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Мастило</t>
   </si>
   <si>
     <t>Мастило багатоцільова Electrolube Multi-Purpose Grease, MPG50T, 50m 12503 KATUN</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Мастило багатоцільове Molykote Multi-Purpose Grease, SM6005001, 100 г  56201  KATUN</t>
   </si>
   <si>
     <t>Мастило високотемпературне  Electrolube High-Temperature Grease, HTG50TN  15539 KATUN</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Мастило високотемпературне Molykote Carbon Conductive Grease/HSC Plus Paste, 100 г  56200  KATUN</t>
   </si>
   <si>
     <t>Мастило для пластику  Special Plastic Grease 25 gm  35ml 12504 KATUN</t>
   </si>
   <si>
     <t>Мастило для пластику /багатоцільове Multi-Purpose Grease, SM4300550, 50 г KATUN  61928</t>
   </si>
   <si>
     <t>Мастило для пластику Delacamp  60295</t>
   </si>
@@ -1426,1081 +1423,997 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>21794</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3403991000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>541.76</v>
+        <v>553.88</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31062</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3403990090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>620.4400000000001</v>
+        <v>634.3200000000001</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>2419</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>3403199100</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>413.03</v>
+        <v>422.27</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30809</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3403198090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1640.04</v>
+        <v>1676.73</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>3765</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3403990010</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>630.27</v>
+        <v>644.37</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>33203</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3403990090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>911.88</v>
+        <v>932.28</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29758</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3402209000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>313.79</v>
+        <v>320.81</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32536</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>3403990090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>215.45</v>
+        <v>220.27</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30808</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>3403990090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>527.01</v>
+        <v>538.8</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>15722</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3403990010</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>483.21</v>
+        <v>494.02</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>27118</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>3403990010</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1019.16</v>
+        <v>1041.96</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>31337</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>3403990090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2004.8</v>
+        <v>2049.65</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31855</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3403990090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>8.94</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>19899</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>686.15</v>
+        <v>701.5</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>19900</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1245.79</v>
+        <v>1273.66</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>26214</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3403990090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1341</v>
+        <v>1371</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>31854</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>3403990090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>563.22</v>
+        <v>575.8200000000001</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>20309</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>3403990010</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>231.1</v>
+        <v>236.27</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>25477</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>3403990090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1754.48</v>
+        <v>1793.73</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>21648</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>3403990090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>715.65</v>
+        <v>731.66</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21649</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>3403990090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>380.4</v>
+        <v>388.91</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>25470</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3403990090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>95.20999999999999</v>
+        <v>97.34</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>24815</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>3403990090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>28.61</v>
+        <v>29.25</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>31335</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>3403990090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>42.47</v>
+        <v>43.42</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>32282</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>3403990090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>49.17</v>
+        <v>50.27</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>24817</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>3403990090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>97.45</v>
+        <v>99.63</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>31336</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>3403990090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>257.47</v>
+        <v>263.23</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25476</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>3403990090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>52.3</v>
+        <v>53.47</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>17008</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>3403990010</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>712.97</v>
+        <v>728.92</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>29417</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>270.88</v>
+        <v>276.94</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>33744</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>3403990090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>894.45</v>
+        <v>914.46</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>26217</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>3403990090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>809.96</v>
+        <v>828.08</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>25460</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>3910000010</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1426.38</v>
+        <v>1458.29</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>32492</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>3403990090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>385.76</v>
+        <v>394.39</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>25462</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>3910000010</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>235.57</v>
+        <v>240.84</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>31063</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>3403198090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1537.23</v>
+        <v>1571.62</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>34700</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>3403990090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>84.04000000000001</v>
+        <v>85.92</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>21526</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>3403990090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>203.83</v>
+        <v>208.39</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>3768</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>3403990010</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>551.15</v>
+        <v>563.48</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>30810</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>3403198090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>311.11</v>
+        <v>318.07</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>32535</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>3403990090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>300.38</v>
+        <v>307.1</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>11933</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>3403990090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>955.6900000000001</v>
+        <v>977.0700000000001</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>