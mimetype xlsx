--- v0 (2026-09-12)
+++ v1 (2026-10-28)
@@ -57,95 +57,92 @@
           <t xml:space="preserve">КАСОВА СТРІЧКА ТЕРМО 57,5ММ 17М</t>
         </r>
       </text>
     </comment>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">57,5ММ 60М</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
-[...1 lines deleted...]
-    <t>12.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+  <si>
+    <t>28.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Стрічка касова</t>
   </si>
   <si>
     <t>КАСОВА СТРІЧКА  Термолента, термопапір  57,5ММ 17М</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>КАСОВА СТРІЧКА  Термолента, термопапір  57,5ММ 60М</t>
   </si>
   <si>
     <t>у резерві</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,83 +716,79 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>20212</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>4811900000</v>
       </c>
       <c r="E10" s="1">
         <v>100</v>
       </c>
       <c r="F10" s="1">
-        <v>16.09</v>
+        <v>16.45</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>20202</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>4811900000</v>
       </c>
       <c r="E11" s="1">
         <v>100</v>
       </c>
       <c r="F11" s="1">
-        <v>24.59</v>
+        <v>25.14</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>