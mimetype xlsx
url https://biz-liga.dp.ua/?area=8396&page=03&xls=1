--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -560,9386 +560,9813 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TN-130BK, TN-320Bk, TN-321BK, TN-325Bk, TN-326BK, TN-329Bk, TN-900BK
 Сумісні пристрої: Brother DCP-9040, Brother DCP-9042, Brother DCP-9045, Brother HL-4040, Brother HL-4050, Brother HL-4070, Brother MFC-9440, Brother MFC-9450, Brother MFC-9840, Brother DCP-9055, Brother DCP-9270, Brother HL-4140, Brother HL-4150, Brother HL-4570, Brother MFC-9460, Brother MFC-9465, Brother MFC-9970, Brother HL-L8250, Brother MFC-L8650, Brother DCP-9055, Brother DCP-9270, Brother HL-4140, Brother HL-4150, Brother HL-4570, Brother MFC-9460, Brother MFC-9465, Brother MFC-9970, Brother HL-L8250, Brother MFC-L8650, Brother DCP-L8450, Brother HL-L8350, Brother MFC-L8850, Brother HL-L9200, Brother MFC-L9550</t>
         </r>
       </text>
     </comment>
     <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C250/C350/C351  C-EXV47 C ; imageRUNNER ADVANCE C256/C356  C-EXV55 C</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C43" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C250/C350/C351  C-EXV47 Y ; imageRUNNER ADVANCE C256/C356  C-EXV55 Y</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C44" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C250/C350/C351  C-EXV47 M ; imageRUNNER ADVANCE C256/C356  C-EXV55 M</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C45" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C250/C350/C351  C-EXV47 Bk ; imageRUNNER ADVANCE C256/C356  C-EXV55 Bk</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  C-EXV49 Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C47" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  C-EXV49 Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C48" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  C-EXV49 Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C49" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  C-EXV49 Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  C-EXV49 Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  C-EXV49 Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C52" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  C-EXV49 Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C53" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  C-EXV49 Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C54" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">imageRUNNER ADVANCE DX C3926i/3930i/3935i/3922i  C-EXV64 Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER ADVANCE DX C3926i/3930i/3935i/3922i  C-EXV64 Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER ADVANCE DX C3926i/3930i/3935i/3922i  C-EXV64 Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER ADVANCE DX C3926i/3930i/3935i/3922i  C-EXV64 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C58" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025  C-EXV54 Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C59" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025  C-EXV54 Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C60" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025  C-EXV54 Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C61" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025  C-EXV54 Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER C3326i  C-EXV65 Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER C3326i  C-EXV65 Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER C3326i  C-EXV65 Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER C3326i  C-EXV65 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AcuLaser C1000/2000; MINOLTA-QMS Magicolor 2200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1600/ 2600/ 2605N, CM1015/ 1017  Q6001A ; CANON i-SENSYS LBP5000/ 5100  707 C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1600/ 2600/ 2605N, CM1015/ 1017  Q6002A ; CANON i-SENSYS LBP5000/ 5100  707 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1600/ 2600/ 2605N, CM1015/ 1017  Q6003A ; CANON i-SENSYS LBP5000/ 5100  707 M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1600/ 2600/ 2605N, CM1015/ 1017  Q6000A ; CANON i-SENSYS LBP5000/ 5100  707 K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 1500/2500/2550 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 3500/3550/3700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер IPM HP Color LJ универсальный NEW SPHERICAL Chemical все модели CP1215/1515/1518/CP2025, CB540A, 750г/флакон, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер IPM HP Color LJ универсальный NEW SPHERICAL Chemical все модели CP1215/1515/1518/CP2025, CB540A, 750г/флакон, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер IPM HP Color LJ универсальный NEW SPHERICAL Chemical все модели CP1215/1515/1518/CP2025, CB540A, 750г/флакон, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер IPM HP Color LJ универсальный NEW SPHERICAL Chemical все модели CP1215/1515/1518/CP2025, CB540A, 750г/флакон, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3525, CM3530 mfp Series  CE251A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3525, CM3530 mfp Series  CE252A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3525, CM3530 mfp Series  CE253A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3525, CM3530 mfp Series  CE250A/CE250X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3525, CM3530 mfp Series  CE251A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3525, CM3530 mfp Series  CE252A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3525, CM3530 mfp Series  CE253A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3525, CM3530 mfp Series  CE250A/CE250X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP5225/CP5225 DN/CP5225N, Canon LBP-9600, LBP-9500 and LBP-9100 15000К 5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise M552/M553, MFP M577  CF361A/CF361X ; i-SENSYS LBP710C/LBP712C Series  040/040 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise M552/M553, MFP M577  CF362A/CF362X ; i-SENSYS LBP710C/LBP712C Series  040/040 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise M552/M553, MFP M577  CF363A/CF363X ; i-SENSYS LBP710C/LBP712C Series  040/040 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise M552/M553, MFP M577  CF360A/CF360X ; i-SENSYS LBP710C/LBP712C Series  040/040 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise M552/M553, MFP M577  CF361A/CF361X ; i-SENSYS LBP710C/LBP712C Series  040/040 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise M552/M553, MFP M577  CF362A/CF362X ; i-SENSYS LBP710C/LBP712C Series  040/040 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise M552/M553, MFP M577  CF363A/CF363X ; i-SENSYS LBP710C/LBP712C Series  040/040 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise M552/M553, MFP M577  CF360A/CF360X ; i-SENSYS LBP710C/LBP712C Series  040/040 H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Enterprise M552/M553/M577, HM553-105B-COS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Enterprise M552/M553/M577, HM553-105B-YOS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Enterprise M552/M553/M577, HM553-120B-MAOS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Enterprise M552/M553/M577, HM553-155B-COS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Enterprise M552/M553/M577, 	HM553-160B-YOS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Enterprise M552/M553/M577, 	HM553-175B-MAOS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-710, Canon LBP-712, HP CLJ CP5520, HP CLJ CP5525, HP CLJ M750, HP CLJ M775, HP CLJ Pro CP5220, HP CLJ Pro CP5225, HP CLJ M552, HP CLJ M553, HP CLJ M577. Canon 040 C  0458C001 , Canon 040H C  0459C001 , HP CE271A, HP CE341A, HP CE741A, HP CF361A, HP CF361X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-710, Canon LBP-712, HP CLJ CP5520, HP CLJ CP5525, HP CLJ M750, HP CLJ M775, HP CLJ Pro CP5220, HP CLJ Pro CP5225, HP CLJ M552, HP CLJ M553, HP CLJ M577. Canon 040 Y  0454C001 , Canon 040H Y  0455C001 , HP CE272A, HP CE342A, HP CE742A, HP CF362A, HP CF362X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-710, Canon LBP-712, HP CLJ CP5520, HP CLJ CP5525, HP CLJ M750, HP CLJ M775, HP CLJ Pro CP5220, HP CLJ Pro CP5225, HP CLJ M552, HP CLJ M553, HP CLJ M577. Canon 040 M  0456C001 , Canon 040H M  0457C001 , HP CE273A, HP CE343A, HP CE743A, HP CF363A, HP CF363X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-710, Canon LBP-712, HP CLJ CP5520, HP CLJ CP5525, HP CLJ M750, HP CLJ M775, HP CLJ Pro CP5220, HP CLJ Pro CP5225, HP CLJ M552, HP CLJ M553, HP CLJ M577. Canon 040 Bk  0460C001 , Canon 040H BK  0461C001 , HP CE270A, HP CE340A, HP CE740A, HP CF360A, HP CF360X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF401A/CF401X ; M377/M452/M477  CF411A/CF411X ; M254/M280/M281  CF541A/CF541X ; M154/M180/M181  CF531A ; Enterprise Color M551/M575/M570  CE401A ; Enterprise Color M552/M553/M577  CF361A/CF361X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 C/045H C ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 C/046H C ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 C/054H C ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 C ; LBP710C/LBP712C  040 C/040H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF402A/CF402X ; M377/M452/M477  CF412A/CF412X; M254/M280/M281  CF542A/CF542X ; M154/M180/M181  CF532A ; Enterprise Color M551/M575/M570  CE402A ; Enterprise Color M552/M553/M577  CF362A/CF362X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 Y/045H Y ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 Y/046H Y ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 Y/054H Y ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 Y ; LBP710C/LBP712C  040 Y/040H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF403A/CF403X ; M377/M452/M477  CF413A/CF413X ; M254/M280/M281  CF543A/CF543X ; M154/M180/M181  CF533A ; Enterprise Color M551/M575/M570  CE403A ; Enterprise Color M552/M553/M577  CF363A/CF363X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 M/045H M ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 M/046H M ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 M/054H M ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 M ; LBP710C/LBP712C  040 M/040H M ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF400A/CF400X ; M377/M452/M477  CF410A/CF410X ; M254/M280/M281  CF540A/CF540X ; M154/M180/M181  CF530A ; Enterprise Color M551/M575/M570  CE400A/CE400X ; Enterprise Color M552/M553/M577  CF360A/CF360X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 Bk/045H Bk ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 Bk/046H Bk ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 Bk/054H Bk ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 Bk ; LBP710C/LBP712C  040 Bk/040H Bk .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF401A/CF401X ; M377/M452/M477  CF411A/CF411X ; M254/M280/M281  CF541A/CF541X ; M154/M180/M181  CF531A ; Enterprise Color M551/M575/M570  CE401A ; Enterprise Color M552/M553/M577  CF361A/CF361X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 C/045H C ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 C/046H C ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 C/054H C ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 C ; LBP710C/LBP712C  040 C/040H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF402A/CF402X ; M377/M452/M477  CF412A/CF412X; M254/M280/M281  CF542A/CF542X ; M154/M180/M181  CF532A ; Enterprise Color M551/M575/M570  CE402A ; Enterprise Color M552/M553/M577  CF362A/CF362X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 Y/045H Y ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 Y/046H Y ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 Y/054H Y ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 Y ; LBP710C/LBP712C  040 Y/040H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF403A/CF403X ; M377/M452/M477  CF413A/CF413X ; M254/M280/M281  CF543A/CF543X ; M154/M180/M181  CF533A ; Enterprise Color M551/M575/M570  CE403A ; Enterprise Color M552/M553/M577  CF363A/CF363X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 M/045H M ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 M/046H M ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 M/054H M ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 M ; LBP710C/LBP712C  040 M/040H M ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF400A/CF400X ; M377/M452/M477  CF410A/CF410X ; M254/M280/M281  CF540A/CF540X ; M154/M180/M181  CF530A ; Enterprise Color M551/M575/M570  CE400A/CE400X ; Enterprise Color M552/M553/M577  CF360A/CF360X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 Bk/045H Bk ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 Bk/046H Bk ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 Bk/054H Bk ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 Bk ; LBP710C/LBP712C  040 Bk/040H Bk .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF401A/CF401X ; M377/M452/M477  CF411A/CF411X ; M254/M280/M281  CF541A/CF541X ; M154/M180/M181  CF531A ; Enterprise Color M551/M575/M570  CE401A ; Enterprise Color M552/M553/M577  CF361A/CF361X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 C/045H C ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 C/046H C ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 C/054H C ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 C ; LBP710C/LBP712C  040 C/040H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF402A/CF402X ; M377/M452/M477  CF412A/CF412X; M254/M280/M281  CF542A/CF542X ; M154/M180/M181  CF532A ; Enterprise Color M551/M575/M570  CE402A ; Enterprise Color M552/M553/M577  CF362A/CF362X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 Y/045H Y ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 Y/046H Y ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 Y/054H Y ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 Y ; LBP710C/LBP712C  040 Y/040H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF403A/CF403X ; M377/M452/M477  CF413A/CF413X ; M254/M280/M281  CF543A/CF543X ; M154/M180/M181  CF533A ; Enterprise Color M551/M575/M570  CE403A ; Enterprise Color M552/M553/M577  CF363A/CF363X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 M/045H M ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 M/046H M ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 M/054H M ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 M ; LBP710C/LBP712C  040 M/040H M ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ Pro M252/274/277  CF400A/CF400X ; M377/M452/M477  CF410A/CF410X ; M254/M280/M281  CF540A/CF540X ; M154/M180/M181  CF530A ; Enterprise Color M551/M575/M570  CE400A/CE400X ; Enterprise Color M552/M553/M577  CF360A/CF360X ; Canon i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C  045 Bk/045H Bk ; LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  046 Bk/046H Bk ; LBP621C/LBP623C, MF641C/MF643C/MF645C  054 Bk/054H Bk ; LBP-5480/LBP-7780cdn/LBP-7780cx  732 Bk ; LBP710C/LBP712C  040 Bk/040H Bk .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 054 C  3023C002 , 054H C  3027C002 , 055 C  3015C002 , 055H C  3019C002 , CF401A, CF401X, CF411A, CF411X, CF531A, CF541A, CF541X, W2031A, W2031X, W2211A  207A C , W2211X  207X C , W2411A  216A C . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 054 C  3023C002 , 054H C  3027C002 , 055 C  3015C002 , 055H C  3019C002 , CF401A, CF401X, CF411A, CF411X, CF531A, CF541A, CF541X, W2031A, W2031X, W2211A  207A C , W2211X  207X C , W2411A  216A C . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 054 C  3023C002 , 054H C  3027C002 , 055 C  3015C002 , 055H C  3019C002 , CF401A, CF401X, CF411A, CF411X, CF531A, CF541A, CF541X, W2031A, W2031X, W2211A  207A C , W2211X  207X C , W2411A  216A C . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 054 Y  3021C002 , 054H Y  3025C002 , 055 Y  3013C002 , 055H Y  3017C002 , CF402A, CF402X, CF412A, CF412X, CF532A, CF542A, CF542X, W2032A, W2032X, W2212A  207A Y , W2212X  207X Y , W2412A  216A Y . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 054 Y  3021C002 , 054H Y  3025C002 , 055 Y  3013C002 , 055H Y  3017C002 , CF402A, CF402X, CF412A, CF412X, CF532A, CF542A, CF542X, W2032A, W2032X, W2212A  207A Y , W2212X  207X Y , W2412A  216A Y . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 054 Y  3021C002 , 054H Y  3025C002 , 055 Y  3013C002 , 055H Y  3017C002 , CF402A, CF402X, CF412A, CF412X, CF532A, CF542A, CF542X, W2032A, W2032X, W2212A  207A Y , W2212X  207X Y , W2412A  216A Y . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 054 M  3022C002 , 054H M  3026C002 , 055 M  3014C002 , 055H M  3018C002 , CF403A, CF403X, CF413A, CF413X, CF533A, CF543A, CF543X, W2033A, W2033X, W2213A  207A M , W2213X  207X M , W2413A  216A M . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 054 M  3022C002 , 054H M  3026C002 , 055 M  3014C002 , 055H M  3018C002 , CF403A, CF403X, CF413A, CF413X, CF533A, CF543A, CF543X, W2033A, W2033X, W2213A  207A M , W2213X  207X M , W2413A  216A M . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 054 M  3022C002 , 054H M  3026C002 , 055 M  3014C002 , 055H M  3018C002 , CF403A, CF403X, CF413A, CF413X, CF533A, CF543A, CF543X, W2033A, W2033X, W2213A  207A M , W2213X  207X M , W2413A  216A M . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 054 Bk  3024C002 , 054H Bk  3028C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , CF400A, CF400X, CF410A, CF410X, CF530A, CF540A, CF540X, W2030A, W2030X, W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 054 Bk  3024C002 , 054H Bk  3028C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , CF400A, CF400X, CF410A, CF410X, CF530A, CF540A, CF540X, W2030A, W2030X, W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 054 Bk  3024C002 , 054H Bk  3028C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , CF400A, CF400X, CF410A, CF410X, CF530A, CF540A, CF540X, W2030A, W2030X, W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/274/277/452/477/M552/M553/M577/M175/251/275/276/CP1025/1020/1210/1215/1510/1515/1518/1525/CM1312/1415/Canon MF631/632/633/634/635/641C/643C/645C/724/728/729/730/732C/734C/735C/8330/8340/8350/8360/8380/8540/8550/8580/LBP610/611/612/613/621C/623C/650/653/654/710C/712C/5480/7010/7018/7200/7210/7660/7680/7780, CF211A/131A/CE311A/126A/CE321A/128A/CF361A/508A/CF401A/201A/CE401A/507A/CF411A/410A/CE411A/305A/CF531A/205A/CF541A/203A/CB541A/125A/Canon 040/Canon 045/Canon 046/Canon 054, універсальний, З ЛІЙКОЮ, Cyan, 100г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/M277/M452/M477/Canon MF-631/632/633/634/635/730/LBP61 0/611/612/613/650/654/CF400A/CF410A/201A/410A/Canon 045/Canon 046 + лійка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/274/277/452/477/M552/M553/M577/M175/251/275/276/CP1025/1020/1210/1215/1510/1515/1518/1525/CM1312/1415/Canon MF631/632/633/634/635/641C/643C/645C/724/728/729/730/732C/734C/735C/8330/8340/8350/8360/8380/8540/8550/8580/LBP610/611/612/613/621C/623C/650/653/654/710C/712C/5480/7010/7018/7200/7210/7660/7680/7780, CF212A/131A/CE312A/126A/CE322A/128A/CF362A/508A/CF402A/201A/CE402A/507A/CF412A/410A/CE412A/305A/CF532A/205A/CF542A/203A/CB542A/125A/Canon 040/Canon 045/Canon 046/Canon 054, універсальний, З ЛІЙКОЮ, Yellow, 100г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/M277/M452/M477/Canon MF-631/632/633/634/635/730/LBP61 0/611/612/613/650/654/CF400A/CF410A/201A/410A/Canon 045/Canon 046 + лійка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/274/277/452/477/M552/M553/M577/M175/251/275/276/CP1025/1020/1210/1215/1510/1515/1518/1525/CM1312/1415/Canon MF631/632/633/634/635/641C/643C/645C/724/728/729/730/732C/734C/735C/8330/8340/8350/8360/8380/8540/8550/8580/LBP610/611/612/613/621C/623C/650/653/654/710C/712C/5480/7010/7018/7200/7210/7660/7680/7780, CF213A/131A/CE313A/126A/CE323A/128A/CF363A/508A/CF403A/201A/CE403A/507A/CF413A/410A/CE413A/305A/CF533A/205A/CF543A/203A/CB543A/125A/Canon 040/Canon 045/Canon 046/Canon 054, універсальний, З ЛІЙКОЮ, Magenta, 100г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/M277/M452/M477/Canon MF-631/632/633/634/635/730/LBP61 0/611/612/613/650/654/CF400A/CF410A/201A/410A/Canon 045/Canon 046 + лійка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/274/277/452/477/M552/M553/M577/M175/251/275/276/CP1025/1020/1210/1215/1510/1515/1518/1525/CM1312/1415/Canon MF631/632/633/634/635/641C/643C/645C/724/728/729/730/732C/734C/735C/8330/8340/8350/8360/8380/8540/8550/8580/LBP610/611/612/613/621C/623C/650/653/654/710C/712C/5480/7010/7018/7200/7210/7660/7680/7780, CF210A/131A/CE310A/126A/CE321A/128A/CF360A/508A/CF400A/201A/CE400A/507A/CF410A/410A/CE410A/305A/CF530A/205A/CF540A/203A/CB540A/125A/Canon 040/Canon 045/Canon 046/Canon 054, універсальний, З ЛІЙКОЮ, Black, 100г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ M252/M277/M452/M477/Canon MF-631/632/633/634/635/730/LBP61 0/611/612/613/650/654/CF400A/CF410A/201A/410A/Canon 045/Canon 046 + лійка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 054 C  3023C002 , 054H C  3027C002 , 055 C  3015C002 , 055H C  3019C002 , CF401A, CF401X, CF411A, CF411X, CF531A, CF541A, CF541X, W2031A, W2031X, W2211A  207A C , W2211X  207X C , W2411A  216A C . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 054 C  3023C002 , 054H C  3027C002 , 055 C  3015C002 , 055H C  3019C002 , CF401A, CF401X, CF411A, CF411X, CF531A, CF541A, CF541X, W2031A, W2031X, W2211A  207A C , W2211X  207X C , W2411A  216A C . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 054 C  3023C002 , 054H C  3027C002 , 055 C  3015C002 , 055H C  3019C002 , CF401A, CF401X, CF411A, CF411X, CF531A, CF541A, CF541X, W2031A, W2031X, W2211A  207A C , W2211X  207X C , W2411A  216A C . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 054 Y  3021C002 , 054H Y  3025C002 , 055 Y  3013C002 , 055H Y  3017C002 , CF402A, CF402X, CF412A, CF412X, CF532A, CF542A, CF542X, W2032A, W2032X, W2212A  207A Y , W2212X  207X Y , W2412A  216A Y . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 054 Y  3021C002 , 054H Y  3025C002 , 055 Y  3013C002 , 055H Y  3017C002 , CF402A, CF402X, CF412A, CF412X, CF532A, CF542A, CF542X, W2032A, W2032X, W2212A  207A Y , W2212X  207X Y , W2412A  216A Y . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 054 Y  3021C002 , 054H Y  3025C002 , 055 Y  3013C002 , 055H Y  3017C002 , CF402A, CF402X, CF412A, CF412X, CF532A, CF542A, CF542X, W2032A, W2032X, W2212A  207A Y , W2212X  207X Y , W2412A  216A Y . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 054 M  3022C002 , 054H M  3026C002 , 055 M  3014C002 , 055H M  3018C002 , CF403A, CF403X, CF413A, CF413X, CF533A, CF543A, CF543X, W2033A, W2033X, W2213A  207A M , W2213X  207X M , W2413A  216A M . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 054 M  3022C002 , 054H M  3026C002 , 055 M  3014C002 , 055H M  3018C002 , CF403A, CF403X, CF413A, CF413X, CF533A, CF543A, CF543X, W2033A, W2033X, W2213A  207A M , W2213X  207X M , W2413A  216A M . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 054 M  3022C002 , 054H M  3026C002 , 055 M  3014C002 , 055H M  3018C002 , CF403A, CF403X, CF413A, CF413X, CF533A, CF543A, CF543X, W2033A, W2033X, W2213A  207A M , W2213X  207X M , W2413A  216A M . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 054 Bk  3024C002 , 054H Bk  3028C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , CF400A, CF400X, CF410A, CF410X, CF530A, CF540A, CF540X, W2030A, W2030X, W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 054 Bk  3024C002 , 054H Bk  3028C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , CF400A, CF400X, CF410A, CF410X, CF530A, CF540A, CF540X, W2030A, W2030X, W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 054 Bk  3024C002 , 054H Bk  3028C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , CF400A, CF400X, CF410A, CF410X, CF530A, CF540A, CF540X, W2030A, W2030X, W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk . Сумісні пристрої: Canon LBP-610, LBP-611, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-650, LBP-653, LBP-654, MF-730, MF-732, MF-734, MF-735, LBP-620, LBP-621, LBP-623, LBP-640, MF-640, MF-641, MF-642, MF-643, MF-644, MF-645, LBP-662, LBP-663, LBP-664, MF-740, MF-741, MF-742, MF-743, MF-744, MF-745, MF-746 HP CLJ Pro M252 HP CLJ Pro M274 HP CLJ Pro M277 HP CLJ Pro M377 HP CLJ Pro M452 HP CLJ Pro MFP M477 HP CLJ Pro M154 HP CLJ Pro MFP M180 HP CLJ Pro MFP M181 HP CLJ Pro M254 HP CLJ Pro M280 HP CLJ Pro M281 HP CLJ Pro M454 HP CLJ Pro M479 HP CLJ Pro M255 HP CLJ Pro M282 HP CLJ Pro M283 HP CLJ Pro M182 HP CLJ Pro M183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9701A , Color LaserJet 2550/ 2820/ 2840  Q3961A/ Q3971A ; Color LaserJet 2700/ 3000  Q7561A ; Color LaserJet 3600  Q6471A ; Color LaserJet 3800, CP3505  Q7581A ; Color LJ 3500/ 3550  Q2671A , Color LJ 3700  Q2681A ; Color LaserJet 4600/ 4650  C9721A ; Color LJ 4700  Q5951A ; Color LJ 4730, CM4730  Q6461A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; CANON LBP-2410  EP-87 C ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L C ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 C ; i-SENSYS LBP7750Cdn  723 C ; EPSON AcuLaser C900/ 1900  S050099/ S050157 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-008/ 004 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V30GH/ A0V30HH ; OKI C110/130, MC160  44250727/44250731 ; XEROX Phaser 6121MFP  106R01463/ 106R01473 , HP LaserJet Pro Color M180</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9701A , Color LaserJet 2550/ 2820/ 2840  Q3961A/ Q3971A ; Color LaserJet 2700/ 3000  Q7561A ; Color LaserJet 3600  Q6471A ; Color LaserJet 3800, CP3505  Q7581A ; Color LJ 3500/ 3550  Q2671A , Color LJ 3700  Q2681A ; Color LaserJet 4600/ 4650  C9721A ; Color LJ 4700  Q5951A ; Color LJ 4730, CM4730  Q6461A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; CANON LBP-2410  EP-87 C ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L C ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 C ; i-SENSYS LBP7750Cdn  723 C ; EPSON AcuLaser C900/ 1900  S050099/ S050157 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-008/ 004 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V30GH/ A0V30HH ; OKI C110/130, MC160  44250727/44250731 ; XEROX Phaser 6121MFP  106R01463/ 106R01473</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9701A , Color LaserJet 2550/ 2820/ 2840  Q3961A/ Q3971A ; Color LaserJet 2700/ 3000  Q7561A ; Color LaserJet 3600  Q6471A ; Color LaserJet 3800, CP3505  Q7581A ; Color LJ 3500/ 3550  Q2671A , Color LJ 3700  Q2681A ; Color LaserJet 4600/ 4650  C9721A ; Color LJ 4700  Q5951A ; Color LJ 4730, CM4730  Q6461A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; CANON LBP-2410  EP-87 C ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L C ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 C ; i-SENSYS LBP7750Cdn  723 C ; EPSON AcuLaser C900/ 1900  S050099/ S050157 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-008/ 004 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V30GH/ A0V30HH ; OKI C110/130, MC160  44250727/44250731 ; XEROX Phaser 6121MFP  106R01463/ 106R01473</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9701A , Color LaserJet 2550/ 2820/ 2840  Q3961A/ Q3971A ; Color LaserJet 2700/ 3000  Q7561A ; Color LaserJet 3600  Q6471A ; Color LaserJet 3800, CP3505  Q7581A ; Color LJ 3500/ 3550  Q2671A , Color LJ 3700  Q2681A ; Color LaserJet 4600/ 4650  C9721A ; Color LJ 4700  Q5951A ; Color LJ 4730, CM4730  Q6461A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; CANON LBP-2410  EP-87 C ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L C ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 C ; i-SENSYS LBP7750Cdn  723 C ; EPSON AcuLaser C900/ 1900  S050099/ S050157 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-008/ 004 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V30GH/ A0V30HH ; OKI C110/130, MC160  44250727/44250731 ; XEROX Phaser 6121MFP  106R01463/ 106R01473</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9702A , Color LaserJet 2550/ 2820/ 2840  Q3962A/ Q3972A ; Color LaserJet 2700/ 3000  Q7562A ; Color LaserJet 3600  Q6472A ; Color LaserJet 3800, CP3505  Q7582A ; Color LJ 3500/ 3550  Q2672A , Color LJ 3700  Q2682A ; Color LaserJet 4600/ 4650  C9722A ; Color LJ 4700  Q5952A ; Color LJ 4730, CM4730  Q6462A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB542A ; Color LaserJet CP3525, CM3530 mfp  CE252A ; CANON LBP-2410  EP-87 Y ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L Y ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 Y ; i-SENSYS LBP7750Cdn  723 Y ; EPSON AcuLaser C900/ 1900  S050097/ S050155 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-006/ 002 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V305H/ A0V306H ; OKI C110/130, MC160  44250725/44250729 ; Phaser 6121MFP  106R01465/ 106R01475</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9702A , Color LaserJet 2550/ 2820/ 2840  Q3962A/ Q3972A ; Color LaserJet 2700/ 3000  Q7562A ; Color LaserJet 3600  Q6472A ; Color LaserJet 3800, CP3505  Q7582A ; Color LJ 3500/ 3550  Q2672A , Color LJ 3700  Q2682A ; Color LaserJet 4600/ 4650  C9722A ; Color LJ 4700  Q5952A ; Color LJ 4730, CM4730  Q6462A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB542A ; Color LaserJet CP3525, CM3530 mfp  CE252A ; CANON LBP-2410  EP-87 Y ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L Y ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 Y ; i-SENSYS LBP7750Cdn  723 Y ; EPSON AcuLaser C900/ 1900  S050097/ S050155 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-006/ 002 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V305H/ A0V306H ; OKI C110/130, MC160  44250725/44250729 ; Phaser 6121MFP  106R01465/ 106R01475</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9702A , Color LaserJet 2550/ 2820/ 2840  Q3962A/ Q3972A ; Color LaserJet 2700/ 3000  Q7562A ; Color LaserJet 3600  Q6472A ; Color LaserJet 3800, CP3505  Q7582A ; Color LJ 3500/ 3550  Q2672A , Color LJ 3700  Q2682A ; Color LaserJet 4600/ 4650  C9722A ; Color LJ 4700  Q5952A ; Color LJ 4730, CM4730  Q6462A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB542A ; Color LaserJet CP3525, CM3530 mfp  CE252A ; CANON LBP-2410  EP-87 Y ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L Y ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 Y ; i-SENSYS LBP7750Cdn  723 Y ; EPSON AcuLaser C900/ 1900  S050097/ S050155 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-006/ 002 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V305H/ A0V306H ; OKI C110/130, MC160  44250725/44250729 ; Phaser 6121MFP  106R01465/ 106R01475</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9702A , Color LaserJet 2550/ 2820/ 2840  Q3962A/ Q3972A ; Color LaserJet 2700/ 3000  Q7562A ; Color LaserJet 3600  Q6472A ; Color LaserJet 3800, CP3505  Q7582A ; Color LJ 3500/ 3550  Q2672A , Color LJ 3700  Q2682A ; Color LaserJet 4600/ 4650  C9722A ; Color LJ 4700  Q5952A ; Color LJ 4730, CM4730  Q6462A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB542A ; Color LaserJet CP3525, CM3530 mfp  CE252A ; CANON LBP-2410  EP-87 Y ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L Y ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 Y ; i-SENSYS LBP7750Cdn  723 Y ; EPSON AcuLaser C900/ 1900  S050097/ S050155 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-006/ 002 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V305H/ A0V306H ; OKI C110/130, MC160  44250725/44250729 ; Phaser 6121MFP  106R01465/ 106R01475</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9703A , Color LaserJet 2550/ 2820/ 2840  Q3963A/ Q3973A ; Color LaserJet 2700/ 3000  Q7563A ; Color LaserJet 3600  Q6473A ; Color LaserJet 3800, CP3505  Q7583A ; Color LJ 3500/ 3550  Q2673A , Color LJ 3700  Q2683A ; Color LaserJet 4600/ 4650  C9723A ; Color LJ 4700  Q5953A ; Color LJ 4730, CM4730  Q6463A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; CANON LBP-2410  EP-87 M ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L M ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 M ; i-SENSYS LBP7750Cdn  723 M ; EPSON AcuLaser C900/ 1900  S050098/ S050156 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-007/ 003 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V30AH/ A0V30CH ; OKI C110/130, MC160  44250726/44250730 ; XEROX Phaser 6121MFP  106R01464/ 106R01474</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9703A , Color LaserJet 2550/ 2820/ 2840  Q3963A/ Q3973A ; Color LaserJet 2700/ 3000  Q7563A ; Color LaserJet 3600  Q6473A ; Color LaserJet 3800, CP3505  Q7583A ; Color LJ 3500/ 3550  Q2673A , Color LJ 3700  Q2683A ; Color LaserJet 4600/ 4650  C9723A ; Color LJ 4700  Q5953A ; Color LJ 4730, CM4730  Q6463A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; CANON LBP-2410  EP-87 M ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L M ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 M ; i-SENSYS LBP7750Cdn  723 M ; EPSON AcuLaser C900/ 1900  S050098/ S050156 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-007/ 003 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V30AH/ A0V30CH ; OKI C110/130, MC160  44250726/44250730 ; XEROX Phaser 6121MFP  106R01464/ 106R01474</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9703A , Color LaserJet 2550/ 2820/ 2840  Q3963A/ Q3973A ; Color LaserJet 2700/ 3000  Q7563A ; Color LaserJet 3600  Q6473A ; Color LaserJet 3800, CP3505  Q7583A ; Color LJ 3500/ 3550  Q2673A , Color LJ 3700  Q2683A ; Color LaserJet 4600/ 4650  C9723A ; Color LJ 4700  Q5953A ; Color LJ 4730, CM4730  Q6463A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; CANON LBP-2410  EP-87 M ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L M ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 M ; i-SENSYS LBP7750Cdn  723 M ; EPSON AcuLaser C900/ 1900  S050098/ S050156 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-007/ 003 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V30AH/ A0V30CH ; OKI C110/130, MC160  44250726/44250730 ; XEROX Phaser 6121MFP  106R01464/ 106R01474</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9703A , Color LaserJet 2550/ 2820/ 2840  Q3963A/ Q3973A ; Color LaserJet 2700/ 3000  Q7563A ; Color LaserJet 3600  Q6473A ; Color LaserJet 3800, CP3505  Q7583A ; Color LJ 3500/ 3550  Q2673A , Color LJ 3700  Q2683A ; Color LaserJet 4600/ 4650  C9723A ; Color LJ 4700  Q5953A ; Color LJ 4730, CM4730  Q6463A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; CANON LBP-2410  EP-87 M ; Laser Shot LBP5200, i-SENSYS MF8180C  701/ 701L M ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 M ; i-SENSYS LBP7750Cdn  723 M ; EPSON AcuLaser C900/ 1900  S050098/ S050156 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-007/ 003 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V30AH/ A0V30CH ; OKI C110/130, MC160  44250726/44250730 ; XEROX Phaser 6121MFP  106R01464/ 106R01474</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9700A , Color LaserJet 2550/ 2820/ 2840  Q3960A ; Color LaserJet 2700/ 3000  Q7560A ; Color LaserJet 3600/ 3800, CP3505  Q6470A ; Color LJ 3500/ 3550/ 3700  Q2670A ; Color LaserJet 4600/ 4650  C9720A ; Color LJ 4700  Q5950A ; Color LJ 4730, CM4730  Q6460A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; CANON LBP-2410  EP-87 K ; Laser Shot LBP5200, i-SENSYS MF8180C  701 K ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 K ; i-SENSYS LBP7750Cdn  723 K/ 723H K ; EPSON AcuLaser C900/ 1900  S050100 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-005 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V301H ; OKI C110/130, MC160  44250732 ; XEROX Phaser 6121MFP  106R01476 , HP LaserJet Pro Color M180n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9700A , Color LaserJet 2550/ 2820/ 2840  Q3960A ; Color LaserJet 2700/ 3000  Q7560A ; Color LaserJet 3600/ 3800, CP3505  Q6470A ; Color LJ 3500/ 3550/ 3700  Q2670A ; Color LaserJet 4600/ 4650  C9720A ; Color LJ 4700  Q5950A ; Color LJ 4730, CM4730  Q6460A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; CANON LBP-2410  EP-87 K ; Laser Shot LBP5200, i-SENSYS MF8180C  701 K ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 K ; i-SENSYS LBP7750Cdn  723 K/ 723H K ; EPSON AcuLaser C900/ 1900  S050100 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-005 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V301H ; OKI C110/130, MC160  44250732 ; XEROX Phaser 6121MFP  106R01476</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9700A , Color LaserJet 2550/ 2820/ 2840  Q3960A ; Color LaserJet 2700/ 3000  Q7560A ; Color LaserJet 3600/ 3800, CP3505  Q6470A ; Color LJ 3500/ 3550/ 3700  Q2670A ; Color LaserJet 4600/ 4650  C9720A ; Color LJ 4700  Q5950A ; Color LJ 4730, CM4730  Q6460A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; CANON LBP-2410  EP-87 K ; Laser Shot LBP5200, i-SENSYS MF8180C  701 K ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 K ; i-SENSYS LBP7750Cdn  723 K/ 723H K ; EPSON AcuLaser C900/ 1900  S050100 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-005 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V301H ; OKI C110/130, MC160  44250732 ; XEROX Phaser 6121MFP  106R01476</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1500/ 2500  C9700A , Color LaserJet 2550/ 2820/ 2840  Q3960A ; Color LaserJet 2700/ 3000  Q7560A ; Color LaserJet 3600/ 3800, CP3505  Q6470A ; Color LJ 3500/ 3550/ 3700  Q2670A ; Color LaserJet 4600/ 4650  C9720A ; Color LJ 4700  Q5950A ; Color LJ 4730, CM4730  Q6460A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; CANON LBP-2410  EP-87 K ; Laser Shot LBP5200, i-SENSYS MF8180C  701 K ; i-SENSYS LBP5050/ 5050n, MF8030Cn/ 8050Cn  716 K ; i-SENSYS LBP7750Cdn  723 K/ 723H K ; EPSON AcuLaser C900/ 1900  S050100 ; KONICA MINOLTA Magicolor 2300/ 2350  1710517-005 ; Magicolor 1600W/ 1650EN/ 1680MF/ 1690MF  A0V301H ; OKI C110/130, MC160  44250732 ; XEROX Phaser 6121MFP  106R01476</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7561A  314a , Q2671A  309a , Q2681A  311a , Q6471A  502a , Q7581A  503a , C9721A  641a , Q5951A  643a , Q6461A  644a , C9731A  645a , CB541A  125a , CE321A  128a , CC531A  304a , CE251A  504a , CB401A  642a , CE261A  648a , CF031A  646a , CE741A  307a , CE271A  650a , CB381A  824a , CE311A  126a , CF211A  131a , CE411A  305a , CF351A  130a , CF401A  201a , CF401X  201x , CF381A  312a , CF411A  410a , CF411X  410x , CE401A  507a , CF361A  508a , CF361X  508x , CF331A  654a , CF321A  653a , CE341A  651a ; Canon Cartridge 716 C, 718 C, 723 C, 729 C, 731 C, 045 C, 045 H C, 046 C, 046 H C, 732 C, 040 C, 040 H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7561A  314a , Q2671A  309a , Q2681A  311a , Q6471A  502a , Q7581A  503a , C9721A  641a , Q5951A  643a , Q6461A  644a , C9731A  645a , CB541A  125a , CE321A  128a , CC531A  304a , CE251A  504a , CB401A  642a , CE261A  648a , CF031A  646a , CE741A  307a , CE271A  650a , CB381A  824a , CE311A  126a , CF211A  131a , CE411A  305a , CF351A  130a , CF401A  201a , CF401X  201x , CF381A  312a , CF411A  410a , CF411X  410x , CE401A  507a , CF361A  508a , CF361X  508x , CF331A  654a , CF321A  653a , CE341A  651a ; Canon Cartridge 716 C, 718 C, 723 C, 729 C, 731 C, 045 C, 045 H C, 046 C, 046 H C, 732 C, 040 C, 040 H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7561A  314a , Q2671A  309a , Q2681A  311a , Q6471A  502a , Q7581A  503a , C9721A  641a , Q5951A  643a , Q6461A  644a , C9731A  645a , CB541A  125a , CE321A  128a , CC531A  304a , CE251A  504a , CB401A  642a , CE261A  648a , CF031A  646a , CE741A  307a , CE271A  650a , CB381A  824a , CE311A  126a , CF211A  131a , CE411A  305a , CF351A  130a , CF401A  201a , CF401X  201x , CF381A  312a , CF411A  410a , CF411X  410x , CE401A  507a , CF361A  508a , CF361X  508x , CF331A  654a , CF321A  653a , CE341A  651a ; Canon Cartridge 716 C, 718 C, 723 C, 729 C, 731 C, 045 C, 045 H C, 046 C, 046 H C, 732 C, 040 C, 040 H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7561A  314a , Q2671A  309a , Q2681A  311a , Q6471A  502a , Q7581A  503a , C9721A  641a , Q5951A  643a , Q6461A  644a , C9731A  645a , CB541A  125a , CE321A  128a , CC531A  304a , CE251A  504a , CB401A  642a , CE261A  648a , CF031A  646a , CE741A  307a , CE271A  650a , CB381A  824a , CE311A  126a , CF211A  131a , CE411A  305a , CF351A  130a , CF401A  201a , CF401X  201x , CF381A  312a , CF411A  410a , CF411X  410x , CE401A  507a , CF361A  508a , CF361X  508x , CF331A  654a , CF321A  653a , CE341A  651a ; Canon Cartridge 716 C, 718 C, 723 C, 729 C, 731 C, 045 C, 045 H C, 046 C, 046 H C, 732 C, 040 C, 040 H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7561A  314a , Q2671A  309a , Q2681A  311a , Q6471A  502a , Q7581A  503a , C9721A  641a , Q5951A  643a , Q6461A  644a , C9731A  645a , CB541A  125a , CE321A  128a , CC531A  304a , CE251A  504a , CB401A  642a , CE261A  648a , CF031A  646a , CE741A  307a , CE271A  650a , CB381A  824a , CE311A  126a , CF211A  131a , CE411A  305a , CF351A  130a , CF401A  201a , CF401X  201x , CF381A  312a , CF411A  410a , CF411X  410x , CE401A  507a , CF361A  508a , CF361X  508x , CF331A  654a , CF321A  653a , CE341A  651a ; Canon Cartridge 716 C, 718 C, 723 C, 729 C, 731 C, 045 C, 045 H C, 046 C, 046 H C, 732 C, 040 C, 040 H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7562A  314a , Q2672A  309a , Q2682A  311a , Q6472A  502a , Q7582A  503a , C9722A  641a , Q5952A  643a , Q6462A  644a , C9732A  645a , CB542A  125a , CE322A  128a , CC532A  304a , CE252A  504a , CB402A  642a , CE262A  648a , CF032A  646a , CE742A  307a , CE272A  650a , CB382A  824a , CE312A  126a , CF212A  131a , CE412A  305a , CF352A  130a , CF402A  201a , CF402X  201x , CF382A  312a , CF412A  410a , CF412X  410x , CE402A  507a , CF362A  508a , CF362X  508x , CF332A  654a , CF322A  653a , CE342A  651a ; Canon Cartridge 716 Y, 718 Y, 723 Y, 729 Y, 731 Y, 045 Y, 045 H Y, 046 Y, 046 H Y, 732 Y, 040 Y, 040 H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7562A  314a , Q2672A  309a , Q2682A  311a , Q6472A  502a , Q7582A  503a , C9722A  641a , Q5952A  643a , Q6462A  644a , C9732A  645a , CB542A  125a , CE322A  128a , CC532A  304a , CE252A  504a , CB402A  642a , CE262A  648a , CF032A  646a , CE742A  307a , CE272A  650a , CB382A  824a , CE312A  126a , CF212A  131a , CE412A  305a , CF352A  130a , CF402A  201a , CF402X  201x , CF382A  312a , CF412A  410a , CF412X  410x , CE402A  507a , CF362A  508a , CF362X  508x , CF332A  654a , CF322A  653a , CE342A  651a ; Canon Cartridge 716 Y, 718 Y, 723 Y, 729 Y, 731 Y, 045 Y, 045 H Y, 046 Y, 046 H Y, 732 Y, 040 Y, 040 H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7562A  314a , Q2672A  309a , Q2682A  311a , Q6472A  502a , Q7582A  503a , C9722A  641a , Q5952A  643a , Q6462A  644a , C9732A  645a , CB542A  125a , CE322A  128a , CC532A  304a , CE252A  504a , CB402A  642a , CE262A  648a , CF032A  646a , CE742A  307a , CE272A  650a , CB382A  824a , CE312A  126a , CF212A  131a , CE412A  305a , CF352A  130a , CF402A  201a , CF402X  201x , CF382A  312a , CF412A  410a , CF412X  410x , CE402A  507a , CF362A  508a , CF362X  508x , CF332A  654a , CF322A  653a , CE342A  651a ; Canon Cartridge 716 Y, 718 Y, 723 Y, 729 Y, 731 Y, 045 Y, 045 H Y, 046 Y, 046 H Y, 732 Y, 040 Y, 040 H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7562A  314a , Q2672A  309a , Q2682A  311a , Q6472A  502a , Q7582A  503a , C9722A  641a , Q5952A  643a , Q6462A  644a , C9732A  645a , CB542A  125a , CE322A  128a , CC532A  304a , CE252A  504a , CB402A  642a , CE262A  648a , CF032A  646a , CE742A  307a , CE272A  650a , CB382A  824a , CE312A  126a , CF212A  131a , CE412A  305a , CF352A  130a , CF402A  201a , CF402X  201x , CF382A  312a , CF412A  410a , CF412X  410x , CE402A  507a , CF362A  508a , CF362X  508x , CF332A  654a , CF322A  653a , CE342A  651a ; Canon Cartridge 716 Y, 718 Y, 723 Y, 729 Y, 731 Y, 045 Y, 045 H Y, 046 Y, 046 H Y, 732 Y, 040 Y, 040 H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7562A  314a , Q2672A  309a , Q2682A  311a , Q6472A  502a , Q7582A  503a , C9722A  641a , Q5952A  643a , Q6462A  644a , C9732A  645a , CB542A  125a , CE322A  128a , CC532A  304a , CE252A  504a , CB402A  642a , CE262A  648a , CF032A  646a , CE742A  307a , CE272A  650a , CB382A  824a , CE312A  126a , CF212A  131a , CE412A  305a , CF352A  130a , CF402A  201a , CF402X  201x , CF382A  312a , CF412A  410a , CF412X  410x , CE402A  507a , CF362A  508a , CF362X  508x , CF332A  654a , CF322A  653a , CE342A  651a ; Canon Cartridge 716 Y, 718 Y, 723 Y, 729 Y, 731 Y, 045 Y, 045 H Y, 046 Y, 046 H Y, 732 Y, 040 Y, 040 H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7563A  314a , Q2673A  309a , Q2683A  311a , Q6473A  502a , Q7583A  503a , C9723A  641a , Q5953A  643a , Q6463A  644a , C9733A  645a , CB543A  125a , CE323A  128a , CC533A  304a , CE253A  504a , CB403A  642a , CE263A  648a , CF033A  646a , CE743A  307a , CE273A  650a , CB383A  824a , CE313A  126a , CF213A  131a , CE413A  305a , CF353A  130a , CF403A  201a , CF403X  201x , CF383A  312a , CF413A  410a , CF413X  410x , CE403A  507a , CF363A  508a , CF363X  508x , CF333A  654a , CF323A  653a , CE343A  651a ; Canon Cartridge 716 M, 718 M, 723 M, 729 M, 731 M, 045 M, 045 H M, 046 M, 046 H M, 732 M, 040 M, 040 H M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7563A  314a , Q2673A  309a , Q2683A  311a , Q6473A  502a , Q7583A  503a , C9723A  641a , Q5953A  643a , Q6463A  644a , C9733A  645a , CB543A  125a , CE323A  128a , CC533A  304a , CE253A  504a , CB403A  642a , CE263A  648a , CF033A  646a , CE743A  307a , CE273A  650a , CB383A  824a , CE313A  126a , CF213A  131a , CE413A  305a , CF353A  130a , CF403A  201a , CF403X  201x , CF383A  312a , CF413A  410a , CF413X  410x , CE403A  507a , CF363A  508a , CF363X  508x , CF333A  654a , CF323A  653a , CE343A  651a ; Canon Cartridge 716 M, 718 M, 723 M, 729 M, 731 M, 045 M, 045 H M, 046 M, 046 H M, 732 M, 040 M, 040 H M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7563A  314a , Q2673A  309a , Q2683A  311a , Q6473A  502a , Q7583A  503a , C9723A  641a , Q5953A  643a , Q6463A  644a , C9733A  645a , CB543A  125a , CE323A  128a , CC533A  304a , CE253A  504a , CB403A  642a , CE263A  648a , CF033A  646a , CE743A  307a , CE273A  650a , CB383A  824a , CE313A  126a , CF213A  131a , CE413A  305a , CF353A  130a , CF403A  201a , CF403X  201x , CF383A  312a , CF413A  410a , CF413X  410x , CE403A  507a , CF363A  508a , CF363X  508x , CF333A  654a , CF323A  653a , CE343A  651a ; Canon Cartridge 716 M, 718 M, 723 M, 729 M, 731 M, 045 M, 045 H M, 046 M, 046 H M, 732 M, 040 M, 040 H M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7563A  314a , Q2673A  309a , Q2683A  311a , Q6473A  502a , Q7583A  503a , C9723A  641a , Q5953A  643a , Q6463A  644a , C9733A  645a , CB543A  125a , CE323A  128a , CC533A  304a , CE253A  504a , CB403A  642a , CE263A  648a , CF033A  646a , CE743A  307a , CE273A  650a , CB383A  824a , CE313A  126a , CF213A  131a , CE413A  305a , CF353A  130a , CF403A  201a , CF403X  201x , CF383A  312a , CF413A  410a , CF413X  410x , CE403A  507a , CF363A  508a , CF363X  508x , CF333A  654a , CF323A  653a , CE343A  651a ; Canon Cartridge 716 M, 718 M, 723 M, 729 M, 731 M, 045 M, 045 H M, 046 M, 046 H M, 732 M, 040 M, 040 H M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7563A  314a , Q2673A  309a , Q2683A  311a , Q6473A  502a , Q7583A  503a , C9723A  641a , Q5953A  643a , Q6463A  644a , C9733A  645a , CB543A  125a , CE323A  128a , CC533A  304a , CE253A  504a , CB403A  642a , CE263A  648a , CF033A  646a , CE743A  307a , CE273A  650a , CB383A  824a , CE313A  126a , CF213A  131a , CE413A  305a , CF353A  130a , CF403A  201a , CF403X  201x , CF383A  312a , CF413A  410a , CF413X  410x , CE403A  507a , CF363A  508a , CF363X  508x , CF333A  654a , CF323A  653a , CE343A  651a ; Canon Cartridge 716 M, 718 M, 723 M, 729 M, 731 M, 045 M, 045 H M, 046 M, 046 H M, 732 M, 040 M, 040 H M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7561A  314a , Q2671A  309a , Q2681A  311a , Q6471A  502a , Q7581A  503a , C9721A  641a , Q5951A  643a , Q6461A  644a , C9731A  645a , CB541A  125a , CE321A  128a , CC531A  304a , CE251A  504a , CB401A  642a , CE261A  648a , CF031A  646a , CE741A  307a , CE271A  650a , CB381A  824a , CE311A  126a , CF211A  131a , CE411A  305a , CF351A  130a , CF401A  201a , CF401X  201x , CF381A  312a , CF411A  410a , CF411X  410x , CE401A  507a , CF361A  508a , CF361X  508x , CF331A  654a , CF321A  653a , CE341A  651a ; Canon Cartridge 716 C, 718 C, 723 C, 729 C, 731 C, 045 C, 045 H C, 046 C, 046 H C, 732 C, 040 C, 040 H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7561A  314a , Q2671A  309a , Q2681A  311a , Q6471A  502a , Q7581A  503a , C9721A  641a , Q5951A  643a , Q6461A  644a , C9731A  645a , CB541A  125a , CE321A  128a , CC531A  304a , CE251A  504a , CB401A  642a , CE261A  648a , CF031A  646a , CE741A  307a , CE271A  650a , CB381A  824a , CE311A  126a , CF211A  131a , CE411A  305a , CF351A  130a , CF401A  201a , CF401X  201x , CF381A  312a , CF411A  410a , CF411X  410x , CE401A  507a , CF361A  508a , CF361X  508x , CF331A  654a , CF321A  653a , CE341A  651a ; Canon Cartridge 716 C, 718 C, 723 C, 729 C, 731 C, 045 C, 045 H C, 046 C, 046 H C, 732 C, 040 C, 040 H C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7562A  314a , Q2672A  309a , Q2682A  311a , Q6472A  502a , Q7582A  503a , C9722A  641a , Q5952A  643a , Q6462A  644a , C9732A  645a , CB542A  125a , CE322A  128a , CC532A  304a , CE252A  504a , CB402A  642a , CE262A  648a , CF032A  646a , CE742A  307a , CE272A  650a , CB382A  824a , CE312A  126a , CF212A  131a , CE412A  305a , CF352A  130a , CF402A  201a , CF402X  201x , CF382A  312a , CF412A  410a , CF412X  410x , CE402A  507a , CF362A  508a , CF362X  508x , CF332A  654a , CF322A  653a , CE342A  651a ; Canon Cartridge 716 Y, 718 Y, 723 Y, 729 Y, 731 Y, 045 Y, 045 H Y, 046 Y, 046 H Y, 732 Y, 040 Y, 040 H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7562A  314a , Q2672A  309a , Q2682A  311a , Q6472A  502a , Q7582A  503a , C9722A  641a , Q5952A  643a , Q6462A  644a , C9732A  645a , CB542A  125a , CE322A  128a , CC532A  304a , CE252A  504a , CB402A  642a , CE262A  648a , CF032A  646a , CE742A  307a , CE272A  650a , CB382A  824a , CE312A  126a , CF212A  131a , CE412A  305a , CF352A  130a , CF402A  201a , CF402X  201x , CF382A  312a , CF412A  410a , CF412X  410x , CE402A  507a , CF362A  508a , CF362X  508x , CF332A  654a , CF322A  653a , CE342A  651a ; Canon Cartridge 716 Y, 718 Y, 723 Y, 729 Y, 731 Y, 045 Y, 045 H Y, 046 Y, 046 H Y, 732 Y, 040 Y, 040 H Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7563A  314a , Q2673A  309a , Q2683A  311a , Q6473A  502a , Q7583A  503a , C9723A  641a , Q5953A  643a , Q6463A  644a , C9733A  645a , CB543A  125a , CE323A  128a , CC533A  304a , CE253A  504a , CB403A  642a , CE263A  648a , CF033A  646a , CE743A  307a , CE273A  650a , CB383A  824a , CE313A  126a , CF213A  131a , CE413A  305a , CF353A  130a , CF403A  201a , CF403X  201x , CF383A  312a , CF413A  410a , CF413X  410x , CE403A  507a , CF363A  508a , CF363X  508x , CF333A  654a , CF323A  653a , CE343A  651a ; Canon Cartridge 716 M, 718 M, 723 M, 729 M, 731 M, 045 M, 045 H M, 046 M, 046 H M, 732 M, 040 M, 040 H M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7563A  314a , Q2673A  309a , Q2683A  311a , Q6473A  502a , Q7583A  503a , C9723A  641a , Q5953A  643a , Q6463A  644a , C9733A  645a , CB543A  125a , CE323A  128a , CC533A  304a , CE253A  504a , CB403A  642a , CE263A  648a , CF033A  646a , CE743A  307a , CE273A  650a , CB383A  824a , CE313A  126a , CF213A  131a , CE413A  305a , CF353A  130a , CF403A  201a , CF403X  201x , CF383A  312a , CF413A  410a , CF413X  410x , CE403A  507a , CF363A  508a , CF363X  508x , CF333A  654a , CF323A  653a , CE343A  651a ; Canon Cartridge 716 M, 718 M, 723 M, 729 M, 731 M, 045 M, 045 H M, 046 M, 046 H M, 732 M, 040 M, 040 H M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджей: Q7560A  314a , Q2670A  308a , Q6470A  501a , C9720A  641a , Q5950A  643a , Q6460A  644a , C9730A  645a , CB540A  125a , CE320A  128a , CC530A  304a , CE250A  504a , CE250X  504x , CB400A  642a , CE260A  647a , CE260X  649x , CE264X  646x , CE740A  307a , CE270A  650a , CB380A  823a , CB390A  825a , CE310A  126a , CF210A  131a , CF210X  131x , CE410A  305a , CE410X  305x , CF350A  130a , CF400A  201a , CF400X  201x , CF380A  312a , CF380X  312x , CF410A  410a , CF410X  410x , CE400A  507a , CE400X  507x , CF360A  508a , CF360X  508x , CF320A  652a , CF330X  654x , CF320X  653x , CE340A  651a ; Canon Cartridge 716 K, 718 Bk, 723 Bk, 723 H Bk, 729 Bk, 731 Bk, 731 H Bk, 045 Bk, 045 H Bk, 046 Bk, 046 H Bk, 732 Bk, 732 H Bk, 040 Bk, 040 H Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2301A/W2301X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Cyan ; Canon imageCLASS X LBP1333C/MF1333C  T12 Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2302A/W2302X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Yellow ; Canon imageCLASS X LBP1333C/MF1333C  T12 Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2303A/W2303X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Magenta ; Canon imageCLASS X LBP1333C/MF1333C  T12 Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2300A/W2300X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Black ; Canon imageCLASS X LBP1333C/MF1333C  T12 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2300A/W2300X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Black ; Canon imageCLASS X LBP1333C/MF1333C  T12 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2301A/W2301X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Cyan ; Canon imageCLASS X LBP1333C/MF1333C  T12 Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2302A/W2302X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Yellow ; Canon imageCLASS X LBP1333C/MF1333C  T12 Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2303A/W2303X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Magenta ; Canon imageCLASS X LBP1333C/MF1333C  T12 Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2300A/W2300X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Black ; Canon imageCLASS X LBP1333C/MF1333C  T12 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2301A/W2301X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Cyan ; Canon imageCLASS X LBP1333C/MF1333C  T12 Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2302A/W2302X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Yellow ; Canon imageCLASS X LBP1333C/MF1333C  T12 Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro 4203/4303  W2303A/W2303X ; Canon i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  069/069H Magenta ; Canon imageCLASS X LBP1333C/MF1333C  T12 Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF401A  201A ; CF401X  201X ; CF411A  410A ; CF411X  410X ; CF531A  205A ; CF541A  203A ; CF541X  203X ; W2031A  415A ; W2031X  415X ; W2211A  207A ; W2211X  207X ; W2411A  216A ; Canon 045 С, 045H С, 046 С, 046H С, 054 С, 054H С, 055 С, 055H С.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF401A  201A ; CF401X  201X ; CF411A  410A ; CF411X  410X ; CF531A  205A ; CF541A  203A ; CF541X  203X ; W2031A  415A ; W2031X  415X ; W2211A  207A ; W2211X  207X ; W2411A  216A ; Canon 045 С, 045H С, 046 С, 046H С, 054 С, 054H С, 055 С, 055H С.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF401A  201A ; CF401X  201X ; CF411A  410A ; CF411X  410X ; CF531A  205A ; CF541A  203A ; CF541X  203X ; W2031A  415A ; W2031X  415X ; W2211A  207A ; W2211X  207X ; W2411A  216A ; Canon 045 С, 045H С, 046 С, 046H С, 054 С, 054H С, 055 С, 055H С.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF402A  201A ; CF402X  201X ; CF412A  410A ; CF412X  410X ; CF532A  205A ; CF542A  203A ; CF542X  203X ; W2032A  415A ; W2032X  415X ; W2212A  207A ; W2212X  207X ; W2412A  216A ; Canon 045 Y, 045H Y, 046 Y, 046H Y, 054 Y, 054H Y, 055 Y, 055H Y.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF402A  201A ; CF402X  201X ; CF412A  410A ; CF412X  410X ; CF532A  205A ; CF542A  203A ; CF542X  203X ; W2032A  415A ; W2032X  415X ; W2212A  207A ; W2212X  207X ; W2412A  216A ; Canon 045 Y, 045H Y, 046 Y, 046H Y, 054 Y, 054H Y, 055 Y, 055H Y.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF402A  201A ; CF402X  201X ; CF412A  410A ; CF412X  410X ; CF532A  205A ; CF542A  203A ; CF542X  203X ; W2032A  415A ; W2032X  415X ; W2212A  207A ; W2212X  207X ; W2412A  216A ; Canon 045 Y, 045H Y, 046 Y, 046H Y, 054 Y, 054H Y, 055 Y, 055H Y.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF403A  201A ; CF403X  201X ; CF413A  410A ; CF413X  410X ; CF533A  205A ; CF543A  203A ; CF543X  203X ; W2033A  415A ; W2033X  415X ; W2213A  207A ; W2213X  207X ; W2413A  216A ; Canon 045 M, 045H M, 046 M, 046H M, 054 M, 054H M, 055 M, 055H M.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF403A  201A ; CF403X  201X ; CF413A  410A ; CF413X  410X ; CF533A  205A ; CF543A  203A ; CF543X  203X ; W2033A  415A ; W2033X  415X ; W2213A  207A ; W2213X  207X ; W2413A  216A ; Canon 045 M, 045H M, 046 M, 046H M, 054 M, 054H M, 055 M, 055H M.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF403A  201A ; CF403X  201X ; CF413A  410A ; CF413X  410X ; CF533A  205A ; CF543A  203A ; CF543X  203X ; W2033A  415A ; W2033X  415X ; W2213A  207A ; W2213X  207X ; W2413A  216A ; Canon 045 M, 045H M, 046 M, 046H M, 054 M, 054H M, 055 M, 055H M.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF400A  201A ; CF400X  201X ; CF410A  410A ; CF410X  410X ; CF530A  205A ; CF540A  203A ; CF540X  203X ; W2030A  415A ; W2030X  415X ; W2210A  207A ; W2210X  207X ; W2410A  216A ; Canon 045 Bk, 045H Bk, 046 Bk, 046H Bk, 054 Bk, 054H Bk, 055 Bk, 055H Bk.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF400A  201A ; CF400X  201X ; CF410A  410A ; CF410X  410X ; CF530A  205A ; CF540A  203A ; CF540X  203X ; W2030A  415A ; W2030X  415X ; W2210A  207A ; W2210X  207X ; W2410A  216A ; Canon 045 Bk, 045H Bk, 046 Bk, 046H Bk, 054 Bk, 054H Bk, 055 Bk, 055H Bk.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: HP CF400A  201A ; CF400X  201X ; CF410A  410A ; CF410X  410X ; CF530A  205A ; CF540A  203A ; CF540X  203X ; W2030A  415A ; W2030X  415X ; W2210A  207A ; W2210X  207X ; W2410A  216A ; Canon 045 Bk, 045H Bk, 046 Bk, 046H Bk, 054 Bk, 054H Bk, 055 Bk, 055H Bk.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A ; Color LaserJet CP2025, CM2320 mfp Series  CC531A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE261A ; Color LaserJet Professional CP5225 Series  CE741A , Color LaserJet Enterprise CP5525, M750 Series  CE271A ; LaserJet Pro 200 color M251, MFP M276 Series  CF211A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE411A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE401A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G202" authorId="0">
+    <comment ref="G218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB541A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A ; Color LaserJet CP2025, CM2320 mfp Series  CC531A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE261A ; Color LaserJet Professional CP5225 Series  CE741A , Color LaserJet Enterprise CP5525, M750 Series  CE271A ; LaserJet Pro 200 color M251, MFP M276 Series  CF211A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE411A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE401A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB541A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A ; Color LaserJet CP2025, CM2320 mfp Series  CC531A ; Color LaserJet CP3525, CM3530 mfp  CE251A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE261A ; Color LaserJet Professional CP5225 Series  CE741A , Color LaserJet Enterprise CP5525, M750 Series  CE271A ; LaserJet Pro 200 color M251, MFP M276 Series  CF211A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE411A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE401A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB541A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE321A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB541A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE311A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G211" authorId="0">
+    <comment ref="G227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE312A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB542A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE322A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB542A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE312A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE312A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB542A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE322A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB542A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE312A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE312A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB542A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE322A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB542A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE312A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G220" authorId="0">
+    <comment ref="G236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB543A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB543A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A ; Color LaserJet CP2025, CM2320 mfp Series  CC533A ; Color LaserJet CP3525, CM3530 mfp  CE253A ; Color LaserJet Enterprise CP4025/ 4525 Series  CE263A ; Color LaserJet Professional CP5225 Series  CE743A , Color LaserJet Enterprise CP5525, M750 Series  CE273A ; LaserJet Pro 200 color M251, MFP M276 Series  CF213A ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE413A ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB543A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE323A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB543A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE313A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A ; Color LaserJet CP2025, CM2320 mfp Series  CC530A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; Color LaserJet Enterprise CP4025/ 4525, CM4540 mfp Series  CE260A/ CE260X ; Color LaserJet Professional CP5225 Series  CE740A , Color LaserJet Enterprise CP5525, M750 Series  CE270A ; LaserJet Pro 200 color M251, MFP M276 Series  CF210A/ CF210X ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE410A/ CE410X ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE400A/ CE400X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G229" authorId="0">
+    <comment ref="G245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB540A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A ; Color LaserJet CP2025, CM2320 mfp Series  CC530A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; Color LaserJet Enterprise CP4025/ 4525, CM4540 mfp Series  CE260A/ CE260X ; Color LaserJet Professional CP5225 Series  CE740A , Color LaserJet Enterprise CP5525, M750 Series  CE270A ; LaserJet Pro 200 color M251, MFP M276 Series  CF210A/ CF210X ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE410A/ CE410X ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE400A/ CE400X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB540A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A ; Color LaserJet CP2025, CM2320 mfp Series  CC530A ; Color LaserJet CP3525, CM3530 mfp  CE250A/ CE250X ; Color LaserJet Enterprise CP4025/ 4525, CM4540 mfp Series  CE260A/ CE260X ; Color LaserJet Professional CP5225 Series  CE740A , Color LaserJet Enterprise CP5525, M750 Series  CE270A ; LaserJet Pro 200 color M251, MFP M276 Series  CF210A/ CF210X ; LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  CE410A/ CE410X ; LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  CE400A/ CE400X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A ; Color LaserJet CP1215/ 1515N/ 1518Ni, CM1312/ 1312Nfi  CB540A ; LaserJet Pro CP1525 color, CM1415 color MFP Series  CE320A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/CP1515N/CP1518Ni, CM1312/CM1312Nfi  CB540A  125a ; LaserJet Pro CP1025 color, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP Series  CE310A  126a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE401A, CE411A, CE741A, CF031A, CF211A, CF321A, CF331A, CF351A, CF381A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE401A, CE411A, CE741A, CF031A, CF211A, CF321A, CF331A, CF351A, CF381A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE401A, CE411A, CE741A, CF031A, CF211A, CF321A, CF331A, CF351A, CF381A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , 732 Y  6260B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE402A, CE412A, CE742A, CF032A, CF212A, CF322A, CF332A, CF352A, CF382A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , 732 Y  6260B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE402A, CE412A, CE742A, CF032A, CF212A, CF322A, CF332A, CF352A, CF382A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , 732 Y  6260B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE402A, CE412A, CE742A, CF032A, CF212A, CF322A, CF332A, CF352A, CF382A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE403A, CE413A, CE743A, CF033A, CF213A, CF323A, CF333A, CF353A, CF383A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE403A, CE413A, CE743A, CF033A, CF213A, CF323A, CF333A, CF353A, CF383A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE403A, CE413A, CE743A, CF033A, CF213A, CF323A, CF333A, CF353A, CF383A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CB540A, CC530A, CE250A, CE250X, CE260A, CE260X, CE270A, CE310A, CE320A, CE400A, CE410A, CE410X, CE740A, CF210A, CF210X, CF350A, CF380A, CF380X. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CB540A, CC530A, CE250A, CE250X, CE260A, CE260X, CE270A, CE310A, CE320A, CE400A, CE410A, CE410X, CE740A, CF210A, CF210X, CF350A, CF380A, CF380X. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CB540A, CC530A, CE250A, CE250X, CE260A, CE260X, CE270A, CE310A, CE320A, CE400A, CE410A, CE410X, CE740A, CF210A, CF210X, CF350A, CF380A, CF380X. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 C  0458C001 , 040H C  0459C001 , 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 055 C  3015C002 , 055H C  3019C002 , 069 C  5093C002 , 069H C  5097C002 , 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE341A, CE401A, CE411A, CE741A, CF031A, CF211A, CF301A, CF311A, CF321A, CF331A, CF351A, CF361A, CF361X, CF381A, CF401A, CF401X, CF411A, CF411X, CF451A  HP 655A , CF461X  HP 656X , CF471X  HP 657X , CF531A, CF541A, CF541X, W2001A  658A C , W2001X  658X C , W2211A  207A C , W2211X  207X C , W2411A  216A C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 C  0458C001 , 040H C  0459C001 , 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 055 C  3015C002 , 055H C  3019C002 , 069 C  5093C002 , 069H C  5097C002 , 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE341A, CE401A, CE411A, CE741A, CF031A, CF211A, CF301A, CF311A, CF321A, CF331A, CF351A, CF361A, CF361X, CF381A, CF401A, CF401X, CF411A, CF411X, CF451A  HP 655A , CF461X  HP 656X , CF471X  HP 657X , CF531A, CF541A, CF541X, W2001A  658A C , W2001X  658X C , W2211A  207A C , W2211X  207X C , W2411A  216A C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 C  0458C001 , 040H C  0459C001 , 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 055 C  3015C002 , 055H C  3019C002 , 069 C  5093C002 , 069H C  5097C002 , 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE341A, CE401A, CE411A, CE741A, CF031A, CF211A, CF301A, CF311A, CF321A, CF331A, CF351A, CF361A, CF361X, CF381A, CF401A, CF401X, CF411A, CF411X, CF451A  HP 655A , CF461X  HP 656X , CF471X  HP 657X , CF531A, CF541A, CF541X, W2001A  658A C , W2001X  658X C , W2211A  207A C , W2211X  207X C , W2411A  216A C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 C  0458C001 , 040H C  0459C001 , 045 C  1241C002 , 045H C  1245C002 , 046 C  1249C002 , 046H C  1253C002 , 055 C  3015C002 , 055H C  3019C002 , 069 C  5093C002 , 069H C  5097C002 , 716 C  1979B002  , 718C  2661B002  , 723 C  2643B002 , 729 C  4369B002 , 731 C  6271B002 , 732 C  6262B002 , CB541A, CC531A, CE251A, CE261A, CE271A, CE311A, CE321A, CE341A, CE401A, CE411A, CE741A, CF031A, CF211A, CF301A, CF311A, CF321A, CF331A, CF351A, CF361A, CF361X, CF381A, CF401A, CF401X, CF411A, CF411X, CF451A  HP 655A , CF461X  HP 656X , CF471X  HP 657X , CF531A, CF541A, CF541X, W2001A  658A C , W2001X  658X C , W2211A  207A C , W2211X  207X C , W2411A  216A C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Y  0454C001 , 040H Y  0455C001 , 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 055 Y  3013C002 , 055H Y  3017C002 , 069 Y  5091C002 , 069H Y  5095C002 , 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE342A, CE402A, CE412A, CE742A, CF212A, CF302A, CF312A, CF322A, CF332A, CF352A, CF362A, CF362X, CF382A, CF402A, CF402X, CF412A, CF412X, CF452A  HP 655A , CF462X  HP 656X , CF472X  HP 657X , CF532A, CF542A, CF542X, W2002A  658A Y , W2002X  658X Y , W2212A  207A Y , W2212X  207X Y , W2412A  216A Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Y  0454C001 , 040H Y  0455C001 , 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 055 Y  3013C002 , 055H Y  3017C002 , 069 Y  5091C002 , 069H Y  5095C002 , 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE342A, CE402A, CE412A, CE742A, CF212A, CF302A, CF312A, CF322A, CF332A, CF352A, CF362A, CF362X, CF382A, CF402A, CF402X, CF412A, CF412X, CF452A  HP 655A , CF462X  HP 656X , CF472X  HP 657X , CF532A, CF542A, CF542X, W2002A  658A Y , W2002X  658X Y , W2212A  207A Y , W2212X  207X Y , W2412A  216A Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Y  0454C001 , 040H Y  0455C001 , 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 055 Y  3013C002 , 055H Y  3017C002 , 069 Y  5091C002 , 069H Y  5095C002 , 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE342A, CE402A, CE412A, CE742A, CF212A, CF302A, CF312A, CF322A, CF332A, CF352A, CF362A, CF362X, CF382A, CF402A, CF402X, CF412A, CF412X, CF452A  HP 655A , CF462X  HP 656X , CF472X  HP 657X , CF532A, CF542A, CF542X, W2002A  658A Y , W2002X  658X Y , W2212A  207A Y , W2212X  207X Y , W2412A  216A Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Y  0454C001 , 040H Y  0455C001 , 045 Y  1239C002 , 045H Y  1243C002 , 046 Y  1247C002 , 046H Y  1251C002 , 055 Y  3013C002 , 055H Y  3017C002 , 069 Y  5091C002 , 069H Y  5095C002 , 716 Y  1977B002 , 718Y 2659B002  , 723 Y  2641B002 , 729 Y  4367B002 , 731 Y  6269B002 , CB542A, CC532A, CE252A, CE262A, CE272A, CE312A, CE322A, CE342A, CE402A, CE412A, CE742A, CF212A, CF302A, CF312A, CF322A, CF332A, CF352A, CF362A, CF362X, CF382A, CF402A, CF402X, CF412A, CF412X, CF452A  HP 655A , CF462X  HP 656X , CF472X  HP 657X , CF532A, CF542A, CF542X, W2002A  658A Y , W2002X  658X Y , W2212A  207A Y , W2212X  207X Y , W2412A  216A Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 M  0456C001 , 040H M  0457C001 , 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 055 M  3014C002 , 055H M  3018C002 , 069 M  5092C002 , 069H M  5096C002 , 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE343A, CE403A, CE413A, CE743A, CF213A, CF303A, CF313A, CF323A, CF333A, CF353A, CF363A, CF363X, CF383A, CF403A, CF403X, CF413A, CF413X, CF453A  HP 655A , CF463X  HP 656X , CF473X  HP 657X , CF533A, CF543A, CF543X, W2003A  658A M , W2003X  658X M , W2213A  207A M , W2213X  207X M , W2413A  216A M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 M  0456C001 , 040H M  0457C001 , 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 055 M  3014C002 , 055H M  3018C002 , 069 M  5092C002 , 069H M  5096C002 , 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE343A, CE403A, CE413A, CE743A, CF213A, CF303A, CF313A, CF323A, CF333A, CF353A, CF363A, CF363X, CF383A, CF403A, CF403X, CF413A, CF413X, CF453A  HP 655A , CF463X  HP 656X , CF473X  HP 657X , CF533A, CF543A, CF543X, W2003A  658A M , W2003X  658X M , W2213A  207A M , W2213X  207X M , W2413A  216A M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 M  0456C001 , 040H M  0457C001 , 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 055 M  3014C002 , 055H M  3018C002 , 069 M  5092C002 , 069H M  5096C002 , 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE343A, CE403A, CE413A, CE743A, CF213A, CF303A, CF313A, CF323A, CF333A, CF353A, CF363A, CF363X, CF383A, CF403A, CF403X, CF413A, CF413X, CF453A  HP 655A , CF463X  HP 656X , CF473X  HP 657X , CF533A, CF543A, CF543X, W2003A  658A M , W2003X  658X M , W2213A  207A M , W2213X  207X M , W2413A  216A M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 M  0456C001 , 040H M  0457C001 , 045 M  1240C002 , 045H M  1244C002 , 046 M  1248C002 , 046H M  1252C002 , 055 M  3014C002 , 055H M  3018C002 , 069 M  5092C002 , 069H M  5096C002 , 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE343A, CE403A, CE413A, CE743A, CF213A, CF303A, CF313A, CF323A, CF333A, CF353A, CF363A, CF363X, CF383A, CF403A, CF403X, CF413A, CF413X, CF453A  HP 655A , CF463X  HP 656X , CF473X  HP 657X , CF533A, CF543A, CF543X, W2003A  658A M , W2003X  658X M , W2213A  207A M , W2213X  207X M , W2413A  216A M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Bk  0460C001 , 040H BK  0461C001 , 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , 069 Bk  5094C002 , 069H Bk  5098C002 , 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CC530A, CE250A, CE250X, CE260A, CE260X, CE264X, CE270A, CE310A, CE320A, CE340A, CE400A, CE400X, CE410A, CE410X, CE740A, CF210A, CF210X, CF300A, CF310A, CF320A, CF320X, CF330X, CF350A, CF360A, CF360X, CF380A, CF380X, CF400A, CF400X, CF410A, CF410X, CF450A  HP 655A , CF460X  HP 656X , CF470X  HP 657X , CF530A, CF540A, CF540X, W2000A  658A Bk , W2000X  658X Bk , W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Bk  0460C001 , 040H BK  0461C001 , 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , 069 Bk  5094C002 , 069H Bk  5098C002 , 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CC530A, CE250A, CE250X, CE260A, CE260X, CE264X, CE270A, CE310A, CE320A, CE340A, CE400A, CE400X, CE410A, CE410X, CE740A, CF210A, CF210X, CF300A, CF310A, CF320A, CF320X, CF330X, CF350A, CF360A, CF360X, CF380A, CF380X, CF400A, CF400X, CF410A, CF410X, CF450A  HP 655A , CF460X  HP 656X , CF470X  HP 657X , CF530A, CF540A, CF540X, W2000A  658A Bk , W2000X  658X Bk , W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Bk  0460C001 , 040H BK  0461C001 , 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , 069 Bk  5094C002 , 069H Bk  5098C002 , 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CC530A, CE250A, CE250X, CE260A, CE260X, CE264X, CE270A, CE310A, CE320A, CE340A, CE400A, CE400X, CE410A, CE410X, CE740A, CF210A, CF210X, CF300A, CF310A, CF320A, CF320X, CF330X, CF350A, CF360A, CF360X, CF380A, CF380X, CF400A, CF400X, CF410A, CF410X, CF450A  HP 655A , CF460X  HP 656X , CF470X  HP 657X , CF530A, CF540A, CF540X, W2000A  658A Bk , W2000X  658X Bk , W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 040 Bk  0460C001 , 040H BK  0461C001 , 045 Bk  1242C002 , 045H BK  1246C002 , 046 Bk  1250C002 , 046H Bk  1254C002 , 055 Bk  3016C002 , 055H Bk  3020C002 , 069 Bk  5094C002 , 069H Bk  5098C002 , 716 Bk  1980B002 , 718Bk  2662B002  , 723 Bk  2644B002  , 723H Bk  2645B002 , 729 BK  4370B002 , 731 Bk  6272B002 , 731H  6273B002 , 732 Bk  6263B002 , 732H  6264B002 , CC530A, CE250A, CE250X, CE260A, CE260X, CE264X, CE270A, CE310A, CE320A, CE340A, CE400A, CE400X, CE410A, CE410X, CE740A, CF210A, CF210X, CF300A, CF310A, CF320A, CF320X, CF330X, CF350A, CF360A, CF360X, CF380A, CF380X, CF400A, CF400X, CF410A, CF410X, CF450A  HP 655A , CF460X  HP 656X , CF470X  HP 657X , CF530A, CF540A, CF540X, W2000A  658A Bk , W2000X  658X Bk , W2210A  207A Bk , W2210X  207X Bk , W2410A  216A Bk</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE403A, CE413A, CE743A, CF033A, CF213A, CF323A, CF333A, CF353A, CF383A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE403A, CE413A, CE743A, CF033A, CF213A, CF323A, CF333A, CF353A, CF383A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 716 M  1978B002 , 718M 2660B002 , 723 M  2642B002 , 729 M  4368B002 , 731 M  6270B002 , 732 M  6261B002 , CB543A, CC533A, CE253A, CE263A, CE273A, CE313A, CE323A, CE403A, CE413A, CE743A, CF033A, CF213A, CF323A, CF333A, CF353A, CF383A. Сумісні пристрої: Canon LBP-5050/MF-8030/MF-8040/MF-8050/MF-8080/LBP-7200/LBP-7210/LBP-7310/LBP-7660/LBP-7680/MF-724/MF-728/MF-729/MF-8330/MF-8340/MF-8350/MF-8360/MF-8380/MF-8540/MF-8550/MF-8580/LBP-7750/LBP-7750/LBP-7010/LBP-7018/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7100/LBP-7110/MF-623/MF-628/MF-8230/MF-8280/LBP-7780/LBP-7780, HP CM1312/CP1210/CP1215/CP1510/CP1515/CP1518/CM2320/CP2020/CP2025/CM3530/CP3520/CP3525/CM3530/CP3520/CP3525/CM4540/CP4020/CP4025/CP4525/CP4520/CP4525/CP5520/CP5525/M750/CP1020/CP1025/M175/M275/CM1415/CP1525/M551/M575/M570/M351/M357/M375/M451/M475/M357/M375/M451/M475/CP5220/CP5225/M251/M276/M251/M276/M176/M177/M476.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF401A, CF401X, CF411A, CF411X, CF541A, CF541X, T12 C  5097C006AA , W2031A  415A , W2031X  415X , W2131A  213A , W2131X  213X , W2211A  207A , W2211X  207X , W2221A  222A , W2221X  222X , W2301A  230 C , W2301X  230 C , W2411A  216A C 
 Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C286" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF401A, CF401X, CF411A, CF411X, CF541A, CF541X, T12 C  5097C006AA , W2031A  415A , W2031X  415X , W2131A  213A , W2131X  213X , W2211A  207A , W2211X  207X , W2221A  222A , W2221X  222X , W2301A  230 C , W2301X  230 C , W2411A  216A C 
+Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C287" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF401A, CF401X, CF411A, CF411X, CF541A, CF541X, T12 C  5097C006AA , W2031A  415A , W2031X  415X , W2131A  213A , W2131X  213X , W2211A  207A , W2211X  207X , W2221A  222A , W2221X  222X , W2301A  230 C , W2301X  230 C , W2411A  216A C 
+Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF402A, CF402X, CF412A, CF412X, CF542A, CF542X, T12 Y  5095C006AA , W2032A  415A , W2032X  415X , W2132A  213A , W2132X  213X , W2212A  207A , W2212X  207X , W2222A  222A , W2222X  222X , W2302A  230 Y , W2302X  230 Y , W2412A  216A Y 
 Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF402A, CF402X, CF412A, CF412X, CF542A, CF542X, T12 Y  5095C006AA , W2032A  415A , W2032X  415X , W2132A  213A , W2132X  213X , W2212A  207A , W2212X  207X , W2222A  222A , W2222X  222X , W2302A  230 Y , W2302X  230 Y , W2412A  216A Y 
+Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C290" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF402A, CF402X, CF412A, CF412X, CF542A, CF542X, T12 Y  5095C006AA , W2032A  415A , W2032X  415X , W2132A  213A , W2132X  213X , W2212A  207A , W2212X  207X , W2222A  222A , W2222X  222X , W2302A  230 Y , W2302X  230 Y , W2412A  216A Y 
+Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF403A, CF403X, CF413A, CF413X, CF543A, CF543X, T12 M  5096C006AA , W2033A  415A , W2033X  415X , W2133A  213A , W2133X  213X , W2213A  207A , W2213X  207X , W2223A  222A , W2223X  222X , W2303A  230 M , W2303X  230 M , W2413A  216A M 
 Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C292" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF403A, CF403X, CF413A, CF413X, CF543A, CF543X, T12 M  5096C006AA , W2033A  415A , W2033X  415X , W2133A  213A , W2133X  213X , W2213A  207A , W2213X  207X , W2223A  222A , W2223X  222X , W2303A  230 M , W2303X  230 M , W2413A  216A M 
+Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C293" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF403A, CF403X, CF413A, CF413X, CF543A, CF543X, T12 M  5096C006AA , W2033A  415A , W2033X  415X , W2133A  213A , W2133X  213X , W2213A  207A , W2213X  207X , W2223A  222A , W2223X  222X , W2303A  230 M , W2303X  230 M , W2413A  216A M 
+Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF400A, CF400X, CF410A, CF410X, CF540A, CF540X, T12 Bk  5098C006AA , W2030A  415A , W2030X  415X , W2130A  213A , W2130X  213X , W2210A  207A , W2210X  207X , W2220A  222A , W2220X  222X , W2300A  230 Bk , W2300X  230 Bk , W2410A  216A Bk 
 Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C295" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF400A, CF400X, CF410A, CF410X, CF540A, CF540X, T12 Bk  5098C006AA , W2030A  415A , W2030X  415X , W2130A  213A , W2130X  213X , W2210A  207A , W2210X  207X , W2220A  222A , W2220X  222X , W2300A  230 Bk , W2300X  230 Bk , W2410A  216A Bk 
+Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C296" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картриджи: Canon 045, 045H, 046, 046H, 055, 055H, 069, 069H, HP CF400A, CF400X, CF410A, CF410X, CF540A, CF540X, T12 Bk  5098C006AA , W2030A  415A , W2030X  415X , W2130A  213A , W2130X  213X , W2210A  207A , W2210X  207X , W2220A  222A , W2220X  222X , W2300A  230 Bk , W2300X  230 Bk , W2410A  216A Bk 
+Принтери: Canon LBP-610, LBP-612, LBP-613, MF-630, MF-631, MF-633, MF-635, LBP-611, MF-732, MF-735, MF-734, LBP-653, MF-730, LBP-654, LBP-650, MF-742, MF-746, MF-745, MF-743, MF-744, MF-741, MF-740, LBP-662, LBP-664, LBP-663, i-Sensys MF-752, i-Sensys MF-754, LBP-673, MF-750, i-Sensys X-C1333, HP CLJ Pro M252, HP CLJ Pro M274, Pro M274, Pro M277, Pro MFP M477, Pro M452, Pro M377, Pro M254, Pro M280, Pro M281, Enterprise M455, Pro M454, Pro M479, Enterprise MFP 6801, MFP 6800, MFP 5800, 6701, 6700, 5700, Pro M283, Pro M282, Pro M255, Pro 3203, Pro 3288, Pro MFP 3303, Pro MFP 3388, Pro 4203, Pro MFP 4303, Pro M182, Pro M183.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A0VW450 до bizhub PRO C6501/C5501</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A0VW150 до bizhub PRO C6501/C5501</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A0VW350 до bizhub PRO C6501/C5501</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A0VW250 до bizhub PRO C6501/C5501</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C224e/ C284e/ C364e  27000 стр   A33K150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C224e/ C284e/ C364e  25000 стр   A33K350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C224e/ C284e/ C364e  25000 стр   A33K250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C224e/ C284e/ C364e  25000 стр   A33K450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C350/351/450/KM-C2230, Cyan, 230г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C350/351/450/KM-C2230, Yellow, 230г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C350/351/450/KM-C2230, Magenta, 230г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C350/351/450/KM-C2230, Black, 230г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CF1501/2001 290г   OEM  cyan  8937-426</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CF1501/2001 290г   OEM  yellow  8937-424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CF1501/2001 290г   OEM  magenta  8937-425</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CF1501/2001 300г   OEM  black  8937-423</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C20/C20P, 170г/флакон, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C20/C20P, 170г/флакон, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C20/C20P, 170г/флакон, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C20/C20P, 170г/флакон, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C220/280, 437г/банка, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C220/280, 437г/банка, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C220/280, 437г/банка, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C220/280, 524г/банка, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C250/352-TN210K/TN312K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C250/352-TN210K/TN312K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C250/352-TN210K/TN312K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C250/352-TN210K/TN312K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C350/351/450/KM-C2230, 230г/банка, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C350/351/450/KM-C2230, 230г/банка, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C350/351/450/KM-C2230, 230г/банка, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta C350/351/450/KM-C2230, 230г/банка, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
-[...127 lines deleted...]
-    <comment ref="C313" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G313" authorId="0">
+    <comment ref="G329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G315" authorId="0">
+    <comment ref="G331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G317" authorId="0">
+    <comment ref="G333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="G319" authorId="0">
+    <comment ref="G335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M6030cdn/M6530cdn, P6130cdn  TK-5140 ; ECOSYS M6035cidn/M6530cidn, P6035cdn  TK-5150 ; ECOSYS P7040cdn  TK-5160 ; TASKalfa 306ci  TK-5195 ; TASKalfa 356ci  TK-5205 ; TASKalfa 406ci  TK-5215 ; TASKalfa 2551ci  TK-8325 ; ECOSYS P6230/M6230/M6630/P6630 Series  TK-5270 ; ECOSYS M6235cidn/M6635cidn/P6235cdn  TK-5280 ; ECOSYS P7240cdn  TK-5290 ; ECOSYS M8124,M8130cidn  TK-8115 ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220C/TK-5230C ; ECOSYS P5026, M5526 Series  TK-5240C , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430C/TK-5440C ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220Y/TK-5230Y ; ECOSYS P5026, M5526 Series  TK-5240Y , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430Y/TK-5440Y ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220M/TK-5230M ; ECOSYS P5026, M5526 Series  TK-5240M , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430M/TK-5440M ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220K/TK-5230K ; ECOSYS P5026, M5526 Series  TK-5240K , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430K/TK-5440K ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220C/TK-5230C ; ECOSYS P5026, M5526 Series  TK-5240C , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430C/TK-5440C ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220Y/TK-5230Y ; ECOSYS P5026, M5526 Series  TK-5240Y , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430Y/TK-5440Y ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220M/TK-5230M ; ECOSYS P5026, M5526 Series  TK-5240M , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430M/TK-5440M ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220K/TK-5230K ; ECOSYS P5026, M5526 Series  TK-5240K , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430K/TK-5440K ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220C/TK-5230C ; ECOSYS P5026, M5526 Series  TK-5240C , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430C/TK-5440C ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220Y/TK-5230Y ; ECOSYS P5026, M5526 Series  TK-5240Y , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430Y/TK-5440Y ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220M/TK-5230M ; ECOSYS P5026, M5526 Series  TK-5240M , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430M/TK-5440M ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P5021, M5521 Series  TK-5220K/TK-5230K ; ECOSYS P5026, M5526 Series  TK-5240K , ECOSYS PA2100cwx/PA2100cx /MA2100cfx/MA2100cwfx  TK-5430K/TK-5440K ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C349" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera COLOR UNIVERSAL FS-C1020MFP/2026MFP/2126/2520/2526/2626/5015/5016/5020/5030/5100/5150/5200/5250/5300/5400/8020MFP/8025/8500/8520/8525/P5021/5026/6026/6035/6130/7040/M5026/5521/5526/6030/6035/6530/6535/TASKalfa 205C/250ci/255C/300ci/2554ci/ECOSYS MA2100/PA2100M/PA2101cx/PA3500c/MA3500ci/PA4000c/MA4000ci/M6230/6235/6630/6635/P6230/6235/6630/7240/TK-150/500/510/520/540/550/560/570/580/582/825/865/880/895/TK-5140/5150/5160/5230/5220/5230/5270C/5280/5290/5370/5380/5440/5480/5490/8335/8345/8365С, крім TK-8305/TK-8505, 100г/банка, Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C350" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera COLOR UNIVERSAL FS-C1020MFP/2026MFP/2126/2520/2526/2626/5015/5016/5020/5030/5100/5150/5200/5250/5300/5400/8020MFP/8025/8500/8520/8525/P5021/5026/6026/6035/6130/7040/M5026/5521/5526/6030/6035/6530/6535/TASKalfa 205C/250ci/255C/300ci/2554ci/ECOSYS MA2100/PA2100M/PA2101cx/PA3500c/MA3500ci/PA4000c/MA4000ci/M6230/6235/6630/6635/P6230/6235/6630/7240/TK-150/500/510/520/540/550/560/570/580/582/825/865/880/895/TK-5140/5150/5160/5230/5220/5230/5270C/5280/5290/5370/5380/5440/5480/5490/8335/8345/8365Y, крім TK-8305/TK-8505, Yellow, 100г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C351" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera COLOR UNIVERSAL FS-C1020MFP/2026MFP/2126/2520/2526/2626/5015/5016/5020/5030/5100/5150/5200/5250/5300/5400/8020MFP/8025/8500/8520/8525/P5021/5026/6026/6035/6130/7040/M5026/5521/5526/6030/6035/6530/6535/TASKalfa 205C/250ci/255C/300ci/2554ci/ECOSYS MA2100/PA2100M/PA2101cx/PA3500c/MA3500ci/PA4000c/MA4000ci/M6230/6235/6630/6635/P6230/6235/6630/7240/TK-150/500/510/520/540/550/560/570/580/582/825/865/880/895/TK-5140/5150/5160/5230/5220/5230/5270C/5280/5290/5370/5380/5440/5480/5490/8335/8345/8365Y, крім TK-8305/TK-8505, 100г/банка, Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C352" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera COLOR UNIVERSAL FS-C1020MFP/2026MFP/2126/2520/2526/2626/5015/5016/5020/5030/5100/5150/5200/5250/5300/5400/8020MFP/8025/8500/8520/8525/P5021/5026/6026/6035/6130/7040/M5026/5521/5526/6030/6035/6530/6535/TASKalfa 205C/250ci/255C/300ci/2554ci/ECOSYS MA2100/PA2100M/PA2101cx/PA3500c/MA3500ci/PA4000c/MA4000ci/M6230/6235/6630/6635/P6230/6235/6630/7240/TK-150/500/510/520/540/550/560/570/580/582/825/865/880/895/TK-5140/5150/5160/5230/5220/5230/5270C/5280/5290/5370/5380/5440/5480/5490/8335/8345/8365Y, крім TK-8305/TK-8505, Black, 100г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C353" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera COLOR UNIVERSAL FS-C1020MFP/2026MFP/2126/2520/2526/2626/5015/5016/5020/5030/5100/5150/5200/5250/5300/5400/8020MFP/8025/8500/8520/8525/P5021/5026/6026/6035/6130/7040/M5026/5521/5526/6030/6035/6530/6535/TASKalfa 205C/250ci/255C/300ci/2554ci/ECOSYS MA2100/PA2100M/PA2101cx/PA3500c/MA3500ci/PA4000c/MA4000ci/M6230/6235/6630/6635/P6230/6235/6630/7240/TK-150/500/510/520/540/550/560/570/580/582/825/865/880/895/TK-5140/5150/5160/5230/5220/5230/5270C/5280/5290/5370/5380/5440/5480/5490/8335/8345/8365Y, крім TK-8305/TK-8505, Cyan, 750г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C354" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera COLOR UNIVERSAL FS-C1020MFP/2026MFP/2126/2520/2526/2626/5015/5016/5020/5030/5100/5150/5200/5250/5300/5400/8020MFP/8025/8500/8520/8525/P5021/5026/6026/6035/6130/7040/M5026/5521/5526/6030/6035/6530/6535/TASKalfa 205C/250ci/255C/300ci/2554ci/ECOSYS MA2100/PA2100M/PA2101cx/PA3500c/MA3500ci/PA4000c/MA4000ci/M6230/6235/6630/6635/P6230/6235/6630/7240/TK-150/500/510/520/540/550/560/570/580/582/825/865/880/895/TK-5140/5150/5160/5230/5220/5230/5270C/5280/5290/5370/5380/5440/5480/5490/8335/8345/8365Y, крім TK-8305/TK-8505, 750г/банка, Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C355" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera COLOR UNIVERSAL FS-C1020MFP/2026MFP/2126/2520/2526/2626/5015/5016/5020/5030/5100/5150/5200/5250/5300/5400/8020MFP/8025/8500/8520/8525/P5021/5026/6026/6035/6130/7040/M5026/5521/5526/6030/6035/6530/6535/TASKalfa 205C/250ci/255C/300ci/2554ci/ECOSYS MA2100/PA2100M/PA2101cx/PA3500c/MA3500ci/PA4000c/MA4000ci/M6230/6235/6630/6635/P6230/6235/6630/7240/TK-150/500/510/520/540/550/560/570/580/582/825/865/880/895/TK-5140/5150/5160/5230/5220/5230/5270C/5280/5290/5370/5380/5440/5480/5490/8335/8345/8365Y, крім TK-8305/TK-8505, Magenta, 750г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C356" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera COLOR UNIVERSAL FS-C1020MFP/2026MFP/2126/2520/2526/2626/5015/5016/5020/5030/5100/5150/5200/5250/5300/5400/8020MFP/8025/8500/8520/8525/P5021/5026/6026/6035/6130/7040/M5026/5521/5526/6030/6035/6530/6535/TASKalfa 205C/250ci/255C/300ci/2554ci/ECOSYS MA2100/PA2100M/PA2101cx/PA3500c/MA3500ci/PA4000c/MA4000ci/M6230/6235/6630/6635/P6230/6235/6630/7240/TK-150/500/510/520/540/550/560/570/580/582/825/865/880/895/TK-5140/5150/5160/5230/5220/5230/5270C/5280/5290/5370/5380/5440/5480/5490/8335/8345/8365Y, крім TK-8305/TK-8505, Black, 750г/банка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550C ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560C ; FS-C5400DN, ECOSYS P7035cdn  TK-570C ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590C ; FS-C8500DN  TK-880C ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140C ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150C ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550Y ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560Y ; FS-C5400DN, ECOSYS P7035cdn  TK-570Y ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590Y ; FS-C8500DN  TK-880Y ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140Y ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150Y ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550M ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560M ; FS-C5400DN, ECOSYS P7035cdn  TK-570M ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590M ; FS-C8500DN  TK-880M ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140M ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150M ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550K ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560K ; FS-C5400DN, ECOSYS P7035cdn  TK-570K ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590K ; FS-C8500DN  TK-880K ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140K ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150K ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550C ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560C ; FS-C5400DN, ECOSYS P7035cdn  TK-570C ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590C ; FS-C8500DN  TK-880C ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140C ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150C ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505C</t>
         </r>
       </text>
     </comment>
-    <comment ref="G337" authorId="0">
+    <comment ref="G361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550Y ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560Y ; FS-C5400DN, ECOSYS P7035cdn  TK-570Y ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590Y ; FS-C8500DN  TK-880Y ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140Y ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150Y ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="G338" authorId="0">
+    <comment ref="G362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550M ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560M ; FS-C5400DN, ECOSYS P7035cdn  TK-570M ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590M ; FS-C8500DN  TK-880M ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140M ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150M ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505M</t>
         </r>
       </text>
     </comment>
-    <comment ref="G339" authorId="0">
+    <comment ref="G363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-C5200DN  TK-550K ; FS-C5300DN, FS-C5350DN, ECOSYS P6030cdn  TK-560K ; FS-C5400DN, ECOSYS P7035cdn  TK-570K ; FS-C2026MFP, FS-C2126MFP, FS-C2526MFP, FS-C2626MFP, FS-C5250DN, ECOSYS P6026cdn  TK-590K ; FS-C8500DN  TK-880K ; ECOSYS M6030cdn/M6530cdn/P6130cdn  TK-5140K ; ECOSYS M6035cidn/M6530cidn/P6035cdn  TK-5150K ; TASKalfa 4550ci/4551ci/5550ci/5551ci  TK-8505K</t>
         </r>
       </text>
     </comment>
-    <comment ref="G340" authorId="0">
+    <comment ref="G364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Этот тонер специально разработан и изготовлен в соответствии с ОЕМ тонером. Это важно потому, что тонер из предыдущего картриджа смешивается с тонером из следующего картриджа в устройстве формирования изображения. Тонеры, которые не совместимы будут создавать чрезмерный фон в период смешивания, что нежелательно для большинства конечных пользователей. ОЕМ картридж TK-590M. Kyocera EcoSys-M6026, Kyocera EcoSys-M6526, Kyocera EcoSys-P6026, Kyocera FS-C2026, Kyocera FS-C2126, Kyocera FS-C2526, Kyocera FS-C2626, Kyocera FS-C5250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Этот тонер специально разработан и изготовлен в соответствии с ОЕМ тонером. Это важно потому, что тонер из предыдущего картриджа смешивается с тонером из следующего картриджа в устройстве формирования изображения. Тонеры, которые не совместимы будут создавать чрезмерный фон в период смешивания, что нежелательно для большинства конечных пользователей. ОЕМ картридж TK-590K. Kyocera EcoSys-M6026, Kyocera EcoSys-M6526, Kyocera EcoSys-P6026, Kyocera FS-C2026, Kyocera FS-C2126, Kyocera FS-C2526, Kyocera FS-C2626, Kyocera FS-C5250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Этот тонер специально разработан и изготовлен в соответствии с ОЕМ тонером. Это важно потому, что тонер из предыдущего картриджа смешивается с тонером из следующего картриджа в устройстве формирования изображения. Тонеры, которые не совместимы будут создавать чрезмерный фон в период смешивания, что нежелательно для большинства конечных пользователей. ОЕМ картридж TK-590Y. Kyocera EcoSys-M6026, Kyocera EcoSys-M6526, Kyocera EcoSys-P6026, Kyocera FS-C2026, Kyocera FS-C2126, Kyocera FS-C2526, Kyocera FS-C2626, Kyocera FS-C5250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Этот тонер специально разработан и изготовлен в соответствии с ОЕМ тонером. Это важно потому, что тонер из предыдущего картриджа смешивается с тонером из следующего картриджа в устройстве формирования изображения. Тонеры, которые не совместимы будут создавать чрезмерный фон в период смешивания, что нежелательно для большинства конечных пользователей. ОЕМ картридж TK-590C. Kyocera EcoSys-M6026, Kyocera EcoSys-M6526, Kyocera EcoSys-P6026, Kyocera FS-C2026, Kyocera FS-C2126, Kyocera FS-C2526, Kyocera FS-C2626, Kyocera FS-C5250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-5140C, TK-5150C, TK-5160C, TK-5220C, TK-5230C, TK-5240C, TK-5270C, TK-5280C, TK-5290C
 Сумісні пристрої: Kyocera EcoSys-M6030, Kyocera EcoSys-M6530, Kyocera EcoSys-P6130, Kyocera EcoSys-M6035, Kyocera EcoSys-M6535, Kyocera EcoSys-P6035, Kyocera EcoSys-P7040, Kyocera EcoSys-M5521, Kyocera EcoSys-P5021, Kyocera EcoSys-M5526, Kyocera EcoSys-P5026, Kyocera EcoSys-M6230, Kyocera EcoSys-M6630, Kyocera EcoSys-P6230, Kyocera EcoSys-P6630, Kyocera EcoSys-M6235, Kyocera EcoSys-M6635, Kyocera EcoSys-P6235, Kyocera EcoSys-P6635, Kyocera EcoSys-P7240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-5140Y, TK-5150Y, TK-5160Y, TK-5220Y, TK-5230Y, TK-5240Y, TK-5270Y, TK-5280Y, TK-5290Y
 Сумісні пристрої: Kyocera EcoSys-M6030, Kyocera EcoSys-M6530, Kyocera EcoSys-P6130, Kyocera EcoSys-M6035, Kyocera EcoSys-M6535, Kyocera EcoSys-P6035, Kyocera EcoSys-P7040, Kyocera EcoSys-M5521, Kyocera EcoSys-P5021, Kyocera EcoSys-M5526, Kyocera EcoSys-P5026, Kyocera EcoSys-M6230, Kyocera EcoSys-M6630, Kyocera EcoSys-P6230, Kyocera EcoSys-P6630, Kyocera EcoSys-M6235, Kyocera EcoSys-M6635, Kyocera EcoSys-P6235, Kyocera EcoSys-P6635, Kyocera EcoSys-P7240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-5140M, TK-5150M, TK-5160M, TK-5220M, TK-5230M, TK-5240M, TK-5270M, TK-5280M, TK-5290M
 Сумісні пристрої: Kyocera EcoSys-M6030, Kyocera EcoSys-M6530, Kyocera EcoSys-P6130, Kyocera EcoSys-M6035, Kyocera EcoSys-M6535, Kyocera EcoSys-P6035, Kyocera EcoSys-P7040, Kyocera EcoSys-M5521, Kyocera EcoSys-P5021, Kyocera EcoSys-M5526, Kyocera EcoSys-P5026, Kyocera EcoSys-M6230, Kyocera EcoSys-M6630, Kyocera EcoSys-P6230, Kyocera EcoSys-P6630, Kyocera EcoSys-M6235, Kyocera EcoSys-M6635, Kyocera EcoSys-P6235, Kyocera EcoSys-P6635, Kyocera EcoSys-P7240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TK-5140K, TK-5150K, TK-5160K, TK-5220K, TK-5230K, TK-5240K, TK-5270K, TK-5280K, TK-5290K
 Сумісні пристрої: Kyocera EcoSys-M6030, Kyocera EcoSys-M6530, Kyocera EcoSys-P6130, Kyocera EcoSys-M6035, Kyocera EcoSys-M6535, Kyocera EcoSys-P6035, Kyocera EcoSys-P7040, Kyocera EcoSys-M5521, Kyocera EcoSys-P5021, Kyocera EcoSys-M5526, Kyocera EcoSys-P5026, Kyocera EcoSys-M6230, Kyocera EcoSys-M6630, Kyocera EcoSys-P6230, Kyocera EcoSys-P6630, Kyocera EcoSys-M6235, Kyocera EcoSys-M6635, Kyocera EcoSys-P6235, Kyocera EcoSys-P6635, Kyocera EcoSys-P7240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-C8020/8025/Taskalfa 205C/255C/TK-895, Cyan, 120г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-C8020/8025/Taskalfa 205C/255C/TK-895, Yellow, 120г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-C8020/8025/Taskalfa 205C/255C/TK-895, Magenta, 120г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-C8020/8025/Taskalfa 205C/255C/TK-895, Black, 250г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C331 / 511 / 531 / MC 352 / 362 / 562 Cyan  65 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C331 / 511 / 531 / MC 352 / 362 / 562 Yellow  65 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C331 / 511 / 531 / MC 352 / 362 / 562 Magenta  65 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C331 / 511 / 531 / MC 352 / 362 / 562 Black  90 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804577, Type C6L , C3200/ 3200n  42804581/ 43034816 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127491/ 42804569, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127495/ 42804573 ; C3300/ 3400/ 3450/ 3600  43459348/ 43459444 ; C3520MFP/ 3530MFP, MC350/ 360  43459336 ; C5600/ 5700  43324440 , C5650/ 5750  43865740 ; C5800/ 5900/ 5550MFP  43324444 ; C5850/ 5950, MC560  43865744 ; C8600/ 8800  43487724, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469809/ 44469810 ; C610  44315324 ; C710  43866124 , C711  44318624 ; C910  44036024</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка синий, 115 грамм 5000К 5%, совместим: C5500/5600/5800/5900/6100 &amp; C5550 MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка желтый, 105 грамм 5000К 5%, совместим: C5500/5600/5800/5900/6100 &amp; C5550 MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка красный, 145 грамм 5000К 5%, совместим: C5500/5600/5800/5900/6100 &amp; C5550 MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка черный, 150 грамм 5000К 5%, совместим: C5500/5600/5800/5900/6100 &amp; C5550 MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C810/830, 300г/банка, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C810/830, 300г/банка, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C810/830, 300г/банка, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C810/830, 300г/банка, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C8800/8600  Cyan   160г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C8800/8600  Yellow   190г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C8800/8600  magenta   195г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C8800/8600  Black   225г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIDATA C9000/9100/9200/9300/9400/9500/9600/9650/9800/9850/Es3640, 500 г/банка, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIDATA C9000/9100/9200/9300/9400/9500/9600/9650/9800/9850/Es3640, 500 г/банка, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIDATA C9000/9100/9200/9300/9400/9500/9600/9650/9800/9850/Es3640, 500 г/банка, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIDATA C9000/9100/9200/9300/9400/9500/9600/9650/9800/9850/Es3640, 500 г/банка, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C374" authorId="0">
+    <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804576, Type C6L , C3200/ 3200n  42804580/ 43034815 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127490/ 42804568, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127494/ 42804572 ; C3300/ 3400/ 3450/ 3600  43459347/ 43459443 ; C3520MFP/ 3530MFP, MC350/ 360  43459375 ; C5600/ 5700  43381923 , C5650/ 5750  43872323 ; C5800/ 5900/ 5550MFP  43324443 ; C5850/ 5950, MC560  43865743 ; C8600/ 8800  43487723, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469716/ 44469754 ; C610  44315323 ; C710  43866123 , C711  44318623 ; C831/ 841  44844507 ; C910  44036023 ; ES8453/ ES8473  45862821 ; C332/MC363  46508735/46508711/46508739/46508715 ; C301/C321  44973543/44973535</t>
         </r>
       </text>
     </comment>
-    <comment ref="C375" authorId="0">
+    <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804576, Type C6L , C3200/ 3200n  42804580/ 43034815 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127490/ 42804568, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127494/ 42804572 ; C3300/ 3400/ 3450/ 3600  43459347/ 43459443 ; C3520MFP/ 3530MFP, MC350/ 360  43459375 ; C5600/ 5700  43381923 , C5650/ 5750  43872323 ; C5800/ 5900/ 5550MFP  43324443 ; C5850/ 5950, MC560  43865743 ; C8600/ 8800  43487723, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469716/ 44469754 ; C610  44315323 ; C710  43866123 , C711  44318623 ; C831/ 841  44844507 ; C910  44036023 ; ES8453/ ES8473  45862821 ; C332/MC363  46508735/46508711/46508739/46508715 ; C301/C321  44973543/44973535</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804576, Type C6L , C3200/ 3200n  42804580/ 43034815 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127490/ 42804568, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127494/ 42804572 ; C3300/ 3400/ 3450/ 3600  43459347/ 43459443 ; C3520MFP/ 3530MFP, MC350/ 360  43459375 ; C5600/ 5700  43381923 , C5650/ 5750  43872323 ; C5800/ 5900/ 5550MFP  43324443 ; C5850/ 5950, MC560  43865743 ; C8600/ 8800  43487723, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469716/ 44469754 ; C610  44315323 ; C710  43866123 , C711  44318623 ; C831/ 841  44844507 ; C910  44036023 ; ES8453/ ES8473  45862821 ; C332/MC363  46508735/46508711/46508739/46508715 ; C301/C321  44973543/44973535</t>
         </r>
       </text>
     </comment>
-    <comment ref="C377" authorId="0">
+    <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804574, Type C6L , C3200/ 3200n  42804578/ 43034813 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127488/ 42804566, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127492/ 42804570 ; C3300/ 3400/ 3450/ 3600  43459345/ 43459441 ; C3520MFP/ 3530MFP, MC350/ 360  43459373 ; C5600/ 5700  43381921 , C5650/ 5750  43872321 ; C5800/ 5900/ 5550MFP  43324441 ; C5850/ 5950, MC560  43865741 ; C8600/ 8800  43487721, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469714/ 44469752 ; C610  44315321 ; C710  43866121 , C711  44318621 ; C831/ 841  44844505 ; C910  44036021 ; ES8453/ ES8473  45862819 ; C332/MC363  46508733/46508709/46508737/46508713 ; C301/C321  44973541/44973533</t>
         </r>
       </text>
     </comment>
-    <comment ref="C378" authorId="0">
+    <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804574, Type C6L , C3200/ 3200n  42804578/ 43034813 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127488/ 42804566, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127492/ 42804570 ; C3300/ 3400/ 3450/ 3600  43459345/ 43459441 ; C3520MFP/ 3530MFP, MC350/ 360  43459373 ; C5600/ 5700  43381921 , C5650/ 5750  43872321 ; C5800/ 5900/ 5550MFP  43324441 ; C5850/ 5950, MC560  43865741 ; C8600/ 8800  43487721, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469714/ 44469752 ; C610  44315321 ; C710  43866121 , C711  44318621 ; C831/ 841  44844505 ; C910  44036021 ; ES8453/ ES8473  45862819 ; C332/MC363  46508733/46508709/46508737/46508713 ; C301/C321  44973541/44973533</t>
         </r>
       </text>
     </comment>
-    <comment ref="C379" authorId="0">
+    <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804574, Type C6L , C3200/ 3200n  42804578/ 43034813 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127488/ 42804566, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127492/ 42804570 ; C3300/ 3400/ 3450/ 3600  43459345/ 43459441 ; C3520MFP/ 3530MFP, MC350/ 360  43459373 ; C5600/ 5700  43381921 , C5650/ 5750  43872321 ; C5800/ 5900/ 5550MFP  43324441 ; C5850/ 5950, MC560  43865741 ; C8600/ 8800  43487721, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469714/ 44469752 ; C610  44315321 ; C710  43866121 , C711  44318621 ; C831/ 841  44844505 ; C910  44036021 ; ES8453/ ES8473  45862819 ; C332/MC363  46508733/46508709/46508737/46508713 ; C301/C321  44973541/44973533</t>
         </r>
       </text>
     </comment>
-    <comment ref="C380" authorId="0">
+    <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804575, Type C6L , C3200/ 3200n  42804579/ 43034814 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127489/ 42804567, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127493/ 42804571 ; C3300/ 3400/ 3450/ 3600  43459346/ 43459442 ; C3520MFP/ 3530MFP, MC350/ 360  43459374 ; C5600/ 5700  43381922 , C5650/ 5750  43872322 ; C5800/ 5900/5550MFP  43324442 ; C5850/ 5950, MC560  43865742 ; C8600/ 8800  43487722, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469715/ 44469753 ; C610  44315322 ; C710  43866122 , C711  44318622 ; C831/ 841  44844506 ; C910  44036022 ; ES8453/ ES8473  45862820 ; C332/MC363  46508734/46508710/46508738/46508714 ; C301/C321  44973542/44973534</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804575, Type C6L , C3200/ 3200n  42804579/ 43034814 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127489/ 42804567, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127493/ 42804571 ; C3300/ 3400/ 3450/ 3600  43459346/ 43459442 ; C3520MFP/ 3530MFP, MC350/ 360  43459374 ; C5600/ 5700  43381922 , C5650/ 5750  43872322 ; C5800/ 5900/5550MFP  43324442 ; C5850/ 5950, MC560  43865742 ; C8600/ 8800  43487722, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469715/ 44469753 ; C610  44315322 ; C710  43866122 , C711  44318622 ; C831/ 841  44844506 ; C910  44036022 ; ES8453/ ES8473  45862820 ; C332/MC363  46508734/46508710/46508738/46508714 ; C301/C321  44973542/44973534</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804575, Type C6L , C3200/ 3200n  42804579/ 43034814 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127489/ 42804567, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127493/ 42804571 ; C3300/ 3400/ 3450/ 3600  43459346/ 43459442 ; C3520MFP/ 3530MFP, MC350/ 360  43459374 ; C5600/ 5700  43381922 , C5650/ 5750  43872322 ; C5800/ 5900/5550MFP  43324442 ; C5850/ 5950, MC560  43865742 ; C8600/ 8800  43487722, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469715/ 44469753 ; C610  44315322 ; C710  43866122 , C711  44318622 ; C831/ 841  44844506 ; C910  44036022 ; ES8453/ ES8473  45862820 ; C332/MC363  46508734/46508710/46508738/46508714 ; C301/C321  44973542/44973534</t>
         </r>
       </text>
     </comment>
-    <comment ref="C383" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804577, Type C6L , C3200/ 3200n  42804581/ 43034816 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127491/ 42804569, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127495/ 42804573 ; C3300/ 3400/ 3450/ 3600  43459348/ 43459444 ; C3520MFP/ 3530MFP, MC350/ 360  43459336 ; C5600/ 5700  43324440 , C5650/ 5750  43865740 ; C5800/ 5900/ 5550MFP  43324444 ; C5850/ 5950, MC560  43865744 ; C8600/ 8800  43487724, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469809/ 44469810 ; C610  44315324 ; C710  43866124 , C711  44318624 ; C831/ 841  44844508 ; C910  44036024 ; ES8453/ ES8473; C332/MC363  46508736/46508712/46508740/46508716 ; C301/C321  44973544/44973536</t>
         </r>
       </text>
     </comment>
-    <comment ref="C384" authorId="0">
+    <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804577, Type C6L , C3200/ 3200n  42804581/ 43034816 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127491/ 42804569, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127495/ 42804573 ; C3300/ 3400/ 3450/ 3600  43459348/ 43459444 ; C3520MFP/ 3530MFP, MC350/ 360  43459336 ; C5600/ 5700  43324440 , C5650/ 5750  43865740 ; C5800/ 5900/ 5550MFP  43324444 ; C5850/ 5950, MC560  43865744 ; C8600/ 8800  43487724, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469809/ 44469810 ; C610  44315324 ; C710  43866124 , C711  44318624 ; C831/ 841  44844508 ; C910  44036024 ; ES8453/ ES8473; C332/MC363  46508736/46508712/46508740/46508716 ; C301/C321  44973544/44973536</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C3100  42804577, Type C6L , C3200/ 3200n  42804581/ 43034816 ; C5100/ 5150/ 5200/ 5300/ 5400 Series  42127491/ 42804569, Type C6 , C5250/ 5450/ 5510 MFP/ 5540 MFP Series  42127495/ 42804573 ; C3300/ 3400/ 3450/ 3600  43459348/ 43459444 ; C3520MFP/ 3530MFP, MC350/ 360  43459336 ; C5600/ 5700  43324440 , C5650/ 5750  43865740 ; C5800/ 5900/ 5550MFP  43324444 ; C5850/ 5950, MC560  43865744 ; C8600/ 8800  43487724, Type C10 ; C310/ 330/ 510/ 511/ 530/ 531, MC351/ 361/ 362/ 561/ 562  44469809/ 44469810 ; C610  44315324 ; C710  43866124 , C711  44318624 ; C831/ 841  44844508 ; C910  44036024 ; ES8453/ ES8473; C332/MC363  46508736/46508712/46508740/46508716 ; C301/C321  44973544/44973536</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127490, 42127494, 42804572, 42804580, 42918963, 43034807, 43324443, 43381923, 43459331, 43459335, 43459371, 43459435, 43487723, 43837135, 43865723, 43872307, 44036023, 44059119, 44315307, 44318607  EU , 44469716, 44469754, 44643007, 44844519, 44844615, 44973543, 45536415, 45536507, 46443115, 46471107, 46507519, 46507627. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
+    <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127490, 42127494, 42804572, 42804580, 42918963, 43034807, 43324443, 43381923, 43459331, 43459335, 43459371, 43459435, 43487723, 43837135, 43865723, 43872307, 44036023, 44059119, 44315307, 44318607  EU , 44469716, 44469754, 44643007, 44844519, 44844615, 44973543, 45536415, 45536507, 46443115, 46471107, 46507519, 46507627. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C388" authorId="0">
+    <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127490, 42127494, 42804572, 42804580, 42918963, 43034807, 43324443, 43381923, 43459331, 43459335, 43459371, 43459435, 43487723, 43837135, 43865723, 43872307, 44036023, 44059119, 44315307, 44318607  EU , 44469716, 44469754, 44643007, 44844519, 44844615, 44973543, 45536415, 45536507, 46443115, 46471107, 46507519, 46507627. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127488, 42127492, 42804570, 42804578, 42918961, 43034805, 43324421  EU , 43381905  EU , 43459329, 43459333, 43459369, 43459433, 43459437, 43487709  EU , 43837133, 43865721, 43872305, 44036021, 44059117, 44315305, 44318605  EU , 44469714, 44469752, 44643005, 44844517, 44844613, 44973541, 45536413, 45536505, 46443113, 46471105, 46507517, 46507625. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
+    <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127488, 42127492, 42804570, 42804578, 42918961, 43034805, 43324421  EU , 43381905  EU , 43459329, 43459333, 43459369, 43459433, 43459437, 43487709  EU , 43837133, 43865721, 43872305, 44036021, 44059117, 44315305, 44318605  EU , 44469714, 44469752, 44643005, 44844517, 44844613, 44973541, 45536413, 45536505, 46443113, 46471105, 46507517, 46507625. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C391" authorId="0">
+    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127488, 42127492, 42804570, 42804578, 42918961, 43034805, 43324421  EU , 43381905  EU , 43459329, 43459333, 43459369, 43459433, 43459437, 43487709  EU , 43837133, 43865721, 43872305, 44036021, 44059117, 44315305, 44318605  EU , 44469714, 44469752, 44643005, 44844517, 44844613, 44973541, 45536413, 45536505, 46443113, 46471105, 46507517, 46507625. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127489, 42127493, 42804571, 42804579, 42918962, 43034806, 43324442, 43381922, 43459330, 43459334, 43459370, 43459434, 43459438, 43487722, 43837134, 43865722, 43872306, 44036022, 44059118, 44315306, 44318606  EU , 44469715, 44469753, 44643006, 44844518, 44844614, 44973542, 45536414, 45536506, 46443114, 46471106, 46507518, 46507626. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127489, 42127493, 42804571, 42804579, 42918962, 43034806, 43324442, 43381922, 43459330, 43459334, 43459370, 43459434, 43459438, 43487722, 43837134, 43865722, 43872306, 44036022, 44059118, 44315306, 44318606  EU , 44469715, 44469753, 44643006, 44844518, 44844614, 44973542, 45536414, 45536506, 46443114, 46471106, 46507518, 46507626. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127489, 42127493, 42804571, 42804579, 42918962, 43034806, 43324442, 43381922, 43459330, 43459334, 43459370, 43459434, 43459438, 43487722, 43837134, 43865722, 43872306, 44036022, 44059118, 44315306, 44318606  EU , 44469715, 44469753, 44643006, 44844518, 44844614, 44973542, 45536414, 45536506, 46443114, 46471106, 46507518, 46507626. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
+    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127491, 42127495, 42804573, 42804581, 42918964, 43034808, 43324444, 43459332, 43459336, 43459436, 43459440, 43487712  EU , 43837136, 43865724, 44036024, 44059120, 44315308, 44318608  EU , 44469809, 44469810, 44643008, 44844520, 44844616, 44973544, 45536416, 45536508, 46443116, 46471108, 46507520, 46507628. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C396" authorId="0">
+    <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127491, 42127495, 42804573, 42804581, 42918964, 43034808, 43324444, 43459332, 43459336, 43459436, 43459440, 43487712  EU , 43837136, 43865724, 44036024, 44059120, 44315308, 44318608  EU , 44469809, 44469810, 44643008, 44844520, 44844616, 44973544, 45536416, 45536508, 46443116, 46471108, 46507520, 46507628. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів: 42127491, 42127495, 42804573, 42804581, 42918964, 43034808, 43324444, 43459332, 43459336, 43459436, 43459440, 43487712  EU , 43837136, 43865724, 44036024, 44059120, 44315308, 44318608  EU , 44469809, 44469810, 44643008, 44844520, 44844616, 44973544, 45536416, 45536508, 46443116, 46471108, 46507520, 46507628. Для пристроїв: Oki C5100/C5150/C5200/C5300/C5400/C5250/C5450/C5510/C5540/C5250/C5450/C5510/C5540/C3200/C9600/C9650/C9800/C9850/C3200/C5550/C5800/C5900/C6100/C5600/C5700/C3300/C3400/C3450/C3600/C3520/C3530/C3540/C3500/C3520/C3530/MC350/MC360/C3300/C3400/C3450/C3600/C3500/C3520/C3530/C3540/C8600/C8800/C9655/C5850/C5950/MC560/C5650/C5750/C910/C920WT/C810/C830/C610/C710/C711/C711WT/C310/C330/C331/C510/C511/C530/C531/MC351/MC352/MC361/MC362/MC561/MC562/C510/C511/C530/C531/MC561/MC562/ C801/C821/C831/C841/C822/C301/C321/MC332/MC342/C931/C941/C931/C941/ES9431/ES9541/C833/C843/C823/C833/C843/C612/C712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI COLOR UNIVERSAL %100 GLOSSY FOR OKI C5250 / C5500 / 5800 / C7000 / C9000/ C 310 / C3010 / C3100 / C3000 / C3200 / C3300 / C3400 / C5100   Yellow  750 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI COLOR UNIVERSAL %100 GLOSSY FOR OKI C5250 / C5500 / 5800 / C7000 / C9000/ C 310 / C3010 / C3100 / C3000 / C3200 / C3300 / C3400 / C5100   Magenta  750 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI COLOR UNIVERSAL %100 GLOSSY FOR OKI C5250 / C5500 / 5800 / C7000 / C9000/ C 310 / C3010 / C3100 / C3000 / C3200 / C3300 / C3400 / C5100   Cyan  750 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI COLOR UNIVERSAL %100 GLOSSY FOR OKI C5250/C5500/5800/C7000/C9000/C 310/C3010/C3100/C3000/C3200/C3300/C3400/C5100   Black  750 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C402" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP C811/820/821/Gestetner C7640/CTC411DNCLK, Cyan, 200г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C403" authorId="0">
+    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP C811/820/821/Gestetner C7640/CTC411DNYLK, Yellow, 200г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C404" authorId="0">
+    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP C811/820/821/Gestetner C7640/CTC411DNMLK, Magenta, 200 г/флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C405" authorId="0">
+    <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP C811/820/821/Gestetner C7640/CTC411DNBLK, Black, 250г/ флакон</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP C232, Cyan, 70г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
+    <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP C232, Yellow, 70г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C408" authorId="0">
+    <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP C232, Magenta, 70г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C409" authorId="0">
+    <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP C232, Black, 70г/банка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C410" authorId="0">
+    <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC410/SPC411/SPC420, Ricoh CL4000, Gestetner C7425  DT145CYN, 15k, 360 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C411" authorId="0">
+    <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC410/SPC411/SPC420, Ricoh CL4000, Gestetner C7425  DT145YLW, 15k, 360 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C412" authorId="0">
+    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC410/SPC411/SPC420, Ricoh CL4000, Gestetner C7425  DT145MGT, 15k, 360 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C413" authorId="0">
+    <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC410/SPC411/SPC420, Ricoh CL4000, Gestetner C7425  DT145BLK HY/DT125, 15k, 360 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C414" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC210/CL1000/Gestetner P7431/ SPC220/SPC221/SPC222/CT220BLK   DT140BLK, 180 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C415" authorId="0">
+    <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC210/CL1000/Gestetner P7431/ SPC220/SPC221/SPC222/CT220BLK   DT140BLK, 310 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C416" authorId="0">
+    <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC210/CL1000/Gestetner P7431/ SPC220/SPC221/SPC222/CT220CYN   DT140CYN, 180 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C417" authorId="0">
+    <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC210/CL1000/Gestetner P7431/ SPC220/SPC221/SPC222/CT220CYN   DT140CYN, 210 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C418" authorId="0">
+    <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC210/CL1000/Gestetner P7431/ SPC220/SPC221/SPC222/CT220MGT   DT140MGT, 180 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC210/CL1000/Gestetner P7431/ SPC220/SPC221/SPC222/CT220MGT   DT140MGT, 210 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC210/CL1000/Gestetner P7431/ SPC220/SPC221/SPC222/CT220YLW   DT140YLW, 180 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SPC210/CL1000/Gestetner P7431/ SPC220/SPC221/SPC222/CT220YLW   DT140YLW, 210 gr/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR UNIVERSAL CLP-300/500/510/550/600/610/650/660/680/CLX-6200/6210/624/6260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C423" authorId="0">
+    <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR UNIVERSAL CLP-300/500/510/550/600/610/650/660/680/CLX-6200/6210/624/6260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C424" authorId="0">
+    <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR UNIVERSAL CLP-300/500/510/550/600/610/650/660/680/CLX-6200/6210/624/6260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C425" authorId="0">
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR UNIVERSAL CLP-300/500/510/550/600/610/650/660/680/CLX-6200/6210/624/6260, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C426" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color CLP-300/CLX-3160/2160 black, флакон, 90 г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C427" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-300 / CLX 3160 / 2160  48 g/bottle  - Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-300 / CLX 3160 / 2160  48 g/bottle  - Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
+    <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-300 / CLX 3160 / 2160  48 g/bottle  - Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C430" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-300, CLX-2160/ 3160 Series  CLP-K300A ; CLP-310/ 315, CLX-3170/ 3175 Series  CLT-K409S ; CLP-320/ 325, CLX-3180/ 3185 Series  CLT-K407S ; XEROX Phaser 6110/ 6110MFP  106R01203</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-300, CLX-2160/ 3160 Series  CLP-C300A ; CLP-310/ 315, CLX-3170/ 3175 Series  CLT-C409S ; CLP-320/ 325, CLX-3180/ 3185  CLT-C407S ; XEROX Phaser 6110/ 6110MFP  106R01206</t>
         </r>
       </text>
     </comment>
-    <comment ref="C432" authorId="0">
+    <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-300, CLX-2160/ 3160 Series  CLP-Y300A ; CLP-310/ 315, CLX-3170/ 3175 Series  CLT-Y409S ; CLP-320/ 325, CLX-3180/ 3185  CLT-Y407S ; XEROX Phaser 6110/ 6110MFP  106R01204</t>
         </r>
       </text>
     </comment>
-    <comment ref="C433" authorId="0">
+    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-300, CLX-2160/ 3160 Series  CLP-M300A ; CLP-310/ 315, CLX-3170/ 3175 Series  CLT-M409S ; CLP-320/ 325, CLX-3180/ 3185  CLT-M407S ; XEROX Phaser 6110/ 6110MFP  106R01205</t>
         </r>
       </text>
     </comment>
-    <comment ref="C434" authorId="0">
+    <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color CLP-310/315/320/321/325/ 326/360/365/CLX-3170/3175/3185/3186/3300/3305</t>
         </r>
       </text>
     </comment>
-    <comment ref="C435" authorId="0">
+    <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-310/315/ CLP-300/CLP-610/660  , CLX-3170/3175  Cyan, CLT-C409S, 45g/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C436" authorId="0">
+    <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-310/315/ CLP-300/CLP-610/660  , CLX-3170/3175  Yellow, CLT-Y409S, 45g/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
+    <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-310/315/ CLP-300/CLP-610/660  , CLX-3170/3175  Cyan, CLT-C409S, 45g/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C438" authorId="0">
+    <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-C406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-C404S ; Color Laser 150, MFP 178/MFP 179  W2071A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C439" authorId="0">
+    <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">W2071A  117 C , CLP-C300A, CLT-C404S, CLT-C406S, CLT-C407S  ST998A , CLT-C409S  SU007A ,HP Color Laser-150, HP Color Laser-178, HP Color Laser-179, Samsung CLP-300, Samsung CLX-2160, Samsung CLX-3160, Samsung SL-C430  Xpress , Samsung SL-C480  Xpress , Samsung CLP-360, Samsung CLP-365, Samsung CLX-3300, Samsung CLX-3305, Samsung SL-C410  Xpress , Samsung SL-C460  Xpress , Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185, Samsung CLP-310, Samsung CLP-315, Samsung CLX-3170, Samsung CLX-3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C440" authorId="0">
+    <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-C406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-C404S ; Color Laser 150, MFP 178/MFP 179  W2071A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">W2071A  117 C , CLP-C300A, CLT-C404S, CLT-C406S, CLT-C407S  ST998A , CLT-C409S  SU007A ,HP Color Laser-150, HP Color Laser-178, HP Color Laser-179, Samsung CLP-300, Samsung CLX-2160, Samsung CLX-3160, Samsung SL-C430  Xpress , Samsung SL-C480  Xpress , Samsung CLP-360, Samsung CLP-365, Samsung CLX-3300, Samsung CLX-3305, Samsung SL-C410  Xpress , Samsung SL-C460  Xpress , Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185, Samsung CLP-310, Samsung CLP-315, Samsung CLX-3170, Samsung CLX-3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C442" authorId="0">
+    <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-C406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-C404S ; Color Laser 150, MFP 178/MFP 179  W2071A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C443" authorId="0">
+    <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/325/326/360/365/CLX-3170/3175/3185/3300/3305/Xpress SL-C430/432/433/480/482/483/HP COLOR Laser 150/MFP 178/179, CLT-C404S/CLT-C406S/CLT-C407S/CLT-K409S/W2071A/117A, Cyan, 45г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C444" authorId="0">
+    <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/325/326/360/365/CLX-3170/3175/3185/3300/3305/Xpress SL-C430/432/433/480/482/483/HP COLOR Laser 150/MFP 178/179, CLT-C404S/CLT-C406S/CLT-C407S/CLT-K409S/W2071A/117A, Cyan, 700г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
+    <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-Y406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-Y404S ; Color Laser 150, MFP 178/MFP 179  W2072A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C446" authorId="0">
+    <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">W2071A  117 C , CLP-C300A, CLT-C404S, CLT-C406S, CLT-C407S  ST998A , CLT-C409S  SU007A ,HP Color Laser-150, HP Color Laser-178, HP Color Laser-179, Samsung CLP-300, Samsung CLX-2160, Samsung CLX-3160, Samsung SL-C430  Xpress , Samsung SL-C480  Xpress , Samsung CLP-360, Samsung CLP-365, Samsung CLX-3300, Samsung CLX-3305, Samsung SL-C410  Xpress , Samsung SL-C460  Xpress , Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185, Samsung CLP-310, Samsung CLP-315, Samsung CLX-3170, Samsung CLX-3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C447" authorId="0">
+    <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-Y406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-Y404S ; Color Laser 150, MFP 178/MFP 179  W2072A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C448" authorId="0">
+    <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">W2071A  117 C , CLP-C300A, CLT-C404S, CLT-C406S, CLT-C407S  ST998A , CLT-C409S  SU007A ,HP Color Laser-150, HP Color Laser-178, HP Color Laser-179, Samsung CLP-300, Samsung CLX-2160, Samsung CLX-3160, Samsung SL-C430  Xpress , Samsung SL-C480  Xpress , Samsung CLP-360, Samsung CLP-365, Samsung CLX-3300, Samsung CLX-3305, Samsung SL-C410  Xpress , Samsung SL-C460  Xpress , Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185, Samsung CLP-310, Samsung CLP-315, Samsung CLX-3170, Samsung CLX-3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C449" authorId="0">
+    <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-Y406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-Y404S ; Color Laser 150, MFP 178/MFP 179  W2072A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C450" authorId="0">
+    <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/325/326/360/365/CLX-3170/3175/3185/3300/3305/Xpress SL-C430/432/433/480/482/483/HP COLOR Laser 150/MFP 178/179, CLT-C404S/CLT-C406S/CLT-C407S/CLT-K409S/W2072A/117A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C451" authorId="0">
+    <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/325/326/360/365/CLX-3170/3175/3185/3300/3305/Xpress SL-C430/432/433/480/482/483/HP COLOR Laser 150/MFP 178/179, CLT-C404S/CLT-C406S/CLT-C407S/CLT-K409S/W2072A/117A, Yellow, 700г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C452" authorId="0">
+    <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-M406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-M404S ; Color Laser 150, MFP 178/MFP 179  W2073A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C453" authorId="0">
+    <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">W2071A  117 C , CLP-C300A, CLT-C404S, CLT-C406S, CLT-C407S  ST998A , CLT-C409S  SU007A ,HP Color Laser-150, HP Color Laser-178, HP Color Laser-179, Samsung CLP-300, Samsung CLX-2160, Samsung CLX-3160, Samsung SL-C430  Xpress , Samsung SL-C480  Xpress , Samsung CLP-360, Samsung CLP-365, Samsung CLX-3300, Samsung CLX-3305, Samsung SL-C410  Xpress , Samsung SL-C460  Xpress , Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185, Samsung CLP-310, Samsung CLP-315, Samsung CLX-3170, Samsung CLX-3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C454" authorId="0">
+    <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-M406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-M404S ; Color Laser 150, MFP 178/MFP 179  W2073A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
+    <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">W2071A  117 C , CLP-C300A, CLT-C404S, CLT-C406S, CLT-C407S  ST998A , CLT-C409S  SU007A ,HP Color Laser-150, HP Color Laser-178, HP Color Laser-179, Samsung CLP-300, Samsung CLX-2160, Samsung CLX-3160, Samsung SL-C430  Xpress , Samsung SL-C480  Xpress , Samsung CLP-360, Samsung CLP-365, Samsung CLX-3300, Samsung CLX-3305, Samsung SL-C410  Xpress , Samsung SL-C460  Xpress , Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185, Samsung CLP-310, Samsung CLP-315, Samsung CLX-3170, Samsung CLX-3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
+    <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-M406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-M404S ; Color Laser 150, MFP 178/MFP 179  W2073A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
+    <comment ref="C481" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/325/326/360/365/CLX-3170/3175/3185/3300/3305/Xpress SL-C430/432/433/480/482/483/HP COLOR Laser 150/MFP 178/179, CLT-C404S/CLT-C406S/CLT-C407S/CLT-K409S/W2073A/117A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/325/326/360/365/CLX-3170/3175/3185/3300/3305/Xpress SL-C430/432/433/480/482/483/HP COLOR Laser 150/MFP 178/179, CLT-C404S/CLT-C406S/CLT-C407S/CLT-K409S/W2073A/117A, Magenta, 700г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C459" authorId="0">
+    <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-K406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-K404S ; Color Laser 150, MFP 178/MFP 179  W2070A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C460" authorId="0">
+    <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">W2071A  117 C , CLP-C300A, CLT-C404S, CLT-C406S, CLT-C407S  ST998A , CLT-C409S  SU007A ,HP Color Laser-150, HP Color Laser-178, HP Color Laser-179, Samsung CLP-300, Samsung CLX-2160, Samsung CLX-3160, Samsung SL-C430  Xpress , Samsung SL-C480  Xpress , Samsung CLP-360, Samsung CLP-365, Samsung CLX-3300, Samsung CLX-3305, Samsung SL-C410  Xpress , Samsung SL-C460  Xpress , Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185, Samsung CLP-310, Samsung CLP-315, Samsung CLX-3170, Samsung CLX-3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C461" authorId="0">
+    <comment ref="C485" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">W2071A  117 C , CLP-C300A, CLT-C404S, CLT-C406S, CLT-C407S  ST998A , CLT-C409S  SU007A ,HP Color Laser-150, HP Color Laser-178, HP Color Laser-179, Samsung CLP-300, Samsung CLX-2160, Samsung CLX-3160, Samsung SL-C430  Xpress , Samsung SL-C480  Xpress , Samsung CLP-360, Samsung CLP-365, Samsung CLX-3300, Samsung CLX-3305, Samsung SL-C410  Xpress , Samsung SL-C460  Xpress , Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185, Samsung CLP-310, Samsung CLP-315, Samsung CLX-3170, Samsung CLX-3175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C462" authorId="0">
+    <comment ref="C486" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-K406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-K404S ; Color Laser 150, MFP 178/MFP 179  W2070A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C463" authorId="0">
+    <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/325/326/360/365/CLX-3170/3175/3185/3300/3305/Xpress SL-C430/432/433/480/482/483/HP COLOR Laser 150/MFP 178/179, CLT-C404S/CLT-C406S/CLT-C407S/CLT-K409S/W2070A/117A, Black, 55г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C464" authorId="0">
+    <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  CLT-K406S ; Xpress SL-C430/C432/C433/C480/C482/C483 Series  CLT-K404S ; Color Laser 150, MFP 178/MFP 179  W2070A  117a</t>
         </r>
       </text>
     </comment>
-    <comment ref="C465" authorId="0">
+    <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-310/315/320/325/326/360/365/CLX-3170/3175/3185/3300/3305/Xpress SL-C430/432/433/480/482/483/HP COLOR Laser 150/MFP 178/179, CLT-C404S/CLT-C406S/CLT-C407S/CLT-K409S/W2070A/117A, Black, 700г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C466" authorId="0">
+    <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, CLX-4195 Series  CLT-C504S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C467" authorId="0">
+    <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, CLX-4195 Series  CLT-K504S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C468" authorId="0">
+    <comment ref="C492" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, CLX-4195 Series  CLT-M504S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C469" authorId="0">
+    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, CLX-4195 Series  CLT-Y504S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C470" authorId="0">
+    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-500/510/550/600/610/6 50/660/Xerox Phaser 6100  Cyan    200г/банка   CYBEN®  [VPE=5 0]</t>
         </r>
       </text>
     </comment>
-    <comment ref="C471" authorId="0">
+    <comment ref="C495" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-500/500N/550/550N  CLP-500D5C ; CLP-510/510N  CLP-510D5C/2C ; Xerox Phaser 6100  106R00676/106R00680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C472" authorId="0">
+    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-500/510/550/600/610/6 50/660/Xerox Phaser 6100  Yellow   200г/банка   CYBEN®  [VPE =50]</t>
         </r>
       </text>
     </comment>
-    <comment ref="C473" authorId="0">
+    <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-500/500N/550/550N  CLP-500D5Y ; CLP-510/510N  CLP-510D5Y/2Y ; Xerox Phaser 6100  106R00678/106R00682</t>
         </r>
       </text>
     </comment>
-    <comment ref="C474" authorId="0">
+    <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-500/510/550/600/610/6 50/660/Xerox Phaser 6100  Magenta   200г/банка   CYBEN®  [VP E=50]</t>
         </r>
       </text>
     </comment>
-    <comment ref="C475" authorId="0">
+    <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-500/500N/550/550N  CLP-500D5M ; CLP-510/510N  CLP-510D5M/2M ; Xerox Phaser 6100  106R00677/106R00681</t>
         </r>
       </text>
     </comment>
-    <comment ref="C476" authorId="0">
+    <comment ref="C500" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-500/510/550/600/610/6 50/660/Xerox Phaser 6100  Blac k   200г/банка   CYBEN®  [VPE= 50]</t>
         </r>
       </text>
     </comment>
-    <comment ref="C477" authorId="0">
+    <comment ref="C501" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-500/500N/550/550N  CLP-500D7K ; CLP-510/510N  CLP-510D7K/3K ; Xerox Phaser 6100  106R00679/106R00684</t>
         </r>
       </text>
     </comment>
-    <comment ref="C478" authorId="0">
+    <comment ref="C502" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color CLP-610/660/CLX-6200/6210/6240, 65г/флакон, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C479" authorId="0">
+    <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color CLP-610/660/CLX-6200/6210/6240, 65г/флакон, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C480" authorId="0">
+    <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color CLP-610/660/CLX-6200/6210/6240, 65г/флакон, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C481" authorId="0">
+    <comment ref="C505" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color CLP-610/660/CLX-6200/6210/6240, 75г/флакон, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C482" authorId="0">
+    <comment ref="C506" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, SL-C1810, SL-C1860, CLX-4195, CLX-6260, CLP-680, CLX-6260, CLP-680, CLT-C504S, CLT-C506L, CLT-C506S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C483" authorId="0">
+    <comment ref="C507" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, SL-C1810, SL-C1860, CLX-4195, CLX-6260, CLP-680, CLX-6260, CLP-680, CLT-Y504S, CLT-Y506L, CLT-Y506S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C484" authorId="0">
+    <comment ref="C508" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, SL-C1810, SL-C1860, CLX-4195, CLX-6260, CLP-680, CLX-6260, CLP-680, CLT-M504S, CLT-M506L, CLT-M506S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C485" authorId="0">
+    <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-680, CLX-6260 Series  CLT-K506S/CLT-K506L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C486" authorId="0">
+    <comment ref="C510" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, SL-C1810, SL-C1860, CLX-4195, CLX-6260, CLP-680, CLX-6260, CLP-680, CLT-Y504S, CLT-Y506L, CLT-Y506S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C487" authorId="0">
+    <comment ref="C511" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, SL-C1810, SL-C1860, CLX-4195, CLX-6260, CLP-680, CLX-6260, CLP-680, CLT-C504S, CLT-C506L, CLT-C506S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C488" authorId="0">
+    <comment ref="C512" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-415, SL-C1810, SL-C1860, CLX-4195, CLX-6260, CLP-680, CLX-6260, CLP-680, CLT-M504S, CLT-M506L, CLT-M506S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C489" authorId="0">
+    <comment ref="C513" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-680, CLX-6260 Series  CLT-K506S/CLT-K506L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C490" authorId="0">
+    <comment ref="C514" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color UNIVERSAL CLP-300/500/510/550/600/650/680/CLX-6260, 750г TSSUNVC</t>
         </r>
       </text>
     </comment>
-    <comment ref="C491" authorId="0">
+    <comment ref="C515" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color UNIVERSAL CLP-300/500/510/550/600/650/680/CLX-6260, 750г TSSUNVY</t>
         </r>
       </text>
     </comment>
-    <comment ref="C492" authorId="0">
+    <comment ref="C516" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color UNIVERSAL CLP-300/500/510/550/600/650/680/CLX-6260, 750г TSSUNVM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C493" authorId="0">
+    <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color UNIVERSAL CLP-300/500/510/550/600/650/680/CLX-6260, 750г TSSUNVC</t>
         </r>
       </text>
     </comment>
-    <comment ref="C494" authorId="0">
+    <comment ref="C518" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-Studio 205,e-Studio 283,e-Studio 205se,e-Studio 195,e-Studio 223,e-Studio 225,e-Studio 243,e-Studio 245,e-Studio 18,e-Studio 181,e-Studio 182,e-Studio 211,e-Studio 212</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C519" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-Studio 205,e-Studio 283,e-Studio 205se,e-Studio 195,e-Studio 223,e-Studio 225,e-Studio 243,e-Studio 245,e-Studio 18,e-Studio 181,e-Studio 182,e-Studio 211,e-Studio 212</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 6180/Epson C2800/Lexmark X560/Del l 3110/3115  100г/банка  Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C495" authorId="0">
+    <comment ref="C521" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка 65 грамм, 2000К 5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C496" authorId="0">
+    <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 6180/Epson C2800/Lexmark X560/Del l 3110/3115  100г/банка  yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C497" authorId="0">
+    <comment ref="C523" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка 45 грамм, 2000К 5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C498" authorId="0">
+    <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 6180/Epson C2800/Lexmark X560/Del l 3110/3115  100г/банка  magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C499" authorId="0">
+    <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка 45 грамм, 2000К 5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C500" authorId="0">
+    <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 6180/Epson C2800/Lexmark X560/Dell 3110/3115  120г/банка  Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C501" authorId="0">
+    <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка 65 грамм, 3000К 5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C502" authorId="0">
+    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка 150 грамм, 5900К 5%
  совместим:
  XEROX PHASER 6280 DN  
 XEROX PHASER 6280 N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C503" authorId="0">
+    <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка 150 грамм, 5900К 5%
  совместим:
  XEROX PHASER 6280 DN  
 XEROX PHASER 6280 N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C504" authorId="0">
+    <comment ref="C530" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка 150 грамм, 5900К 5%
  совместим:
  XEROX PHASER 6280 DN  
 XEROX PHASER 6280 N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C505" authorId="0">
+    <comment ref="C531" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер банка 150 грамм, 7000К 5%
  совместим:
  XEROX PHASER 6280 DN  
 XEROX PHASER 6280 N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C506" authorId="0">
+    <comment ref="C532" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04396/006R04361/006R04369/006R04388/006R04765.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C507" authorId="0">
+    <comment ref="C533" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04398/006R04363/006R04371/006R04390/006R04767.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C508" authorId="0">
+    <comment ref="C534" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04397/006R04362/006R04370/006R04389/006R04766.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C509" authorId="0">
+    <comment ref="C535" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04395/006R04360/006R04368/006R04387/006R04764.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C510" authorId="0">
+    <comment ref="C536" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04396/006R04361/006R04369/006R04388/006R04765.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C511" authorId="0">
+    <comment ref="C537" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04398/006R04363/006R04371/006R04390/006R04767.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C512" authorId="0">
+    <comment ref="C538" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04397/006R04362/006R04370/006R04389/006R04766.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C513" authorId="0">
+    <comment ref="C539" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04395/006R04360/006R04368/006R04387/006R04764.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C514" authorId="0">
+    <comment ref="C540" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04395/006R04360/006R04368/006R04387/006R04764.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C515" authorId="0">
+    <comment ref="C541" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04396/006R04361/006R04369/006R04388/006R04765.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C516" authorId="0">
+    <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04398/006R04363/006R04371/006R04390/006R04767.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C517" authorId="0">
+    <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04397/006R04362/006R04370/006R04389/006R04766.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
+    <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04395/006R04360/006R04368/006R04387/006R04764.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C519" authorId="0">
+    <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04396/006R04361/006R04369/006R04388/006R04765.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C520" authorId="0">
+    <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04398/006R04363/006R04371/006R04390/006R04767.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C521" authorId="0">
+    <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04397/006R04362/006R04370/006R04389/006R04766.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C522" authorId="0">
+    <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04395/006R04360/006R04368/006R04387/006R04764.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C523" authorId="0">
+    <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04396/006R04361/006R04369/006R04388/006R04765.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C524" authorId="0">
+    <comment ref="C550" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04398/006R04363/006R04371/006R04390/006R04767.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C525" authorId="0">
+    <comment ref="C551" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для пристроїв: Xerox C230/C235/C310/C315/C410, VersaLink C415DN.
 Для картриджів: Xerox 006R04397/006R04362/006R04370/006R04389/006R04766.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C526" authorId="0">
+    <comment ref="C552" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DocuCentre SC2020  006R01693</t>
         </r>
       </text>
     </comment>
-    <comment ref="C527" authorId="0">
+    <comment ref="C553" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DocuCentre SC2020  006R01694</t>
         </r>
       </text>
     </comment>
-    <comment ref="C528" authorId="0">
+    <comment ref="C554" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DocuCentre SC2020  006R01696</t>
         </r>
       </text>
     </comment>
-    <comment ref="C529" authorId="0">
+    <comment ref="C555" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DocuCentre SC2020  006R01695</t>
         </r>
       </text>
     </comment>
-    <comment ref="C530" authorId="0">
+    <comment ref="C556" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6000 / 6010/WorkCentre 6015 Cyan High Capacity  30 g/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C531" authorId="0">
+    <comment ref="C557" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6000 / 6010/WorkCentre 6015 Yellow  30 g/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C532" authorId="0">
+    <comment ref="C558" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6000 / 6010/WorkCentre 6015 Magenta  30 g/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C533" authorId="0">
+    <comment ref="C559" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6000 / 6010/WorkCentre 6015 Black  65 g/bottle</t>
         </r>
       </text>
     </comment>
-    <comment ref="C534" authorId="0">
+    <comment ref="C560" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6000/6010, WorkCentre 6015  106R01631 ; Phaser 6020/6022, WorkCentre 6025/6027  106R02760</t>
         </r>
       </text>
     </comment>
-    <comment ref="C535" authorId="0">
+    <comment ref="C561" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6000/6010, WorkCentre 6015  106R01632 ; Phaser 6020/6022, WorkCentre 6025/6027  106R02761</t>
         </r>
       </text>
     </comment>
-    <comment ref="C536" authorId="0">
+    <comment ref="C562" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6000/6010, WorkCentre 6015  106R01633 ; Phaser 6020/6022, WorkCentre 6025/6027  106R02762</t>
         </r>
       </text>
     </comment>
-    <comment ref="C537" authorId="0">
+    <comment ref="C563" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6000/6010, WorkCentre 6015  106R01634 ; Phaser 6020/6022, WorkCentre 6025/6027  106R02763</t>
         </r>
       </text>
     </comment>
-    <comment ref="C538" authorId="0">
+    <comment ref="C564" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6125/ 6140 Black  30 g/bottle  106R01338/ 106R01484</t>
         </r>
       </text>
     </comment>
-    <comment ref="C539" authorId="0">
+    <comment ref="C565" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6140 cyan  30 g/bottle  106R01481</t>
         </r>
       </text>
     </comment>
-    <comment ref="C540" authorId="0">
+    <comment ref="C566" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6140 yellow  30 g/bottle  106R01483</t>
         </r>
       </text>
     </comment>
-    <comment ref="C541" authorId="0">
+    <comment ref="C567" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6140 magenta  30 g/bottle  106R01482</t>
         </r>
       </text>
     </comment>
-    <comment ref="C542" authorId="0">
+    <comment ref="C568" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6300/6350/6360/6200/6250, 140г/банка, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C543" authorId="0">
+    <comment ref="C569" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6300/6350/6360/6200/6250, 140г/банка, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C544" authorId="0">
+    <comment ref="C570" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6300/6350/6360/6200/6250, 140г/банка, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C545" authorId="0">
+    <comment ref="C571" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6300/6350/6360/6200/6250, 140г/банка, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C546" authorId="0">
+    <comment ref="C572" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер синий банка 40 грамм 2500К 
 совметсим: Xerox Phaser 6500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C547" authorId="0">
+    <comment ref="C573" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер желтый банка 40 грамм 2500К  
 совметсим: Xerox Phaser 6500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C548" authorId="0">
+    <comment ref="C574" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер красный банка 40 грамм 2500К 
 совметсим: Xerox Phaser 6500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C549" authorId="0">
+    <comment ref="C575" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер черный банка 50 грамм 3000К
 совметсим: Xerox Phaser 6500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C550" authorId="0">
+    <comment ref="C576" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6500, WorkCentre 6505  106R01598/106R01601</t>
         </r>
       </text>
     </comment>
-    <comment ref="C551" authorId="0">
+    <comment ref="C577" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6500, WorkCentre 6505  106R01599/106R01602</t>
         </r>
       </text>
     </comment>
-    <comment ref="C552" authorId="0">
+    <comment ref="C578" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6500, WorkCentre 6505  106R01600/106R01603</t>
         </r>
       </text>
     </comment>
-    <comment ref="C553" authorId="0">
+    <comment ref="C579" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6500, WorkCentre 6505  106R01604</t>
         </r>
       </text>
     </comment>
-    <comment ref="C554" authorId="0">
+    <comment ref="C580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6500/WorkCentre 6505, 20г/банка, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C555" authorId="0">
+    <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6500/WorkCentre 6505, 20г/банка, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C556" authorId="0">
+    <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6500/WorkCentre 6505, 20г/банка, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C557" authorId="0">
+    <comment ref="C583" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6500/WorkCentre 6505, 60г/банка, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C558" authorId="0">
+    <comment ref="C584" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6510, WorkCenter 6515  106R03488</t>
         </r>
       </text>
     </comment>
-    <comment ref="C559" authorId="0">
+    <comment ref="C585" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6600, WorkCentre 6605  106R02249/106R02233</t>
         </r>
       </text>
     </comment>
-    <comment ref="C560" authorId="0">
+    <comment ref="C586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6600, WorkCentre 6605  106R02250/106R02234</t>
         </r>
       </text>
     </comment>
-    <comment ref="C561" authorId="0">
+    <comment ref="C587" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6600, WorkCentre 6605  106R02251/106R02235</t>
         </r>
       </text>
     </comment>
-    <comment ref="C562" authorId="0">
+    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6600, WorkCentre 6605  106R02252/106R02236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C563" authorId="0">
+    <comment ref="C589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX 106R01440  Phaser 7500  CYAN
 ТОНЕР-КАРТРИДЖ XEROX 106R01443  Phaser 7500  CYAN  MAX</t>
         </r>
       </text>
     </comment>
-    <comment ref="C564" authorId="0">
+    <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 7500dn 106R01440 9600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C565" authorId="0">
+    <comment ref="C591" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер 330 грамм  17800К  
 совместим:  106R01443</t>
         </r>
       </text>
     </comment>
-    <comment ref="C566" authorId="0">
+    <comment ref="C592" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX 106R01442  Phaser 7500  YELLOW
 ТОНЕР-КАРТРИДЖ XEROX 106R01445  Phaser 7500  YELLOW  MAX</t>
         </r>
       </text>
     </comment>
-    <comment ref="C567" authorId="0">
+    <comment ref="C593" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 7500dn 106R01442 9600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C568" authorId="0">
+    <comment ref="C594" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер 330 грамм  17800К  
 совместим: 106R01445</t>
         </r>
       </text>
     </comment>
-    <comment ref="C569" authorId="0">
+    <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX 106R01441  Phaser 7500  MAGENTA
 ТОНЕР-КАРТРИДЖ XEROX 106R01444  Phaser 7500  MAGENTA  MAX</t>
         </r>
       </text>
     </comment>
-    <comment ref="C570" authorId="0">
+    <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 7500dn 106R01441 9600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C571" authorId="0">
+    <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер 365 грамм  18000К
   совместим: 106R01444</t>
         </r>
       </text>
     </comment>
-    <comment ref="C572" authorId="0">
+    <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX 106R01446  Phaser 7500  BLACK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C573" authorId="0">
+    <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">тонер 210 грамм  9600К  
 совместим: 106R01446</t>
         </r>
       </text>
     </comment>
-    <comment ref="C574" authorId="0">
+    <comment ref="C600" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03520  BLACK
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03532  BLACK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C575" authorId="0">
+    <comment ref="C601" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Versalink C400/405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C576" authorId="0">
+    <comment ref="C602" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03521  YELLOW
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03533  YELLOW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C577" authorId="0">
+    <comment ref="C603" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Versalink C400/405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C578" authorId="0">
+    <comment ref="C604" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03522  CYAN
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03534  CYAN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C579" authorId="0">
+    <comment ref="C605" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Versalink C400/405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C580" authorId="0">
+    <comment ref="C606" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03523  MAGENTA
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03535  MAGENTA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C581" authorId="0">
+    <comment ref="C607" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Versalink C400/405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C582" authorId="0">
+    <comment ref="C608" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03520  BLACK
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03532  BLACK</t>
         </r>
       </text>
     </comment>
-    <comment ref="C583" authorId="0">
+    <comment ref="C609" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03521  YELLOW
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03533  YELLOW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C584" authorId="0">
+    <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03522  CYAN
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03534  CYAN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C585" authorId="0">
+    <comment ref="C611" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність з
 картриджами:	
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03523  MAGENTA
 ТОНЕР-КАРТРИДЖ XEROX VLC400/405  106R03535  MAGENTA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C586" authorId="0">
+    <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink C7020/C7025/C7030  106R03748</t>
         </r>
       </text>
     </comment>
-    <comment ref="C587" authorId="0">
+    <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink C7020/C7025/C7030  106R03746</t>
         </r>
       </text>
     </comment>
-    <comment ref="C588" authorId="0">
+    <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink C7020/C7025/C7030  106R03747</t>
         </r>
       </text>
     </comment>
-    <comment ref="C589" authorId="0">
+    <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink C7020/C7025/C7030  106R03745</t>
         </r>
       </text>
     </comment>
-    <comment ref="C590" authorId="0">
+    <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C7020/C7025/C7030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C591" authorId="0">
+    <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C7020/C7025/C7030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C592" authorId="0">
+    <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C7020/C7025/C7030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C593" authorId="0">
+    <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C7020/C7025/C7030</t>
         </r>
       </text>
     </comment>
-    <comment ref="C594" authorId="0">
+    <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink C7120/C7125/C7130  006R01829</t>
         </r>
       </text>
     </comment>
-    <comment ref="C595" authorId="0">
+    <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink C7120/C7125/C7130  006R01831</t>
         </r>
       </text>
     </comment>
-    <comment ref="C596" authorId="0">
+    <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink C7120/C7125/C7130  006R01830</t>
         </r>
       </text>
     </comment>
-    <comment ref="C597" authorId="0">
+    <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink C7120/C7125/C7130  006R01828</t>
         </r>
       </text>
     </comment>
-    <comment ref="C598" authorId="0">
+    <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7120/7125/7220/7225  006R01464</t>
         </r>
       </text>
     </comment>
-    <comment ref="C599" authorId="0">
+    <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7120/7125/7220/7225  006R01462</t>
         </r>
       </text>
     </comment>
-    <comment ref="C600" authorId="0">
+    <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7120/7125/7220/7225  006R01463</t>
         </r>
       </text>
     </comment>
-    <comment ref="C601" authorId="0">
+    <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7120/7125/7220/7225  006R01461</t>
         </r>
       </text>
     </comment>
-    <comment ref="C602" authorId="0">
+    <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7525/7530/7535/7545/7556/7830/7835/7845/7855  006R01519</t>
         </r>
       </text>
     </comment>
-    <comment ref="C603" authorId="0">
+    <comment ref="C629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7525/7530/7535/7545/7556/7830/7835/7845/7855  006R01520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C604" authorId="0">
+    <comment ref="C630" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7525/7530/7535/7545/7556/7830/7835/7845/7855  006R01518</t>
         </r>
       </text>
     </comment>
-    <comment ref="C605" authorId="0">
+    <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7525/7530/7535/7545/7556/7830/7835/7845/7855  006R01517</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
-    <t>Тонер для кольорових лазерних принтерів</t>
+    <t>Тонер для кольорових лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Комплект для заправки  тонер + чіп  Xerox Phaser 6510/6515 бутль  80 г   106R03486, 2,4 K  пурпуровий, AHK ME/EE</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Комплект для заправки  тонер + чіп  Xerox Phaser 6510/6515 бутль  80 г   106R03487, 2,4 K  жовтий, AHK ME/EE</t>
   </si>
   <si>
     <t>Комплект для заправки Xerox Phaser 6510/6515 бутль  165 г   106R03480, 5,5 K  чорний, AHK ME/EE</t>
   </si>
   <si>
     <t>Комплект для заправки Xerox Phaser 6510/6515 бутль  80 г   106R03485, 2,4 K  блакитний, AHK ME/EE</t>
   </si>
   <si>
     <t>Комплект для заправки картриджей HM252 Static Control</t>
   </si>
   <si>
     <t>Комплект для заправки картриджей HM452 Static Control</t>
   </si>
   <si>
     <t>Комплект для заправки картриджей MPTCOLOR U27 Static Control</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Комплект для заправки картриджей MPTCOLOR U37 Static Control</t>
@@ -9995,62 +10422,110 @@
   <si>
     <t>Тонер Brother універсальний жовтий, флакон, 100 г,  фасований   TRBUNIVCOL-100BY-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний жовтий, флакон, 50 г,  фасований   TRBUNIVCOL-50BY-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний пурпуровий, флакон, 1 кг,  TRBUNIVCOL-1KGM  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний пурпуровий, флакон, 100 г,  фасований   TRBUNIVCOL-100BM-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний пурпуровий, флакон, 50 г,  фасований   TRBUNIVCOL-50BM-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний чорний, флакон, 1 кг,  TRBUNIVCOL-1KGK  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний чорний, флакон, 100 г,  фасований   TRBUNIVCOL-100BK-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Brother універсальний чорний, флакон, 50 г,  фасований   TRBUNIVCOL-50BK-P  Static Control</t>
   </si>
   <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C250 пакет, 1 кг, блакитний  TF4C  CET  CET121089</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C250 пакет, 1 кг, жовтий  TF4Y  CET  CET121091</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C250 пакет, 1 кг, пурпуровий  TF4M  CET  CET121090</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C250 пакет, 1 кг, чорний  TF4K  CET  CET121088</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C3320 блакитний флакон, 470 г Patron  PN-CIRAC3320-C-470</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C3320 жовтий флакон, 470 г Patron  PN-CIRAC3320-Y-470</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C3320 пакет, 1 кг, блакитний  TF8C  CET  CET121093</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C3320 пакет, 1 кг, жовтий  TF8Y  CET  CET121095</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C3320 пакет, 1 кг, пурпуровий  TF8M  CET  CET121094</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C3320 пакет, 1 кг, чорний  TF8K  CET  CET121092</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C3320 пурпуровий флакон, 470 г Patron  PN-CIRAC3320-M-470</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER ADVANCE C3320 чорний флакон, 790 г Patron  PN-CIRAC3320-B-790</t>
+  </si>
+  <si>
     <t>Тонер Canon imageRUNNER ADVANCE DX C3926i блакитний флакон, 400 г Patron  PN-CIRAC3926-C-400</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER ADVANCE DX C3926i жовтий флакон, 400 г Patron  PN-CIRAC3926-Y-400</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER ADVANCE DX C3926i пурпуровий флакон, 400 г Patron  PN-CIRAC3926-M-400</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER ADVANCE DX C3926i чорний флакон, 670 г Patron  PN-CIRAC3926-B-670</t>
   </si>
   <si>
+    <t>Тонер Canon imageRUNNER C3025 блакитний флакон, 230 г Patron  PN-CIRC3025-C-230</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER C3025 жовтий флакон, 230 г Patron  PN-CIRC3025-Y-230</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER C3025 пурпуровий флакон, 230 г Patron  PN-CIRC3025-M-230</t>
+  </si>
+  <si>
+    <t>Тонер Canon imageRUNNER C3025 чорний флакон, 395 г Patron  PN-CIRC3025-B-395</t>
+  </si>
+  <si>
     <t>Тонер Canon imageRUNNER C3326i блакитний флакон, 180 г Patron  PN-CIRC3326-C-180</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER C3326i жовтий флакон, 180 г Patron  PN-CIRC3326-Y-180</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER C3326i пурпуровий флакон, 180 г Patron  PN-CIRC3326-M-180</t>
   </si>
   <si>
     <t>Тонер Canon imageRUNNER C3326i чорний флакон, 300 г Patron  PN-CIRC3326-B-300</t>
   </si>
   <si>
     <t>Тонер Epson AcuLaser C1000, жовтий, флакон, 250 г, Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер HP CLJ 1600/2600, блакитний, флакон, 100 г, Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ 1600/2600, жовтий, флакон, 100 г, Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ 1600/2600, пурпуровий , флакон, 100 г, Patron</t>
@@ -10160,101 +10635,101 @@
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 1 кг, блакитний  TSM-HGH02C-1  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 1 кг, жовтий  TSM-HGH02Y-1  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 1 кг, пурпуровий  TSM-HGH02M-1  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 1 кг, чорний  TSM-HGH02K-1  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 100 г, блакитний  TSM-HGH02C-100  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 100 г, жовтий  TSM-HGH02M-100  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 100 г, пурпуровий  TSM-HGH02M-100  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 100 г, чорний  TSM-HGH02K-100  HG toner</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP CLJ Pro M252 флакон, 50 г, блакитний  TSM-HGH02C-050  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 50 г, жовтий  TSM-HGH02Y-050  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 50 г, пурпуровий  TSM-HGH02M-050  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252 флакон, 50 г, чорний  TSM-HGH02K-050  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, блакитний, 1кг,  HM254-1KG-COS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, блакитний, 50 г,  HM254-50B-COS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, блакитний, 500 г,  HM254-500B-COS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, жовтий, 1кг,  HM254-1KG-YOS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, жовтий, 500г,  HM254-500B-YOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, жовтий, 50г,  HM254-50B-YOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, пурпуровий, 1кг,  HM254-1KG-MAOS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, пурпуровий, 50 г,  HM254-50B-MOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, пурпуровий, 500 г,  HM254-500B-MOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, чорний, 1кг, оригинал  HM254-1KG-KOS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, чорний, 50 г,  HM254-50B-KOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, чорний, 500 г,  HM254-500B-KOS-P   фасований  Static Control</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 блакитний, флакон 100 г, З ЛІЙКОЮ  WDTHM452C-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 блакитний, флакон 700 г  WDTHM452C-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 жовтий, флакон 100 г  WDTHM452Y-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 жовтий, флакон 700 г  WDTHM452Y-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 пурпуровий, флакон 100 г, З ЛІЙКОЮ  WDTHM452M-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 пурпуровий, флакон 700 г  WDTHM452M-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 чорний, флакон 100 г, З ЛІЙКОЮ  WDTHM452B-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 чорний, флакон 700 г  WDTHM452B-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M452/M252, блакитний, 1 кг, CEE</t>
@@ -10319,53 +10794,50 @@
   <si>
     <t>Тонер HP CLJ спеціальний HCS-A  CP1215  пурпуровий флакон 1 кг  T-PN-HCS-A-M-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-A  CP1215  пурпуровий флакон 100 г  T-PN-HCS-A-M-100  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-A  CP1215  пурпуровий флакон 250 г  T-PN-HCS-A-M-250  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-A  CP1215  пурпуровий флакон 50 г  T-PN-HCS-A-M-050  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-A  CP1215  чорний флакон 1 кг  T-PN-HCS-A-B-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-A  CP1215  чорний флакон 100 г  T-PN-HCS-A-B-100  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-A  CP1215  чорний флакон 250 г  T-PN-HCS-A-B-250  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-A  CP1215  чорний флакон 50 г  T-PN-HCS-A-B-050  Patron</t>
   </si>
   <si>
-    <t>очікується 03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  блакитний флакон 1 кг  PN-HCS-P-C-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  блакитний флакон 100 г  PN-HCS-P-C-100  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  блакитний флакон 250 г  PN-HCS-P-C-250  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  блакитний флакон 30 г  PN-HCS-P-C-030  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  блакитний флакон 50 г  PN-HCS-P-C-050  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  жовтий флакон 1 кг  PN-HCS-P-Y-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  жовтий флакон 100 г  PN-HCS-P-Y-100  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  жовтий флакон 250 г  PN-HCS-P-Y-250  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-P  CP1025/CP1215/M252/M452/M552/5500  жовтий флакон 30 г  PN-HCS-P-Y-030  Patron</t>
@@ -10637,120 +11109,135 @@
   <si>
     <t>Тонер HP CLJ універсальний HP/Canon, пурпуровий, хімічний, флакон, 1 кг, CEE</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний HP/Canon, пурпуровий, хімічний, флакон, 100 г, CEE</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний HP/Canon, пурпуровий, хімічний, флакон, 50 г, CEE</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний HP/Canon, чорний, хімічний, флакон, 1 кг, CEE</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний HP/Canon, чорний, хімічний, флакон, 100 г, CEE</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний HP/Canon, чорний, хімічний, флакон, 50 г, CEE</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  блакитний 1 кг  MPTCOL-1KG-COS3  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  блакитний 40 г фасований  MPTCOL-40B-COS3-P  Static Control</t>
   </si>
   <si>
-    <t>-2.00%</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  блакитний 500 г фасований  MPTCOL-500B-COS3-P  Static Control</t>
   </si>
   <si>
-    <t>у резерві очікується 03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  блакитний, флакон, 1кг фасований  MPTCOL-1KG-COS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  жовтий 1 кг  MPTCOL-1KG-YOS3  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  жовтий 40 г фасований  MPTCOL-40B-YOS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  жовтий 500 г фасований  MPTCOL-500B-YOS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  жовтий, флакон, 1кг фасований  MPTCOL-1KG-YOS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  пурпуровий 1 кг  MPTCOL-1KG-MOS3  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  пурпуровий 40 г фасований  MPTCOL-40B-MAOS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  пурпуровий 500 г фасований  MPTCOL-500B-MAOS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon  пурпуровий, флакон, 1кг фасований  MPTCOL-1KG-MAOS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon , чорний, 1кг,  MPTCOL-1KG-KOS3  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon , чорний, 50 г, фасований  MPTCOL-50B-KOS3-P  Static Control</t>
   </si>
   <si>
-    <t>-1.10%</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon , чорний, 500 г, фасований  MPTCOL-500B-KOS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey 3  HP/Canon , чорний, флакон, 1кг фасований  MPTCOL-1KG-KOS3-P  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey HP/Canon  MPTCOL-1KG-MAOS-P , пурпуровий, флакон, 1кг, фасований Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey HP/Canon  MPTCOL-40B-MAOS-P , пурпуровий, флакон, 40 г, фасований Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний Odyssey HP/Canon  MPTCOL-500B-MAOS-P , пурпуровий, флакон, 500 г, фасований Static Control</t>
   </si>
   <si>
-    <t>Тонер HP/Canon універсальний TRMPTCOL блакитний  TRMPTCOL-1KG-C  Static Control</t>
-[...8 lines deleted...]
-    <t>Тонер HP/Canon універсальний TRMPTCOL чорний  TRMPTCOL-1KG-K  Static Control</t>
+    <t>Тонер HP/Canon універсальний TRMPTCOL блакитний, флакон 1 кг  TRMPTCOL-1KG-C  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL блакитний, флакон 40 г  TRMPTCOL-40B-COS-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL блакитний, флакон 500 г  TRMPTCOL-500B-COS-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL жовтий, флакон 1 кг  TRMPTCOL-1KG-Y  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL жовтий, флакон 40 г  TRMPTCOL-40B-YOS-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL жовтий, флакон 500 г  TRMPTCOL-500B-YOS-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL пурпуровий, флакон 1 кг  TRMPTCOL-1KG-M  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL пурпуровий, флакон 40 г  TRMPTCOL-40B-MOS-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL пурпуровий, флакон 500 г  TRMPTCOL-500B-MOS-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL чорний, флакон 1 кг  TRMPTCOL-1KG-K  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL чорний, флакон 50 г  TRMPTCOL-50B-KOS-P  Static Control</t>
+  </si>
+  <si>
+    <t>Тонер HP/Canon універсальний TRMPTCOL чорний, флакон 500 г  TRMPTCOL-500B-KOS-P  Static Control</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub PRO C6501/C5501, TN612C, блакитний</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub PRO C6501/C5501, TN612K, чорний</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub PRO C6501/C5501, TN612M, пурпуровий</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub PRO C6501/C5501, TN612Y, жовтий</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub С224/С284/С364, TN-321K, чорний  A33K150</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub С224/С284/С364, TN-321M, пурпуровий</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub С224/С284/С364, TN-321Y, жовтий</t>
   </si>
   <si>
     <t>Тонер Konica Minolta bizhub С224/С284/С364, TN-321С, блакитний</t>
   </si>
@@ -10805,74 +11292,50 @@
   <si>
     <t>Тонер Konica-Minolta bizhub C250/352-TN210K/TN312K, блакитний, флакон, 260 г, IPM</t>
   </si>
   <si>
     <t>Тонер Konica-Minolta bizhub C250/352-TN210K/TN312K, жовтий, флакон, 260 г, IPM</t>
   </si>
   <si>
     <t>Тонер Konica-Minolta bizhub C250/352-TN210K/TN312K, пурпуровий, флакон, 260 г, IPM</t>
   </si>
   <si>
     <t>Тонер Konica-Minolta bizhub C250/352-TN210K/TN312K, чорний, флакон, 430 г, IPM</t>
   </si>
   <si>
     <t>Тонер Konica-Minolta bizhub C350/351/450/KM-C2230, блакитний, флакон, 230 г, IPM</t>
   </si>
   <si>
     <t>Тонер Konica-Minolta bizhub C350/351/450/KM-C2230, жовтий, флакон, 230 г, IPM</t>
   </si>
   <si>
     <t>Тонер Konica-Minolta bizhub C350/351/450/KM-C2230, пурпуровий, флакон, 230 г, IPM</t>
   </si>
   <si>
     <t>Тонер Konica-Minolta bizhub C350/351/450/KM-C2230, чорний, флакон, 230 г, IPM</t>
   </si>
   <si>
-    <t>Тонер Kyocera Mita COLOR UNIVERSAL TK-150/TK-5140, блакитний, флакон, 100 г  TSKCUNVCLL  IPM</t>
-[...22 lines deleted...]
-  <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci блакитний  TK-5140C/TK-8325C  флакон 1 кг  VF-03C   TSM-VF-03C-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci блакитний  TK-5140C/TK-8325C  флакон 100 г  VF-03C   TSM-VF-03C-100  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci жовтий  TK-5140Y/TK-8325Y  флакон 1 кг  VF-03Y   TSM-VF-03Y-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci жовтий  TK-5140Y/TK-8325Y  флакон 100 г  VF-03Y   TSM-VF-03Y-100  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci пурпуровий  TK-5140M/TK-8325M  флакон 1 кг  VF-03M   TSM-VF-03M-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci пурпуровий  TK-5140M/TK-8325M  флакон 100 г  VF-03M   TSM-VF-03M-100  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci чорний  TK-5140K/TK-8325K  флакон 1 кг  VF-03K   TSM-VF-03K-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys M6030/TASKalfa 2551ci чорний  TK-5140K/TK-8325K  флакон 100 г  VF-03K   TSM-VF-03K-100  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 1 кг, блакитний Tomoegawa  TSM-VF-05C-1</t>
@@ -10889,50 +11352,74 @@
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 20 г, блакитний Tomoegawa  TSM-VF-05C-020</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 20 г, жовтий Tomoegawa  TSM-VF-05Y-020</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 20 г, пурпуровий Tomoegawa  TSM-VF-05M-020</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 20 г, чорний Tomoegawa  TSM-VF-05K-020</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 50 г, блакитний Tomoegawa  TSM-VF-05C-050</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 50 г, жовтий Tomoegawa  TSM-VF-05Y-050</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 50 г, пурпуровий Tomoegawa  TSM-VF-05M-050</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita Ecosys P5021 флакон, 75 г, чорний Tomoegawa  TSM-VF-05K-075</t>
   </si>
   <si>
+    <t>Тонер Kyocera Mita Ecosys P5021, флакон 100 г блакитний, COLOR UNIVERSAL  TSKCUNVCLL  IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Ecosys P5021, флакон 100 г жовтий, COLOR UNIVERSAL  TSKCUNVYLL  IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Ecosys P5021, флакон 100 г пурпуровий, COLOR UNIVERSAL  TSKCUNVMLL  IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Ecosys P5021, флакон 100 г чорний, COLOR UNIVERSAL  TSKCUNVBLL  IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Ecosys P5021, флакон 750 г блакитний, COLOR UNIVERSAL  TSKCUNVC  IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Ecosys P5021, флакон 750 г жовтий, COLOR UNIVERSAL  TSKCUNVY  IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Ecosys P5021, флакон 750 г пурпуровий, COLOR UNIVERSAL  TSKCUNVM  IPM</t>
+  </si>
+  <si>
+    <t>Тонер Kyocera Mita Ecosys P5021, флакон 750 г чорний, COLOR UNIVERSAL  TSKCUNVB  IPM</t>
+  </si>
+  <si>
     <t>Тонер Kyocera Mita FS-C5200DN флакон, 100 г, блакитний Tomoegawa  TSM-VF-01C-100</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN флакон, 100 г, жовтий Tomoegawa  TSM-VF-01Y-100</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN флакон, 100 г, пурпуровий Tomoegawa  TSM-VF-01M-100</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN флакон, 100 г, чорний Tomoegawa  TSM-VF-01K-100</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN блакитний  TK-550C/TK-880C  флакон 1 кг  VF-01C   TSM-VF-01C-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN жовтий  TK-550Y/TK-880Y  флакон 1 кг  VF-01Y   TSM-VF-01Y-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN пурпуровий  TK-550M/TK-880M  флакон 1 кг  VF-01M   TSM-VF-01M-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita FS-C5200DN/FS-C8500DN чорний  TK-550K/TK-880K  флакон 1 кг  VF-01K   TSM-VF-01K-1  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер Kyocera Mita універсальний  KYUNIV-100B-MA  пурпуровий флакон 100г  5k</t>
@@ -11370,50 +11857,56 @@
     <t>Тонер Samsung CLP-680/CLX 6260 чорний флакон 160 г PN-SCLP680-B-160 Patron</t>
   </si>
   <si>
     <t>Тонер Samsung CLP-680/CLX-6260 1кг Odyssey жовтий  SAM506-1KG-YOS  Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung CLP-680/CLX-6260 1кг Odyssey синій  SAM506-1KG-COS  Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung CLP-680/CLX-6260 1кг Odyssey червоний  SAM506-1KG-MOS  Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung CLP-680/CLX-6260 1кг Odyssey чорний  SAM506-1KG-KOS  Static Control</t>
   </si>
   <si>
     <t>Тонер Samsung Color UNIVERSAL CLP-300/500/510/550/600/650/680/CLX-6260 блакитний, флакон, 500 г, IPM</t>
   </si>
   <si>
     <t>Тонер Samsung Color UNIVERSAL CLP-300/500/510/550/600/650/680/CLX-6260 жовтий, флакон, 500 г, IPM</t>
   </si>
   <si>
     <t>Тонер Samsung Color UNIVERSAL CLP-300/500/510/550/600/650/680/CLX-6260 пурпуровий, флакон, 500 г, IPM</t>
   </si>
   <si>
     <t>Тонер Samsung Color UNIVERSAL CLP-300/500/510/550/600/650/680/CLX-6260 чорний, флакон, 500 г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер Toshiba універсальний №7 флакон, 2 кг  2х1 кг  Patron  PN-TU7-2</t>
+  </si>
+  <si>
+    <t>Тонер Toshiba універсальний №7 флакон, 675 г Patron  PN-TU7-675</t>
   </si>
   <si>
     <t>Тонер Xerox 6180, блакитний, флакон, 100 г, HANP</t>
   </si>
   <si>
     <t>Тонер Xerox 6180, блакитний, флакон, 65 г,  X6180-65B-COS  Static Control</t>
   </si>
   <si>
     <t>Тонер Xerox 6180, жовтий, флакон, 100 г, HANP</t>
   </si>
   <si>
     <t>Тонер Xerox 6180, жовтий, флакон, 45 г,  X6180-45B-YOS  Static Control</t>
   </si>
   <si>
     <t>Тонер Xerox 6180, пурпуровий, флакон, 100 г, HANP</t>
   </si>
   <si>
     <t>Тонер Xerox 6180, пурпуровий, флакон, 45 г,  X6180-45B-MAOS  Static Control</t>
   </si>
   <si>
     <t>Тонер Xerox 6180, чорний, флакон, 120 г, HANP</t>
   </si>
   <si>
     <t>Тонер Xerox 6180, чорний, флакон, 65 г,  X6180-65B-KOS  Static Control</t>
   </si>
@@ -12154,51 +12647,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I606"/>
+  <dimension ref="A1:I632"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -12314,13783 +12807,15619 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>29018</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>715.01</v>
+        <v>714.21</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29020</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>715.01</v>
+        <v>714.21</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29040</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>985.6</v>
+        <v>984.5</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29041</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>715.01</v>
+        <v>714.21</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24142</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3707909000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1048.32</v>
+        <v>1047.15</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>24141</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1092.22</v>
+        <v>1091.01</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>24143</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>633.92</v>
+        <v>633.21</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>24144</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+      <c r="F17" s="1">
+        <v>633.21</v>
+      </c>
+      <c r="G17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>22</v>
-      </c>
-[...12 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>27598</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>3707909000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>5617.92</v>
+        <v>5611.65</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>27599</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>5617.92</v>
+        <v>5611.65</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>27597</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>3707909000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>5617.92</v>
+        <v>5611.65</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>27596</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>4379.2</v>
+        <v>4374.31</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>19946</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>20</v>
       </c>
       <c r="F22" s="1">
-        <v>451.58</v>
+        <v>451.08</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>19947</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>3707909000</v>
       </c>
       <c r="E23" s="1">
         <v>20</v>
       </c>
       <c r="F23" s="1">
-        <v>231.62</v>
+        <v>231.36</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>19952</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>20</v>
       </c>
       <c r="F24" s="1">
-        <v>451.58</v>
+        <v>451.08</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>19954</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>20</v>
       </c>
       <c r="F25" s="1">
-        <v>231.62</v>
+        <v>231.36</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>19948</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>20</v>
       </c>
       <c r="F26" s="1">
-        <v>451.58</v>
+        <v>451.08</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>19949</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>20</v>
       </c>
       <c r="F27" s="1">
-        <v>231.62</v>
+        <v>231.36</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>19944</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>20</v>
       </c>
       <c r="F28" s="1">
-        <v>366.91</v>
+        <v>366.5</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>19945</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>20</v>
       </c>
       <c r="F29" s="1">
-        <v>186.37</v>
+        <v>186.16</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>30161</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>5741.12</v>
+        <v>5734.71</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>30160</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>596.74</v>
+        <v>596.0700000000001</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30162</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>3707909000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>266.56</v>
+        <v>266.26</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30168</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>3707909000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>5741.12</v>
+        <v>5734.71</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>30167</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>3707909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>596.74</v>
+        <v>596.0700000000001</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>30166</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>326.59</v>
+        <v>326.23</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>30171</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>5741.12</v>
+        <v>5734.71</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>30169</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>3707909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>596.74</v>
+        <v>596.0700000000001</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>30170</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>266.56</v>
+        <v>266.26</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>30165</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>5741.12</v>
+        <v>5734.71</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>30163</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>596.74</v>
+        <v>596.0700000000001</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>30164</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>326.59</v>
+        <v>326.23</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>34213</v>
+        <v>28938</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1795.58</v>
+        <v>3545.54</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>34215</v>
+        <v>28937</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1795.58</v>
+        <v>3545.54</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>34214</v>
+        <v>28936</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1795.58</v>
+        <v>3545.54</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>34212</v>
+        <v>28935</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>2079.17</v>
+        <v>2148</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>34217</v>
+        <v>27180</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>810.4299999999999</v>
+        <v>2096.99</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>34219</v>
+        <v>27181</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>810.4299999999999</v>
+        <v>2096.99</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>34218</v>
+        <v>27184</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>3707909000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>810.4299999999999</v>
+        <v>3379.07</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>34216</v>
+        <v>27186</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>3707909000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>933.63</v>
+        <v>3379.07</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>8160</v>
+        <v>27187</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>3707909000</v>
       </c>
       <c r="E50" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>224</v>
+        <v>3379.07</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>11641</v>
+        <v>27188</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>3707909000</v>
       </c>
       <c r="E51" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>358.85</v>
+        <v>2148</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>11643</v>
+        <v>27182</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>3707909000</v>
       </c>
       <c r="E52" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>358.85</v>
+        <v>2096.99</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>11642</v>
+        <v>27183</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>3707909000</v>
       </c>
       <c r="E53" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>358.85</v>
+        <v>2203.94</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>11640</v>
+        <v>34213</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>3707909000</v>
       </c>
       <c r="E54" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>358.85</v>
+        <v>1793.58</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>10827</v>
+        <v>34215</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>3707909000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>224</v>
+        <v>1793.58</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>6290</v>
+        <v>34214</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>3707909000</v>
       </c>
       <c r="E56" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>179.2</v>
+        <v>1793.58</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>17010</v>
+        <v>34212</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>3707909000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>1986.43</v>
+        <v>2076.85</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>17014</v>
+        <v>27159</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>3707909000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1989.12</v>
+        <v>1065.5</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>17013</v>
+        <v>27162</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>3707909000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>1986.43</v>
+        <v>1065.5</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>17009</v>
+        <v>27163</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>3707909000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1986.43</v>
+        <v>1065.5</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>30317</v>
+        <v>27164</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>3707909000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>2109.63</v>
+        <v>1167.98</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>30318</v>
+        <v>34217</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>3707909000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>2109.63</v>
+        <v>809.53</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>30315</v>
+        <v>34219</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>3707909000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>2109.63</v>
+        <v>809.53</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>30316</v>
+        <v>34218</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>3707909000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1639.23</v>
+        <v>809.53</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>30311</v>
+        <v>34216</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>3707909000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>243.71</v>
+        <v>932.59</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>30310</v>
+        <v>8160</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>3707909000</v>
       </c>
       <c r="E66" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F66" s="1">
-        <v>243.71</v>
+        <v>223.75</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>30312</v>
+        <v>11641</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>3707909000</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F67" s="1">
-        <v>243.71</v>
+        <v>358.45</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>30313</v>
+        <v>11643</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F68" s="1">
-        <v>190.4</v>
+        <v>358.45</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>14068</v>
+        <v>11642</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>3707909000</v>
       </c>
       <c r="E69" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F69" s="1">
-        <v>521.02</v>
+        <v>358.45</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>27583</v>
+        <v>11640</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>3707909000</v>
       </c>
       <c r="E70" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F70" s="1">
-        <v>285.82</v>
+        <v>358.45</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>27584</v>
+        <v>10827</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>3707909000</v>
       </c>
       <c r="E71" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>594.5</v>
+        <v>223.75</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H71" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>27585</v>
+        <v>6290</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F72" s="1">
-        <v>594.5</v>
+        <v>179</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H72" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>27482</v>
+        <v>17010</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>3707909000</v>
       </c>
       <c r="E73" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>821.1799999999999</v>
+        <v>1984.22</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>27589</v>
+        <v>17014</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>3707909000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>4575.87</v>
+        <v>1986.9</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>27587</v>
+        <v>17013</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>4575.87</v>
+        <v>1984.22</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>27588</v>
+        <v>17009</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>3707909000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>4575.87</v>
+        <v>1984.22</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>27586</v>
+        <v>30317</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>3707909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>4784.64</v>
+        <v>2107.28</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>21930</v>
+        <v>30318</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>3707909000</v>
       </c>
       <c r="E78" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>564.48</v>
+        <v>2107.28</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>21931</v>
+        <v>30315</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>3707909000</v>
       </c>
       <c r="E79" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>594.05</v>
+        <v>2107.28</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>21934</v>
+        <v>30316</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>3707909000</v>
       </c>
       <c r="E80" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>594.05</v>
+        <v>1637.4</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>21935</v>
+        <v>30311</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>3707909000</v>
       </c>
       <c r="E81" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>806.4</v>
+        <v>243.44</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>21936</v>
+        <v>30310</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>806.4</v>
+        <v>243.44</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>21937</v>
+        <v>30312</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>3707909000</v>
       </c>
       <c r="E83" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>806.4</v>
+        <v>243.44</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>22596</v>
+        <v>30313</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>3707909000</v>
       </c>
       <c r="E84" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>4718.78</v>
+        <v>190.19</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>22598</v>
+        <v>14068</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>3707909000</v>
       </c>
       <c r="E85" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>4718.78</v>
+        <v>520.4400000000001</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H85" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>22597</v>
+        <v>27583</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>3707909000</v>
       </c>
       <c r="E86" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F86" s="1">
-        <v>4718.78</v>
+        <v>285.51</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>22595</v>
+        <v>27584</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>3707909000</v>
       </c>
       <c r="E87" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>4718.78</v>
+        <v>593.83</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>32699</v>
+        <v>27585</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>3707909000</v>
       </c>
       <c r="E88" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>1934.46</v>
+        <v>593.83</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>32698</v>
+        <v>27482</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>3707909000</v>
       </c>
       <c r="E89" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F89" s="1">
-        <v>1934.46</v>
+        <v>820.27</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>32697</v>
+        <v>27589</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>3707909000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1934.46</v>
+        <v>4570.77</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>32696</v>
+        <v>27587</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>3707909000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1934.46</v>
+        <v>4570.77</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>32703</v>
+        <v>27588</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>3707909000</v>
       </c>
       <c r="E92" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>208.77</v>
+        <v>4570.77</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H92" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>32702</v>
+        <v>27586</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>3707909000</v>
       </c>
       <c r="E93" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>208.77</v>
+        <v>4779.3</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H93" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>32701</v>
+        <v>21930</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>3707909000</v>
       </c>
       <c r="E94" s="1">
         <v>20</v>
       </c>
       <c r="F94" s="1">
-        <v>208.77</v>
+        <v>563.85</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>32700</v>
+        <v>21931</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>3707909000</v>
       </c>
       <c r="E95" s="1">
         <v>20</v>
       </c>
       <c r="F95" s="1">
-        <v>208.77</v>
+        <v>593.39</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
-[...1 lines deleted...]
-        <v>102</v>
+      <c r="H95" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>32707</v>
+        <v>21934</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>3707909000</v>
       </c>
       <c r="E96" s="1">
         <v>20</v>
       </c>
       <c r="F96" s="1">
-        <v>110.21</v>
+        <v>593.39</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H96" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>32706</v>
+        <v>21935</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>3707909000</v>
       </c>
       <c r="E97" s="1">
         <v>20</v>
       </c>
       <c r="F97" s="1">
-        <v>110.21</v>
+        <v>805.5</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H97" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>32705</v>
+        <v>21936</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>3707909000</v>
       </c>
       <c r="E98" s="1">
         <v>20</v>
       </c>
       <c r="F98" s="1">
-        <v>110.21</v>
+        <v>805.5</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H98" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>32704</v>
+        <v>21937</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>3707909000</v>
       </c>
       <c r="E99" s="1">
         <v>20</v>
       </c>
       <c r="F99" s="1">
-        <v>110.21</v>
+        <v>805.5</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>27659</v>
+        <v>22596</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>3707909000</v>
       </c>
       <c r="E100" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F100" s="1">
-        <v>3011.01</v>
+        <v>4713.52</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>27690</v>
+        <v>22598</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>3707909000</v>
       </c>
       <c r="E101" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F101" s="1">
-        <v>175.62</v>
+        <v>4713.52</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H101" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>27689</v>
+        <v>22597</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>3707909000</v>
       </c>
       <c r="E102" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F102" s="1">
-        <v>1517.38</v>
+        <v>4713.52</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H102" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>27658</v>
+        <v>22595</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>3707909000</v>
       </c>
       <c r="E103" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F103" s="1">
-        <v>3011.01</v>
+        <v>4713.52</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>27682</v>
+        <v>32699</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>3707909000</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1517.38</v>
+        <v>1932.31</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H104" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>27681</v>
+        <v>32698</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>3707909000</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>175.62</v>
+        <v>1932.31</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H105" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>27657</v>
+        <v>32697</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>3707909000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>3011.01</v>
+        <v>1932.31</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>27686</v>
+        <v>32696</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>3707909000</v>
       </c>
       <c r="E107" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>175.62</v>
+        <v>1932.31</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H107" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>27685</v>
+        <v>32703</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>3707909000</v>
       </c>
       <c r="E108" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F108" s="1">
-        <v>1517.38</v>
+        <v>208.54</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I108" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>27656</v>
+        <v>32702</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>3707909000</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F109" s="1">
-        <v>3011.01</v>
+        <v>208.54</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H109" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>27679</v>
+        <v>32701</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>3707909000</v>
       </c>
       <c r="E110" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F110" s="1">
-        <v>175.62</v>
+        <v>208.54</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I110" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>27678</v>
+        <v>32700</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>3707909000</v>
       </c>
       <c r="E111" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F111" s="1">
-        <v>1517.38</v>
+        <v>208.54</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I111" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>29302</v>
+        <v>32707</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>3707909000</v>
       </c>
       <c r="E112" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F112" s="1">
-        <v>215.04</v>
+        <v>110.09</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I112" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>29297</v>
+        <v>32706</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>3707909000</v>
       </c>
       <c r="E113" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F113" s="1">
-        <v>1448.83</v>
+        <v>110.09</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H113" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>29303</v>
+        <v>32705</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>3707909000</v>
       </c>
       <c r="E114" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F114" s="1">
-        <v>215.04</v>
+        <v>110.09</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I114" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>29298</v>
+        <v>32704</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>3707909000</v>
       </c>
       <c r="E115" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F115" s="1">
-        <v>1448.83</v>
+        <v>110.09</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H115" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>29301</v>
+        <v>27659</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>3707909000</v>
       </c>
       <c r="E116" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>215.04</v>
+        <v>3007.65</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H116" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>29299</v>
+        <v>27690</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>3707909000</v>
       </c>
       <c r="E117" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1448.83</v>
+        <v>175.42</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H117" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>29300</v>
+        <v>27689</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>3707909000</v>
       </c>
       <c r="E118" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>215.04</v>
+        <v>1515.68</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I118" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>29296</v>
+        <v>27658</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>3707909000</v>
       </c>
       <c r="E119" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1448.83</v>
+        <v>3007.65</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>32641</v>
+        <v>27682</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>3707909000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1442.56</v>
+        <v>1515.68</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H120" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>34137</v>
+        <v>27681</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>3707909000</v>
       </c>
       <c r="E121" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>196.22</v>
+        <v>175.42</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I121" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="1">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>32635</v>
+        <v>27657</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>3707909000</v>
       </c>
       <c r="E122" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>95.42</v>
+        <v>3007.65</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H122" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="1">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>32640</v>
+        <v>27686</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>3707909000</v>
       </c>
       <c r="E123" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F123" s="1">
-        <v>1442.56</v>
+        <v>175.42</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H123" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="1">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>34136</v>
+        <v>27685</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>3707909000</v>
       </c>
       <c r="E124" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>196.22</v>
+        <v>1515.68</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I124" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="1">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>32637</v>
+        <v>27656</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>3707909000</v>
       </c>
       <c r="E125" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>95.42</v>
+        <v>3007.65</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H125" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>32639</v>
+        <v>27679</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>3707909000</v>
       </c>
       <c r="E126" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>1442.56</v>
+        <v>175.42</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H126" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="1">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>34135</v>
+        <v>27678</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>3707909000</v>
       </c>
       <c r="E127" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>196.22</v>
+        <v>1515.68</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I127" s="1" t="s">
-        <v>56</v>
+        <v>135</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>32636</v>
+        <v>29302</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>3707909000</v>
       </c>
       <c r="E128" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="F128" s="1">
-        <v>95.42</v>
+        <v>214.8</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I128" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>32638</v>
+        <v>29297</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>3707909000</v>
       </c>
       <c r="E129" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F129" s="1">
-        <v>1442.56</v>
+        <v>1447.22</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="1">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>34134</v>
+        <v>29303</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>3707909000</v>
       </c>
       <c r="E130" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="F130" s="1">
-        <v>196.22</v>
+        <v>214.8</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I130" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>32634</v>
+        <v>29298</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>3707909000</v>
       </c>
       <c r="E131" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F131" s="1">
-        <v>95.42</v>
+        <v>1447.22</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="1">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>20714</v>
+        <v>29301</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>3707909000</v>
       </c>
       <c r="E132" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F132" s="1">
-        <v>2488.64</v>
+        <v>214.8</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H132" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="1">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>20708</v>
+        <v>29299</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>3707909000</v>
       </c>
       <c r="E133" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F133" s="1">
-        <v>282.69</v>
+        <v>1447.22</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="1">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>20713</v>
+        <v>29300</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>3707909000</v>
       </c>
       <c r="E134" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F134" s="1">
-        <v>677.38</v>
+        <v>214.8</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H134" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="1">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>20704</v>
+        <v>29296</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>3707909000</v>
       </c>
       <c r="E135" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F135" s="1">
-        <v>146.94</v>
+        <v>1447.22</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H135" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="1">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>20716</v>
+        <v>32641</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>3707909000</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>2678.59</v>
+        <v>1440.95</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="1">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>20710</v>
+        <v>34137</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>3707909000</v>
       </c>
       <c r="E137" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F137" s="1">
-        <v>282.69</v>
+        <v>196.01</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H137" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="1">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>20718</v>
+        <v>32635</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>3707909000</v>
       </c>
       <c r="E138" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F138" s="1">
-        <v>677.38</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="1">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>20706</v>
+        <v>32640</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>3707909000</v>
       </c>
       <c r="E139" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>146.94</v>
+        <v>1440.95</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H139" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="1">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>20715</v>
+        <v>34136</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>3707909000</v>
       </c>
       <c r="E140" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F140" s="1">
-        <v>2488.64</v>
+        <v>196.01</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="1">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>20709</v>
+        <v>32637</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>3707909000</v>
       </c>
       <c r="E141" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F141" s="1">
-        <v>282.69</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="1">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>20717</v>
+        <v>32639</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>3707909000</v>
       </c>
       <c r="E142" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>677.38</v>
+        <v>1440.95</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="1">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>20705</v>
+        <v>34135</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>3707909000</v>
       </c>
       <c r="E143" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F143" s="1">
-        <v>146.94</v>
+        <v>196.01</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I143" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="1">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>20712</v>
+        <v>32636</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>3707909000</v>
       </c>
       <c r="E144" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F144" s="1">
-        <v>2488.64</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="1">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>20707</v>
+        <v>32638</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>3707909000</v>
       </c>
       <c r="E145" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>282.69</v>
+        <v>1440.95</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="1">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>20711</v>
+        <v>34134</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>3707909000</v>
       </c>
       <c r="E146" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F146" s="1">
-        <v>677.38</v>
+        <v>196.01</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H146" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="1">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>20703</v>
+        <v>32634</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>3707909000</v>
       </c>
       <c r="E147" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F147" s="1">
-        <v>146.94</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I147" s="1" t="s">
-        <v>155</v>
+        <v>73</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="1">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>22167</v>
+        <v>20714</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>3707909000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>2603.78</v>
+        <v>2485.86</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="1">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>22165</v>
+        <v>20708</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>3707909000</v>
       </c>
       <c r="E149" s="1">
         <v>20</v>
       </c>
       <c r="F149" s="1">
-        <v>305.09</v>
+        <v>282.37</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H149" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="1">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>22166</v>
+        <v>20713</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>3707909000</v>
       </c>
       <c r="E150" s="1">
         <v>20</v>
       </c>
       <c r="F150" s="1">
-        <v>728.45</v>
+        <v>676.62</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="1">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>25237</v>
+        <v>20704</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>3707909000</v>
       </c>
       <c r="E151" s="1">
         <v>20</v>
       </c>
       <c r="F151" s="1">
-        <v>92.73999999999999</v>
+        <v>146.78</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H151" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="1">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>22159</v>
+        <v>20716</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>3707909000</v>
       </c>
       <c r="E152" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>155.46</v>
+        <v>2675.6</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H152" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="1">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>22169</v>
+        <v>20710</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>3707909000</v>
       </c>
       <c r="E153" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F153" s="1">
-        <v>2603.78</v>
+        <v>282.37</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="1">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>22172</v>
+        <v>20718</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>3707909000</v>
       </c>
       <c r="E154" s="1">
         <v>20</v>
       </c>
       <c r="F154" s="1">
-        <v>305.09</v>
+        <v>676.62</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H154" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="1">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>22173</v>
+        <v>20706</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>3707909000</v>
       </c>
       <c r="E155" s="1">
         <v>20</v>
       </c>
       <c r="F155" s="1">
-        <v>728.45</v>
+        <v>146.78</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="1">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>25239</v>
+        <v>20715</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>3707909000</v>
       </c>
       <c r="E156" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>92.73999999999999</v>
+        <v>2485.86</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="1">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>22161</v>
+        <v>20709</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>3707909000</v>
       </c>
       <c r="E157" s="1">
         <v>20</v>
       </c>
       <c r="F157" s="1">
-        <v>155.46</v>
+        <v>282.37</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H157" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="1">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>22168</v>
+        <v>20717</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>3707909000</v>
       </c>
       <c r="E158" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F158" s="1">
-        <v>2603.78</v>
+        <v>676.62</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="1">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>22170</v>
+        <v>20705</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>3707909000</v>
       </c>
       <c r="E159" s="1">
         <v>20</v>
       </c>
       <c r="F159" s="1">
-        <v>305.09</v>
+        <v>146.78</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I159" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="1">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>22171</v>
+        <v>20712</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>3707909000</v>
       </c>
       <c r="E160" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>728.45</v>
+        <v>2485.86</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="1">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>25238</v>
+        <v>20707</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>3707909000</v>
       </c>
       <c r="E161" s="1">
         <v>20</v>
       </c>
       <c r="F161" s="1">
-        <v>92.73999999999999</v>
+        <v>282.37</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="1">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>22160</v>
+        <v>20711</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>3707909000</v>
       </c>
       <c r="E162" s="1">
         <v>20</v>
       </c>
       <c r="F162" s="1">
-        <v>155.46</v>
+        <v>676.62</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H162" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="1">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>22162</v>
+        <v>20703</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>3707909000</v>
       </c>
       <c r="E163" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F163" s="1">
-        <v>2603.78</v>
+        <v>146.78</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="1">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>22163</v>
+        <v>22167</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>3707909000</v>
       </c>
       <c r="E164" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>305.09</v>
+        <v>2600.87</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H164" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="1">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>22164</v>
+        <v>22165</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>3707909000</v>
       </c>
       <c r="E165" s="1">
         <v>20</v>
       </c>
       <c r="F165" s="1">
-        <v>728.45</v>
+        <v>304.75</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H165" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="1">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>25236</v>
+        <v>22166</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>3707909000</v>
       </c>
       <c r="E166" s="1">
         <v>20</v>
       </c>
       <c r="F166" s="1">
-        <v>112.45</v>
+        <v>727.64</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="1">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>22158</v>
+        <v>25237</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>3707909000</v>
       </c>
       <c r="E167" s="1">
         <v>20</v>
       </c>
       <c r="F167" s="1">
-        <v>155.46</v>
+        <v>92.63</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H167" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="1">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>27023</v>
+        <v>22159</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>3707909000</v>
       </c>
       <c r="E168" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F168" s="1">
-        <v>1072.96</v>
+        <v>155.28</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="1">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>27024</v>
+        <v>22169</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>3707909000</v>
       </c>
       <c r="E169" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>253.57</v>
+        <v>2600.87</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="1">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>27029</v>
+        <v>22172</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>3707909000</v>
       </c>
       <c r="E170" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F170" s="1">
-        <v>1072.96</v>
+        <v>304.75</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H170" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I170" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="1">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>27027</v>
+        <v>22173</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>3707909000</v>
       </c>
       <c r="E171" s="1">
         <v>20</v>
       </c>
       <c r="F171" s="1">
-        <v>253.57</v>
+        <v>727.64</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="1">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>27028</v>
+        <v>25239</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>3707909000</v>
       </c>
       <c r="E172" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F172" s="1">
-        <v>1072.96</v>
+        <v>92.63</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="1">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>27026</v>
+        <v>22161</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>3707909000</v>
       </c>
       <c r="E173" s="1">
         <v>20</v>
       </c>
       <c r="F173" s="1">
-        <v>253.57</v>
+        <v>155.28</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="1">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>27020</v>
+        <v>22168</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>3707909000</v>
       </c>
       <c r="E174" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>361.09</v>
+        <v>2600.87</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="1">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>27021</v>
+        <v>22170</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>3707909000</v>
       </c>
       <c r="E175" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F175" s="1">
-        <v>1072.96</v>
+        <v>304.75</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H175" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="1">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>27022</v>
+        <v>22171</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>3707909000</v>
       </c>
       <c r="E176" s="1">
         <v>20</v>
       </c>
       <c r="F176" s="1">
-        <v>179.65</v>
+        <v>727.64</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="1">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>27025</v>
+        <v>25238</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>3707909000</v>
       </c>
       <c r="E177" s="1">
         <v>20</v>
       </c>
       <c r="F177" s="1">
-        <v>253.57</v>
+        <v>92.63</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="1">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>34449</v>
+        <v>22160</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>3707909000</v>
       </c>
       <c r="E178" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F178" s="1">
-        <v>2768.64</v>
+        <v>155.28</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="1">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>34501</v>
+        <v>22162</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>3707909000</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>2768.64</v>
+        <v>2600.87</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="1">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>34450</v>
+        <v>22163</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>3707909000</v>
       </c>
       <c r="E180" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F180" s="1">
-        <v>2768.64</v>
+        <v>304.75</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H180" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="1">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>34448</v>
+        <v>22164</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>3707909000</v>
       </c>
       <c r="E181" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F181" s="1">
-        <v>2768.64</v>
+        <v>727.64</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="1">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>34444</v>
+        <v>25236</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>3707909000</v>
       </c>
       <c r="E182" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F182" s="1">
-        <v>347.2</v>
+        <v>112.32</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H182" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="1">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>34441</v>
+        <v>22158</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>3707909000</v>
       </c>
       <c r="E183" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F183" s="1">
-        <v>107.52</v>
+        <v>155.28</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H183" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="1">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>34443</v>
+        <v>27023</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>3707909000</v>
       </c>
       <c r="E184" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F184" s="1">
-        <v>107.52</v>
+        <v>1071.76</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H184" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="1">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>34442</v>
+        <v>27024</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>3707909000</v>
       </c>
       <c r="E185" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F185" s="1">
-        <v>107.52</v>
+        <v>253.29</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H185" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="1">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>34440</v>
+        <v>27029</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>3707909000</v>
       </c>
       <c r="E186" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F186" s="1">
-        <v>107.52</v>
+        <v>1071.76</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H186" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="1">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>34445</v>
+        <v>27027</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>3707909000</v>
       </c>
       <c r="E187" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F187" s="1">
-        <v>347.2</v>
+        <v>253.29</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H187" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="1">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>34447</v>
+        <v>27028</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>3707909000</v>
       </c>
       <c r="E188" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>347.2</v>
+        <v>1071.76</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H188" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="1">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>34446</v>
+        <v>27026</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>3707909000</v>
       </c>
       <c r="E189" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F189" s="1">
-        <v>347.2</v>
+        <v>253.29</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H189" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="1">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>31419</v>
+        <v>27020</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>3707909000</v>
       </c>
       <c r="E190" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F190" s="1">
-        <v>2603.78</v>
+        <v>360.69</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="1">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>31409</v>
+        <v>27021</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>3707909000</v>
       </c>
       <c r="E191" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F191" s="1">
-        <v>305.09</v>
+        <v>1071.76</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H191" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="1">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>31403</v>
+        <v>27022</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>3707909000</v>
       </c>
       <c r="E192" s="1">
         <v>20</v>
       </c>
       <c r="F192" s="1">
-        <v>155.46</v>
+        <v>179.45</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H192" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="1">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>31418</v>
+        <v>27025</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>3707909000</v>
       </c>
       <c r="E193" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F193" s="1">
-        <v>2603.78</v>
+        <v>253.29</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="1">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>31408</v>
+        <v>34449</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>3707909000</v>
       </c>
       <c r="E194" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>305.09</v>
+        <v>2765.55</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H194" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="1">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>31402</v>
+        <v>34501</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D195" s="1">
         <v>3707909000</v>
       </c>
       <c r="E195" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>155.46</v>
+        <v>2765.55</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H195" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="1">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>31411</v>
+        <v>34450</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>3707909000</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>2603.78</v>
+        <v>2765.55</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="1">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>31407</v>
+        <v>34448</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>3707909000</v>
       </c>
       <c r="E197" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>305.09</v>
+        <v>2765.55</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H197" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="1">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>31401</v>
+        <v>34444</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>3707909000</v>
       </c>
       <c r="E198" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>155.46</v>
+        <v>346.81</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I198" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="1">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>31410</v>
+        <v>34441</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>3707909000</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>2603.78</v>
+        <v>107.4</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H199" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="1">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>31406</v>
+        <v>34443</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>3707909000</v>
       </c>
       <c r="E200" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>305.09</v>
+        <v>107.4</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I200" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="1">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>31400</v>
+        <v>34442</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D201" s="1">
         <v>3707909000</v>
       </c>
       <c r="E201" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>155.46</v>
+        <v>107.4</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H201" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I201" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="1">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>23055</v>
+        <v>34440</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>3707909000</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>3402.56</v>
-[...4 lines deleted...]
-      <c r="H202" s="1"/>
+        <v>107.4</v>
+      </c>
+      <c r="G202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="1">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>22207</v>
+        <v>34445</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D203" s="1">
         <v>3707909000</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>1863.23</v>
+        <v>346.81</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H203" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I203" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="1">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>29916</v>
+        <v>34447</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D204" s="1">
         <v>3707909000</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1812.16</v>
+        <v>346.81</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H204" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I204" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="1">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>23054</v>
+        <v>34446</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D205" s="1">
         <v>3707909000</v>
       </c>
       <c r="E205" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>394.24</v>
+        <v>346.81</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H205" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I205" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="1">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>22208</v>
+        <v>31419</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D206" s="1">
         <v>3707909000</v>
       </c>
       <c r="E206" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>216.38</v>
+        <v>2600.87</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H206" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="1">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>29918</v>
+        <v>31409</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D207" s="1">
         <v>3707909000</v>
       </c>
       <c r="E207" s="1">
         <v>20</v>
       </c>
       <c r="F207" s="1">
-        <v>169.79</v>
+        <v>304.75</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H207" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="1">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>23053</v>
+        <v>31403</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D208" s="1">
         <v>3707909000</v>
       </c>
       <c r="E208" s="1">
         <v>20</v>
       </c>
       <c r="F208" s="1">
-        <v>198.46</v>
+        <v>155.28</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H208" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I208" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="1">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>22209</v>
+        <v>31418</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D209" s="1">
         <v>3707909000</v>
       </c>
       <c r="E209" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>106.62</v>
+        <v>2600.87</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H209" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="1">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>29919</v>
+        <v>31408</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D210" s="1">
         <v>3707909000</v>
       </c>
       <c r="E210" s="1">
         <v>20</v>
       </c>
       <c r="F210" s="1">
-        <v>94.98</v>
+        <v>304.75</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H210" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="1">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>23062</v>
+        <v>31402</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D211" s="1">
         <v>3707909000</v>
       </c>
       <c r="E211" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F211" s="1">
-        <v>3402.56</v>
-[...6 lines deleted...]
-        <v>14</v>
+        <v>155.28</v>
+      </c>
+      <c r="G211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="1">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>22213</v>
+        <v>31411</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D212" s="1">
         <v>3707909000</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>1863.23</v>
+        <v>2600.87</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="1">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>29925</v>
+        <v>31407</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D213" s="1">
         <v>3707909000</v>
       </c>
       <c r="E213" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F213" s="1">
-        <v>1812.16</v>
+        <v>304.75</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H213" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I213" s="1" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="1">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>23060</v>
+        <v>31401</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D214" s="1">
         <v>3707909000</v>
       </c>
       <c r="E214" s="1">
         <v>20</v>
       </c>
       <c r="F214" s="1">
-        <v>394.24</v>
+        <v>155.28</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H214" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="1">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>22214</v>
+        <v>31410</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D215" s="1">
         <v>3707909000</v>
       </c>
       <c r="E215" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>216.38</v>
+        <v>2600.87</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H215" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="1">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>29926</v>
+        <v>31406</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D216" s="1">
         <v>3707909000</v>
       </c>
       <c r="E216" s="1">
         <v>20</v>
       </c>
       <c r="F216" s="1">
-        <v>169.79</v>
+        <v>304.75</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H216" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="1">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>23059</v>
+        <v>31400</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D217" s="1">
         <v>3707909000</v>
       </c>
       <c r="E217" s="1">
         <v>20</v>
       </c>
       <c r="F217" s="1">
-        <v>198.46</v>
+        <v>155.28</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H217" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="1">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>22215</v>
+        <v>23055</v>
       </c>
       <c r="C218" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D218" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E218" s="1">
+        <v>1</v>
+      </c>
+      <c r="F218" s="1">
+        <v>3398.76</v>
+      </c>
+      <c r="G218" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="D218" s="1">
-[...11 lines deleted...]
-        <v>56</v>
+      <c r="H218" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="1">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>29927</v>
+        <v>22207</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>3707909000</v>
       </c>
       <c r="E219" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>94.98</v>
+        <v>1861.15</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H219" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I219" s="1" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="1">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>23058</v>
+        <v>29916</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>3707909000</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>3402.56</v>
-[...4 lines deleted...]
-      <c r="H220" s="1"/>
+        <v>1810.14</v>
+      </c>
+      <c r="G220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="1">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>22210</v>
+        <v>23054</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>3707909000</v>
       </c>
       <c r="E221" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F221" s="1">
-        <v>1863.23</v>
+        <v>393.8</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="1">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>29920</v>
+        <v>22208</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>3707909000</v>
       </c>
       <c r="E222" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F222" s="1">
-        <v>1812.16</v>
+        <v>216.14</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H222" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I222" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="1">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>23057</v>
+        <v>29918</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>3707909000</v>
       </c>
       <c r="E223" s="1">
         <v>20</v>
       </c>
       <c r="F223" s="1">
-        <v>394.24</v>
+        <v>169.6</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="1">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>22211</v>
+        <v>23053</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>3707909000</v>
       </c>
       <c r="E224" s="1">
         <v>20</v>
       </c>
       <c r="F224" s="1">
-        <v>216.38</v>
+        <v>198.24</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H224" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="1">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>29922</v>
+        <v>22209</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>3707909000</v>
       </c>
       <c r="E225" s="1">
         <v>20</v>
       </c>
       <c r="F225" s="1">
-        <v>169.79</v>
+        <v>106.51</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H225" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="1">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>23056</v>
+        <v>29919</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>3707909000</v>
       </c>
       <c r="E226" s="1">
         <v>20</v>
       </c>
       <c r="F226" s="1">
-        <v>198.46</v>
+        <v>94.87</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="1">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>22212</v>
+        <v>23062</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>3707909000</v>
       </c>
       <c r="E227" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>106.62</v>
-[...4 lines deleted...]
-        <v>56</v>
+        <v>3398.76</v>
+      </c>
+      <c r="G227" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="1">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>29924</v>
+        <v>22213</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>3707909000</v>
       </c>
       <c r="E228" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>94.98</v>
+        <v>1861.15</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H228" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="1">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>23049</v>
+        <v>29925</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>3707909000</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>3402.56</v>
-[...4 lines deleted...]
-      <c r="H229" s="1"/>
+        <v>1810.14</v>
+      </c>
+      <c r="G229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="1">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>22204</v>
+        <v>23060</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>3707909000</v>
       </c>
       <c r="E230" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F230" s="1">
-        <v>1863.23</v>
+        <v>393.8</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="1">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>27417</v>
+        <v>22214</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>3707909000</v>
       </c>
       <c r="E231" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F231" s="1">
-        <v>1271.42</v>
+        <v>216.14</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H231" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="1">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>23048</v>
+        <v>29926</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>3707909000</v>
       </c>
       <c r="E232" s="1">
         <v>20</v>
       </c>
       <c r="F232" s="1">
-        <v>394.24</v>
+        <v>169.6</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="1">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>22205</v>
+        <v>23059</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>3707909000</v>
       </c>
       <c r="E233" s="1">
         <v>20</v>
       </c>
       <c r="F233" s="1">
-        <v>216.38</v>
+        <v>198.24</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H233" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="1">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>26659</v>
+        <v>22215</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>3707909000</v>
       </c>
       <c r="E234" s="1">
         <v>20</v>
       </c>
       <c r="F234" s="1">
-        <v>127.68</v>
+        <v>106.51</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H234" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I234" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="1">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>23047</v>
+        <v>29927</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>3707909000</v>
       </c>
       <c r="E235" s="1">
         <v>20</v>
       </c>
       <c r="F235" s="1">
-        <v>198.46</v>
+        <v>94.87</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="1">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>22206</v>
+        <v>23058</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>3707909000</v>
       </c>
       <c r="E236" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>106.62</v>
-[...4 lines deleted...]
-        <v>56</v>
+        <v>3398.76</v>
+      </c>
+      <c r="G236" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="1">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>26658</v>
+        <v>22210</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>3707909000</v>
       </c>
       <c r="E237" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>69.44</v>
+        <v>1861.15</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H237" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="1">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>31947</v>
+        <v>29920</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>3707909000</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>1344</v>
+        <v>1810.14</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="1">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>31946</v>
+        <v>23057</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>3707909000</v>
       </c>
       <c r="E239" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F239" s="1">
-        <v>156.8</v>
+        <v>393.8</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="1">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>31945</v>
+        <v>22211</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>3707909000</v>
       </c>
       <c r="E240" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F240" s="1">
-        <v>84.22</v>
+        <v>216.14</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H240" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="1">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>31953</v>
+        <v>29922</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>3707909000</v>
       </c>
       <c r="E241" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F241" s="1">
-        <v>1344</v>
+        <v>169.6</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="1">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>31952</v>
+        <v>23056</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>3707909000</v>
       </c>
       <c r="E242" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F242" s="1">
-        <v>156.8</v>
+        <v>198.24</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="1">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>31951</v>
+        <v>22212</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>3707909000</v>
       </c>
       <c r="E243" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F243" s="1">
-        <v>84.22</v>
+        <v>106.51</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H243" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="1">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>31950</v>
+        <v>29924</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>3707909000</v>
       </c>
       <c r="E244" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F244" s="1">
-        <v>1344</v>
+        <v>94.87</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="1">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>31949</v>
+        <v>23049</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>3707909000</v>
       </c>
       <c r="E245" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>156.8</v>
-[...2 lines deleted...]
-      <c r="H245" s="1"/>
+        <v>3398.76</v>
+      </c>
+      <c r="G245" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="1">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>31948</v>
+        <v>22204</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>3707909000</v>
       </c>
       <c r="E246" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>84.22</v>
+        <v>1861.15</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H246" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I246" s="1" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="1">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>31944</v>
+        <v>27417</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>3707909000</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>1344</v>
+        <v>1270.01</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="1">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>31943</v>
+        <v>23048</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>3707909000</v>
       </c>
       <c r="E248" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F248" s="1">
-        <v>156.8</v>
+        <v>393.8</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="1">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>31942</v>
+        <v>22205</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>3707909000</v>
       </c>
       <c r="E249" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F249" s="1">
-        <v>84.22</v>
+        <v>216.14</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H249" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="1">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>32773</v>
+        <v>26659</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>3707909000</v>
       </c>
       <c r="E250" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F250" s="1">
-        <v>2980.54</v>
+        <v>127.54</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="1">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>32765</v>
+        <v>23047</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>3707909000</v>
       </c>
       <c r="E251" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F251" s="1">
-        <v>131.71</v>
+        <v>198.24</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="H251" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="1">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>32769</v>
+        <v>22206</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>3707909000</v>
       </c>
       <c r="E252" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F252" s="1">
-        <v>1314.43</v>
+        <v>106.51</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I252" s="1" t="s">
-        <v>263</v>
+        <v>73</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="1">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>32746</v>
+        <v>26658</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>3707909000</v>
       </c>
       <c r="E253" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F253" s="1">
-        <v>2669.63</v>
+        <v>69.36</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="1">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>32771</v>
+        <v>31947</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>3707909000</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>2980.54</v>
+        <v>1342.5</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="1">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>32764</v>
+        <v>31946</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>3707909000</v>
       </c>
       <c r="E255" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F255" s="1">
-        <v>131.71</v>
+        <v>156.63</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="H255" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="1">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>32768</v>
+        <v>31945</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>3707909000</v>
       </c>
       <c r="E256" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F256" s="1">
-        <v>1314.43</v>
+        <v>84.13</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
-[...1 lines deleted...]
-        <v>263</v>
+      <c r="H256" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I256" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="1">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>32748</v>
+        <v>31953</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>3707909000</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>2669.63</v>
+        <v>1342.5</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="1">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>32772</v>
+        <v>31952</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>3707909000</v>
       </c>
       <c r="E258" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F258" s="1">
-        <v>2980.54</v>
+        <v>156.63</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="1">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>32763</v>
+        <v>31951</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>3707909000</v>
       </c>
       <c r="E259" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F259" s="1">
-        <v>131.71</v>
+        <v>84.13</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H259" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="1">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>32767</v>
+        <v>31950</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>3707909000</v>
       </c>
       <c r="E260" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>1314.43</v>
+        <v>1342.5</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
-[...1 lines deleted...]
-        <v>102</v>
+      <c r="H260" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="1">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>32747</v>
+        <v>31949</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>3707909000</v>
       </c>
       <c r="E261" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F261" s="1">
-        <v>2669.63</v>
+        <v>156.63</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="1">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>32770</v>
+        <v>31948</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>3707909000</v>
       </c>
       <c r="E262" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F262" s="1">
-        <v>2980.54</v>
+        <v>84.13</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="1">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>32762</v>
+        <v>31944</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>3707909000</v>
       </c>
       <c r="E263" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>161.28</v>
+        <v>1342.5</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="H263" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="1">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>32766</v>
+        <v>31943</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>3707909000</v>
       </c>
       <c r="E264" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F264" s="1">
-        <v>1314.43</v>
+        <v>156.63</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H264" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I264" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="1">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>32745</v>
+        <v>31942</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>3707909000</v>
       </c>
       <c r="E265" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F265" s="1">
-        <v>2669.63</v>
+        <v>84.13</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="1">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>24716</v>
+        <v>32773</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>3707909000</v>
       </c>
       <c r="E266" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>2334.08</v>
+        <v>2977.22</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="1">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>18038</v>
+        <v>32765</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>3707909000</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>107.52</v>
+        <v>131.57</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H267" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="1">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>19771</v>
+        <v>32769</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>3707909000</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>1214.98</v>
+        <v>1312.97</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H268" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I268" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="1">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>33369</v>
+        <v>32746</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>3707909000</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>2421.44</v>
+        <v>2666.65</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="1">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>33371</v>
+        <v>32771</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>3707909000</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>2421.44</v>
+        <v>2977.22</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="1">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>33370</v>
+        <v>32764</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>3707909000</v>
       </c>
       <c r="E271" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F271" s="1">
-        <v>2421.44</v>
+        <v>131.57</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H271" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="1">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>33368</v>
+        <v>32768</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>3707909000</v>
       </c>
       <c r="E272" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F272" s="1">
-        <v>2421.44</v>
+        <v>1312.97</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H272" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I272" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="1">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>16498</v>
+        <v>32748</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>3707909000</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>2414.72</v>
+        <v>2666.65</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="1">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>16495</v>
+        <v>32772</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>3707909000</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>2485.5</v>
+        <v>2977.22</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="1">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>16497</v>
+        <v>32763</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>3707909000</v>
       </c>
       <c r="E275" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F275" s="1">
-        <v>2414.72</v>
+        <v>131.57</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H275" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I275" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="1">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>16496</v>
+        <v>32767</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D276" s="1">
         <v>3707909000</v>
       </c>
       <c r="E276" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F276" s="1">
-        <v>2414.72</v>
+        <v>1312.97</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H276" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I276" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="1">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>15578</v>
+        <v>32747</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>3707909000</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>2834.05</v>
+        <v>2666.65</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="1">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>15581</v>
+        <v>32770</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>3707909000</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>5983.94</v>
+        <v>2977.22</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="1">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>15579</v>
+        <v>32762</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>3707909000</v>
       </c>
       <c r="E279" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F279" s="1">
-        <v>5983.94</v>
+        <v>161.1</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H279" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="1">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>15580</v>
+        <v>32766</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D280" s="1">
         <v>3707909000</v>
       </c>
       <c r="E280" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F280" s="1">
-        <v>5983.94</v>
+        <v>1312.97</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H280" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I280" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="1">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>29037</v>
+        <v>32745</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="D281" s="1">
         <v>3707909000</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>1106.11</v>
+        <v>2666.65</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="1">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>29039</v>
+        <v>24716</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>3707909000</v>
       </c>
       <c r="E282" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F282" s="1">
-        <v>1106.11</v>
+        <v>2331.48</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I282" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="1">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>29038</v>
+        <v>18038</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>3707909000</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>1106.11</v>
+        <v>107.4</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="1">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>29036</v>
+        <v>19771</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D284" s="1">
         <v>3707909000</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>1106.11</v>
+        <v>1213.62</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="1">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>18600</v>
+        <v>33369</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>3707909000</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>3712.58</v>
+        <v>2341.77</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="1">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>18602</v>
+        <v>35306</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>3707909000</v>
       </c>
       <c r="E286" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F286" s="1">
-        <v>3712.58</v>
+        <v>105.16</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H286" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I286" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="1">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>18601</v>
+        <v>35305</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>3707909000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>3712.58</v>
+        <v>1079.37</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H287" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I287" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="1">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>18599</v>
+        <v>33371</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>3707909000</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>3712.58</v>
+        <v>2341.77</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="1">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>22734</v>
+        <v>35304</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="D289" s="1">
         <v>3707909000</v>
       </c>
       <c r="E289" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F289" s="1">
-        <v>815.8099999999999</v>
+        <v>105.16</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H289" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I289" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="1">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>22736</v>
+        <v>35303</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>3707909000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>815.8099999999999</v>
+        <v>1079.37</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H290" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I290" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="1">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>22735</v>
+        <v>33370</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="D291" s="1">
         <v>3707909000</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>815.8099999999999</v>
+        <v>2341.77</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="1">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>22733</v>
+        <v>35302</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>3707909000</v>
       </c>
       <c r="E292" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F292" s="1">
-        <v>581.95</v>
+        <v>105.16</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H292" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I292" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="1">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>18997</v>
+        <v>35301</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>3707909000</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>1960.45</v>
+        <v>1079.37</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H293" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I293" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="1">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>18999</v>
+        <v>33368</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>3707909000</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>1960.45</v>
+        <v>2341.77</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="1">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>18998</v>
+        <v>35300</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>3707909000</v>
       </c>
       <c r="E295" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F295" s="1">
-        <v>1960.45</v>
+        <v>128.88</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H295" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I295" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="1">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>19000</v>
+        <v>35299</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>3707909000</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>1680</v>
+        <v>1079.37</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H296" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I296" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="1">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>16433</v>
+        <v>16498</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>3707909000</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>1344</v>
+        <v>2412.03</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H297" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I297" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="1">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>16435</v>
+        <v>16495</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D298" s="1">
         <v>3707909000</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>1344</v>
+        <v>2482.73</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H298" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I298" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="1">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>16434</v>
+        <v>16497</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="D299" s="1">
         <v>3707909000</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>1344</v>
+        <v>2412.03</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="1">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>16431</v>
+        <v>16496</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="D300" s="1">
         <v>3707909000</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>2072</v>
+        <v>2412.03</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="1">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>17151</v>
+        <v>15578</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="D301" s="1">
         <v>3707909000</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>1106.11</v>
+        <v>2830.89</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="1">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>17153</v>
+        <v>15581</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D302" s="1">
         <v>3707909000</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>1106.11</v>
+        <v>5977.26</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="1">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>17152</v>
+        <v>15579</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="D303" s="1">
         <v>3707909000</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>1106.11</v>
+        <v>5977.26</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="1">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>17150</v>
+        <v>15580</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D304" s="1">
         <v>3707909000</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>1106.11</v>
+        <v>5977.26</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="1">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>23891</v>
+        <v>29037</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="D305" s="1">
         <v>3707909000</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>521.02</v>
+        <v>1104.88</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="1">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>23892</v>
+        <v>29039</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D306" s="1">
         <v>3707909000</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>3010.56</v>
+        <v>1104.88</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="1">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>23896</v>
+        <v>29038</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D307" s="1">
         <v>3707909000</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>521.02</v>
+        <v>1104.88</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="1">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>23897</v>
+        <v>29036</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D308" s="1">
         <v>3707909000</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>3010.56</v>
+        <v>1104.88</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="1">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>23893</v>
+        <v>18600</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="D309" s="1">
         <v>3707909000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>521.02</v>
+        <v>3708.43</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="1">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>23894</v>
+        <v>18602</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D310" s="1">
         <v>3707909000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>3010.56</v>
+        <v>3708.43</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="1">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>23890</v>
+        <v>18601</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D311" s="1">
         <v>3707909000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>521.02</v>
+        <v>3708.43</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="1">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>23889</v>
+        <v>18599</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="D312" s="1">
         <v>3707909000</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>3010.56</v>
+        <v>3708.43</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I312" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="1">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>23550</v>
+        <v>22734</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D313" s="1">
         <v>3707909000</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>4662.34</v>
-[...4 lines deleted...]
-      <c r="H313" s="1"/>
+        <v>814.9</v>
+      </c>
+      <c r="G313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I313" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>24094</v>
+        <v>22736</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D314" s="1">
         <v>3707909000</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>515.65</v>
+        <v>814.9</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="1">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>23553</v>
+        <v>22735</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D315" s="1">
         <v>3707909000</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>4662.34</v>
-[...4 lines deleted...]
-      <c r="H315" s="1"/>
+        <v>814.9</v>
+      </c>
+      <c r="G315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="1">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>24096</v>
+        <v>22733</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D316" s="1">
         <v>3707909000</v>
       </c>
       <c r="E316" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>515.65</v>
+        <v>581.3</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="1">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>23552</v>
+        <v>18997</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D317" s="1">
         <v>3707909000</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>4662.34</v>
-[...4 lines deleted...]
-      <c r="H317" s="1"/>
+        <v>1958.26</v>
+      </c>
+      <c r="G317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I317" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="1">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>24095</v>
+        <v>18999</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="D318" s="1">
         <v>3707909000</v>
       </c>
       <c r="E318" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>515.65</v>
+        <v>1958.26</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="1">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>23549</v>
+        <v>18998</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="D319" s="1">
         <v>3707909000</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>3650.3</v>
-[...4 lines deleted...]
-      <c r="H319" s="1"/>
+        <v>1958.26</v>
+      </c>
+      <c r="G319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I319" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="1">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>24093</v>
+        <v>19000</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D320" s="1">
         <v>3707909000</v>
       </c>
       <c r="E320" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>416.64</v>
+        <v>1678.13</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I320" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="1">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>26685</v>
+        <v>16433</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="D321" s="1">
         <v>3707909000</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>4441.47</v>
+        <v>1342.5</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H321" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I321" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="1">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>26684</v>
+        <v>16435</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="D322" s="1">
         <v>3707909000</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>4441.47</v>
+        <v>1342.5</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H322" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I322" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="1">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>26686</v>
+        <v>16434</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D323" s="1">
         <v>3707909000</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>4441.47</v>
+        <v>1342.5</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="1">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>26683</v>
+        <v>16431</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="D324" s="1">
         <v>3707909000</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>3619.84</v>
+        <v>2069.69</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="1">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>26688</v>
+        <v>17151</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="D325" s="1">
         <v>3707909000</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>131.71</v>
+        <v>1104.88</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
-[...1 lines deleted...]
-        <v>155</v>
+      <c r="H325" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="1">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>26687</v>
+        <v>17153</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D326" s="1">
         <v>3707909000</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>131.71</v>
+        <v>1104.88</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
-[...1 lines deleted...]
-        <v>155</v>
+      <c r="H326" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="1">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>26689</v>
+        <v>17152</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="D327" s="1">
         <v>3707909000</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>131.71</v>
+        <v>1104.88</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
-[...1 lines deleted...]
-        <v>155</v>
+      <c r="H327" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I327" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="1">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>26665</v>
+        <v>17150</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="D328" s="1">
         <v>3707909000</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>110.21</v>
+        <v>1104.88</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I328" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="1">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>26690</v>
+        <v>23550</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D329" s="1">
         <v>3707909000</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>259.84</v>
-[...4 lines deleted...]
-        <v>56</v>
+        <v>4657.13</v>
+      </c>
+      <c r="G329" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H329" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="1">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>26691</v>
+        <v>24094</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="D330" s="1">
         <v>3707909000</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>259.84</v>
+        <v>515.0700000000001</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H330" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I330" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="1">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>26692</v>
+        <v>23553</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="D331" s="1">
         <v>3707909000</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>259.84</v>
-[...2 lines deleted...]
-      <c r="H331" s="1"/>
+        <v>4657.13</v>
+      </c>
+      <c r="G331" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H331" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="1">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>26664</v>
+        <v>24096</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D332" s="1">
         <v>3707909000</v>
       </c>
       <c r="E332" s="1">
         <v>20</v>
       </c>
       <c r="F332" s="1">
-        <v>322.11</v>
+        <v>515.0700000000001</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I332" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="1">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>27481</v>
+        <v>23552</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="D333" s="1">
         <v>3707909000</v>
       </c>
       <c r="E333" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>483.84</v>
-[...2 lines deleted...]
-      <c r="H333" s="1"/>
+        <v>4657.13</v>
+      </c>
+      <c r="G333" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H333" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I333" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="1">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>27480</v>
+        <v>24095</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="D334" s="1">
         <v>3707909000</v>
       </c>
       <c r="E334" s="1">
         <v>20</v>
       </c>
       <c r="F334" s="1">
-        <v>483.84</v>
+        <v>515.0700000000001</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I334" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="1">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>27479</v>
+        <v>23549</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D335" s="1">
         <v>3707909000</v>
       </c>
       <c r="E335" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>483.84</v>
-[...2 lines deleted...]
-      <c r="H335" s="1"/>
+        <v>3646.23</v>
+      </c>
+      <c r="G335" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H335" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I335" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="1">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>27478</v>
+        <v>24093</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D336" s="1">
         <v>3707909000</v>
       </c>
       <c r="E336" s="1">
         <v>20</v>
       </c>
       <c r="F336" s="1">
-        <v>372.74</v>
+        <v>416.18</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I336" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="1">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>23004</v>
+        <v>26685</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="D337" s="1">
         <v>3707909000</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>4224.19</v>
-[...4 lines deleted...]
-      <c r="H337" s="1"/>
+        <v>4436.52</v>
+      </c>
+      <c r="G337" s="1"/>
+      <c r="H337" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I337" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="1">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>23007</v>
+        <v>26684</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="D338" s="1">
         <v>3707909000</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>4224.19</v>
-[...4 lines deleted...]
-      <c r="H338" s="1"/>
+        <v>4436.52</v>
+      </c>
+      <c r="G338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I338" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="1">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>23005</v>
+        <v>26686</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="D339" s="1">
         <v>3707909000</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>4224.19</v>
-[...4 lines deleted...]
-      <c r="H339" s="1"/>
+        <v>4436.52</v>
+      </c>
+      <c r="G339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I339" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="1">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>23003</v>
+        <v>26683</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D340" s="1">
         <v>3707909000</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>3514.56</v>
-[...4 lines deleted...]
-      <c r="H340" s="1"/>
+        <v>3615.8</v>
+      </c>
+      <c r="G340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I340" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="1">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>22201</v>
+        <v>26688</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="D341" s="1">
         <v>3707909000</v>
       </c>
       <c r="E341" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>776.83</v>
+        <v>131.57</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H341" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I341" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="1">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>22199</v>
+        <v>26687</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="D342" s="1">
         <v>3707909000</v>
       </c>
       <c r="E342" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>880.77</v>
+        <v>131.57</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H342" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I342" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="1">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>22202</v>
+        <v>26689</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="D343" s="1">
         <v>3707909000</v>
       </c>
       <c r="E343" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>880.77</v>
+        <v>131.57</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H343" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I343" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="1">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>22200</v>
+        <v>26665</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D344" s="1">
         <v>3707909000</v>
       </c>
       <c r="E344" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>598.53</v>
+        <v>110.09</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H344" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I344" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="1">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>32781</v>
+        <v>26690</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D345" s="1">
         <v>3707909000</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>4453.12</v>
+        <v>259.55</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H345" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I345" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="1">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>32783</v>
+        <v>26691</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="D346" s="1">
         <v>3707909000</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>4453.12</v>
+        <v>259.55</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H346" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I346" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="1">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>32780</v>
+        <v>26692</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D347" s="1">
         <v>3707909000</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>4453.12</v>
+        <v>259.55</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H347" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I347" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="1">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>32782</v>
+        <v>26664</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="D348" s="1">
         <v>3707909000</v>
       </c>
       <c r="E348" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F348" s="1">
-        <v>4453.12</v>
+        <v>321.75</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H348" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I348" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="1">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>18968</v>
+        <v>23891</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="D349" s="1">
         <v>3707909000</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>651.84</v>
+        <v>520.4400000000001</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I349" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="1">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>18970</v>
+        <v>23896</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D350" s="1">
         <v>3707909000</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>651.84</v>
+        <v>520.4400000000001</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="1"/>
+      <c r="H350" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I350" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="1">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>18969</v>
+        <v>23893</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D351" s="1">
         <v>3707909000</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>651.84</v>
+        <v>520.4400000000001</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="1"/>
+      <c r="H351" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I351" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="1">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>18967</v>
+        <v>23890</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="D352" s="1">
         <v>3707909000</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>1310.4</v>
+        <v>520.4400000000001</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H352" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I352" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="1">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>16099</v>
+        <v>23892</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D353" s="1">
         <v>3707909000</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>349.44</v>
+        <v>2953.5</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="1"/>
+      <c r="H353" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I353" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="1">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>16101</v>
+        <v>23897</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="D354" s="1">
         <v>3707909000</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>349.44</v>
+        <v>2953.5</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="1"/>
+      <c r="H354" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I354" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="1">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>16100</v>
+        <v>23894</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D355" s="1">
         <v>3707909000</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>134.4</v>
+        <v>2953.5</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H355" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I355" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="1">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>16098</v>
+        <v>23889</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="D356" s="1">
         <v>3707909000</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>422.02</v>
+        <v>2953.5</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="1"/>
+      <c r="H356" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I356" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="1">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>8258</v>
+        <v>27481</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="D357" s="1">
         <v>3707909000</v>
       </c>
       <c r="E357" s="1">
         <v>20</v>
       </c>
       <c r="F357" s="1">
-        <v>604.8</v>
+        <v>483.3</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H357" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I357" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="1">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>19933</v>
+        <v>27480</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="D358" s="1">
         <v>3707909000</v>
       </c>
       <c r="E358" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F358" s="1">
-        <v>779.52</v>
+        <v>483.3</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I358" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="1">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>19935</v>
+        <v>27479</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D359" s="1">
         <v>3707909000</v>
       </c>
       <c r="E359" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F359" s="1">
-        <v>779.52</v>
+        <v>483.3</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="1"/>
+      <c r="H359" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I359" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="1">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>19934</v>
+        <v>27478</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D360" s="1">
         <v>3707909000</v>
       </c>
       <c r="E360" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F360" s="1">
-        <v>779.52</v>
+        <v>372.32</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="1"/>
+      <c r="H360" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I360" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="1">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>19932</v>
+        <v>23004</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="D361" s="1">
         <v>3707909000</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>779.52</v>
-[...2 lines deleted...]
-      <c r="H361" s="1"/>
+        <v>4219.48</v>
+      </c>
+      <c r="G361" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H361" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I361" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="1">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>16119</v>
+        <v>23007</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="D362" s="1">
         <v>3707909000</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>1385.66</v>
-[...2 lines deleted...]
-      <c r="H362" s="1"/>
+        <v>4219.48</v>
+      </c>
+      <c r="G362" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H362" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I362" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="1">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>16121</v>
+        <v>23005</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D363" s="1">
         <v>3707909000</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>1385.66</v>
-[...2 lines deleted...]
-      <c r="H363" s="1"/>
+        <v>4219.48</v>
+      </c>
+      <c r="G363" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H363" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I363" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="1">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>16120</v>
+        <v>23003</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D364" s="1">
         <v>3707909000</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>1385.66</v>
-[...2 lines deleted...]
-      <c r="H364" s="1"/>
+        <v>3510.64</v>
+      </c>
+      <c r="G364" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H364" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I364" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="1">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>16117</v>
+        <v>22201</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D365" s="1">
         <v>3707909000</v>
       </c>
       <c r="E365" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F365" s="1">
-        <v>1210.94</v>
+        <v>775.97</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I365" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="1">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>10441</v>
+        <v>22199</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="D366" s="1">
         <v>3707909000</v>
       </c>
       <c r="E366" s="1">
         <v>20</v>
       </c>
       <c r="F366" s="1">
-        <v>1392.38</v>
+        <v>879.79</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="1"/>
+      <c r="H366" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I366" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="1">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>10442</v>
+        <v>22202</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="D367" s="1">
         <v>3707909000</v>
       </c>
       <c r="E367" s="1">
         <v>20</v>
       </c>
       <c r="F367" s="1">
-        <v>1392.38</v>
+        <v>879.79</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="1"/>
+      <c r="H367" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I367" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="1">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>10443</v>
+        <v>22200</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D368" s="1">
         <v>3707909000</v>
       </c>
       <c r="E368" s="1">
         <v>20</v>
       </c>
       <c r="F368" s="1">
-        <v>1392.38</v>
+        <v>597.86</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="1"/>
+      <c r="H368" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I368" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="1">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>10440</v>
+        <v>32781</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D369" s="1">
         <v>3707909000</v>
       </c>
       <c r="E369" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>1392.38</v>
+        <v>4448.15</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="1"/>
+      <c r="H369" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I369" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="1">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>18587</v>
+        <v>32783</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D370" s="1">
         <v>3707909000</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>2060.8</v>
+        <v>4448.15</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I370" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="1">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>18588</v>
+        <v>32780</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D371" s="1">
         <v>3707909000</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>2060.8</v>
+        <v>4448.15</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="1"/>
+      <c r="H371" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I371" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="1">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>18586</v>
+        <v>32782</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="D372" s="1">
         <v>3707909000</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>2060.8</v>
+        <v>4448.15</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="1"/>
+      <c r="H372" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I372" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="1">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>18585</v>
+        <v>18968</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D373" s="1">
         <v>3707909000</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>2060.8</v>
+        <v>651.11</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I373" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="1">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>18459</v>
+        <v>18970</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D374" s="1">
         <v>3707909000</v>
       </c>
       <c r="E374" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>5068.67</v>
+        <v>651.11</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I374" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="1">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>19427</v>
+        <v>18969</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D375" s="1">
         <v>3707909000</v>
       </c>
       <c r="E375" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>560</v>
+        <v>651.11</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I375" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="1">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>19428</v>
+        <v>18967</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="D376" s="1">
         <v>3707909000</v>
       </c>
       <c r="E376" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>288.96</v>
+        <v>1308.94</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="1"/>
+      <c r="H376" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I376" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="1">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>18461</v>
+        <v>16099</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D377" s="1">
         <v>3707909000</v>
       </c>
       <c r="E377" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>5068.67</v>
+        <v>349.05</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="1"/>
+      <c r="H377" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I377" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="1">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>19431</v>
+        <v>16101</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D378" s="1">
         <v>3707909000</v>
       </c>
       <c r="E378" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>560</v>
+        <v>349.05</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="1"/>
+      <c r="H378" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I378" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="1">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>19432</v>
+        <v>16100</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="D379" s="1">
         <v>3707909000</v>
       </c>
       <c r="E379" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>288.96</v>
+        <v>134.25</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H379" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I379" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="1">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>18460</v>
+        <v>16098</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D380" s="1">
         <v>3707909000</v>
       </c>
       <c r="E380" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>5068.67</v>
+        <v>421.55</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="1"/>
+      <c r="H380" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I380" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="1">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>19429</v>
+        <v>8258</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D381" s="1">
         <v>3707909000</v>
       </c>
       <c r="E381" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F381" s="1">
-        <v>560</v>
+        <v>604.13</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H381" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I381" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="1">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>19430</v>
+        <v>19933</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D382" s="1">
         <v>3707909000</v>
       </c>
       <c r="E382" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>288.96</v>
+        <v>778.65</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="1"/>
+      <c r="H382" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I382" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="1">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>18454</v>
+        <v>19935</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D383" s="1">
         <v>3707909000</v>
       </c>
       <c r="E383" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>4686.08</v>
+        <v>778.65</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="1"/>
+      <c r="H383" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I383" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="1">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>19425</v>
+        <v>19934</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D384" s="1">
         <v>3707909000</v>
       </c>
       <c r="E384" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>452.03</v>
+        <v>778.65</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="1"/>
+      <c r="H384" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I384" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="1">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>19426</v>
+        <v>19932</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="D385" s="1">
         <v>3707909000</v>
       </c>
       <c r="E385" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>237.44</v>
+        <v>778.65</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="1"/>
+      <c r="H385" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I385" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="1">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>30136</v>
+        <v>16119</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D386" s="1">
         <v>3707909000</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>4745.22</v>
+        <v>1384.12</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="1"/>
+      <c r="H386" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I386" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="1">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>32093</v>
+        <v>16121</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="D387" s="1">
         <v>3707909000</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>4678.02</v>
+        <v>1384.12</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="1"/>
+      <c r="H387" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I387" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="1">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>31595</v>
+        <v>16120</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D388" s="1">
         <v>3707909000</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>473.98</v>
+        <v>1384.12</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="1"/>
+      <c r="H388" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I388" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="1">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>30133</v>
+        <v>16117</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D389" s="1">
         <v>3707909000</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>4745.22</v>
+        <v>1209.59</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="1"/>
+      <c r="H389" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I389" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="1">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>32092</v>
+        <v>10441</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="D390" s="1">
         <v>3707909000</v>
       </c>
       <c r="E390" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F390" s="1">
-        <v>4678.02</v>
+        <v>1390.83</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="1"/>
+      <c r="H390" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I390" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="1">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>31594</v>
+        <v>10442</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="D391" s="1">
         <v>3707909000</v>
       </c>
       <c r="E391" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F391" s="1">
-        <v>473.98</v>
+        <v>1390.83</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="1"/>
+      <c r="H391" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I391" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="1">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>30134</v>
+        <v>10443</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D392" s="1">
         <v>3707909000</v>
       </c>
       <c r="E392" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F392" s="1">
-        <v>4745.22</v>
+        <v>1390.83</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="1"/>
+      <c r="H392" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I392" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="1">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>32091</v>
+        <v>10440</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="D393" s="1">
         <v>3707909000</v>
       </c>
       <c r="E393" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F393" s="1">
-        <v>4678.02</v>
+        <v>1390.83</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="1"/>
+      <c r="H393" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I393" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="1">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>31596</v>
+        <v>18587</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D394" s="1">
         <v>3707909000</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>473.98</v>
+        <v>2058.5</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="1"/>
+      <c r="H394" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I394" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="1">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>30135</v>
+        <v>18588</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D395" s="1">
         <v>3707909000</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>4745.22</v>
+        <v>2058.5</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="1"/>
+      <c r="H395" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I395" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="1">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>32090</v>
+        <v>18586</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D396" s="1">
         <v>3707909000</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>4678.02</v>
+        <v>2058.5</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="1"/>
+      <c r="H396" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I396" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="1">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>31593</v>
+        <v>18585</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D397" s="1">
         <v>3707909000</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>473.98</v>
+        <v>2058.5</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="1"/>
+      <c r="H397" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I397" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="1">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>16541</v>
+        <v>18459</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D398" s="1">
         <v>3707909000</v>
       </c>
       <c r="E398" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F398" s="1">
-        <v>2849.28</v>
+        <v>5063.02</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="1"/>
+      <c r="H398" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I398" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="1">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>16540</v>
+        <v>19427</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D399" s="1">
         <v>3707909000</v>
       </c>
       <c r="E399" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F399" s="1">
-        <v>2849.28</v>
+        <v>559.38</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="1"/>
+      <c r="H399" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I399" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="1">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>16539</v>
+        <v>19428</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D400" s="1">
         <v>3707909000</v>
       </c>
       <c r="E400" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F400" s="1">
-        <v>2849.28</v>
+        <v>288.64</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="1"/>
+      <c r="H400" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I400" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="1">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>16538</v>
+        <v>18461</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="D401" s="1">
         <v>3707909000</v>
       </c>
       <c r="E401" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F401" s="1">
-        <v>2849.28</v>
+        <v>5063.02</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="1"/>
+      <c r="H401" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I401" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="1">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>29972</v>
+        <v>19431</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D402" s="1">
         <v>3707909000</v>
       </c>
       <c r="E402" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F402" s="1">
-        <v>1055.94</v>
+        <v>559.38</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="1"/>
+      <c r="H402" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I402" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="1">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>29974</v>
+        <v>19432</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D403" s="1">
         <v>3707909000</v>
       </c>
       <c r="E403" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F403" s="1">
-        <v>1055.94</v>
+        <v>288.64</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="1"/>
+      <c r="H403" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I403" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="1">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>29973</v>
+        <v>18460</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D404" s="1">
         <v>3707909000</v>
       </c>
       <c r="E404" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F404" s="1">
-        <v>1055.94</v>
+        <v>5063.02</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="1"/>
+      <c r="H404" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I404" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="1">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>29971</v>
+        <v>19429</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D405" s="1">
         <v>3707909000</v>
       </c>
       <c r="E405" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F405" s="1">
-        <v>1111.49</v>
+        <v>559.38</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="1"/>
+      <c r="H405" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I405" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="1">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>18571</v>
+        <v>19430</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D406" s="1">
         <v>3707909000</v>
       </c>
       <c r="E406" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F406" s="1">
-        <v>635.26</v>
+        <v>288.64</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="1"/>
+      <c r="H406" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I406" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="1">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>18573</v>
+        <v>18454</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D407" s="1">
         <v>3707909000</v>
       </c>
       <c r="E407" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F407" s="1">
-        <v>635.26</v>
+        <v>4680.85</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="1"/>
+      <c r="H407" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I407" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="1">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>18572</v>
+        <v>19425</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="D408" s="1">
         <v>3707909000</v>
       </c>
       <c r="E408" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F408" s="1">
-        <v>635.26</v>
+        <v>451.53</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="1"/>
+      <c r="H408" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I408" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="1">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>18570</v>
+        <v>19426</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D409" s="1">
         <v>3707909000</v>
       </c>
       <c r="E409" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F409" s="1">
-        <v>635.26</v>
+        <v>237.18</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="1"/>
+      <c r="H409" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I409" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="1">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>17640</v>
+        <v>30136</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D410" s="1">
         <v>3707909000</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>1811.71</v>
+        <v>4739.92</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="1"/>
+      <c r="H410" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I410" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="1">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>17642</v>
+        <v>32093</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="D411" s="1">
         <v>3707909000</v>
       </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>1811.71</v>
+        <v>4672.8</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="1"/>
+      <c r="H411" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I411" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="1">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>17641</v>
+        <v>31595</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D412" s="1">
         <v>3707909000</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>1811.71</v>
+        <v>473.46</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="1"/>
+      <c r="H412" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I412" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="1">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>17639</v>
+        <v>30133</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D413" s="1">
         <v>3707909000</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>1811.71</v>
+        <v>4739.92</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="1"/>
+      <c r="H413" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I413" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="1">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>16054</v>
+        <v>32092</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D414" s="1">
         <v>3707909000</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>924.22</v>
+        <v>4672.8</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="1"/>
+      <c r="H414" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I414" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="1">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>15841</v>
+        <v>31594</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="D415" s="1">
         <v>3707909000</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>2182.66</v>
+        <v>473.46</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="1"/>
+      <c r="H415" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I415" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="1">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>15850</v>
+        <v>30134</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D416" s="1">
         <v>3707909000</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>924.22</v>
+        <v>4739.92</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="1"/>
+      <c r="H416" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I416" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="1">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>15847</v>
+        <v>32091</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D417" s="1">
         <v>3707909000</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>2329.6</v>
+        <v>4672.8</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="1"/>
+      <c r="H417" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I417" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="1">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>15851</v>
+        <v>31596</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D418" s="1">
         <v>3707909000</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>924.22</v>
+        <v>473.46</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="1"/>
+      <c r="H418" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I418" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="1">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>15848</v>
+        <v>30135</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="D419" s="1">
         <v>3707909000</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>2329.6</v>
+        <v>4739.92</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="1"/>
+      <c r="H419" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I419" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="1">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>15852</v>
+        <v>32090</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D420" s="1">
         <v>3707909000</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>924.22</v>
+        <v>4672.8</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="1"/>
+      <c r="H420" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I420" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="1">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>15849</v>
+        <v>31593</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="D421" s="1">
         <v>3707909000</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>2329.6</v>
+        <v>473.46</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="1"/>
+      <c r="H421" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I421" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="1">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>30433</v>
+        <v>16541</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D422" s="1">
         <v>3707909000</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>627.2</v>
+        <v>2846.1</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="1"/>
+      <c r="H422" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I422" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="1">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>30435</v>
+        <v>16540</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D423" s="1">
         <v>3707909000</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>627.2</v>
+        <v>2846.1</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="1"/>
+      <c r="H423" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I423" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="1">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>30434</v>
+        <v>16539</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D424" s="1">
         <v>3707909000</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>627.2</v>
+        <v>2846.1</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="1"/>
+      <c r="H424" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I424" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="1">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>30432</v>
+        <v>16538</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="D425" s="1">
         <v>3707909000</v>
       </c>
       <c r="E425" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>372.29</v>
+        <v>2846.1</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="1"/>
+      <c r="H425" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I425" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="1">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>13969</v>
+        <v>29972</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D426" s="1">
         <v>3707909000</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>127.68</v>
+        <v>1054.76</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H426" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I426" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="1">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>15388</v>
+        <v>29974</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="D427" s="1">
         <v>3707909000</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>139.78</v>
+        <v>1054.76</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H427" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I427" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="1">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>15390</v>
+        <v>29973</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="D428" s="1">
         <v>3707909000</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>139.78</v>
+        <v>1054.76</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H428" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I428" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="1">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>15389</v>
+        <v>29971</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="D429" s="1">
         <v>3707909000</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>139.78</v>
+        <v>1110.25</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H429" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I429" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="1">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>7949</v>
+        <v>18571</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="D430" s="1">
         <v>3707909000</v>
       </c>
       <c r="E430" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>231.62</v>
+        <v>634.5599999999999</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="1"/>
+      <c r="H430" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I430" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="1">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>7946</v>
+        <v>18573</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D431" s="1">
         <v>3707909000</v>
       </c>
       <c r="E431" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>231.62</v>
+        <v>634.5599999999999</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="1"/>
+      <c r="H431" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I431" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="1">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>7948</v>
+        <v>18572</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D432" s="1">
         <v>3707909000</v>
       </c>
       <c r="E432" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>231.62</v>
+        <v>634.5599999999999</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="1"/>
+      <c r="H432" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I432" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="1">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>7947</v>
+        <v>18570</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="D433" s="1">
         <v>3707909000</v>
       </c>
       <c r="E433" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>231.62</v>
+        <v>634.5599999999999</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="1"/>
+      <c r="H433" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I433" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="1">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>15387</v>
+        <v>17640</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D434" s="1">
         <v>3707909000</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>116.93</v>
+        <v>1809.69</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H434" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I434" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="1">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>14591</v>
+        <v>17642</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D435" s="1">
         <v>3707909000</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>139.78</v>
+        <v>1809.69</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H435" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I435" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="1">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>14593</v>
+        <v>17641</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D436" s="1">
         <v>3707909000</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>139.78</v>
+        <v>1809.69</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H436" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I436" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="1">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>14592</v>
+        <v>17639</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D437" s="1">
         <v>3707909000</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>139.78</v>
+        <v>1809.69</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H437" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I437" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="1">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>21779</v>
+        <v>16054</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D438" s="1">
         <v>3707909000</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>5137.22</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="1"/>
+      <c r="H438" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I438" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="1">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>31569</v>
+        <v>15841</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="D439" s="1">
         <v>3707909000</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>1267.39</v>
+        <v>2180.22</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="1"/>
+      <c r="H439" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I439" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="1">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>15616</v>
+        <v>15850</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D440" s="1">
         <v>3707909000</v>
       </c>
       <c r="E440" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>225.79</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="1"/>
+      <c r="H440" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I440" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="1">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>31566</v>
+        <v>15847</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D441" s="1">
         <v>3707909000</v>
       </c>
       <c r="E441" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>90.94</v>
+        <v>2327</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H441" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I441" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="1">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>26463</v>
+        <v>15851</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D442" s="1">
         <v>3707909000</v>
       </c>
       <c r="E442" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>237.44</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H442" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I442" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="1">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>33524</v>
+        <v>15848</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D443" s="1">
         <v>3707909000</v>
       </c>
       <c r="E443" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>139.78</v>
+        <v>2327</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H443" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I443" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="1">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>33528</v>
+        <v>15852</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D444" s="1">
         <v>3707909000</v>
       </c>
       <c r="E444" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>1478.4</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="1"/>
+      <c r="H444" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I444" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="1">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>21781</v>
+        <v>15849</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="D445" s="1">
         <v>3707909000</v>
       </c>
       <c r="E445" s="1">
         <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>5137.22</v>
+        <v>2327</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="1"/>
+      <c r="H445" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I445" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="1">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>31571</v>
+        <v>30433</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D446" s="1">
         <v>3707909000</v>
       </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>1267.39</v>
+        <v>626.5</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="1"/>
+      <c r="H446" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I446" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="1">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>15618</v>
+        <v>30435</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="D447" s="1">
         <v>3707909000</v>
       </c>
       <c r="E447" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>225.79</v>
+        <v>626.5</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="1"/>
+      <c r="H447" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I447" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="1">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>31568</v>
+        <v>30434</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="D448" s="1">
         <v>3707909000</v>
       </c>
       <c r="E448" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>90.94</v>
+        <v>626.5</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H448" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I448" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="1">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>26464</v>
+        <v>30432</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D449" s="1">
         <v>3707909000</v>
       </c>
       <c r="E449" s="1">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F449" s="1">
-        <v>237.44</v>
+        <v>371.87</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H449" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I449" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="1">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>33525</v>
+        <v>13969</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D450" s="1">
         <v>3707909000</v>
       </c>
       <c r="E450" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>139.78</v>
+        <v>127.54</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="1"/>
+      <c r="H450" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I450" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="1">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>33529</v>
+        <v>15388</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="D451" s="1">
         <v>3707909000</v>
       </c>
       <c r="E451" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>1478.4</v>
+        <v>139.62</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H451" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I451" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="1">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>21780</v>
+        <v>15390</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D452" s="1">
         <v>3707909000</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>5137.22</v>
+        <v>139.62</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H452" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I452" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="1">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>31570</v>
+        <v>15389</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="D453" s="1">
         <v>3707909000</v>
       </c>
       <c r="E453" s="1">
         <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>1267.39</v>
+        <v>139.62</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H453" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I453" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="1">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>15617</v>
+        <v>7949</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D454" s="1">
         <v>3707909000</v>
       </c>
       <c r="E454" s="1">
         <v>20</v>
       </c>
       <c r="F454" s="1">
-        <v>225.79</v>
+        <v>231.36</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H454" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I454" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="1">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>31567</v>
+        <v>7946</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D455" s="1">
         <v>3707909000</v>
       </c>
       <c r="E455" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F455" s="1">
-        <v>90.94</v>
+        <v>231.36</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H455" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I455" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="1">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>26465</v>
+        <v>7948</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="D456" s="1">
         <v>3707909000</v>
       </c>
       <c r="E456" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F456" s="1">
-        <v>237.44</v>
+        <v>231.36</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H456" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I456" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="1">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>33526</v>
+        <v>7947</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="D457" s="1">
         <v>3707909000</v>
       </c>
       <c r="E457" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F457" s="1">
-        <v>139.78</v>
+        <v>231.36</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H457" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I457" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="1">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>33530</v>
+        <v>15387</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D458" s="1">
         <v>3707909000</v>
       </c>
       <c r="E458" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>1478.4</v>
+        <v>116.8</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H458" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I458" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="1">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>21778</v>
+        <v>14591</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="D459" s="1">
         <v>3707909000</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>4682.5</v>
+        <v>139.62</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H459" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I459" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="1">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>31565</v>
+        <v>14593</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D460" s="1">
         <v>3707909000</v>
       </c>
       <c r="E460" s="1">
         <v>1</v>
       </c>
       <c r="F460" s="1">
-        <v>826.5599999999999</v>
+        <v>139.62</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H460" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I460" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="1">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>31563</v>
+        <v>14592</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="D461" s="1">
         <v>3707909000</v>
       </c>
       <c r="E461" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>90.94</v>
+        <v>139.62</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="1"/>
+      <c r="H461" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I461" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="1">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>26462</v>
+        <v>21779</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D462" s="1">
         <v>3707909000</v>
       </c>
       <c r="E462" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>255.36</v>
+        <v>5131.48</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="1"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="H462" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I462" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="1">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>33523</v>
+        <v>31569</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="D463" s="1">
         <v>3707909000</v>
       </c>
       <c r="E463" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>84.22</v>
+        <v>1265.98</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="1"/>
+      <c r="H463" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I463" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="1">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>15615</v>
+        <v>15616</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D464" s="1">
         <v>3707909000</v>
       </c>
       <c r="E464" s="1">
         <v>20</v>
       </c>
       <c r="F464" s="1">
-        <v>310.91</v>
+        <v>225.54</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="1"/>
+      <c r="H464" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I464" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="1">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>33527</v>
+        <v>31566</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="D465" s="1">
         <v>3707909000</v>
       </c>
       <c r="E465" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F465" s="1">
-        <v>833.28</v>
+        <v>90.84</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H465" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I465" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="1">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>17093</v>
+        <v>26463</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D466" s="1">
         <v>3707909000</v>
       </c>
       <c r="E466" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F466" s="1">
-        <v>327.94</v>
+        <v>237.18</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H466" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I466" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="1">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>17092</v>
+        <v>33524</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D467" s="1">
         <v>3707909000</v>
       </c>
       <c r="E467" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F467" s="1">
-        <v>327.94</v>
+        <v>139.62</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H467" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I467" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="1">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>17094</v>
+        <v>33528</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D468" s="1">
         <v>3707909000</v>
       </c>
       <c r="E468" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F468" s="1">
-        <v>327.94</v>
+        <v>1476.75</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="1"/>
+      <c r="H468" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I468" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="1">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>17095</v>
+        <v>21781</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="D469" s="1">
         <v>3707909000</v>
       </c>
       <c r="E469" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>327.94</v>
+        <v>5131.48</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="1"/>
+      <c r="H469" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I469" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="1">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>17963</v>
+        <v>31571</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D470" s="1">
         <v>3707909000</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>826.11</v>
+        <v>1265.98</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="1"/>
+      <c r="H470" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I470" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="1">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>11686</v>
+        <v>15618</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="D471" s="1">
         <v>3707909000</v>
       </c>
       <c r="E471" s="1">
         <v>20</v>
       </c>
       <c r="F471" s="1">
-        <v>1165.25</v>
+        <v>225.54</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="1"/>
+      <c r="H471" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I471" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="1">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>17965</v>
+        <v>31568</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D472" s="1">
         <v>3707909000</v>
       </c>
       <c r="E472" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F472" s="1">
-        <v>826.11</v>
+        <v>90.84</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H472" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I472" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="1">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>11688</v>
+        <v>26464</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="D473" s="1">
         <v>3707909000</v>
       </c>
       <c r="E473" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F473" s="1">
-        <v>1165.25</v>
+        <v>237.18</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H473" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I473" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="1">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>17964</v>
+        <v>33525</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D474" s="1">
         <v>3707909000</v>
       </c>
       <c r="E474" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F474" s="1">
-        <v>826.11</v>
+        <v>139.62</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H474" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I474" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="1">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>11687</v>
+        <v>33529</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="D475" s="1">
         <v>3707909000</v>
       </c>
       <c r="E475" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F475" s="1">
-        <v>1165.25</v>
+        <v>1476.75</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="1"/>
+      <c r="H475" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I475" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="1">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>17962</v>
+        <v>21780</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D476" s="1">
         <v>3707909000</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>756.22</v>
+        <v>5131.48</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="1"/>
+      <c r="H476" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I476" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="1">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>11685</v>
+        <v>31570</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D477" s="1">
         <v>3707909000</v>
       </c>
       <c r="E477" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>1135.68</v>
+        <v>1265.98</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="1"/>
+      <c r="H477" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I477" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="1">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>19565</v>
+        <v>15617</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D478" s="1">
         <v>3707909000</v>
       </c>
       <c r="E478" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F478" s="1">
-        <v>228.93</v>
+        <v>225.54</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="1"/>
+      <c r="H478" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I478" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="1">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>19567</v>
+        <v>31567</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="D479" s="1">
         <v>3707909000</v>
       </c>
       <c r="E479" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F479" s="1">
-        <v>154.56</v>
+        <v>90.84</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H479" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I479" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="1">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>19566</v>
+        <v>26465</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D480" s="1">
         <v>3707909000</v>
       </c>
       <c r="E480" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F480" s="1">
-        <v>228.93</v>
+        <v>237.18</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H480" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I480" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="1">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>19564</v>
+        <v>33526</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D481" s="1">
         <v>3707909000</v>
       </c>
       <c r="E481" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F481" s="1">
-        <v>114.69</v>
+        <v>139.62</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="1"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="H481" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I481" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="1">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>20849</v>
+        <v>33530</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="D482" s="1">
         <v>3707909000</v>
       </c>
       <c r="E482" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F482" s="1">
-        <v>690.37</v>
+        <v>1476.75</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="1"/>
+      <c r="H482" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I482" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="1">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>20851</v>
+        <v>21778</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="D483" s="1">
         <v>3707909000</v>
       </c>
       <c r="E483" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>690.37</v>
+        <v>4677.27</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="1"/>
+      <c r="H483" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I483" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="1">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>20850</v>
+        <v>31565</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D484" s="1">
         <v>3707909000</v>
       </c>
       <c r="E484" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>690.37</v>
+        <v>825.64</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="1"/>
+      <c r="H484" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I484" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="1">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>20848</v>
+        <v>31563</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="D485" s="1">
         <v>3707909000</v>
       </c>
       <c r="E485" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F485" s="1">
-        <v>856.13</v>
+        <v>90.84</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H485" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I485" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="1">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>27266</v>
+        <v>26462</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="D486" s="1">
         <v>3707909000</v>
       </c>
       <c r="E486" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F486" s="1">
-        <v>3709.44</v>
+        <v>255.08</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H486" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I486" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="1">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>27267</v>
+        <v>33523</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="D487" s="1">
         <v>3707909000</v>
       </c>
       <c r="E487" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F487" s="1">
-        <v>3709.44</v>
+        <v>84.13</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H487" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I487" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="1">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>27265</v>
+        <v>15615</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="D488" s="1">
         <v>3707909000</v>
       </c>
       <c r="E488" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F488" s="1">
-        <v>3709.44</v>
+        <v>310.57</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="1"/>
+      <c r="H488" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I488" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="1">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>27268</v>
+        <v>33527</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D489" s="1">
         <v>3707909000</v>
       </c>
       <c r="E489" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F489" s="1">
-        <v>3709.44</v>
+        <v>832.35</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="1"/>
+      <c r="H489" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I489" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="1">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>26303</v>
+        <v>17093</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="D490" s="1">
         <v>3707909000</v>
       </c>
       <c r="E490" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F490" s="1">
-        <v>2128.45</v>
+        <v>327.57</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="1"/>
+      <c r="H490" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I490" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="1">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>26305</v>
+        <v>17092</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D491" s="1">
         <v>3707909000</v>
       </c>
       <c r="E491" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F491" s="1">
-        <v>2128.45</v>
+        <v>327.57</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="1"/>
+      <c r="H491" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I491" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="1">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>26304</v>
+        <v>17094</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D492" s="1">
         <v>3707909000</v>
       </c>
       <c r="E492" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F492" s="1">
-        <v>2128.45</v>
+        <v>327.57</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="1"/>
+      <c r="H492" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I492" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="1">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>26302</v>
+        <v>17095</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="D493" s="1">
         <v>3707909000</v>
       </c>
       <c r="E493" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F493" s="1">
-        <v>991.42</v>
+        <v>327.57</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="1"/>
+      <c r="H493" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I493" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="1">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>18482</v>
+        <v>17963</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D494" s="1">
         <v>3707909000</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>806.4</v>
+        <v>825.1900000000001</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="1"/>
+      <c r="H494" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I494" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="1">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>11730</v>
+        <v>11686</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="D495" s="1">
         <v>3707909000</v>
       </c>
       <c r="E495" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F495" s="1">
-        <v>291.65</v>
+        <v>1163.95</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="1"/>
+      <c r="H495" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I495" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="1">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>18484</v>
+        <v>17965</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="D496" s="1">
         <v>3707909000</v>
       </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>806.4</v>
+        <v>825.1900000000001</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="1"/>
+      <c r="H496" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I496" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="1">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>11729</v>
+        <v>11688</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="D497" s="1">
         <v>3707909000</v>
       </c>
       <c r="E497" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F497" s="1">
-        <v>336.45</v>
+        <v>1163.95</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="1"/>
+      <c r="H497" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I497" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="1">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>18483</v>
+        <v>17964</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D498" s="1">
         <v>3707909000</v>
       </c>
       <c r="E498" s="1">
         <v>1</v>
       </c>
       <c r="F498" s="1">
-        <v>806.4</v>
+        <v>825.1900000000001</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="1"/>
+      <c r="H498" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I498" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="1">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>11728</v>
+        <v>11687</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="D499" s="1">
         <v>3707909000</v>
       </c>
       <c r="E499" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F499" s="1">
-        <v>530.4299999999999</v>
+        <v>1163.95</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="1"/>
+      <c r="H499" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I499" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="1">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>18481</v>
+        <v>17962</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="D500" s="1">
         <v>3707909000</v>
       </c>
       <c r="E500" s="1">
         <v>1</v>
       </c>
       <c r="F500" s="1">
-        <v>806.4</v>
+        <v>755.38</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="1"/>
+      <c r="H500" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I500" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="1">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>11731</v>
+        <v>11685</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D501" s="1">
         <v>3707909000</v>
       </c>
       <c r="E501" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F501" s="1">
-        <v>291.65</v>
+        <v>1134.41</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="1"/>
+      <c r="H501" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I501" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="1">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>14343</v>
+        <v>19565</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="D502" s="1">
         <v>3707909000</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>990.53</v>
+        <v>228.67</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="1"/>
+      <c r="H502" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I502" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="1">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>14342</v>
+        <v>19567</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="D503" s="1">
         <v>3707909000</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>990.53</v>
+        <v>154.39</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="1"/>
+      <c r="H503" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I503" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="1">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>14341</v>
+        <v>19566</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="D504" s="1">
         <v>3707909000</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>990.53</v>
+        <v>228.67</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="1"/>
+      <c r="H504" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I504" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="1">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>14340</v>
+        <v>19564</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="D505" s="1">
         <v>3707909000</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>990.53</v>
+        <v>114.56</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="1"/>
+      <c r="H505" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I505" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="1">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>34487</v>
+        <v>20849</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="D506" s="1">
         <v>3707909000</v>
       </c>
       <c r="E506" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F506" s="1">
-        <v>5268.48</v>
+        <v>689.6</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="1"/>
+      <c r="H506" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I506" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="1">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>34492</v>
+        <v>20851</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="D507" s="1">
         <v>3707909000</v>
       </c>
       <c r="E507" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F507" s="1">
-        <v>5268.48</v>
+        <v>689.6</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="1"/>
+      <c r="H507" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I507" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="1">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>34498</v>
+        <v>20850</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="D508" s="1">
         <v>3707909000</v>
       </c>
       <c r="E508" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F508" s="1">
-        <v>5268.48</v>
+        <v>689.6</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="1"/>
+      <c r="H508" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I508" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="1">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>34482</v>
+        <v>20848</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="D509" s="1">
         <v>3707909000</v>
       </c>
       <c r="E509" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F509" s="1">
-        <v>5107.2</v>
+        <v>855.17</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="1"/>
+      <c r="H509" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I509" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="1">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>34489</v>
+        <v>27266</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="D510" s="1">
         <v>3707909000</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>540.74</v>
+        <v>3705.3</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="1"/>
+      <c r="H510" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I510" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="1">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>34494</v>
+        <v>27267</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="D511" s="1">
         <v>3707909000</v>
       </c>
       <c r="E511" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>540.74</v>
+        <v>3705.3</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="1"/>
+      <c r="H511" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I511" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="1">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>34500</v>
+        <v>27265</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="D512" s="1">
         <v>3707909000</v>
       </c>
       <c r="E512" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>540.74</v>
+        <v>3705.3</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="1"/>
+      <c r="H512" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I512" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="1">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>34483</v>
+        <v>27268</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="D513" s="1">
         <v>3707909000</v>
       </c>
       <c r="E513" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>650.5</v>
+        <v>3705.3</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="1"/>
+      <c r="H513" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I513" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="1">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>34484</v>
+        <v>26303</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D514" s="1">
         <v>3707909000</v>
       </c>
       <c r="E514" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>822.53</v>
+        <v>2126.07</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="1"/>
+      <c r="H514" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I514" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="1">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>34485</v>
+        <v>26305</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="D515" s="1">
         <v>3707909000</v>
       </c>
       <c r="E515" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>166.66</v>
+        <v>2126.07</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="1"/>
+      <c r="H515" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I515" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="1">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>34490</v>
+        <v>26304</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="D516" s="1">
         <v>3707909000</v>
       </c>
       <c r="E516" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>166.66</v>
+        <v>2126.07</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="1"/>
+      <c r="H516" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I516" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="1">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>34495</v>
+        <v>26302</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="D517" s="1">
         <v>3707909000</v>
       </c>
       <c r="E517" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>166.66</v>
+        <v>990.3200000000001</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="1"/>
+      <c r="H517" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I517" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="1">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>34477</v>
+        <v>35298</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D518" s="1">
         <v>3707909000</v>
       </c>
       <c r="E518" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>164.42</v>
+        <v>2345.8</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="1"/>
+      <c r="H518" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I518" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="1">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>34486</v>
+        <v>35297</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="D519" s="1">
         <v>3707909000</v>
       </c>
       <c r="E519" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>220.42</v>
+        <v>857.86</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="1"/>
+      <c r="H519" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I519" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="1">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>34491</v>
+        <v>18482</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="D520" s="1">
         <v>3707909000</v>
       </c>
       <c r="E520" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>220.42</v>
+        <v>805.5</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="1"/>
+      <c r="H520" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I520" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="1">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>34497</v>
+        <v>11730</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="D521" s="1">
         <v>3707909000</v>
       </c>
       <c r="E521" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>220.42</v>
+        <v>291.32</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="1"/>
+      <c r="H521" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I521" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="1">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>34481</v>
+        <v>18484</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="D522" s="1">
         <v>3707909000</v>
       </c>
       <c r="E522" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>292.99</v>
+        <v>805.5</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="1"/>
+      <c r="H522" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I522" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="1">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>34488</v>
+        <v>11729</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="D523" s="1">
         <v>3707909000</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>480.7</v>
+        <v>336.07</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="1"/>
+      <c r="H523" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I523" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="1">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>34493</v>
+        <v>18483</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="D524" s="1">
         <v>3707909000</v>
       </c>
       <c r="E524" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>480.7</v>
+        <v>805.5</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="1"/>
+      <c r="H524" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I524" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="1">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>34499</v>
+        <v>11728</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="D525" s="1">
         <v>3707909000</v>
       </c>
       <c r="E525" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>480.7</v>
+        <v>529.84</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="1"/>
+      <c r="H525" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I525" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="1">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>28333</v>
+        <v>18481</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D526" s="1">
         <v>3707909000</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>827.9</v>
+        <v>805.5</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="1"/>
+      <c r="H526" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I526" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="1">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>28334</v>
+        <v>11731</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="D527" s="1">
         <v>3707909000</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>352.58</v>
+        <v>291.32</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="1"/>
+      <c r="H527" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I527" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="1">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>28335</v>
+        <v>14343</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="D528" s="1">
         <v>3707909000</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>352.58</v>
+        <v>989.42</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="1"/>
+      <c r="H528" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I528" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="1">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>28336</v>
+        <v>14342</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="D529" s="1">
         <v>3707909000</v>
       </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>352.58</v>
+        <v>989.42</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="1"/>
+      <c r="H529" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I529" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="1">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>16031</v>
+        <v>14341</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="D530" s="1">
         <v>3707909000</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>159.94</v>
+        <v>989.42</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="1"/>
+      <c r="H530" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I530" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="1">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>16033</v>
+        <v>14340</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="D531" s="1">
         <v>3707909000</v>
       </c>
       <c r="E531" s="1">
         <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>159.94</v>
+        <v>989.42</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="1"/>
+      <c r="H531" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I531" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="1">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>16032</v>
+        <v>34487</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="D532" s="1">
         <v>3707909000</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>159.94</v>
+        <v>5262.6</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="1"/>
+      <c r="H532" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I532" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="1">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>16030</v>
+        <v>34492</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="D533" s="1">
         <v>3707909000</v>
       </c>
       <c r="E533" s="1">
         <v>1</v>
       </c>
       <c r="F533" s="1">
-        <v>304.19</v>
+        <v>5262.6</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="1"/>
+      <c r="H533" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I533" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="1">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>24982</v>
+        <v>34498</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="D534" s="1">
         <v>3707909000</v>
       </c>
       <c r="E534" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F534" s="1">
-        <v>173.38</v>
+        <v>5262.6</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="1"/>
+      <c r="H534" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I534" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="1">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>24983</v>
+        <v>34482</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="D535" s="1">
         <v>3707909000</v>
       </c>
       <c r="E535" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>173.38</v>
+        <v>5101.5</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="1"/>
+      <c r="H535" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I535" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="1">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>24984</v>
+        <v>34489</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D536" s="1">
         <v>3707909000</v>
       </c>
       <c r="E536" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>173.38</v>
+        <v>540.13</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="1"/>
+      <c r="H536" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I536" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="1">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>24985</v>
+        <v>34494</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="D537" s="1">
         <v>3707909000</v>
       </c>
       <c r="E537" s="1">
         <v>20</v>
       </c>
       <c r="F537" s="1">
-        <v>194.43</v>
+        <v>540.13</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="1"/>
+      <c r="H537" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I537" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="1">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>24592</v>
+        <v>34500</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="D538" s="1">
         <v>3707909000</v>
       </c>
       <c r="E538" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F538" s="1">
-        <v>533.12</v>
+        <v>540.13</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="1"/>
+      <c r="H538" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I538" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="1">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>24593</v>
+        <v>34483</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="D539" s="1">
         <v>3707909000</v>
       </c>
       <c r="E539" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F539" s="1">
-        <v>533.12</v>
+        <v>649.77</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="1"/>
+      <c r="H539" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I539" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="1">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>24594</v>
+        <v>34484</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="D540" s="1">
         <v>3707909000</v>
       </c>
       <c r="E540" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F540" s="1">
-        <v>533.12</v>
+        <v>821.61</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="1"/>
+      <c r="H540" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I540" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="1">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>24595</v>
+        <v>34485</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="D541" s="1">
         <v>3707909000</v>
       </c>
       <c r="E541" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F541" s="1">
-        <v>533.12</v>
+        <v>166.47</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="1"/>
+      <c r="H541" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I541" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="1">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>17335</v>
+        <v>34490</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="D542" s="1">
         <v>3707909000</v>
       </c>
       <c r="E542" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F542" s="1">
-        <v>604.35</v>
+        <v>166.47</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="1"/>
+      <c r="H542" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I542" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="1">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>17337</v>
+        <v>34495</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="D543" s="1">
         <v>3707909000</v>
       </c>
       <c r="E543" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F543" s="1">
-        <v>604.35</v>
+        <v>166.47</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="1"/>
+      <c r="H543" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I543" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="1">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>17336</v>
+        <v>34477</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="D544" s="1">
         <v>3707909000</v>
       </c>
       <c r="E544" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F544" s="1">
-        <v>604.35</v>
+        <v>164.23</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="1"/>
+      <c r="H544" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I544" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="1">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>17334</v>
+        <v>34486</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="D545" s="1">
         <v>3707909000</v>
       </c>
       <c r="E545" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F545" s="1">
-        <v>604.35</v>
+        <v>220.17</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="1"/>
+      <c r="H545" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I545" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="1">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>17583</v>
+        <v>34491</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="D546" s="1">
         <v>3707909000</v>
       </c>
       <c r="E546" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F546" s="1">
-        <v>422.02</v>
+        <v>220.17</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="1"/>
+      <c r="H546" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I546" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="1">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>17585</v>
+        <v>34497</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="D547" s="1">
         <v>3707909000</v>
       </c>
       <c r="E547" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F547" s="1">
-        <v>422.02</v>
+        <v>220.17</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="1"/>
+      <c r="H547" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I547" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="1">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>17584</v>
+        <v>34481</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D548" s="1">
         <v>3707909000</v>
       </c>
       <c r="E548" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F548" s="1">
-        <v>422.02</v>
+        <v>292.67</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="1"/>
+      <c r="H548" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I548" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="1">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>17582</v>
+        <v>34488</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="D549" s="1">
         <v>3707909000</v>
       </c>
       <c r="E549" s="1">
         <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>420.67</v>
+        <v>480.17</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="1"/>
+      <c r="H549" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I549" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="1">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>24991</v>
+        <v>34493</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="D550" s="1">
         <v>3707909000</v>
       </c>
       <c r="E550" s="1">
         <v>20</v>
       </c>
       <c r="F550" s="1">
-        <v>346.3</v>
+        <v>480.17</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="1"/>
+      <c r="H550" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I550" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="1">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>24992</v>
+        <v>34499</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="D551" s="1">
         <v>3707909000</v>
       </c>
       <c r="E551" s="1">
         <v>20</v>
       </c>
       <c r="F551" s="1">
-        <v>346.3</v>
+        <v>480.17</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="1"/>
+      <c r="H551" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I551" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="1">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>24993</v>
+        <v>28333</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="D552" s="1">
         <v>3707909000</v>
       </c>
       <c r="E552" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>346.3</v>
+        <v>826.98</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="1"/>
+      <c r="H552" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I552" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="1">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>24990</v>
+        <v>28334</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="D553" s="1">
         <v>3707909000</v>
       </c>
       <c r="E553" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>341.82</v>
+        <v>352.18</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="1"/>
+      <c r="H553" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I553" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="1">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>18576</v>
+        <v>28335</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="D554" s="1">
         <v>3707909000</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>124.1</v>
+        <v>352.18</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="1"/>
+      <c r="H554" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I554" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="1">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>18578</v>
+        <v>28336</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="D555" s="1">
         <v>3707909000</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>124.1</v>
+        <v>352.18</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="1"/>
+      <c r="H555" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I555" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="1">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>18577</v>
+        <v>16031</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="D556" s="1">
         <v>3707909000</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>124.1</v>
+        <v>159.76</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="1"/>
+      <c r="H556" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I556" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="1">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>18575</v>
+        <v>16033</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="D557" s="1">
         <v>3707909000</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>299.71</v>
+        <v>159.76</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="1"/>
+      <c r="H557" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I557" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="1">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>26825</v>
+        <v>16032</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="D558" s="1">
         <v>3707909000</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>634.37</v>
+        <v>159.76</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="1"/>
+      <c r="H558" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I558" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="1">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>25076</v>
+        <v>16030</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="D559" s="1">
         <v>3707909000</v>
       </c>
       <c r="E559" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>365.57</v>
+        <v>303.85</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="1"/>
+      <c r="H559" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I559" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="1">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>25077</v>
+        <v>24982</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="D560" s="1">
         <v>3707909000</v>
       </c>
       <c r="E560" s="1">
         <v>20</v>
       </c>
       <c r="F560" s="1">
-        <v>365.57</v>
+        <v>173.18</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="1"/>
+      <c r="H560" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I560" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="1">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>25078</v>
+        <v>24983</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="D561" s="1">
         <v>3707909000</v>
       </c>
       <c r="E561" s="1">
         <v>20</v>
       </c>
       <c r="F561" s="1">
-        <v>365.57</v>
+        <v>173.18</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="1"/>
+      <c r="H561" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I561" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="1">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>25079</v>
+        <v>24984</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="D562" s="1">
         <v>3707909000</v>
       </c>
       <c r="E562" s="1">
         <v>20</v>
       </c>
       <c r="F562" s="1">
-        <v>683.2</v>
+        <v>173.18</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="1"/>
+      <c r="H562" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I562" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="1">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>25108</v>
+        <v>24985</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="D563" s="1">
         <v>3707909000</v>
       </c>
       <c r="E563" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F563" s="1">
-        <v>1217.66</v>
+        <v>194.22</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="1"/>
+      <c r="H563" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I563" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="1">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>19744</v>
+        <v>24592</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="D564" s="1">
         <v>3707909000</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>1325.18</v>
+        <v>532.53</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="1"/>
+      <c r="H564" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I564" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="1">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>18511</v>
+        <v>24593</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="D565" s="1">
         <v>3707909000</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>2317.06</v>
+        <v>532.53</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="1"/>
+      <c r="H565" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I565" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="1">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>25110</v>
+        <v>24594</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="D566" s="1">
         <v>3707909000</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>1217.66</v>
+        <v>532.53</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="1"/>
+      <c r="H566" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I566" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="1">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>19743</v>
+        <v>24595</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="D567" s="1">
         <v>3707909000</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>1325.18</v>
+        <v>532.53</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="1"/>
+      <c r="H567" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I567" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="1">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>18512</v>
+        <v>17335</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="D568" s="1">
         <v>3707909000</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>2317.06</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="1"/>
+      <c r="H568" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I568" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="1">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>25109</v>
+        <v>17337</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="D569" s="1">
         <v>3707909000</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>1217.66</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="1"/>
+      <c r="H569" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I569" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="1">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>19745</v>
+        <v>17336</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="D570" s="1">
         <v>3707909000</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>1325.18</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="1"/>
+      <c r="H570" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I570" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="1">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>18513</v>
+        <v>17334</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="D571" s="1">
         <v>3707909000</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>2317.06</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="1"/>
+      <c r="H571" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I571" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="1">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>25111</v>
+        <v>17583</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="D572" s="1">
         <v>3707909000</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>1954.18</v>
+        <v>421.55</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="1"/>
+      <c r="H572" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I572" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="1">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>18510</v>
+        <v>17585</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="D573" s="1">
         <v>3707909000</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>1428.22</v>
+        <v>421.55</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="1"/>
+      <c r="H573" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I573" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="1">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>25096</v>
+        <v>17584</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="D574" s="1">
         <v>3707909000</v>
       </c>
       <c r="E574" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>559.1</v>
+        <v>421.55</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="1"/>
+      <c r="H574" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I574" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="1">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>33079</v>
+        <v>17582</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D575" s="1">
         <v>3707909000</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>585.98</v>
+        <v>420.2</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="1"/>
+      <c r="H575" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I575" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="1">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>25097</v>
+        <v>24991</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="D576" s="1">
         <v>3707909000</v>
       </c>
       <c r="E576" s="1">
         <v>20</v>
       </c>
       <c r="F576" s="1">
-        <v>456.96</v>
+        <v>345.92</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="1"/>
+      <c r="H576" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I576" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="1">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>33081</v>
+        <v>24992</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D577" s="1">
         <v>3707909000</v>
       </c>
       <c r="E577" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F577" s="1">
-        <v>585.98</v>
+        <v>345.92</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="1"/>
+      <c r="H577" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I577" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="1">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>25098</v>
+        <v>24993</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="D578" s="1">
         <v>3707909000</v>
       </c>
       <c r="E578" s="1">
         <v>20</v>
       </c>
       <c r="F578" s="1">
-        <v>456.96</v>
+        <v>345.92</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="1"/>
+      <c r="H578" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I578" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="1">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>33082</v>
+        <v>24990</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="D579" s="1">
         <v>3707909000</v>
       </c>
       <c r="E579" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F579" s="1">
-        <v>585.98</v>
+        <v>341.44</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="1"/>
+      <c r="H579" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I579" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="1">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>25099</v>
+        <v>18576</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="D580" s="1">
         <v>3707909000</v>
       </c>
       <c r="E580" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>456.96</v>
+        <v>123.96</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="1"/>
+      <c r="H580" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I580" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="1">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>33083</v>
+        <v>18578</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="D581" s="1">
         <v>3707909000</v>
       </c>
       <c r="E581" s="1">
         <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>585.98</v>
+        <v>123.96</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="1"/>
+      <c r="H581" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I581" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="1">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>25100</v>
+        <v>18577</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="D582" s="1">
         <v>3707909000</v>
       </c>
       <c r="E582" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>841.34</v>
+        <v>123.96</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="1"/>
+      <c r="H582" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I582" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="1">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>25101</v>
+        <v>18575</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="D583" s="1">
         <v>3707909000</v>
       </c>
       <c r="E583" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F583" s="1">
-        <v>648.26</v>
+        <v>299.38</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="1"/>
+      <c r="H583" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I583" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="1">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>25102</v>
+        <v>26825</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="D584" s="1">
         <v>3707909000</v>
       </c>
       <c r="E584" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F584" s="1">
-        <v>648.26</v>
+        <v>633.66</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="1"/>
+      <c r="H584" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I584" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="1">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>25103</v>
+        <v>25076</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="D585" s="1">
         <v>3707909000</v>
       </c>
       <c r="E585" s="1">
         <v>20</v>
       </c>
       <c r="F585" s="1">
-        <v>648.26</v>
+        <v>365.16</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="1"/>
+      <c r="H585" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I585" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="1">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>31195</v>
+        <v>25077</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="D586" s="1">
         <v>3707909000</v>
       </c>
       <c r="E586" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F586" s="1">
-        <v>1639.68</v>
+        <v>365.16</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="1"/>
+      <c r="H586" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I586" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="1">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>31196</v>
+        <v>25078</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="D587" s="1">
         <v>3707909000</v>
       </c>
       <c r="E587" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F587" s="1">
-        <v>1639.68</v>
+        <v>365.16</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="1"/>
+      <c r="H587" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I587" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="1">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>31197</v>
+        <v>25079</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="D588" s="1">
         <v>3707909000</v>
       </c>
       <c r="E588" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F588" s="1">
-        <v>1639.68</v>
+        <v>682.4400000000001</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="1"/>
+      <c r="H588" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I588" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="1">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>31198</v>
+        <v>25108</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D589" s="1">
         <v>3707909000</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
       <c r="F589" s="1">
-        <v>1989.12</v>
+        <v>1216.31</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="1"/>
+      <c r="H589" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I589" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="1">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>28360</v>
+        <v>19744</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="D590" s="1">
         <v>3707909000</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>2240</v>
+        <v>1323.71</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="1"/>
+      <c r="H590" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I590" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="1">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
-        <v>28362</v>
+        <v>18511</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="D591" s="1">
         <v>3707909000</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>2240</v>
+        <v>2314.47</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="1"/>
+      <c r="H591" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I591" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="1">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>28361</v>
+        <v>25110</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="D592" s="1">
         <v>3707909000</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>2240</v>
+        <v>1216.31</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="1"/>
+      <c r="H592" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I592" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="1">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
-        <v>28359</v>
+        <v>19743</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="D593" s="1">
         <v>3707909000</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>1680</v>
+        <v>1323.71</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="1"/>
+      <c r="H593" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I593" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="1">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>34209</v>
+        <v>18512</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="D594" s="1">
         <v>3707909000</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>1996.74</v>
+        <v>2314.47</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="1"/>
+      <c r="H594" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I594" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="1">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>34211</v>
+        <v>25109</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="D595" s="1">
         <v>3707909000</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>1996.74</v>
+        <v>1216.31</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="1"/>
+      <c r="H595" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I595" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="1">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>34210</v>
+        <v>19745</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="D596" s="1">
         <v>3707909000</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>1996.74</v>
+        <v>1323.71</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="1"/>
+      <c r="H596" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I596" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="1">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>34208</v>
+        <v>18513</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="D597" s="1">
         <v>3707909000</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>2939.33</v>
+        <v>2314.47</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="1"/>
+      <c r="H597" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I597" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="1">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>22255</v>
+        <v>25111</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="D598" s="1">
         <v>3707909000</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>3196.03</v>
+        <v>1952</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="1"/>
+      <c r="H598" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I598" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="1">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
-        <v>22257</v>
+        <v>18510</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="D599" s="1">
         <v>3707909000</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>3196.03</v>
+        <v>1426.63</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="1"/>
+      <c r="H599" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I599" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="1">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>22256</v>
+        <v>25096</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="D600" s="1">
         <v>3707909000</v>
       </c>
       <c r="E600" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F600" s="1">
-        <v>3196.03</v>
+        <v>558.48</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="1"/>
+      <c r="H600" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I600" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="1">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
-        <v>22254</v>
+        <v>33079</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="D601" s="1">
         <v>3707909000</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>1298.75</v>
+        <v>585.33</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="1"/>
+      <c r="H601" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I601" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="1">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>28805</v>
+        <v>25097</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="D602" s="1">
         <v>3707909000</v>
       </c>
       <c r="E602" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F602" s="1">
-        <v>1871.3</v>
+        <v>456.45</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="1"/>
+      <c r="H602" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I602" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="1">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>28806</v>
+        <v>33081</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="D603" s="1">
         <v>3707909000</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>1871.3</v>
+        <v>585.33</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="1"/>
+      <c r="H603" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I603" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="1">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>28807</v>
+        <v>25098</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="D604" s="1">
         <v>3707909000</v>
       </c>
       <c r="E604" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F604" s="1">
-        <v>1871.3</v>
+        <v>456.45</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="1"/>
+      <c r="H604" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I604" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="1">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
+        <v>33082</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="D605" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E605" s="1">
+        <v>1</v>
+      </c>
+      <c r="F605" s="1">
+        <v>585.33</v>
+      </c>
+      <c r="G605" s="1"/>
+      <c r="H605" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I605" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9" outlineLevel="1">
+      <c r="A606" s="1"/>
+      <c r="B606" s="1">
+        <v>25099</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D606" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E606" s="1">
+        <v>20</v>
+      </c>
+      <c r="F606" s="1">
+        <v>456.45</v>
+      </c>
+      <c r="G606" s="1"/>
+      <c r="H606" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I606" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9" outlineLevel="1">
+      <c r="A607" s="1"/>
+      <c r="B607" s="1">
+        <v>33083</v>
+      </c>
+      <c r="C607" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="D607" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E607" s="1">
+        <v>1</v>
+      </c>
+      <c r="F607" s="1">
+        <v>585.33</v>
+      </c>
+      <c r="G607" s="1"/>
+      <c r="H607" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I607" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9" outlineLevel="1">
+      <c r="A608" s="1"/>
+      <c r="B608" s="1">
+        <v>25100</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D608" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E608" s="1">
+        <v>20</v>
+      </c>
+      <c r="F608" s="1">
+        <v>840.41</v>
+      </c>
+      <c r="G608" s="1"/>
+      <c r="H608" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I608" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" outlineLevel="1">
+      <c r="A609" s="1"/>
+      <c r="B609" s="1">
+        <v>25101</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D609" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E609" s="1">
+        <v>20</v>
+      </c>
+      <c r="F609" s="1">
+        <v>647.53</v>
+      </c>
+      <c r="G609" s="1"/>
+      <c r="H609" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I609" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9" outlineLevel="1">
+      <c r="A610" s="1"/>
+      <c r="B610" s="1">
+        <v>25102</v>
+      </c>
+      <c r="C610" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="D610" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E610" s="1">
+        <v>20</v>
+      </c>
+      <c r="F610" s="1">
+        <v>647.53</v>
+      </c>
+      <c r="G610" s="1"/>
+      <c r="H610" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I610" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9" outlineLevel="1">
+      <c r="A611" s="1"/>
+      <c r="B611" s="1">
+        <v>25103</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="D611" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E611" s="1">
+        <v>20</v>
+      </c>
+      <c r="F611" s="1">
+        <v>647.53</v>
+      </c>
+      <c r="G611" s="1"/>
+      <c r="H611" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I611" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9" outlineLevel="1">
+      <c r="A612" s="1"/>
+      <c r="B612" s="1">
+        <v>31195</v>
+      </c>
+      <c r="C612" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D612" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E612" s="1">
+        <v>1</v>
+      </c>
+      <c r="F612" s="1">
+        <v>1637.85</v>
+      </c>
+      <c r="G612" s="1"/>
+      <c r="H612" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I612" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9" outlineLevel="1">
+      <c r="A613" s="1"/>
+      <c r="B613" s="1">
+        <v>31196</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D613" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E613" s="1">
+        <v>1</v>
+      </c>
+      <c r="F613" s="1">
+        <v>1637.85</v>
+      </c>
+      <c r="G613" s="1"/>
+      <c r="H613" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I613" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" outlineLevel="1">
+      <c r="A614" s="1"/>
+      <c r="B614" s="1">
+        <v>31197</v>
+      </c>
+      <c r="C614" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D614" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E614" s="1">
+        <v>1</v>
+      </c>
+      <c r="F614" s="1">
+        <v>1637.85</v>
+      </c>
+      <c r="G614" s="1"/>
+      <c r="H614" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I614" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9" outlineLevel="1">
+      <c r="A615" s="1"/>
+      <c r="B615" s="1">
+        <v>31198</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D615" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E615" s="1">
+        <v>1</v>
+      </c>
+      <c r="F615" s="1">
+        <v>1986.9</v>
+      </c>
+      <c r="G615" s="1"/>
+      <c r="H615" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I615" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9" outlineLevel="1">
+      <c r="A616" s="1"/>
+      <c r="B616" s="1">
+        <v>28360</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="D616" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E616" s="1">
+        <v>1</v>
+      </c>
+      <c r="F616" s="1">
+        <v>2237.5</v>
+      </c>
+      <c r="G616" s="1"/>
+      <c r="H616" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I616" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" outlineLevel="1">
+      <c r="A617" s="1"/>
+      <c r="B617" s="1">
+        <v>28362</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D617" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E617" s="1">
+        <v>1</v>
+      </c>
+      <c r="F617" s="1">
+        <v>2237.5</v>
+      </c>
+      <c r="G617" s="1"/>
+      <c r="H617" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I617" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" outlineLevel="1">
+      <c r="A618" s="1"/>
+      <c r="B618" s="1">
+        <v>28361</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D618" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E618" s="1">
+        <v>1</v>
+      </c>
+      <c r="F618" s="1">
+        <v>2237.5</v>
+      </c>
+      <c r="G618" s="1"/>
+      <c r="H618" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I618" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" outlineLevel="1">
+      <c r="A619" s="1"/>
+      <c r="B619" s="1">
+        <v>28359</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D619" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E619" s="1">
+        <v>1</v>
+      </c>
+      <c r="F619" s="1">
+        <v>1678.13</v>
+      </c>
+      <c r="G619" s="1"/>
+      <c r="H619" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I619" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9" outlineLevel="1">
+      <c r="A620" s="1"/>
+      <c r="B620" s="1">
+        <v>34209</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D620" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E620" s="1">
+        <v>1</v>
+      </c>
+      <c r="F620" s="1">
+        <v>1994.51</v>
+      </c>
+      <c r="G620" s="1"/>
+      <c r="H620" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I620" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" outlineLevel="1">
+      <c r="A621" s="1"/>
+      <c r="B621" s="1">
+        <v>34211</v>
+      </c>
+      <c r="C621" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D621" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E621" s="1">
+        <v>1</v>
+      </c>
+      <c r="F621" s="1">
+        <v>1994.51</v>
+      </c>
+      <c r="G621" s="1"/>
+      <c r="H621" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I621" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" outlineLevel="1">
+      <c r="A622" s="1"/>
+      <c r="B622" s="1">
+        <v>34210</v>
+      </c>
+      <c r="C622" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="D622" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E622" s="1">
+        <v>1</v>
+      </c>
+      <c r="F622" s="1">
+        <v>1994.51</v>
+      </c>
+      <c r="G622" s="1"/>
+      <c r="H622" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I622" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" outlineLevel="1">
+      <c r="A623" s="1"/>
+      <c r="B623" s="1">
+        <v>34208</v>
+      </c>
+      <c r="C623" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="D623" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E623" s="1">
+        <v>1</v>
+      </c>
+      <c r="F623" s="1">
+        <v>2936.05</v>
+      </c>
+      <c r="G623" s="1"/>
+      <c r="H623" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I623" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9" outlineLevel="1">
+      <c r="A624" s="1"/>
+      <c r="B624" s="1">
+        <v>22255</v>
+      </c>
+      <c r="C624" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D624" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E624" s="1">
+        <v>1</v>
+      </c>
+      <c r="F624" s="1">
+        <v>3192.47</v>
+      </c>
+      <c r="G624" s="1"/>
+      <c r="H624" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I624" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9" outlineLevel="1">
+      <c r="A625" s="1"/>
+      <c r="B625" s="1">
+        <v>22257</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="D625" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E625" s="1">
+        <v>1</v>
+      </c>
+      <c r="F625" s="1">
+        <v>3192.47</v>
+      </c>
+      <c r="G625" s="1"/>
+      <c r="H625" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I625" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" outlineLevel="1">
+      <c r="A626" s="1"/>
+      <c r="B626" s="1">
+        <v>22256</v>
+      </c>
+      <c r="C626" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D626" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E626" s="1">
+        <v>1</v>
+      </c>
+      <c r="F626" s="1">
+        <v>3192.47</v>
+      </c>
+      <c r="G626" s="1"/>
+      <c r="H626" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I626" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9" outlineLevel="1">
+      <c r="A627" s="1"/>
+      <c r="B627" s="1">
+        <v>22254</v>
+      </c>
+      <c r="C627" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D627" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E627" s="1">
+        <v>1</v>
+      </c>
+      <c r="F627" s="1">
+        <v>1297.3</v>
+      </c>
+      <c r="G627" s="1"/>
+      <c r="H627" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I627" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9" outlineLevel="1">
+      <c r="A628" s="1"/>
+      <c r="B628" s="1">
+        <v>28805</v>
+      </c>
+      <c r="C628" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="D628" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E628" s="1">
+        <v>1</v>
+      </c>
+      <c r="F628" s="1">
+        <v>1869.21</v>
+      </c>
+      <c r="G628" s="1"/>
+      <c r="H628" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I628" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9" outlineLevel="1">
+      <c r="A629" s="1"/>
+      <c r="B629" s="1">
+        <v>28806</v>
+      </c>
+      <c r="C629" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="D629" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E629" s="1">
+        <v>1</v>
+      </c>
+      <c r="F629" s="1">
+        <v>1869.21</v>
+      </c>
+      <c r="G629" s="1"/>
+      <c r="H629" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I629" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9" outlineLevel="1">
+      <c r="A630" s="1"/>
+      <c r="B630" s="1">
+        <v>28807</v>
+      </c>
+      <c r="C630" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D630" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E630" s="1">
+        <v>1</v>
+      </c>
+      <c r="F630" s="1">
+        <v>1869.21</v>
+      </c>
+      <c r="G630" s="1"/>
+      <c r="H630" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I630" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9" outlineLevel="1">
+      <c r="A631" s="1"/>
+      <c r="B631" s="1">
         <v>28808</v>
       </c>
-      <c r="C605" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I606" s="1"/>
+      <c r="C631" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D631" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E631" s="1">
+        <v>1</v>
+      </c>
+      <c r="F631" s="1">
+        <v>1869.21</v>
+      </c>
+      <c r="G631" s="1"/>
+      <c r="H631" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I631" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9">
+      <c r="A632" s="1"/>
+      <c r="B632" s="1"/>
+      <c r="C632" s="1"/>
+      <c r="D632" s="1"/>
+      <c r="E632" s="1"/>
+      <c r="F632" s="1"/>
+      <c r="G632" s="1"/>
+      <c r="H632" s="1"/>
+      <c r="I632" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>