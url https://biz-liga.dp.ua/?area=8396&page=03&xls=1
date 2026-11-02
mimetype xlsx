--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -10276,97 +10276,94 @@
           <t xml:space="preserve">WorkCentre 7525/7530/7535/7545/7556/7830/7835/7845/7855  006R01518</t>
         </r>
       </text>
     </comment>
     <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 7525/7530/7535/7545/7556/7830/7835/7845/7855  006R01517</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Тонер для кольорових лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Комплект для заправки  тонер + чіп  Xerox Phaser 6510/6515 бутль  80 г   106R03486, 2,4 K  пурпуровий, AHK ME/EE</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Комплект для заправки  тонер + чіп  Xerox Phaser 6510/6515 бутль  80 г   106R03487, 2,4 K  жовтий, AHK ME/EE</t>
   </si>
   <si>
     <t>Комплект для заправки Xerox Phaser 6510/6515 бутль  165 г   106R03480, 5,5 K  чорний, AHK ME/EE</t>
   </si>
   <si>
     <t>Комплект для заправки Xerox Phaser 6510/6515 бутль  80 г   106R03485, 2,4 K  блакитний, AHK ME/EE</t>
   </si>
   <si>
     <t>Комплект для заправки картриджей HM252 Static Control</t>
   </si>
   <si>
     <t>Комплект для заправки картриджей HM452 Static Control</t>
   </si>
   <si>
     <t>Комплект для заправки картриджей MPTCOLOR U27 Static Control</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Комплект для заправки картриджей MPTCOLOR U37 Static Control</t>
@@ -10683,53 +10680,50 @@
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, жовтий, 500г,  HM254-500B-YOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, жовтий, 50г,  HM254-50B-YOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, пурпуровий, 1кг,  HM254-1KG-MAOS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, пурпуровий, 50 г,  HM254-50B-MOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, пурпуровий, 500 г,  HM254-500B-MOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, чорний, 1кг, оригинал  HM254-1KG-KOS  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, чорний, 50 г,  HM254-50B-KOS-P   фасований  Static Control</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M254/M452 Odyssey, чорний, 500 г,  HM254-500B-KOS-P   фасований  Static Control</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 блакитний, флакон 100 г, З ЛІЙКОЮ  WDTHM452C-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 блакитний, флакон 700 г  WDTHM452C-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 жовтий, флакон 100 г  WDTHM452Y-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 жовтий, флакон 700 г  WDTHM452Y-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 пурпуровий, флакон 100 г, З ЛІЙКОЮ  WDTHM452M-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 пурпуровий, флакон 700 г  WDTHM452M-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 чорний, флакон 100 г, З ЛІЙКОЮ  WDTHM452B-100  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M252/M277/M452 чорний, флакон 700 г  WDTHM452B-700  WELLDO</t>
   </si>
   <si>
     <t>Тонер HP CLJ Pro M452/M252, блакитний, 1 кг, CEE</t>
@@ -10963,50 +10957,53 @@
     <t>Тонер HP CLJ спеціальний HCS-T пурпуровий флакон 1 кг  PN-HCS-T-M-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-T пурпуровий флакон 100 г  PN-HCS-T-M-100  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-T пурпуровий флакон 50 г  PN-HCS-T-M-050  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-T чорний флакон 1 кг  PN-HCS-T-B-1  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-T чорний флакон 100 г  PN-HCS-T-B-100  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ спеціальний HCS-T чорний флакон 50 г  PN-HCS-T-B-050  Patron</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 1 кг  CGK-02C  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 1 кг  HGC011 C   TSM-HGC011C-1  HG toner</t>
+  </si>
+  <si>
+    <t>у резерві</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 1 кг  TSM-T719-1-1  TTI</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 100 г  CGK-02C  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 100 г  HGC011 C   TSM-HGC011C-100  HG</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 100 г  TSM-T719-1-100  TTI</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 50 г  CGK-02C  Chemical TOMOEGAWA</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 50 г  HGC011 C   TSM-HGC011C-50  HG toner</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 блакитний флакон 50 г  TSM-T719-1-050  TTI</t>
   </si>
   <si>
     <t>Тонер HP CLJ універсальний CP1025/CP1215/CP1525 жовтий флакон 1 кг  CGK-02Y  Chemical TOMOEGAWA</t>
   </si>
@@ -12807,15607 +12804,14363 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>29018</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3707909000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>714.21</v>
+        <v>726.98</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29020</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>714.21</v>
+        <v>726.98</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29040</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>3707909000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>984.5</v>
+        <v>1002.1</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29041</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>714.21</v>
+        <v>726.98</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24142</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>3707909000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1047.15</v>
+        <v>1065.87</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>24141</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1091.01</v>
+        <v>1110.51</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>24143</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+      <c r="F16" s="1">
+        <v>644.53</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>21</v>
-      </c>
-[...14 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>24144</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>3707909000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>633.21</v>
+        <v>644.53</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>27598</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>3707909000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>5611.65</v>
+        <v>5711.97</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>27599</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>5611.65</v>
+        <v>5711.97</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>27597</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>3707909000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>5611.65</v>
+        <v>5711.97</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>27596</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>4374.31</v>
+        <v>4452.51</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>19946</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>20</v>
       </c>
       <c r="F22" s="1">
-        <v>451.08</v>
+        <v>459.14</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>19947</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>3707909000</v>
       </c>
       <c r="E23" s="1">
         <v>20</v>
       </c>
       <c r="F23" s="1">
-        <v>231.36</v>
+        <v>235.49</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>19952</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>20</v>
       </c>
       <c r="F24" s="1">
-        <v>451.08</v>
+        <v>459.14</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>19954</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>20</v>
       </c>
       <c r="F25" s="1">
-        <v>231.36</v>
+        <v>235.49</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>19948</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>20</v>
       </c>
       <c r="F26" s="1">
-        <v>451.08</v>
+        <v>459.14</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>19949</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>20</v>
       </c>
       <c r="F27" s="1">
-        <v>231.36</v>
+        <v>235.49</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>19944</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>20</v>
       </c>
       <c r="F28" s="1">
-        <v>366.5</v>
+        <v>373.05</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>19945</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>20</v>
       </c>
       <c r="F29" s="1">
-        <v>186.16</v>
+        <v>189.49</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>30161</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>5734.71</v>
+        <v>5837.23</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>30160</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>596.0700000000001</v>
+        <v>606.73</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30162</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>3707909000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>266.26</v>
+        <v>271.02</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30168</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>3707909000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>5734.71</v>
+        <v>5837.23</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>30167</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>3707909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>596.0700000000001</v>
+        <v>606.73</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>30166</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>326.23</v>
+        <v>332.06</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>30171</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>5734.71</v>
+        <v>5837.23</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>30169</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>3707909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>596.0700000000001</v>
+        <v>606.73</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>30170</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>266.26</v>
+        <v>271.02</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>30165</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>5734.71</v>
+        <v>5837.23</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>30163</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>596.0700000000001</v>
+        <v>606.73</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>30164</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>326.23</v>
+        <v>332.06</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>28938</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>3545.54</v>
+        <v>3608.93</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>28937</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>3545.54</v>
+        <v>3608.93</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28936</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>3545.54</v>
+        <v>3608.93</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>28935</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>2148</v>
+        <v>2186.4</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>27180</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>2096.99</v>
+        <v>2134.47</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>27181</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>2096.99</v>
+        <v>2134.47</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>27184</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>3707909000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3379.07</v>
+        <v>3439.48</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>27186</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>3707909000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>3379.07</v>
+        <v>3439.48</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>27187</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>3707909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>3379.07</v>
+        <v>3439.48</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>27188</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>3707909000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>2148</v>
+        <v>2186.4</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>27182</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>3707909000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>2096.99</v>
+        <v>2134.47</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>27183</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>3707909000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>2203.94</v>
+        <v>2243.34</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>34213</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>3707909000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1793.58</v>
+        <v>1825.64</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>34215</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>3707909000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1793.58</v>
+        <v>1825.64</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>34214</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>3707909000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>1793.58</v>
+        <v>1825.64</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>34212</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>3707909000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>2076.85</v>
+        <v>2113.98</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>27159</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>3707909000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1065.5</v>
+        <v>1084.55</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>27162</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>3707909000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>1065.5</v>
+        <v>1084.55</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>27163</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>3707909000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1065.5</v>
+        <v>1084.55</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>27164</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>3707909000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1167.98</v>
+        <v>1188.86</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>34217</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>3707909000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>809.53</v>
+        <v>824</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>34219</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>3707909000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>809.53</v>
+        <v>824</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>34218</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>3707909000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>809.53</v>
+        <v>824</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>34216</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>3707909000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>932.59</v>
+        <v>949.26</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>8160</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>3707909000</v>
       </c>
       <c r="E66" s="1">
         <v>10</v>
       </c>
       <c r="F66" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>11641</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>3707909000</v>
       </c>
       <c r="E67" s="1">
         <v>20</v>
       </c>
       <c r="F67" s="1">
-        <v>358.45</v>
+        <v>364.86</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>11643</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
         <v>20</v>
       </c>
       <c r="F68" s="1">
-        <v>358.45</v>
+        <v>364.86</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>11642</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>3707909000</v>
       </c>
       <c r="E69" s="1">
         <v>20</v>
       </c>
       <c r="F69" s="1">
-        <v>358.45</v>
+        <v>364.86</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>11640</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>3707909000</v>
       </c>
       <c r="E70" s="1">
         <v>20</v>
       </c>
       <c r="F70" s="1">
-        <v>358.45</v>
+        <v>364.86</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>10827</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>3707909000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>6290</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
         <v>20</v>
       </c>
       <c r="F72" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>17010</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>3707909000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1984.22</v>
+        <v>2019.69</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>17014</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>3707909000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>1986.9</v>
+        <v>2022.42</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>17013</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>1984.22</v>
+        <v>2019.69</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>17009</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>3707909000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>1984.22</v>
+        <v>2019.69</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>30317</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>3707909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2107.28</v>
+        <v>2144.95</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>30318</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>3707909000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>2107.28</v>
+        <v>2144.95</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>30315</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>3707909000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>2107.28</v>
+        <v>2144.95</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>30316</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>3707909000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1637.4</v>
+        <v>1666.67</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>30311</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>3707909000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>243.44</v>
+        <v>247.79</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>30310</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>243.44</v>
+        <v>247.79</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>30312</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>3707909000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>243.44</v>
+        <v>247.79</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>30313</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>3707909000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>190.19</v>
+        <v>193.59</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>14068</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>3707909000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>520.4400000000001</v>
+        <v>529.75</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>27583</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>3707909000</v>
       </c>
       <c r="E86" s="1">
         <v>10</v>
       </c>
       <c r="F86" s="1">
-        <v>285.51</v>
+        <v>290.61</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>27584</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>3707909000</v>
       </c>
       <c r="E87" s="1">
         <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>593.83</v>
+        <v>604.45</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>27585</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>3707909000</v>
       </c>
       <c r="E88" s="1">
         <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>593.83</v>
+        <v>604.45</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>27482</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>3707909000</v>
       </c>
       <c r="E89" s="1">
         <v>20</v>
       </c>
       <c r="F89" s="1">
-        <v>820.27</v>
+        <v>834.9299999999999</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>27589</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>3707909000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>4570.77</v>
+        <v>4652.48</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>27587</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>3707909000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>4570.77</v>
+        <v>4652.48</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>27588</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>3707909000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>4570.77</v>
+        <v>4652.48</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>27586</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>3707909000</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>4779.3</v>
+        <v>4864.74</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>21930</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>3707909000</v>
       </c>
       <c r="E94" s="1">
         <v>20</v>
       </c>
       <c r="F94" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>21931</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>3707909000</v>
       </c>
       <c r="E95" s="1">
         <v>20</v>
       </c>
       <c r="F95" s="1">
-        <v>593.39</v>
+        <v>603.99</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>21934</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>3707909000</v>
       </c>
       <c r="E96" s="1">
         <v>20</v>
       </c>
       <c r="F96" s="1">
-        <v>593.39</v>
+        <v>603.99</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>21935</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>3707909000</v>
       </c>
       <c r="E97" s="1">
         <v>20</v>
       </c>
       <c r="F97" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>21936</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>3707909000</v>
       </c>
       <c r="E98" s="1">
         <v>20</v>
       </c>
       <c r="F98" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>21937</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>3707909000</v>
       </c>
       <c r="E99" s="1">
         <v>20</v>
       </c>
       <c r="F99" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>22596</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>3707909000</v>
       </c>
       <c r="E100" s="1">
         <v>6</v>
       </c>
       <c r="F100" s="1">
-        <v>4713.52</v>
+        <v>4797.78</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>22598</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>3707909000</v>
       </c>
       <c r="E101" s="1">
         <v>6</v>
       </c>
       <c r="F101" s="1">
-        <v>4713.52</v>
+        <v>4797.78</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>22597</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>3707909000</v>
       </c>
       <c r="E102" s="1">
         <v>6</v>
       </c>
       <c r="F102" s="1">
-        <v>4713.52</v>
+        <v>4797.78</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>22595</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>3707909000</v>
       </c>
       <c r="E103" s="1">
         <v>6</v>
       </c>
       <c r="F103" s="1">
-        <v>4713.52</v>
+        <v>4797.78</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>32699</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>3707909000</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1932.31</v>
+        <v>1966.85</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>32698</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>3707909000</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1932.31</v>
+        <v>1966.85</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>32697</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>3707909000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>1932.31</v>
+        <v>1966.85</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>32696</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>3707909000</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>1932.31</v>
+        <v>1966.85</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>32703</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>3707909000</v>
       </c>
       <c r="E108" s="1">
         <v>20</v>
       </c>
       <c r="F108" s="1">
-        <v>208.54</v>
+        <v>212.26</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>32702</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>3707909000</v>
       </c>
       <c r="E109" s="1">
         <v>20</v>
       </c>
       <c r="F109" s="1">
-        <v>208.54</v>
+        <v>212.26</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>32701</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>3707909000</v>
       </c>
       <c r="E110" s="1">
         <v>20</v>
       </c>
       <c r="F110" s="1">
-        <v>208.54</v>
+        <v>212.26</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>32700</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>3707909000</v>
       </c>
       <c r="E111" s="1">
         <v>20</v>
       </c>
       <c r="F111" s="1">
-        <v>208.54</v>
+        <v>212.26</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>32707</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>3707909000</v>
       </c>
       <c r="E112" s="1">
         <v>20</v>
       </c>
       <c r="F112" s="1">
-        <v>110.09</v>
+        <v>112.05</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>32706</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>3707909000</v>
       </c>
       <c r="E113" s="1">
         <v>20</v>
       </c>
       <c r="F113" s="1">
-        <v>110.09</v>
+        <v>112.05</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>32705</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>3707909000</v>
       </c>
       <c r="E114" s="1">
         <v>20</v>
       </c>
       <c r="F114" s="1">
-        <v>110.09</v>
+        <v>112.05</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>32704</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>3707909000</v>
       </c>
       <c r="E115" s="1">
         <v>20</v>
       </c>
       <c r="F115" s="1">
-        <v>110.09</v>
+        <v>112.05</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>27659</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>3707909000</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>3007.65</v>
+        <v>3061.42</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>27690</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>3707909000</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>27689</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>3707909000</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>1515.68</v>
+        <v>1542.78</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>27658</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>3707909000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>3007.65</v>
+        <v>3061.42</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>27682</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D120" s="1">
         <v>3707909000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1515.68</v>
+        <v>1542.78</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>27681</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D121" s="1">
         <v>3707909000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="1">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>27657</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>3707909000</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>3007.65</v>
+        <v>3061.42</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="1">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>27686</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>3707909000</v>
       </c>
       <c r="E123" s="1">
         <v>10</v>
       </c>
       <c r="F123" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="1">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>27685</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>3707909000</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>1515.68</v>
+        <v>1542.78</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="1">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>27656</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>3707909000</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>3007.65</v>
+        <v>3061.42</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>27679</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>3707909000</v>
       </c>
       <c r="E126" s="1">
         <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="1">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>27678</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>3707909000</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1515.68</v>
+        <v>1542.78</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="1" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>29302</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>3707909000</v>
       </c>
       <c r="E128" s="1">
         <v>100</v>
       </c>
       <c r="F128" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>29297</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>3707909000</v>
       </c>
       <c r="E129" s="1">
         <v>15</v>
       </c>
       <c r="F129" s="1">
-        <v>1447.22</v>
+        <v>1473.09</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="1">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>29303</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>3707909000</v>
       </c>
       <c r="E130" s="1">
         <v>100</v>
       </c>
       <c r="F130" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>29298</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>3707909000</v>
       </c>
       <c r="E131" s="1">
         <v>15</v>
       </c>
       <c r="F131" s="1">
-        <v>1447.22</v>
+        <v>1473.09</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="1">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>29301</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>3707909000</v>
       </c>
       <c r="E132" s="1">
         <v>100</v>
       </c>
       <c r="F132" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="1">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>29299</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>3707909000</v>
       </c>
       <c r="E133" s="1">
         <v>15</v>
       </c>
       <c r="F133" s="1">
-        <v>1447.22</v>
+        <v>1473.09</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="1">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>29300</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>3707909000</v>
       </c>
       <c r="E134" s="1">
         <v>100</v>
       </c>
       <c r="F134" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="1">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>29296</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>3707909000</v>
       </c>
       <c r="E135" s="1">
         <v>15</v>
       </c>
       <c r="F135" s="1">
-        <v>1447.22</v>
+        <v>1473.09</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="1">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>32641</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>3707909000</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>1440.95</v>
+        <v>1466.71</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="1">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>34137</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>3707909000</v>
       </c>
       <c r="E137" s="1">
         <v>30</v>
       </c>
       <c r="F137" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="1">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>32635</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>3707909000</v>
       </c>
       <c r="E138" s="1">
         <v>30</v>
       </c>
       <c r="F138" s="1">
-        <v>95.31999999999999</v>
+        <v>97.02</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H138" s="1"/>
+      <c r="I138" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="1">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>32640</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>3707909000</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1440.95</v>
+        <v>1466.71</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="1">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>34136</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>3707909000</v>
       </c>
       <c r="E140" s="1">
         <v>30</v>
       </c>
       <c r="F140" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="1">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>32637</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>3707909000</v>
       </c>
       <c r="E141" s="1">
         <v>30</v>
       </c>
       <c r="F141" s="1">
-        <v>95.31999999999999</v>
+        <v>97.02</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="1" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="1">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>32639</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>3707909000</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1440.95</v>
+        <v>1466.71</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="1">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>34135</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>3707909000</v>
       </c>
       <c r="E143" s="1">
         <v>30</v>
       </c>
       <c r="F143" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="1">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>32636</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>3707909000</v>
       </c>
       <c r="E144" s="1">
         <v>30</v>
       </c>
       <c r="F144" s="1">
-        <v>95.31999999999999</v>
+        <v>97.02</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H144" s="1"/>
+      <c r="I144" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="1">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>32638</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>3707909000</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1440.95</v>
+        <v>1466.71</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="1">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>34134</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>3707909000</v>
       </c>
       <c r="E146" s="1">
         <v>30</v>
       </c>
       <c r="F146" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="1" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="1">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>32634</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>3707909000</v>
       </c>
       <c r="E147" s="1">
         <v>30</v>
       </c>
       <c r="F147" s="1">
-        <v>95.31999999999999</v>
+        <v>97.02</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="1">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>20714</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>3707909000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>2485.86</v>
+        <v>2530.3</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="1">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>20708</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>3707909000</v>
       </c>
       <c r="E149" s="1">
         <v>20</v>
       </c>
       <c r="F149" s="1">
-        <v>282.37</v>
+        <v>287.42</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="1">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>20713</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>3707909000</v>
       </c>
       <c r="E150" s="1">
         <v>20</v>
       </c>
       <c r="F150" s="1">
-        <v>676.62</v>
+        <v>688.72</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="1">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>20704</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>3707909000</v>
       </c>
       <c r="E151" s="1">
         <v>20</v>
       </c>
       <c r="F151" s="1">
-        <v>146.78</v>
+        <v>149.4</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="1">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>20716</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
         <v>3707909000</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>2675.6</v>
+        <v>2723.43</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="1">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>20710</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
         <v>3707909000</v>
       </c>
       <c r="E153" s="1">
         <v>20</v>
       </c>
       <c r="F153" s="1">
-        <v>282.37</v>
+        <v>287.42</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="1">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>20718</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>3707909000</v>
       </c>
       <c r="E154" s="1">
         <v>20</v>
       </c>
       <c r="F154" s="1">
-        <v>676.62</v>
+        <v>688.72</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="1">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>20706</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>3707909000</v>
       </c>
       <c r="E155" s="1">
         <v>20</v>
       </c>
       <c r="F155" s="1">
-        <v>146.78</v>
+        <v>149.4</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="1">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>20715</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>3707909000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>2485.86</v>
+        <v>2530.3</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="1">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>20709</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>3707909000</v>
       </c>
       <c r="E157" s="1">
         <v>20</v>
       </c>
       <c r="F157" s="1">
-        <v>282.37</v>
+        <v>287.42</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="1">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>20717</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>3707909000</v>
       </c>
       <c r="E158" s="1">
         <v>20</v>
       </c>
       <c r="F158" s="1">
-        <v>676.62</v>
+        <v>688.72</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="1">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>20705</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>3707909000</v>
       </c>
       <c r="E159" s="1">
         <v>20</v>
       </c>
       <c r="F159" s="1">
-        <v>146.78</v>
+        <v>149.4</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="1">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>20712</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>3707909000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>2485.86</v>
+        <v>2530.3</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="1">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>20707</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>3707909000</v>
       </c>
       <c r="E161" s="1">
         <v>20</v>
       </c>
       <c r="F161" s="1">
-        <v>282.37</v>
+        <v>287.42</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="1">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>20711</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>3707909000</v>
       </c>
       <c r="E162" s="1">
         <v>20</v>
       </c>
       <c r="F162" s="1">
-        <v>676.62</v>
+        <v>688.72</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="1">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>20703</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>3707909000</v>
       </c>
       <c r="E163" s="1">
         <v>20</v>
       </c>
       <c r="F163" s="1">
-        <v>146.78</v>
+        <v>149.4</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="1">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>22167</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>3707909000</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>2600.87</v>
+        <v>2647.37</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="1">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>22165</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>3707909000</v>
       </c>
       <c r="E165" s="1">
         <v>20</v>
       </c>
       <c r="F165" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="1">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>22166</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>3707909000</v>
       </c>
       <c r="E166" s="1">
         <v>20</v>
       </c>
       <c r="F166" s="1">
-        <v>727.64</v>
+        <v>740.64</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="1">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>25237</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>3707909000</v>
       </c>
       <c r="E167" s="1">
         <v>20</v>
       </c>
       <c r="F167" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="1">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>22159</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>3707909000</v>
       </c>
       <c r="E168" s="1">
         <v>20</v>
       </c>
       <c r="F168" s="1">
-        <v>155.28</v>
+        <v>158.06</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H168" s="1"/>
+      <c r="I168" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="1">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>22169</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D169" s="1">
         <v>3707909000</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>2600.87</v>
+        <v>2647.37</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="1">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>22172</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D170" s="1">
         <v>3707909000</v>
       </c>
       <c r="E170" s="1">
         <v>20</v>
       </c>
       <c r="F170" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="1">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>22173</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D171" s="1">
         <v>3707909000</v>
       </c>
       <c r="E171" s="1">
         <v>20</v>
       </c>
       <c r="F171" s="1">
-        <v>727.64</v>
+        <v>740.64</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="1">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>25239</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D172" s="1">
         <v>3707909000</v>
       </c>
       <c r="E172" s="1">
         <v>20</v>
       </c>
       <c r="F172" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="1">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>22161</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D173" s="1">
         <v>3707909000</v>
       </c>
       <c r="E173" s="1">
         <v>20</v>
       </c>
       <c r="F173" s="1">
-        <v>155.28</v>
+        <v>158.06</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H173" s="1"/>
+      <c r="I173" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="1">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>22168</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D174" s="1">
         <v>3707909000</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>2600.87</v>
+        <v>2647.37</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="1">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>22170</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D175" s="1">
         <v>3707909000</v>
       </c>
       <c r="E175" s="1">
         <v>20</v>
       </c>
       <c r="F175" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="1">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>22171</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D176" s="1">
         <v>3707909000</v>
       </c>
       <c r="E176" s="1">
         <v>20</v>
       </c>
       <c r="F176" s="1">
-        <v>727.64</v>
+        <v>740.64</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="1">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>25238</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D177" s="1">
         <v>3707909000</v>
       </c>
       <c r="E177" s="1">
         <v>20</v>
       </c>
       <c r="F177" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="1">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>22160</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D178" s="1">
         <v>3707909000</v>
       </c>
       <c r="E178" s="1">
         <v>20</v>
       </c>
       <c r="F178" s="1">
-        <v>155.28</v>
+        <v>158.06</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H178" s="1"/>
+      <c r="I178" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="1">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>22162</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D179" s="1">
         <v>3707909000</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>2600.87</v>
+        <v>2647.37</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="1">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>22163</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D180" s="1">
         <v>3707909000</v>
       </c>
       <c r="E180" s="1">
         <v>20</v>
       </c>
       <c r="F180" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="1">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>22164</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D181" s="1">
         <v>3707909000</v>
       </c>
       <c r="E181" s="1">
         <v>20</v>
       </c>
       <c r="F181" s="1">
-        <v>727.64</v>
+        <v>740.64</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="1">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>25236</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D182" s="1">
         <v>3707909000</v>
       </c>
       <c r="E182" s="1">
         <v>20</v>
       </c>
       <c r="F182" s="1">
-        <v>112.32</v>
+        <v>114.33</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="1">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>22158</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D183" s="1">
         <v>3707909000</v>
       </c>
       <c r="E183" s="1">
         <v>20</v>
       </c>
       <c r="F183" s="1">
-        <v>155.28</v>
+        <v>158.06</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H183" s="1"/>
+      <c r="I183" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="1">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>27023</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D184" s="1">
         <v>3707909000</v>
       </c>
       <c r="E184" s="1">
         <v>10</v>
       </c>
       <c r="F184" s="1">
-        <v>1071.76</v>
+        <v>1090.92</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="1">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>27024</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D185" s="1">
         <v>3707909000</v>
       </c>
       <c r="E185" s="1">
         <v>20</v>
       </c>
       <c r="F185" s="1">
-        <v>253.29</v>
+        <v>257.81</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="1">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>27029</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D186" s="1">
         <v>3707909000</v>
       </c>
       <c r="E186" s="1">
         <v>10</v>
       </c>
       <c r="F186" s="1">
-        <v>1071.76</v>
+        <v>1090.92</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="1">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>27027</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D187" s="1">
         <v>3707909000</v>
       </c>
       <c r="E187" s="1">
         <v>20</v>
       </c>
       <c r="F187" s="1">
-        <v>253.29</v>
+        <v>257.81</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="1">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>27028</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D188" s="1">
         <v>3707909000</v>
       </c>
       <c r="E188" s="1">
         <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>1071.76</v>
+        <v>1090.92</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="1">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>27026</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D189" s="1">
         <v>3707909000</v>
       </c>
       <c r="E189" s="1">
         <v>20</v>
       </c>
       <c r="F189" s="1">
-        <v>253.29</v>
+        <v>257.81</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="1">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>27020</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D190" s="1">
         <v>3707909000</v>
       </c>
       <c r="E190" s="1">
         <v>20</v>
       </c>
       <c r="F190" s="1">
-        <v>360.69</v>
+        <v>367.13</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="1">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>27021</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D191" s="1">
         <v>3707909000</v>
       </c>
       <c r="E191" s="1">
         <v>10</v>
       </c>
       <c r="F191" s="1">
-        <v>1071.76</v>
+        <v>1090.92</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="1">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>27022</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D192" s="1">
         <v>3707909000</v>
       </c>
       <c r="E192" s="1">
         <v>20</v>
       </c>
       <c r="F192" s="1">
-        <v>179.45</v>
+        <v>182.66</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="1">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>27025</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D193" s="1">
         <v>3707909000</v>
       </c>
       <c r="E193" s="1">
         <v>20</v>
       </c>
       <c r="F193" s="1">
-        <v>253.29</v>
+        <v>257.81</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="1">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>34449</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D194" s="1">
         <v>3707909000</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>2765.55</v>
+        <v>2814.99</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="1">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>34501</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D195" s="1">
         <v>3707909000</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>2765.55</v>
+        <v>2814.99</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="1">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>34450</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D196" s="1">
         <v>3707909000</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>2765.55</v>
+        <v>2814.99</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="1">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>34448</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D197" s="1">
         <v>3707909000</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>2765.55</v>
+        <v>2814.99</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="1">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>34444</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D198" s="1">
         <v>3707909000</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>346.81</v>
+        <v>353.01</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="1">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>34441</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D199" s="1">
         <v>3707909000</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="H199" s="1"/>
+      <c r="I199" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="1">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>34443</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D200" s="1">
         <v>3707909000</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="H200" s="1"/>
+      <c r="I200" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="1">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>34442</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D201" s="1">
         <v>3707909000</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H201" s="1"/>
+      <c r="I201" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="1">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>34440</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D202" s="1">
         <v>3707909000</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="1">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>34445</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D203" s="1">
         <v>3707909000</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>346.81</v>
+        <v>353.01</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="1">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>34447</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D204" s="1">
         <v>3707909000</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>346.81</v>
+        <v>353.01</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="1">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>34446</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D205" s="1">
         <v>3707909000</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>346.81</v>
+        <v>353.01</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="1">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>31419</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D206" s="1">
         <v>3707909000</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>2600.87</v>
+        <v>2647.37</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="1">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>31409</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D207" s="1">
         <v>3707909000</v>
       </c>
       <c r="E207" s="1">
         <v>20</v>
       </c>
       <c r="F207" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="1">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>31403</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D208" s="1">
         <v>3707909000</v>
       </c>
       <c r="E208" s="1">
         <v>20</v>
       </c>
       <c r="F208" s="1">
-        <v>155.28</v>
+        <v>158.06</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="1">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>31418</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D209" s="1">
         <v>3707909000</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>2600.87</v>
+        <v>2647.37</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="1">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>31408</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D210" s="1">
         <v>3707909000</v>
       </c>
       <c r="E210" s="1">
         <v>20</v>
       </c>
       <c r="F210" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="1" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="1">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>31402</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D211" s="1">
         <v>3707909000</v>
       </c>
       <c r="E211" s="1">
         <v>20</v>
       </c>
       <c r="F211" s="1">
-        <v>155.28</v>
+        <v>158.06</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="1">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>31411</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D212" s="1">
         <v>3707909000</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>2600.87</v>
+        <v>2647.37</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="1">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>31407</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D213" s="1">
         <v>3707909000</v>
       </c>
       <c r="E213" s="1">
         <v>20</v>
       </c>
       <c r="F213" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="1" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="1">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>31401</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D214" s="1">
         <v>3707909000</v>
       </c>
       <c r="E214" s="1">
         <v>20</v>
       </c>
       <c r="F214" s="1">
-        <v>155.28</v>
+        <v>158.06</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="1">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>31410</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D215" s="1">
         <v>3707909000</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>2600.87</v>
+        <v>2647.37</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="1">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>31406</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D216" s="1">
         <v>3707909000</v>
       </c>
       <c r="E216" s="1">
         <v>20</v>
       </c>
       <c r="F216" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="1">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>31400</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D217" s="1">
         <v>3707909000</v>
       </c>
       <c r="E217" s="1">
         <v>20</v>
       </c>
       <c r="F217" s="1">
-        <v>155.28</v>
+        <v>158.06</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="1">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>23055</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D218" s="1">
         <v>3707909000</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>3398.76</v>
+        <v>3459.52</v>
       </c>
       <c r="G218" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="1">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>22207</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D219" s="1">
         <v>3707909000</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>1861.15</v>
+        <v>1894.42</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="1" t="s">
-        <v>135</v>
+        <v>227</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="1">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>29916</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D220" s="1">
         <v>3707909000</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>1810.14</v>
+        <v>1842.5</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="1">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>23054</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D221" s="1">
         <v>3707909000</v>
       </c>
       <c r="E221" s="1">
         <v>20</v>
       </c>
       <c r="F221" s="1">
-        <v>393.8</v>
+        <v>400.84</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="1">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>22208</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D222" s="1">
         <v>3707909000</v>
       </c>
       <c r="E222" s="1">
         <v>20</v>
       </c>
       <c r="F222" s="1">
-        <v>216.14</v>
+        <v>220.01</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="1">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>29918</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D223" s="1">
         <v>3707909000</v>
       </c>
       <c r="E223" s="1">
         <v>20</v>
       </c>
       <c r="F223" s="1">
-        <v>169.6</v>
+        <v>172.63</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="1">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>23053</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D224" s="1">
         <v>3707909000</v>
       </c>
       <c r="E224" s="1">
         <v>20</v>
       </c>
       <c r="F224" s="1">
-        <v>198.24</v>
+        <v>201.79</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="1">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>22209</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D225" s="1">
         <v>3707909000</v>
       </c>
       <c r="E225" s="1">
         <v>20</v>
       </c>
       <c r="F225" s="1">
-        <v>106.51</v>
+        <v>108.41</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="1">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>29919</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D226" s="1">
         <v>3707909000</v>
       </c>
       <c r="E226" s="1">
         <v>20</v>
       </c>
       <c r="F226" s="1">
-        <v>94.87</v>
+        <v>96.56999999999999</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="1">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>23062</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D227" s="1">
         <v>3707909000</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>3398.76</v>
+        <v>3459.52</v>
       </c>
       <c r="G227" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="1">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>22213</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D228" s="1">
         <v>3707909000</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>1861.15</v>
+        <v>1894.42</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="1" t="s">
-        <v>135</v>
+        <v>227</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="1">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>29925</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D229" s="1">
         <v>3707909000</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>1810.14</v>
+        <v>1842.5</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="1">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>23060</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D230" s="1">
         <v>3707909000</v>
       </c>
       <c r="E230" s="1">
         <v>20</v>
       </c>
       <c r="F230" s="1">
-        <v>393.8</v>
+        <v>400.84</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="1">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>22214</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D231" s="1">
         <v>3707909000</v>
       </c>
       <c r="E231" s="1">
         <v>20</v>
       </c>
       <c r="F231" s="1">
-        <v>216.14</v>
+        <v>220.01</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="1">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>29926</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D232" s="1">
         <v>3707909000</v>
       </c>
       <c r="E232" s="1">
         <v>20</v>
       </c>
       <c r="F232" s="1">
-        <v>169.6</v>
+        <v>172.63</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="1">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>23059</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D233" s="1">
         <v>3707909000</v>
       </c>
       <c r="E233" s="1">
         <v>20</v>
       </c>
       <c r="F233" s="1">
-        <v>198.24</v>
+        <v>201.79</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="1">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>22215</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D234" s="1">
         <v>3707909000</v>
       </c>
       <c r="E234" s="1">
         <v>20</v>
       </c>
       <c r="F234" s="1">
-        <v>106.51</v>
+        <v>108.41</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="1">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>29927</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D235" s="1">
         <v>3707909000</v>
       </c>
       <c r="E235" s="1">
         <v>20</v>
       </c>
       <c r="F235" s="1">
-        <v>94.87</v>
+        <v>96.56999999999999</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="1">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>23058</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D236" s="1">
         <v>3707909000</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>3398.76</v>
+        <v>3459.52</v>
       </c>
       <c r="G236" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="1">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>22210</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D237" s="1">
         <v>3707909000</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>1861.15</v>
+        <v>1894.42</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="1" t="s">
-        <v>135</v>
+        <v>227</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="1">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>29920</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D238" s="1">
         <v>3707909000</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>1810.14</v>
+        <v>1842.5</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="1">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>23057</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D239" s="1">
         <v>3707909000</v>
       </c>
       <c r="E239" s="1">
         <v>20</v>
       </c>
       <c r="F239" s="1">
-        <v>393.8</v>
+        <v>400.84</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="1">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>22211</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D240" s="1">
         <v>3707909000</v>
       </c>
       <c r="E240" s="1">
         <v>20</v>
       </c>
       <c r="F240" s="1">
-        <v>216.14</v>
+        <v>220.01</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="1">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>29922</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D241" s="1">
         <v>3707909000</v>
       </c>
       <c r="E241" s="1">
         <v>20</v>
       </c>
       <c r="F241" s="1">
-        <v>169.6</v>
+        <v>172.63</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="1">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>23056</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D242" s="1">
         <v>3707909000</v>
       </c>
       <c r="E242" s="1">
         <v>20</v>
       </c>
       <c r="F242" s="1">
-        <v>198.24</v>
+        <v>201.79</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="1">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>22212</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D243" s="1">
         <v>3707909000</v>
       </c>
       <c r="E243" s="1">
         <v>20</v>
       </c>
       <c r="F243" s="1">
-        <v>106.51</v>
+        <v>108.41</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="1">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>29924</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D244" s="1">
         <v>3707909000</v>
       </c>
       <c r="E244" s="1">
         <v>20</v>
       </c>
       <c r="F244" s="1">
-        <v>94.87</v>
+        <v>96.56999999999999</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="1">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>23049</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D245" s="1">
         <v>3707909000</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>3398.76</v>
+        <v>3459.52</v>
       </c>
       <c r="G245" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="1">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>22204</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D246" s="1">
         <v>3707909000</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>1861.15</v>
+        <v>1894.42</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="1" t="s">
-        <v>135</v>
+        <v>227</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="1">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>27417</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D247" s="1">
         <v>3707909000</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>1270.01</v>
+        <v>1292.71</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="1">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>23048</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D248" s="1">
         <v>3707909000</v>
       </c>
       <c r="E248" s="1">
         <v>20</v>
       </c>
       <c r="F248" s="1">
-        <v>393.8</v>
+        <v>400.84</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="1">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>22205</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D249" s="1">
         <v>3707909000</v>
       </c>
       <c r="E249" s="1">
         <v>20</v>
       </c>
       <c r="F249" s="1">
-        <v>216.14</v>
+        <v>220.01</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="1">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>26659</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D250" s="1">
         <v>3707909000</v>
       </c>
       <c r="E250" s="1">
         <v>20</v>
       </c>
       <c r="F250" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="1">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>23047</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D251" s="1">
         <v>3707909000</v>
       </c>
       <c r="E251" s="1">
         <v>20</v>
       </c>
       <c r="F251" s="1">
-        <v>198.24</v>
+        <v>201.79</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="1">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>22206</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D252" s="1">
         <v>3707909000</v>
       </c>
       <c r="E252" s="1">
         <v>20</v>
       </c>
       <c r="F252" s="1">
-        <v>106.51</v>
+        <v>108.41</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="1">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>26658</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D253" s="1">
         <v>3707909000</v>
       </c>
       <c r="E253" s="1">
         <v>20</v>
       </c>
       <c r="F253" s="1">
-        <v>69.36</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="1">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>31947</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D254" s="1">
         <v>3707909000</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="1">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>31946</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D255" s="1">
         <v>3707909000</v>
       </c>
       <c r="E255" s="1">
         <v>30</v>
       </c>
       <c r="F255" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="1">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>31945</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D256" s="1">
         <v>3707909000</v>
       </c>
       <c r="E256" s="1">
         <v>30</v>
       </c>
       <c r="F256" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="1">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>31953</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D257" s="1">
         <v>3707909000</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="1">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>31952</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D258" s="1">
         <v>3707909000</v>
       </c>
       <c r="E258" s="1">
         <v>30</v>
       </c>
       <c r="F258" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="1">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>31951</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D259" s="1">
         <v>3707909000</v>
       </c>
       <c r="E259" s="1">
         <v>30</v>
       </c>
       <c r="F259" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="1">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>31950</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D260" s="1">
         <v>3707909000</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="1">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>31949</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D261" s="1">
         <v>3707909000</v>
       </c>
       <c r="E261" s="1">
         <v>30</v>
       </c>
       <c r="F261" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="1">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>31948</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D262" s="1">
         <v>3707909000</v>
       </c>
       <c r="E262" s="1">
         <v>30</v>
       </c>
       <c r="F262" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="1">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>31944</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D263" s="1">
         <v>3707909000</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="1">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>31943</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D264" s="1">
         <v>3707909000</v>
       </c>
       <c r="E264" s="1">
         <v>30</v>
       </c>
       <c r="F264" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="1">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>31942</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D265" s="1">
         <v>3707909000</v>
       </c>
       <c r="E265" s="1">
         <v>30</v>
       </c>
       <c r="F265" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="1">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>32773</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D266" s="1">
         <v>3707909000</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>2977.22</v>
+        <v>3030.44</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="1">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>32765</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D267" s="1">
         <v>3707909000</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>131.57</v>
+        <v>133.92</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="1">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>32769</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D268" s="1">
         <v>3707909000</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>1312.97</v>
+        <v>1336.44</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="1">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>32746</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D269" s="1">
         <v>3707909000</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>2666.65</v>
+        <v>2714.32</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="1">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>32771</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D270" s="1">
         <v>3707909000</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>2977.22</v>
+        <v>3030.44</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="1">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>32764</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D271" s="1">
         <v>3707909000</v>
       </c>
       <c r="E271" s="1">
         <v>20</v>
       </c>
       <c r="F271" s="1">
-        <v>131.57</v>
+        <v>133.92</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="1">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>32768</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D272" s="1">
         <v>3707909000</v>
       </c>
       <c r="E272" s="1">
         <v>10</v>
       </c>
       <c r="F272" s="1">
-        <v>1312.97</v>
+        <v>1336.44</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="1">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>32748</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D273" s="1">
         <v>3707909000</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>2666.65</v>
+        <v>2714.32</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="1">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>32772</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D274" s="1">
         <v>3707909000</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>2977.22</v>
+        <v>3030.44</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="1">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>32763</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D275" s="1">
         <v>3707909000</v>
       </c>
       <c r="E275" s="1">
         <v>20</v>
       </c>
       <c r="F275" s="1">
-        <v>131.57</v>
+        <v>133.92</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="1">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>32767</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D276" s="1">
         <v>3707909000</v>
       </c>
       <c r="E276" s="1">
         <v>10</v>
       </c>
       <c r="F276" s="1">
-        <v>1312.97</v>
+        <v>1336.44</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="1">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>32747</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D277" s="1">
         <v>3707909000</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>2666.65</v>
+        <v>2714.32</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="1">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>32770</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D278" s="1">
         <v>3707909000</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>2977.22</v>
+        <v>3030.44</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="1">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>32762</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D279" s="1">
         <v>3707909000</v>
       </c>
       <c r="E279" s="1">
         <v>20</v>
       </c>
       <c r="F279" s="1">
-        <v>161.1</v>
+        <v>163.98</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="1">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>32766</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D280" s="1">
         <v>3707909000</v>
       </c>
       <c r="E280" s="1">
         <v>10</v>
       </c>
       <c r="F280" s="1">
-        <v>1312.97</v>
+        <v>1336.44</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="1">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>32745</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D281" s="1">
         <v>3707909000</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>2666.65</v>
+        <v>2714.32</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="1">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>24716</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D282" s="1">
         <v>3707909000</v>
       </c>
       <c r="E282" s="1">
         <v>10</v>
       </c>
       <c r="F282" s="1">
-        <v>2331.48</v>
+        <v>2373.16</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="1">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>18038</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D283" s="1">
         <v>3707909000</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="1">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>19771</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D284" s="1">
         <v>3707909000</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>1213.62</v>
+        <v>1235.32</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="1">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>33369</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D285" s="1">
         <v>3707909000</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>2341.77</v>
+        <v>2383.63</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="1">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>35306</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D286" s="1">
         <v>3707909000</v>
       </c>
       <c r="E286" s="1">
         <v>10</v>
       </c>
       <c r="F286" s="1">
-        <v>105.16</v>
+        <v>107.04</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="1">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>35305</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D287" s="1">
         <v>3707909000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>1079.37</v>
+        <v>1098.67</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="H287" s="1"/>
+      <c r="I287" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="1">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>33371</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D288" s="1">
         <v>3707909000</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>2341.77</v>
+        <v>2383.63</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="1">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>35304</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D289" s="1">
         <v>3707909000</v>
       </c>
       <c r="E289" s="1">
         <v>10</v>
       </c>
       <c r="F289" s="1">
-        <v>105.16</v>
+        <v>107.04</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="1">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>35303</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D290" s="1">
         <v>3707909000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>1079.37</v>
+        <v>1098.67</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="H290" s="1"/>
+      <c r="I290" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="1">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>33370</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D291" s="1">
         <v>3707909000</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>2341.77</v>
+        <v>2383.63</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="1">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>35302</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D292" s="1">
         <v>3707909000</v>
       </c>
       <c r="E292" s="1">
         <v>10</v>
       </c>
       <c r="F292" s="1">
-        <v>105.16</v>
+        <v>107.04</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="1">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>35301</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D293" s="1">
         <v>3707909000</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>1079.37</v>
+        <v>1098.67</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="H293" s="1"/>
+      <c r="I293" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="1">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>33368</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D294" s="1">
         <v>3707909000</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>2341.77</v>
+        <v>2383.63</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="1">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
         <v>35300</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D295" s="1">
         <v>3707909000</v>
       </c>
       <c r="E295" s="1">
         <v>10</v>
       </c>
       <c r="F295" s="1">
-        <v>128.88</v>
+        <v>131.18</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="1">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>35299</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D296" s="1">
         <v>3707909000</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>1079.37</v>
+        <v>1098.67</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="1">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>16498</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D297" s="1">
         <v>3707909000</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>2412.03</v>
+        <v>2455.15</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="1">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>16495</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D298" s="1">
         <v>3707909000</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>2482.73</v>
+        <v>2527.11</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="1">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>16497</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D299" s="1">
         <v>3707909000</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>2412.03</v>
+        <v>2455.15</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="1">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>16496</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D300" s="1">
         <v>3707909000</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>2412.03</v>
+        <v>2455.15</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="1">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>15578</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D301" s="1">
         <v>3707909000</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>2830.89</v>
+        <v>2881.49</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="1">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>15581</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D302" s="1">
         <v>3707909000</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>5977.26</v>
+        <v>6084.11</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="1">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>15579</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D303" s="1">
         <v>3707909000</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>5977.26</v>
+        <v>6084.11</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="1">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>15580</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D304" s="1">
         <v>3707909000</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>5977.26</v>
+        <v>6084.11</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="1">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>29037</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D305" s="1">
         <v>3707909000</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="1">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>29039</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D306" s="1">
         <v>3707909000</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="1">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>29038</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D307" s="1">
         <v>3707909000</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="1">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>29036</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D308" s="1">
         <v>3707909000</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="1">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>18600</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D309" s="1">
         <v>3707909000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>3708.43</v>
+        <v>3774.73</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="1">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>18602</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D310" s="1">
         <v>3707909000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>3708.43</v>
+        <v>3774.73</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="1">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>18601</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D311" s="1">
         <v>3707909000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>3708.43</v>
+        <v>3774.73</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="1">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>18599</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D312" s="1">
         <v>3707909000</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>3708.43</v>
+        <v>3774.73</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="1">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>22734</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D313" s="1">
         <v>3707909000</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>814.9</v>
+        <v>829.47</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>22736</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D314" s="1">
         <v>3707909000</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>814.9</v>
+        <v>829.47</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="1">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>22735</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D315" s="1">
         <v>3707909000</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>814.9</v>
+        <v>829.47</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="1">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>22733</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D316" s="1">
         <v>3707909000</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="1">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
         <v>18997</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D317" s="1">
         <v>3707909000</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>1958.26</v>
+        <v>1993.27</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="1">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>18999</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D318" s="1">
         <v>3707909000</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>1958.26</v>
+        <v>1993.27</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="1">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
         <v>18998</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D319" s="1">
         <v>3707909000</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>1958.26</v>
+        <v>1993.27</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="1">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
         <v>19000</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D320" s="1">
         <v>3707909000</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>1678.13</v>
+        <v>1708.13</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="1">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
         <v>16433</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D321" s="1">
         <v>3707909000</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="1">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
         <v>16435</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D322" s="1">
         <v>3707909000</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="1">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
         <v>16434</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D323" s="1">
         <v>3707909000</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="1">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
         <v>16431</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D324" s="1">
         <v>3707909000</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>2069.69</v>
+        <v>2106.69</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="1">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
         <v>17151</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D325" s="1">
         <v>3707909000</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="1">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
         <v>17153</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D326" s="1">
         <v>3707909000</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="1"/>
       <c r="I326" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="1">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
         <v>17152</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D327" s="1">
         <v>3707909000</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="1">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
         <v>17150</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D328" s="1">
         <v>3707909000</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="1">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
         <v>23550</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D329" s="1">
         <v>3707909000</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>4657.13</v>
+        <v>4740.39</v>
       </c>
       <c r="G329" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="1">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
         <v>24094</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D330" s="1">
         <v>3707909000</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>515.0700000000001</v>
+        <v>524.28</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="1">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
         <v>23553</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D331" s="1">
         <v>3707909000</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>4657.13</v>
+        <v>4740.39</v>
       </c>
       <c r="G331" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="1">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
         <v>24096</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D332" s="1">
         <v>3707909000</v>
       </c>
       <c r="E332" s="1">
         <v>20</v>
       </c>
       <c r="F332" s="1">
-        <v>515.0700000000001</v>
+        <v>524.28</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="1">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
         <v>23552</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D333" s="1">
         <v>3707909000</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>4657.13</v>
+        <v>4740.39</v>
       </c>
       <c r="G333" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="1">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
         <v>24095</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D334" s="1">
         <v>3707909000</v>
       </c>
       <c r="E334" s="1">
         <v>20</v>
       </c>
       <c r="F334" s="1">
-        <v>515.0700000000001</v>
+        <v>524.28</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="1">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
         <v>23549</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D335" s="1">
         <v>3707909000</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>3646.23</v>
+        <v>3711.41</v>
       </c>
       <c r="G335" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="H335" s="1"/>
+      <c r="I335" s="1" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="1">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
         <v>24093</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D336" s="1">
         <v>3707909000</v>
       </c>
       <c r="E336" s="1">
         <v>20</v>
       </c>
       <c r="F336" s="1">
-        <v>416.18</v>
+        <v>423.62</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="1">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
         <v>26685</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D337" s="1">
         <v>3707909000</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>4436.52</v>
+        <v>4515.83</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="1">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
         <v>26684</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D338" s="1">
         <v>3707909000</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>4436.52</v>
+        <v>4515.83</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H338" s="1"/>
       <c r="I338" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="1">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
         <v>26686</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D339" s="1">
         <v>3707909000</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>4436.52</v>
+        <v>4515.83</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="1">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
         <v>26683</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D340" s="1">
         <v>3707909000</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>3615.8</v>
+        <v>3680.44</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="1">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
         <v>26688</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D341" s="1">
         <v>3707909000</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>131.57</v>
+        <v>143.48</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="1">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
         <v>26687</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D342" s="1">
         <v>3707909000</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>131.57</v>
+        <v>143.48</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="1">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
         <v>26689</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D343" s="1">
         <v>3707909000</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>131.57</v>
+        <v>143.48</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="1">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
         <v>26665</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D344" s="1">
         <v>3707909000</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>110.09</v>
+        <v>112.05</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="1">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
         <v>26690</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D345" s="1">
         <v>3707909000</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>259.55</v>
+        <v>264.19</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="1">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
         <v>26691</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D346" s="1">
         <v>3707909000</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>259.55</v>
+        <v>264.19</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="1">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
         <v>26692</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D347" s="1">
         <v>3707909000</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>259.55</v>
+        <v>264.19</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="1">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
         <v>26664</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D348" s="1">
         <v>3707909000</v>
       </c>
       <c r="E348" s="1">
         <v>20</v>
       </c>
       <c r="F348" s="1">
-        <v>321.75</v>
+        <v>327.5</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="1">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
         <v>23891</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D349" s="1">
         <v>3707909000</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>520.4400000000001</v>
+        <v>529.75</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="1">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
         <v>23896</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D350" s="1">
         <v>3707909000</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>520.4400000000001</v>
+        <v>529.75</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="1">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
         <v>23893</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D351" s="1">
         <v>3707909000</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>520.4400000000001</v>
+        <v>529.75</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="1">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
         <v>23890</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D352" s="1">
         <v>3707909000</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>520.4400000000001</v>
+        <v>529.75</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H352" s="1"/>
       <c r="I352" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="1">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
         <v>23892</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D353" s="1">
         <v>3707909000</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>2953.5</v>
+        <v>3006.3</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="1">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
         <v>23897</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D354" s="1">
         <v>3707909000</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>2953.5</v>
+        <v>3006.3</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="1"/>
       <c r="I354" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="1">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
         <v>23894</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D355" s="1">
         <v>3707909000</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>2953.5</v>
+        <v>3006.3</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H355" s="1"/>
       <c r="I355" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="1">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
         <v>23889</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D356" s="1">
         <v>3707909000</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>2953.5</v>
+        <v>3006.3</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="1">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
         <v>27481</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D357" s="1">
         <v>3707909000</v>
       </c>
       <c r="E357" s="1">
         <v>20</v>
       </c>
       <c r="F357" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="1">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
         <v>27480</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D358" s="1">
         <v>3707909000</v>
       </c>
       <c r="E358" s="1">
         <v>20</v>
       </c>
       <c r="F358" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H358" s="1"/>
       <c r="I358" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="1">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
         <v>27479</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D359" s="1">
         <v>3707909000</v>
       </c>
       <c r="E359" s="1">
         <v>20</v>
       </c>
       <c r="F359" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="1">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
         <v>27478</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D360" s="1">
         <v>3707909000</v>
       </c>
       <c r="E360" s="1">
         <v>20</v>
       </c>
       <c r="F360" s="1">
-        <v>372.32</v>
+        <v>378.98</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H360" s="1"/>
       <c r="I360" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="1">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
         <v>23004</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D361" s="1">
         <v>3707909000</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>4219.48</v>
+        <v>4294.91</v>
       </c>
       <c r="G361" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="1">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
         <v>23007</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D362" s="1">
         <v>3707909000</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>4219.48</v>
+        <v>4294.91</v>
       </c>
       <c r="G362" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="1">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
         <v>23005</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D363" s="1">
         <v>3707909000</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>4219.48</v>
+        <v>4294.91</v>
       </c>
       <c r="G363" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H363" s="1"/>
       <c r="I363" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="1">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
         <v>23003</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D364" s="1">
         <v>3707909000</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>3510.64</v>
+        <v>3573.4</v>
       </c>
       <c r="G364" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="H364" s="1"/>
       <c r="I364" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="1">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
         <v>22201</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D365" s="1">
         <v>3707909000</v>
       </c>
       <c r="E365" s="1">
         <v>20</v>
       </c>
       <c r="F365" s="1">
-        <v>775.97</v>
+        <v>789.84</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H365" s="1"/>
       <c r="I365" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="1">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
         <v>22199</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D366" s="1">
         <v>3707909000</v>
       </c>
       <c r="E366" s="1">
         <v>20</v>
       </c>
       <c r="F366" s="1">
-        <v>879.79</v>
+        <v>895.51</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H366" s="1"/>
       <c r="I366" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="1">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
         <v>22202</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D367" s="1">
         <v>3707909000</v>
       </c>
       <c r="E367" s="1">
         <v>20</v>
       </c>
       <c r="F367" s="1">
-        <v>879.79</v>
+        <v>895.51</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H367" s="1"/>
       <c r="I367" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="1">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
         <v>22200</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D368" s="1">
         <v>3707909000</v>
       </c>
       <c r="E368" s="1">
         <v>20</v>
       </c>
       <c r="F368" s="1">
-        <v>597.86</v>
+        <v>608.55</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H368" s="1"/>
       <c r="I368" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="1">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
         <v>32781</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D369" s="1">
         <v>3707909000</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>4448.15</v>
+        <v>4527.67</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H369" s="1"/>
       <c r="I369" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="1">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
         <v>32783</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D370" s="1">
         <v>3707909000</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>4448.15</v>
+        <v>4527.67</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="1">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
         <v>32780</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D371" s="1">
         <v>3707909000</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>4448.15</v>
+        <v>4527.67</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="1">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
         <v>32782</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D372" s="1">
         <v>3707909000</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>4448.15</v>
+        <v>4527.67</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="1">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
         <v>18968</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D373" s="1">
         <v>3707909000</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>651.11</v>
+        <v>662.75</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="1">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
         <v>18970</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D374" s="1">
         <v>3707909000</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>651.11</v>
+        <v>662.75</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="1">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
         <v>18969</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D375" s="1">
         <v>3707909000</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>651.11</v>
+        <v>662.75</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="1">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
         <v>18967</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D376" s="1">
         <v>3707909000</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>1308.94</v>
+        <v>1332.34</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H376" s="1"/>
       <c r="I376" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="1">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
         <v>16099</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D377" s="1">
         <v>3707909000</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="1">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
         <v>16101</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D378" s="1">
         <v>3707909000</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H378" s="1"/>
       <c r="I378" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="1">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
         <v>16100</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D379" s="1">
         <v>3707909000</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H379" s="1"/>
       <c r="I379" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="1">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
         <v>16098</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D380" s="1">
         <v>3707909000</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H380" s="1"/>
       <c r="I380" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="1">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
         <v>8258</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D381" s="1">
         <v>3707909000</v>
       </c>
       <c r="E381" s="1">
         <v>20</v>
       </c>
       <c r="F381" s="1">
-        <v>604.13</v>
+        <v>614.9299999999999</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H381" s="1"/>
       <c r="I381" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="1">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
         <v>19933</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D382" s="1">
         <v>3707909000</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H382" s="1"/>
       <c r="I382" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="1">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
         <v>19935</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D383" s="1">
         <v>3707909000</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H383" s="1"/>
       <c r="I383" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="1">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
         <v>19934</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D384" s="1">
         <v>3707909000</v>
       </c>
       <c r="E384" s="1">
         <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H384" s="1"/>
       <c r="I384" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="1">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
         <v>19932</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D385" s="1">
         <v>3707909000</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H385" s="1"/>
       <c r="I385" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="1">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
         <v>16119</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D386" s="1">
         <v>3707909000</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>1384.12</v>
+        <v>1408.86</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H386" s="1"/>
       <c r="I386" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="1">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
         <v>16121</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D387" s="1">
         <v>3707909000</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>1384.12</v>
+        <v>1408.86</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H387" s="1"/>
       <c r="I387" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="1">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
         <v>16120</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D388" s="1">
         <v>3707909000</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>1384.12</v>
+        <v>1408.86</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H388" s="1"/>
       <c r="I388" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="1">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
         <v>16117</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D389" s="1">
         <v>3707909000</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>1209.59</v>
+        <v>1231.22</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H389" s="1"/>
       <c r="I389" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="1">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
         <v>10441</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D390" s="1">
         <v>3707909000</v>
       </c>
       <c r="E390" s="1">
         <v>20</v>
       </c>
       <c r="F390" s="1">
-        <v>1390.83</v>
+        <v>1415.69</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H390" s="1"/>
       <c r="I390" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="1">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
         <v>10442</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D391" s="1">
         <v>3707909000</v>
       </c>
       <c r="E391" s="1">
         <v>20</v>
       </c>
       <c r="F391" s="1">
-        <v>1390.83</v>
+        <v>1415.69</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H391" s="1"/>
       <c r="I391" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="1">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
         <v>10443</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D392" s="1">
         <v>3707909000</v>
       </c>
       <c r="E392" s="1">
         <v>20</v>
       </c>
       <c r="F392" s="1">
-        <v>1390.83</v>
+        <v>1415.69</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H392" s="1"/>
       <c r="I392" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="1">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
         <v>10440</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D393" s="1">
         <v>3707909000</v>
       </c>
       <c r="E393" s="1">
         <v>20</v>
       </c>
       <c r="F393" s="1">
-        <v>1390.83</v>
+        <v>1415.69</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H393" s="1"/>
       <c r="I393" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="1">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
         <v>18587</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D394" s="1">
         <v>3707909000</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>2058.5</v>
+        <v>2095.3</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H394" s="1"/>
       <c r="I394" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="1">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
         <v>18588</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D395" s="1">
         <v>3707909000</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>2058.5</v>
+        <v>2095.3</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H395" s="1"/>
       <c r="I395" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="1">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
         <v>18586</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D396" s="1">
         <v>3707909000</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>2058.5</v>
+        <v>2095.3</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H396" s="1"/>
       <c r="I396" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="1">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
         <v>18585</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D397" s="1">
         <v>3707909000</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>2058.5</v>
+        <v>2095.3</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H397" s="1"/>
       <c r="I397" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="1">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
         <v>18459</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D398" s="1">
         <v>3707909000</v>
       </c>
       <c r="E398" s="1">
         <v>16</v>
       </c>
       <c r="F398" s="1">
-        <v>5063.02</v>
+        <v>5153.53</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H398" s="1"/>
       <c r="I398" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="1">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
         <v>19427</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D399" s="1">
         <v>3707909000</v>
       </c>
       <c r="E399" s="1">
         <v>20</v>
       </c>
       <c r="F399" s="1">
-        <v>559.38</v>
+        <v>569.38</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H399" s="1"/>
       <c r="I399" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="1">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
         <v>19428</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D400" s="1">
         <v>3707909000</v>
       </c>
       <c r="E400" s="1">
         <v>20</v>
       </c>
       <c r="F400" s="1">
-        <v>288.64</v>
+        <v>293.8</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="1">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
         <v>18461</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D401" s="1">
         <v>3707909000</v>
       </c>
       <c r="E401" s="1">
         <v>16</v>
       </c>
       <c r="F401" s="1">
-        <v>5063.02</v>
+        <v>5153.53</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H401" s="1"/>
       <c r="I401" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="1">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
         <v>19431</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D402" s="1">
         <v>3707909000</v>
       </c>
       <c r="E402" s="1">
         <v>10</v>
       </c>
       <c r="F402" s="1">
-        <v>559.38</v>
+        <v>569.38</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H402" s="1"/>
       <c r="I402" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="1">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
         <v>19432</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D403" s="1">
         <v>3707909000</v>
       </c>
       <c r="E403" s="1">
         <v>20</v>
       </c>
       <c r="F403" s="1">
-        <v>288.64</v>
+        <v>293.8</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H403" s="1"/>
       <c r="I403" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="1">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
         <v>18460</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D404" s="1">
         <v>3707909000</v>
       </c>
       <c r="E404" s="1">
         <v>16</v>
       </c>
       <c r="F404" s="1">
-        <v>5063.02</v>
+        <v>5153.53</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H404" s="1"/>
       <c r="I404" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="1">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
         <v>19429</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D405" s="1">
         <v>3707909000</v>
       </c>
       <c r="E405" s="1">
         <v>10</v>
       </c>
       <c r="F405" s="1">
-        <v>559.38</v>
+        <v>569.38</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H405" s="1"/>
       <c r="I405" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="1">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
         <v>19430</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D406" s="1">
         <v>3707909000</v>
       </c>
       <c r="E406" s="1">
         <v>20</v>
       </c>
       <c r="F406" s="1">
-        <v>288.64</v>
+        <v>293.8</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H406" s="1"/>
       <c r="I406" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="1">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
         <v>18454</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D407" s="1">
         <v>3707909000</v>
       </c>
       <c r="E407" s="1">
         <v>16</v>
       </c>
       <c r="F407" s="1">
-        <v>4680.85</v>
+        <v>4764.53</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H407" s="1"/>
       <c r="I407" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="1">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
         <v>19425</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D408" s="1">
         <v>3707909000</v>
       </c>
       <c r="E408" s="1">
         <v>20</v>
       </c>
       <c r="F408" s="1">
-        <v>451.53</v>
+        <v>459.6</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H408" s="1"/>
       <c r="I408" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="1">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
         <v>19426</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D409" s="1">
         <v>3707909000</v>
       </c>
       <c r="E409" s="1">
         <v>20</v>
       </c>
       <c r="F409" s="1">
-        <v>237.18</v>
+        <v>241.42</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H409" s="1"/>
       <c r="I409" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="1">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
         <v>30136</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D410" s="1">
         <v>3707909000</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>4739.92</v>
+        <v>4824.66</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H410" s="1"/>
       <c r="I410" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="1">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
         <v>32093</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D411" s="1">
         <v>3707909000</v>
       </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>4672.8</v>
+        <v>4756.33</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H411" s="1"/>
       <c r="I411" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="1">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
         <v>31595</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D412" s="1">
         <v>3707909000</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>473.46</v>
+        <v>481.92</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H412" s="1"/>
       <c r="I412" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="1">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
         <v>30133</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D413" s="1">
         <v>3707909000</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>4739.92</v>
+        <v>4824.66</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H413" s="1"/>
       <c r="I413" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="1">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
         <v>32092</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D414" s="1">
         <v>3707909000</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>4672.8</v>
+        <v>4756.33</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H414" s="1"/>
       <c r="I414" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="1">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
         <v>31594</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D415" s="1">
         <v>3707909000</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>473.46</v>
+        <v>481.92</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H415" s="1"/>
       <c r="I415" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="1">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
         <v>30134</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D416" s="1">
         <v>3707909000</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>4739.92</v>
+        <v>4824.66</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H416" s="1"/>
       <c r="I416" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="1">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
         <v>32091</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D417" s="1">
         <v>3707909000</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>4672.8</v>
+        <v>4756.33</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H417" s="1"/>
       <c r="I417" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="1">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
         <v>31596</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D418" s="1">
         <v>3707909000</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>473.46</v>
+        <v>481.92</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H418" s="1"/>
       <c r="I418" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="1">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
         <v>30135</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D419" s="1">
         <v>3707909000</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>4739.92</v>
+        <v>4824.66</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H419" s="1"/>
       <c r="I419" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="1">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
         <v>32090</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D420" s="1">
         <v>3707909000</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>4672.8</v>
+        <v>4756.33</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H420" s="1"/>
       <c r="I420" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="1">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
         <v>31593</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D421" s="1">
         <v>3707909000</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>473.46</v>
+        <v>481.92</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H421" s="1"/>
       <c r="I421" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="1">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
         <v>16541</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D422" s="1">
         <v>3707909000</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>2846.1</v>
+        <v>2896.98</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H422" s="1"/>
       <c r="I422" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="1">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
         <v>16540</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D423" s="1">
         <v>3707909000</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>2846.1</v>
+        <v>2896.98</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H423" s="1"/>
       <c r="I423" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="1">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
         <v>16539</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D424" s="1">
         <v>3707909000</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>2846.1</v>
+        <v>2896.98</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H424" s="1"/>
       <c r="I424" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="1">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
         <v>16538</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D425" s="1">
         <v>3707909000</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>2846.1</v>
+        <v>2896.98</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H425" s="1"/>
       <c r="I425" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="1">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
         <v>29972</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D426" s="1">
         <v>3707909000</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>1054.76</v>
+        <v>1073.61</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="1">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
         <v>29974</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D427" s="1">
         <v>3707909000</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>1054.76</v>
+        <v>1073.61</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H427" s="1"/>
       <c r="I427" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="1">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
         <v>29973</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D428" s="1">
         <v>3707909000</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>1054.76</v>
+        <v>1073.61</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H428" s="1"/>
       <c r="I428" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="1">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
         <v>29971</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D429" s="1">
         <v>3707909000</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>1110.25</v>
+        <v>1130.1</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H429" s="1"/>
       <c r="I429" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="1">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
         <v>18571</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D430" s="1">
         <v>3707909000</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>634.5599999999999</v>
+        <v>645.9</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H430" s="1"/>
       <c r="I430" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="1">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
         <v>18573</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D431" s="1">
         <v>3707909000</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>634.5599999999999</v>
+        <v>645.9</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H431" s="1"/>
       <c r="I431" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="1">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
         <v>18572</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D432" s="1">
         <v>3707909000</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>634.5599999999999</v>
+        <v>645.9</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H432" s="1"/>
       <c r="I432" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="1">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
         <v>18570</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D433" s="1">
         <v>3707909000</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>634.5599999999999</v>
+        <v>645.9</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
       <c r="I433" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="1">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
         <v>17640</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D434" s="1">
         <v>3707909000</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>1809.69</v>
+        <v>1842.04</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H434" s="1"/>
       <c r="I434" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="1">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
         <v>17642</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D435" s="1">
         <v>3707909000</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>1809.69</v>
+        <v>1842.04</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H435" s="1"/>
       <c r="I435" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="1">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
         <v>17641</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D436" s="1">
         <v>3707909000</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>1809.69</v>
+        <v>1842.04</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H436" s="1"/>
       <c r="I436" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="1">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
         <v>17639</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D437" s="1">
         <v>3707909000</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>1809.69</v>
+        <v>1842.04</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H437" s="1"/>
       <c r="I437" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="1">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
         <v>16054</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D438" s="1">
         <v>3707909000</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
       <c r="I438" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="1">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
         <v>15841</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D439" s="1">
         <v>3707909000</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>2180.22</v>
+        <v>2219.2</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H439" s="1"/>
       <c r="I439" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="1">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
         <v>15850</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D440" s="1">
         <v>3707909000</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H440" s="1"/>
       <c r="I440" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="1">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
         <v>15847</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D441" s="1">
         <v>3707909000</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>2327</v>
+        <v>2368.6</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H441" s="1"/>
       <c r="I441" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="1">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
         <v>15851</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D442" s="1">
         <v>3707909000</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H442" s="1"/>
       <c r="I442" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="1">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
         <v>15848</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D443" s="1">
         <v>3707909000</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>2327</v>
+        <v>2368.6</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H443" s="1"/>
       <c r="I443" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="1">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
         <v>15852</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D444" s="1">
         <v>3707909000</v>
       </c>
       <c r="E444" s="1">
         <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H444" s="1"/>
       <c r="I444" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="1">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
         <v>15849</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D445" s="1">
         <v>3707909000</v>
       </c>
       <c r="E445" s="1">
         <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>2327</v>
+        <v>2368.6</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H445" s="1"/>
       <c r="I445" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="1">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
         <v>30433</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D446" s="1">
         <v>3707909000</v>
       </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>626.5</v>
+        <v>637.7</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H446" s="1"/>
       <c r="I446" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="1">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
         <v>30435</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D447" s="1">
         <v>3707909000</v>
       </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>626.5</v>
+        <v>637.7</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H447" s="1"/>
       <c r="I447" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="1">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
         <v>30434</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D448" s="1">
         <v>3707909000</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>626.5</v>
+        <v>637.7</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H448" s="1"/>
       <c r="I448" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="1">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
         <v>30432</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D449" s="1">
         <v>3707909000</v>
       </c>
       <c r="E449" s="1">
         <v>2</v>
       </c>
       <c r="F449" s="1">
-        <v>371.87</v>
+        <v>378.52</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H449" s="1"/>
       <c r="I449" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="1">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
         <v>13969</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D450" s="1">
         <v>3707909000</v>
       </c>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H450" s="1"/>
       <c r="I450" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="1">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
         <v>15388</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D451" s="1">
         <v>3707909000</v>
       </c>
       <c r="E451" s="1">
         <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>139.62</v>
+        <v>142.12</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H451" s="1"/>
       <c r="I451" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="1">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
         <v>15390</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D452" s="1">
         <v>3707909000</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>139.62</v>
+        <v>142.12</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H452" s="1"/>
       <c r="I452" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="1">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
         <v>15389</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D453" s="1">
         <v>3707909000</v>
       </c>
       <c r="E453" s="1">
         <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>139.62</v>
+        <v>142.12</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H453" s="1"/>
       <c r="I453" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="1">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
         <v>7949</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D454" s="1">
         <v>3707909000</v>
       </c>
       <c r="E454" s="1">
         <v>20</v>
       </c>
       <c r="F454" s="1">
-        <v>231.36</v>
+        <v>235.49</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H454" s="1"/>
       <c r="I454" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="1">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
         <v>7946</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D455" s="1">
         <v>3707909000</v>
       </c>
       <c r="E455" s="1">
         <v>20</v>
       </c>
       <c r="F455" s="1">
-        <v>231.36</v>
+        <v>235.49</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H455" s="1"/>
       <c r="I455" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="1">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
         <v>7948</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D456" s="1">
         <v>3707909000</v>
       </c>
       <c r="E456" s="1">
         <v>20</v>
       </c>
       <c r="F456" s="1">
-        <v>231.36</v>
+        <v>235.49</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H456" s="1"/>
       <c r="I456" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="1">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
         <v>7947</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D457" s="1">
         <v>3707909000</v>
       </c>
       <c r="E457" s="1">
         <v>20</v>
       </c>
       <c r="F457" s="1">
-        <v>231.36</v>
+        <v>235.49</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H457" s="1"/>
       <c r="I457" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="1">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
         <v>15387</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D458" s="1">
         <v>3707909000</v>
       </c>
       <c r="E458" s="1">
         <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>116.8</v>
+        <v>118.89</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H458" s="1"/>
       <c r="I458" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="1">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
         <v>14591</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D459" s="1">
         <v>3707909000</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>139.62</v>
+        <v>142.12</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H459" s="1"/>
       <c r="I459" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="1">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
         <v>14593</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D460" s="1">
         <v>3707909000</v>
       </c>
       <c r="E460" s="1">
         <v>1</v>
       </c>
       <c r="F460" s="1">
-        <v>139.62</v>
+        <v>142.12</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H460" s="1"/>
       <c r="I460" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="1">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
         <v>14592</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D461" s="1">
         <v>3707909000</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>139.62</v>
+        <v>142.12</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H461" s="1"/>
       <c r="I461" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="1">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
         <v>21779</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D462" s="1">
         <v>3707909000</v>
       </c>
       <c r="E462" s="1">
         <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>5131.48</v>
+        <v>5223.22</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H462" s="1"/>
       <c r="I462" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="1">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
         <v>31569</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D463" s="1">
         <v>3707909000</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>1265.98</v>
+        <v>1288.61</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H463" s="1"/>
       <c r="I463" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="1">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
         <v>15616</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D464" s="1">
         <v>3707909000</v>
       </c>
       <c r="E464" s="1">
         <v>20</v>
       </c>
       <c r="F464" s="1">
-        <v>225.54</v>
+        <v>229.57</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H464" s="1"/>
       <c r="I464" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="1">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
         <v>31566</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D465" s="1">
         <v>3707909000</v>
       </c>
       <c r="E465" s="1">
         <v>30</v>
       </c>
       <c r="F465" s="1">
-        <v>90.84</v>
+        <v>92.47</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H465" s="1"/>
       <c r="I465" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="1">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
         <v>26463</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D466" s="1">
         <v>3707909000</v>
       </c>
       <c r="E466" s="1">
         <v>10</v>
       </c>
       <c r="F466" s="1">
-        <v>237.18</v>
+        <v>241.42</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H466" s="1"/>
       <c r="I466" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="1">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
         <v>33524</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D467" s="1">
         <v>3707909000</v>
       </c>
       <c r="E467" s="1">
         <v>100</v>
       </c>
       <c r="F467" s="1">
-        <v>139.62</v>
+        <v>107.95</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H467" s="1"/>
       <c r="I467" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="1">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
         <v>33528</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D468" s="1">
         <v>3707909000</v>
       </c>
       <c r="E468" s="1">
         <v>15</v>
       </c>
       <c r="F468" s="1">
-        <v>1476.75</v>
+        <v>1202.52</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H468" s="1"/>
       <c r="I468" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="1">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
         <v>21781</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D469" s="1">
         <v>3707909000</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>5131.48</v>
+        <v>5223.22</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H469" s="1"/>
       <c r="I469" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="1">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
         <v>31571</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D470" s="1">
         <v>3707909000</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>1265.98</v>
+        <v>1288.61</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H470" s="1"/>
       <c r="I470" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="1">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
         <v>15618</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D471" s="1">
         <v>3707909000</v>
       </c>
       <c r="E471" s="1">
         <v>20</v>
       </c>
       <c r="F471" s="1">
-        <v>225.54</v>
+        <v>229.57</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H471" s="1"/>
       <c r="I471" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="1">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
         <v>31568</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D472" s="1">
         <v>3707909000</v>
       </c>
       <c r="E472" s="1">
         <v>30</v>
       </c>
       <c r="F472" s="1">
-        <v>90.84</v>
+        <v>92.47</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H472" s="1"/>
       <c r="I472" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="1">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
         <v>26464</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D473" s="1">
         <v>3707909000</v>
       </c>
       <c r="E473" s="1">
         <v>10</v>
       </c>
       <c r="F473" s="1">
-        <v>237.18</v>
+        <v>241.42</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H473" s="1"/>
       <c r="I473" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="1">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
         <v>33525</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D474" s="1">
         <v>3707909000</v>
       </c>
       <c r="E474" s="1">
         <v>100</v>
       </c>
       <c r="F474" s="1">
-        <v>139.62</v>
+        <v>107.95</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H474" s="1"/>
       <c r="I474" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="1">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
         <v>33529</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D475" s="1">
         <v>3707909000</v>
       </c>
       <c r="E475" s="1">
         <v>15</v>
       </c>
       <c r="F475" s="1">
-        <v>1476.75</v>
+        <v>1202.52</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H475" s="1"/>
       <c r="I475" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="1">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
         <v>21780</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D476" s="1">
         <v>3707909000</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>5131.48</v>
+        <v>5223.22</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H476" s="1"/>
       <c r="I476" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="1">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
         <v>31570</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D477" s="1">
         <v>3707909000</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>1265.98</v>
+        <v>1288.61</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H477" s="1"/>
       <c r="I477" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="1">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
         <v>15617</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D478" s="1">
         <v>3707909000</v>
       </c>
       <c r="E478" s="1">
         <v>20</v>
       </c>
       <c r="F478" s="1">
-        <v>225.54</v>
+        <v>229.57</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H478" s="1"/>
       <c r="I478" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="1">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
         <v>31567</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D479" s="1">
         <v>3707909000</v>
       </c>
       <c r="E479" s="1">
         <v>30</v>
       </c>
       <c r="F479" s="1">
-        <v>90.84</v>
+        <v>92.47</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H479" s="1"/>
       <c r="I479" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="1">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
         <v>26465</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D480" s="1">
         <v>3707909000</v>
       </c>
       <c r="E480" s="1">
         <v>10</v>
       </c>
       <c r="F480" s="1">
-        <v>237.18</v>
+        <v>241.42</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H480" s="1"/>
       <c r="I480" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="1">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
         <v>33526</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D481" s="1">
         <v>3707909000</v>
       </c>
       <c r="E481" s="1">
         <v>100</v>
       </c>
       <c r="F481" s="1">
-        <v>139.62</v>
+        <v>107.95</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H481" s="1"/>
       <c r="I481" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="1">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
         <v>33530</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D482" s="1">
         <v>3707909000</v>
       </c>
       <c r="E482" s="1">
         <v>15</v>
       </c>
       <c r="F482" s="1">
-        <v>1476.75</v>
+        <v>1202.52</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H482" s="1"/>
       <c r="I482" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="1">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
         <v>21778</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D483" s="1">
         <v>3707909000</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>4677.27</v>
+        <v>4760.89</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H483" s="1"/>
       <c r="I483" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="1">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
         <v>31565</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D484" s="1">
         <v>3707909000</v>
       </c>
       <c r="E484" s="1">
         <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>825.64</v>
+        <v>840.4</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H484" s="1"/>
       <c r="I484" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="1">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
         <v>31563</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D485" s="1">
         <v>3707909000</v>
       </c>
       <c r="E485" s="1">
         <v>30</v>
       </c>
       <c r="F485" s="1">
-        <v>90.84</v>
+        <v>92.47</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H485" s="1"/>
       <c r="I485" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="1">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
         <v>26462</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D486" s="1">
         <v>3707909000</v>
       </c>
       <c r="E486" s="1">
         <v>10</v>
       </c>
       <c r="F486" s="1">
-        <v>255.08</v>
+        <v>259.64</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H486" s="1"/>
       <c r="I486" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="1">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
         <v>33523</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D487" s="1">
         <v>3707909000</v>
       </c>
       <c r="E487" s="1">
         <v>100</v>
       </c>
       <c r="F487" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="5" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="H487" s="1"/>
+      <c r="I487" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="1">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
         <v>15615</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D488" s="1">
         <v>3707909000</v>
       </c>
       <c r="E488" s="1">
         <v>20</v>
       </c>
       <c r="F488" s="1">
-        <v>310.57</v>
+        <v>316.12</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H488" s="1"/>
       <c r="I488" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="1">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
         <v>33527</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D489" s="1">
         <v>3707909000</v>
       </c>
       <c r="E489" s="1">
         <v>15</v>
       </c>
       <c r="F489" s="1">
-        <v>832.35</v>
+        <v>655.92</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H489" s="1"/>
       <c r="I489" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="1">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
         <v>17093</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D490" s="1">
         <v>3707909000</v>
       </c>
       <c r="E490" s="1">
         <v>20</v>
       </c>
       <c r="F490" s="1">
-        <v>327.57</v>
+        <v>333.43</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H490" s="1"/>
       <c r="I490" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="1">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
         <v>17092</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D491" s="1">
         <v>3707909000</v>
       </c>
       <c r="E491" s="1">
         <v>20</v>
       </c>
       <c r="F491" s="1">
-        <v>327.57</v>
+        <v>333.43</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H491" s="1"/>
       <c r="I491" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="1">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
         <v>17094</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D492" s="1">
         <v>3707909000</v>
       </c>
       <c r="E492" s="1">
         <v>20</v>
       </c>
       <c r="F492" s="1">
-        <v>327.57</v>
+        <v>333.43</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H492" s="1"/>
       <c r="I492" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="1">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
         <v>17095</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D493" s="1">
         <v>3707909000</v>
       </c>
       <c r="E493" s="1">
         <v>20</v>
       </c>
       <c r="F493" s="1">
-        <v>327.57</v>
+        <v>333.43</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H493" s="1"/>
       <c r="I493" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="1">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
         <v>17963</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D494" s="1">
         <v>3707909000</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>825.1900000000001</v>
+        <v>839.9400000000001</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H494" s="1"/>
       <c r="I494" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="1">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
         <v>11686</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D495" s="1">
         <v>3707909000</v>
       </c>
       <c r="E495" s="1">
         <v>20</v>
       </c>
       <c r="F495" s="1">
-        <v>1163.95</v>
+        <v>1184.76</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H495" s="1"/>
       <c r="I495" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="1">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
         <v>17965</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D496" s="1">
         <v>3707909000</v>
       </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>825.1900000000001</v>
+        <v>839.9400000000001</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H496" s="1"/>
       <c r="I496" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="1">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
         <v>11688</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D497" s="1">
         <v>3707909000</v>
       </c>
       <c r="E497" s="1">
         <v>20</v>
       </c>
       <c r="F497" s="1">
-        <v>1163.95</v>
+        <v>1184.76</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H497" s="1"/>
       <c r="I497" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="1">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
         <v>17964</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D498" s="1">
         <v>3707909000</v>
       </c>
       <c r="E498" s="1">
         <v>1</v>
       </c>
       <c r="F498" s="1">
-        <v>825.1900000000001</v>
+        <v>839.9400000000001</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H498" s="1"/>
       <c r="I498" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="1">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
         <v>11687</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D499" s="1">
         <v>3707909000</v>
       </c>
       <c r="E499" s="1">
         <v>20</v>
       </c>
       <c r="F499" s="1">
-        <v>1163.95</v>
+        <v>1184.76</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H499" s="1"/>
       <c r="I499" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="1">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
         <v>17962</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D500" s="1">
         <v>3707909000</v>
       </c>
       <c r="E500" s="1">
         <v>1</v>
       </c>
       <c r="F500" s="1">
-        <v>755.38</v>
+        <v>768.88</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H500" s="1"/>
       <c r="I500" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="1">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
         <v>11685</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D501" s="1">
         <v>3707909000</v>
       </c>
       <c r="E501" s="1">
         <v>10</v>
       </c>
       <c r="F501" s="1">
-        <v>1134.41</v>
+        <v>1154.69</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H501" s="1"/>
       <c r="I501" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="1">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
         <v>19565</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D502" s="1">
         <v>3707909000</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>228.67</v>
+        <v>232.76</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H502" s="1"/>
       <c r="I502" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="1">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
         <v>19567</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D503" s="1">
         <v>3707909000</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>154.39</v>
+        <v>157.15</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H503" s="1"/>
       <c r="I503" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="1">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
         <v>19566</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D504" s="1">
         <v>3707909000</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>228.67</v>
+        <v>232.76</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H504" s="1"/>
       <c r="I504" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="1">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
         <v>19564</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D505" s="1">
         <v>3707909000</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>114.56</v>
+        <v>116.61</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H505" s="1"/>
       <c r="I505" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="1">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
         <v>20849</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D506" s="1">
         <v>3707909000</v>
       </c>
       <c r="E506" s="1">
         <v>20</v>
       </c>
       <c r="F506" s="1">
-        <v>689.6</v>
+        <v>701.9299999999999</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H506" s="1"/>
       <c r="I506" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="1">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
         <v>20851</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D507" s="1">
         <v>3707909000</v>
       </c>
       <c r="E507" s="1">
         <v>20</v>
       </c>
       <c r="F507" s="1">
-        <v>689.6</v>
+        <v>701.9299999999999</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H507" s="1"/>
       <c r="I507" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="1">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
         <v>20850</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D508" s="1">
         <v>3707909000</v>
       </c>
       <c r="E508" s="1">
         <v>20</v>
       </c>
       <c r="F508" s="1">
-        <v>689.6</v>
+        <v>701.9299999999999</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H508" s="1"/>
       <c r="I508" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="1">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
         <v>20848</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D509" s="1">
         <v>3707909000</v>
       </c>
       <c r="E509" s="1">
         <v>20</v>
       </c>
       <c r="F509" s="1">
-        <v>855.17</v>
+        <v>870.46</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H509" s="1"/>
       <c r="I509" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="1">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
         <v>27266</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D510" s="1">
         <v>3707909000</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>3705.3</v>
+        <v>3771.54</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H510" s="1"/>
       <c r="I510" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="1">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
         <v>27267</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D511" s="1">
         <v>3707909000</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>3705.3</v>
+        <v>3771.54</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H511" s="1"/>
       <c r="I511" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="1">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
         <v>27265</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D512" s="1">
         <v>3707909000</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>3705.3</v>
+        <v>3771.54</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H512" s="1"/>
       <c r="I512" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="1">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
         <v>27268</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D513" s="1">
         <v>3707909000</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>3705.3</v>
+        <v>3771.54</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H513" s="1"/>
       <c r="I513" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="1">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
         <v>26303</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D514" s="1">
         <v>3707909000</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>2126.07</v>
+        <v>2164.08</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H514" s="1"/>
       <c r="I514" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="1">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
         <v>26305</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D515" s="1">
         <v>3707909000</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>2126.07</v>
+        <v>2164.08</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H515" s="1"/>
       <c r="I515" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="1">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
         <v>26304</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D516" s="1">
         <v>3707909000</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>2126.07</v>
+        <v>2164.08</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516" s="1"/>
       <c r="I516" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="1">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
         <v>26302</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D517" s="1">
         <v>3707909000</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>990.3200000000001</v>
+        <v>1008.02</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H517" s="1"/>
       <c r="I517" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="1">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
         <v>35298</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D518" s="1">
         <v>3707909000</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>2345.8</v>
+        <v>2387.73</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H518" s="1"/>
       <c r="I518" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="1">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
         <v>35297</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D519" s="1">
         <v>3707909000</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>857.86</v>
+        <v>873.1900000000001</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H519" s="1"/>
       <c r="I519" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="1">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
         <v>18482</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D520" s="1">
         <v>3707909000</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H520" s="1"/>
       <c r="I520" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="1">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
         <v>11730</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D521" s="1">
         <v>3707909000</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>291.32</v>
+        <v>296.53</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H521" s="1"/>
       <c r="I521" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="1">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
         <v>18484</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D522" s="1">
         <v>3707909000</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H522" s="1"/>
       <c r="I522" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="1">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
         <v>11729</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D523" s="1">
         <v>3707909000</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>336.07</v>
+        <v>342.08</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H523" s="1"/>
       <c r="I523" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="1">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
         <v>18483</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D524" s="1">
         <v>3707909000</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H524" s="1"/>
       <c r="I524" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="1">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
         <v>11728</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D525" s="1">
         <v>3707909000</v>
       </c>
       <c r="E525" s="1">
         <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>529.84</v>
+        <v>539.3099999999999</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H525" s="1"/>
       <c r="I525" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="1">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
         <v>18481</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D526" s="1">
         <v>3707909000</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H526" s="1"/>
       <c r="I526" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="1">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
         <v>11731</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D527" s="1">
         <v>3707909000</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>291.32</v>
+        <v>296.53</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H527" s="1"/>
       <c r="I527" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="1">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
         <v>14343</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D528" s="1">
         <v>3707909000</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H528" s="1"/>
       <c r="I528" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="1">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
         <v>14342</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D529" s="1">
         <v>3707909000</v>
       </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H529" s="1"/>
       <c r="I529" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="1">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
         <v>14341</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="D530" s="1">
         <v>3707909000</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H530" s="1"/>
       <c r="I530" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="1">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
         <v>14340</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D531" s="1">
         <v>3707909000</v>
       </c>
       <c r="E531" s="1">
         <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H531" s="1"/>
       <c r="I531" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="1">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
         <v>34487</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D532" s="1">
         <v>3707909000</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>5262.6</v>
+        <v>5356.68</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H532" s="1"/>
       <c r="I532" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="1">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
         <v>34492</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D533" s="1">
         <v>3707909000</v>
       </c>
       <c r="E533" s="1">
         <v>1</v>
       </c>
       <c r="F533" s="1">
-        <v>5262.6</v>
+        <v>5356.68</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H533" s="1"/>
       <c r="I533" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="1">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
         <v>34498</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D534" s="1">
         <v>3707909000</v>
       </c>
       <c r="E534" s="1">
         <v>1</v>
       </c>
       <c r="F534" s="1">
-        <v>5262.6</v>
+        <v>5356.68</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H534" s="1"/>
       <c r="I534" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="1">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
         <v>34482</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D535" s="1">
         <v>3707909000</v>
       </c>
       <c r="E535" s="1">
         <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>5101.5</v>
+        <v>5192.7</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H535" s="1"/>
       <c r="I535" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="1">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
         <v>34489</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D536" s="1">
         <v>3707909000</v>
       </c>
       <c r="E536" s="1">
         <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>540.13</v>
+        <v>549.79</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H536" s="1"/>
       <c r="I536" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="1">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
         <v>34494</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D537" s="1">
         <v>3707909000</v>
       </c>
       <c r="E537" s="1">
         <v>20</v>
       </c>
       <c r="F537" s="1">
-        <v>540.13</v>
+        <v>549.79</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H537" s="1"/>
       <c r="I537" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="1">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
         <v>34500</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D538" s="1">
         <v>3707909000</v>
       </c>
       <c r="E538" s="1">
         <v>20</v>
       </c>
       <c r="F538" s="1">
-        <v>540.13</v>
+        <v>549.79</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H538" s="1"/>
       <c r="I538" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="1">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
         <v>34483</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="D539" s="1">
         <v>3707909000</v>
       </c>
       <c r="E539" s="1">
         <v>20</v>
       </c>
       <c r="F539" s="1">
-        <v>649.77</v>
+        <v>661.39</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H539" s="1"/>
       <c r="I539" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="1">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
         <v>34484</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="D540" s="1">
         <v>3707909000</v>
       </c>
       <c r="E540" s="1">
         <v>20</v>
       </c>
       <c r="F540" s="1">
-        <v>821.61</v>
+        <v>836.3</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H540" s="1"/>
       <c r="I540" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="1">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
         <v>34485</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D541" s="1">
         <v>3707909000</v>
       </c>
       <c r="E541" s="1">
         <v>20</v>
       </c>
       <c r="F541" s="1">
-        <v>166.47</v>
+        <v>169.45</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H541" s="1"/>
       <c r="I541" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="1">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
         <v>34490</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="D542" s="1">
         <v>3707909000</v>
       </c>
       <c r="E542" s="1">
         <v>20</v>
       </c>
       <c r="F542" s="1">
-        <v>166.47</v>
+        <v>169.45</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H542" s="1"/>
       <c r="I542" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="1">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
         <v>34495</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D543" s="1">
         <v>3707909000</v>
       </c>
       <c r="E543" s="1">
         <v>20</v>
       </c>
       <c r="F543" s="1">
-        <v>166.47</v>
+        <v>169.45</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H543" s="1"/>
       <c r="I543" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="1">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
         <v>34477</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="D544" s="1">
         <v>3707909000</v>
       </c>
       <c r="E544" s="1">
         <v>20</v>
       </c>
       <c r="F544" s="1">
-        <v>164.23</v>
+        <v>167.17</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H544" s="1"/>
       <c r="I544" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="1">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
         <v>34486</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D545" s="1">
         <v>3707909000</v>
       </c>
       <c r="E545" s="1">
         <v>20</v>
       </c>
       <c r="F545" s="1">
-        <v>220.17</v>
+        <v>224.11</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H545" s="1"/>
       <c r="I545" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="1">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
         <v>34491</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D546" s="1">
         <v>3707909000</v>
       </c>
       <c r="E546" s="1">
         <v>20</v>
       </c>
       <c r="F546" s="1">
-        <v>220.17</v>
+        <v>224.11</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H546" s="1"/>
       <c r="I546" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="1">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
         <v>34497</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D547" s="1">
         <v>3707909000</v>
       </c>
       <c r="E547" s="1">
         <v>20</v>
       </c>
       <c r="F547" s="1">
-        <v>220.17</v>
+        <v>224.11</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H547" s="1"/>
       <c r="I547" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="1">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
         <v>34481</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D548" s="1">
         <v>3707909000</v>
       </c>
       <c r="E548" s="1">
         <v>20</v>
       </c>
       <c r="F548" s="1">
-        <v>292.67</v>
+        <v>297.9</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H548" s="1"/>
       <c r="I548" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="1">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
         <v>34488</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D549" s="1">
         <v>3707909000</v>
       </c>
       <c r="E549" s="1">
         <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>480.17</v>
+        <v>488.75</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H549" s="1"/>
       <c r="I549" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="1">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
         <v>34493</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D550" s="1">
         <v>3707909000</v>
       </c>
       <c r="E550" s="1">
         <v>20</v>
       </c>
       <c r="F550" s="1">
-        <v>480.17</v>
+        <v>488.75</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H550" s="1"/>
       <c r="I550" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="1">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
         <v>34499</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D551" s="1">
         <v>3707909000</v>
       </c>
       <c r="E551" s="1">
         <v>20</v>
       </c>
       <c r="F551" s="1">
-        <v>480.17</v>
+        <v>488.75</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H551" s="1"/>
       <c r="I551" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="1">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
         <v>28333</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="D552" s="1">
         <v>3707909000</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>826.98</v>
+        <v>841.76</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H552" s="1"/>
       <c r="I552" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="1">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
         <v>28334</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="D553" s="1">
         <v>3707909000</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>352.18</v>
+        <v>358.48</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H553" s="1"/>
       <c r="I553" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="1">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
         <v>28335</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D554" s="1">
         <v>3707909000</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>352.18</v>
+        <v>358.48</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H554" s="1"/>
       <c r="I554" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="1">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
         <v>28336</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D555" s="1">
         <v>3707909000</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>352.18</v>
+        <v>358.48</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H555" s="1"/>
       <c r="I555" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="1">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
         <v>16031</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D556" s="1">
         <v>3707909000</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>159.76</v>
+        <v>162.61</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H556" s="1"/>
       <c r="I556" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="1">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
         <v>16033</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D557" s="1">
         <v>3707909000</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>159.76</v>
+        <v>162.61</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H557" s="1"/>
       <c r="I557" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="1">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
         <v>16032</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="D558" s="1">
         <v>3707909000</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>159.76</v>
+        <v>162.61</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H558" s="1"/>
       <c r="I558" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="1">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
         <v>16030</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D559" s="1">
         <v>3707909000</v>
       </c>
       <c r="E559" s="1">
         <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>303.85</v>
+        <v>309.28</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H559" s="1"/>
       <c r="I559" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="1">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
         <v>24982</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D560" s="1">
         <v>3707909000</v>
       </c>
       <c r="E560" s="1">
         <v>20</v>
       </c>
       <c r="F560" s="1">
-        <v>173.18</v>
+        <v>176.28</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H560" s="1"/>
       <c r="I560" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="1">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
         <v>24983</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D561" s="1">
         <v>3707909000</v>
       </c>
       <c r="E561" s="1">
         <v>20</v>
       </c>
       <c r="F561" s="1">
-        <v>173.18</v>
+        <v>176.28</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H561" s="1"/>
       <c r="I561" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="1">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
         <v>24984</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D562" s="1">
         <v>3707909000</v>
       </c>
       <c r="E562" s="1">
         <v>20</v>
       </c>
       <c r="F562" s="1">
-        <v>173.18</v>
+        <v>176.28</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H562" s="1"/>
       <c r="I562" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="1">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
         <v>24985</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D563" s="1">
         <v>3707909000</v>
       </c>
       <c r="E563" s="1">
         <v>20</v>
       </c>
       <c r="F563" s="1">
-        <v>194.22</v>
+        <v>197.69</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H563" s="1"/>
       <c r="I563" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="1">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
         <v>24592</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D564" s="1">
         <v>3707909000</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>532.53</v>
+        <v>542.05</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H564" s="1"/>
       <c r="I564" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="1">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
         <v>24593</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D565" s="1">
         <v>3707909000</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>532.53</v>
+        <v>542.05</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H565" s="1"/>
       <c r="I565" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="1">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
         <v>24594</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D566" s="1">
         <v>3707909000</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>532.53</v>
+        <v>542.05</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H566" s="1"/>
       <c r="I566" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="1">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
         <v>24595</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D567" s="1">
         <v>3707909000</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>532.53</v>
+        <v>542.05</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H567" s="1"/>
       <c r="I567" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="1">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
         <v>17335</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D568" s="1">
         <v>3707909000</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>603.6799999999999</v>
+        <v>614.47</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H568" s="1"/>
       <c r="I568" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="1">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
         <v>17337</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D569" s="1">
         <v>3707909000</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>603.6799999999999</v>
+        <v>614.47</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H569" s="1"/>
       <c r="I569" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="1">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
         <v>17336</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D570" s="1">
         <v>3707909000</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>603.6799999999999</v>
+        <v>614.47</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H570" s="1"/>
       <c r="I570" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="1">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
         <v>17334</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D571" s="1">
         <v>3707909000</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>603.6799999999999</v>
+        <v>614.47</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H571" s="1"/>
       <c r="I571" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="1">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
         <v>17583</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D572" s="1">
         <v>3707909000</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H572" s="1"/>
       <c r="I572" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="1">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
         <v>17585</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D573" s="1">
         <v>3707909000</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H573" s="1"/>
       <c r="I573" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="1">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
         <v>17584</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D574" s="1">
         <v>3707909000</v>
       </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H574" s="1"/>
       <c r="I574" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="1">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
         <v>17582</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D575" s="1">
         <v>3707909000</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>420.2</v>
+        <v>427.71</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H575" s="1"/>
       <c r="I575" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="1">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
         <v>24991</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D576" s="1">
         <v>3707909000</v>
       </c>
       <c r="E576" s="1">
         <v>20</v>
       </c>
       <c r="F576" s="1">
-        <v>345.92</v>
+        <v>352.1</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H576" s="1"/>
       <c r="I576" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="1">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
         <v>24992</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="D577" s="1">
         <v>3707909000</v>
       </c>
       <c r="E577" s="1">
         <v>20</v>
       </c>
       <c r="F577" s="1">
-        <v>345.92</v>
+        <v>352.1</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H577" s="1"/>
       <c r="I577" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="1">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
         <v>24993</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="D578" s="1">
         <v>3707909000</v>
       </c>
       <c r="E578" s="1">
         <v>20</v>
       </c>
       <c r="F578" s="1">
-        <v>345.92</v>
+        <v>352.1</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H578" s="1"/>
       <c r="I578" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="1">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
         <v>24990</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D579" s="1">
         <v>3707909000</v>
       </c>
       <c r="E579" s="1">
         <v>20</v>
       </c>
       <c r="F579" s="1">
-        <v>341.44</v>
+        <v>347.55</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H579" s="1"/>
       <c r="I579" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="1">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
         <v>18576</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D580" s="1">
         <v>3707909000</v>
       </c>
       <c r="E580" s="1">
         <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>123.96</v>
+        <v>126.17</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H580" s="1"/>
       <c r="I580" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="1">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
         <v>18578</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="D581" s="1">
         <v>3707909000</v>
       </c>
       <c r="E581" s="1">
         <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>123.96</v>
+        <v>126.17</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H581" s="1"/>
       <c r="I581" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="1">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
         <v>18577</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D582" s="1">
         <v>3707909000</v>
       </c>
       <c r="E582" s="1">
         <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>123.96</v>
+        <v>126.17</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H582" s="1"/>
       <c r="I582" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="1">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
         <v>18575</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="D583" s="1">
         <v>3707909000</v>
       </c>
       <c r="E583" s="1">
         <v>1</v>
       </c>
       <c r="F583" s="1">
-        <v>299.38</v>
+        <v>304.73</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H583" s="1"/>
       <c r="I583" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="1">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
         <v>26825</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D584" s="1">
         <v>3707909000</v>
       </c>
       <c r="E584" s="1">
         <v>1</v>
       </c>
       <c r="F584" s="1">
-        <v>633.66</v>
+        <v>644.99</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H584" s="1"/>
       <c r="I584" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="1">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
         <v>25076</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D585" s="1">
         <v>3707909000</v>
       </c>
       <c r="E585" s="1">
         <v>20</v>
       </c>
       <c r="F585" s="1">
-        <v>365.16</v>
+        <v>371.69</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H585" s="1"/>
       <c r="I585" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="1">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
         <v>25077</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D586" s="1">
         <v>3707909000</v>
       </c>
       <c r="E586" s="1">
         <v>20</v>
       </c>
       <c r="F586" s="1">
-        <v>365.16</v>
+        <v>371.69</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H586" s="1"/>
       <c r="I586" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="1">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
         <v>25078</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D587" s="1">
         <v>3707909000</v>
       </c>
       <c r="E587" s="1">
         <v>20</v>
       </c>
       <c r="F587" s="1">
-        <v>365.16</v>
+        <v>371.69</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H587" s="1"/>
       <c r="I587" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="1">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
         <v>25079</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D588" s="1">
         <v>3707909000</v>
       </c>
       <c r="E588" s="1">
         <v>20</v>
       </c>
       <c r="F588" s="1">
-        <v>682.4400000000001</v>
+        <v>694.64</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H588" s="1"/>
       <c r="I588" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="1">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
         <v>25108</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D589" s="1">
         <v>3707909000</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
       <c r="F589" s="1">
-        <v>1216.31</v>
+        <v>1238.05</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H589" s="1"/>
       <c r="I589" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="1">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
         <v>19744</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D590" s="1">
         <v>3707909000</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>1323.71</v>
+        <v>1347.37</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H590" s="1"/>
       <c r="I590" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="1">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
         <v>18511</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D591" s="1">
         <v>3707909000</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>2314.47</v>
+        <v>2355.85</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H591" s="1"/>
       <c r="I591" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="1">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
         <v>25110</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D592" s="1">
         <v>3707909000</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>1216.31</v>
+        <v>1238.05</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H592" s="1"/>
       <c r="I592" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="1">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
         <v>19743</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D593" s="1">
         <v>3707909000</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>1323.71</v>
+        <v>1347.37</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H593" s="1"/>
       <c r="I593" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="1">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
         <v>18512</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D594" s="1">
         <v>3707909000</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>2314.47</v>
+        <v>2355.85</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H594" s="1"/>
       <c r="I594" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="1">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
         <v>25109</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="D595" s="1">
         <v>3707909000</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>1216.31</v>
+        <v>1238.05</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H595" s="1"/>
       <c r="I595" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="1">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
         <v>19745</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D596" s="1">
         <v>3707909000</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>1323.71</v>
+        <v>1347.37</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H596" s="1"/>
       <c r="I596" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="1">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
         <v>18513</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D597" s="1">
         <v>3707909000</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>2314.47</v>
+        <v>2355.85</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H597" s="1"/>
       <c r="I597" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="1">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
         <v>25111</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D598" s="1">
         <v>3707909000</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>1952</v>
+        <v>1986.89</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H598" s="1"/>
       <c r="I598" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="1">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
         <v>18510</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D599" s="1">
         <v>3707909000</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>1426.63</v>
+        <v>1452.13</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H599" s="1"/>
       <c r="I599" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="1">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
         <v>25096</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D600" s="1">
         <v>3707909000</v>
       </c>
       <c r="E600" s="1">
         <v>20</v>
       </c>
       <c r="F600" s="1">
-        <v>558.48</v>
+        <v>568.46</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H600" s="1"/>
       <c r="I600" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="1">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
         <v>33079</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="D601" s="1">
         <v>3707909000</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H601" s="1"/>
       <c r="I601" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="1">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
         <v>25097</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D602" s="1">
         <v>3707909000</v>
       </c>
       <c r="E602" s="1">
         <v>20</v>
       </c>
       <c r="F602" s="1">
-        <v>456.45</v>
+        <v>464.61</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H602" s="1"/>
       <c r="I602" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="1">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
         <v>33081</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D603" s="1">
         <v>3707909000</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H603" s="1"/>
       <c r="I603" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="1">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
         <v>25098</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D604" s="1">
         <v>3707909000</v>
       </c>
       <c r="E604" s="1">
         <v>20</v>
       </c>
       <c r="F604" s="1">
-        <v>456.45</v>
+        <v>464.61</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H604" s="1"/>
       <c r="I604" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="1">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
         <v>33082</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="D605" s="1">
         <v>3707909000</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H605" s="1"/>
       <c r="I605" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="1">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
         <v>25099</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D606" s="1">
         <v>3707909000</v>
       </c>
       <c r="E606" s="1">
         <v>20</v>
       </c>
       <c r="F606" s="1">
-        <v>456.45</v>
+        <v>464.61</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H606" s="1"/>
       <c r="I606" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="1">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
         <v>33083</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D607" s="1">
         <v>3707909000</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H607" s="1"/>
       <c r="I607" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="1">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
         <v>25100</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D608" s="1">
         <v>3707909000</v>
       </c>
       <c r="E608" s="1">
         <v>20</v>
       </c>
       <c r="F608" s="1">
-        <v>840.41</v>
+        <v>855.4299999999999</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H608" s="1"/>
       <c r="I608" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="1">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
         <v>25101</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="D609" s="1">
         <v>3707909000</v>
       </c>
       <c r="E609" s="1">
         <v>20</v>
       </c>
       <c r="F609" s="1">
-        <v>647.53</v>
+        <v>659.11</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H609" s="1"/>
       <c r="I609" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="1">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
         <v>25102</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="D610" s="1">
         <v>3707909000</v>
       </c>
       <c r="E610" s="1">
         <v>20</v>
       </c>
       <c r="F610" s="1">
-        <v>647.53</v>
+        <v>659.11</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H610" s="1"/>
       <c r="I610" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="1">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
         <v>25103</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D611" s="1">
         <v>3707909000</v>
       </c>
       <c r="E611" s="1">
         <v>20</v>
       </c>
       <c r="F611" s="1">
-        <v>647.53</v>
+        <v>659.11</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H611" s="1"/>
       <c r="I611" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="1">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
         <v>31195</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D612" s="1">
         <v>3707909000</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>1637.85</v>
+        <v>1667.13</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H612" s="1"/>
       <c r="I612" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="1">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
         <v>31196</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D613" s="1">
         <v>3707909000</v>
       </c>
       <c r="E613" s="1">
         <v>1</v>
       </c>
       <c r="F613" s="1">
-        <v>1637.85</v>
+        <v>1667.13</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H613" s="1"/>
       <c r="I613" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="1">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
         <v>31197</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D614" s="1">
         <v>3707909000</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>1637.85</v>
+        <v>1667.13</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H614" s="1"/>
       <c r="I614" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="1">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
         <v>31198</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D615" s="1">
         <v>3707909000</v>
       </c>
       <c r="E615" s="1">
         <v>1</v>
       </c>
       <c r="F615" s="1">
-        <v>1986.9</v>
+        <v>2022.42</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H615" s="1"/>
       <c r="I615" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="1">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
         <v>28360</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="D616" s="1">
         <v>3707909000</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
       <c r="F616" s="1">
-        <v>2237.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H616" s="1"/>
       <c r="I616" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="1">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
         <v>28362</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D617" s="1">
         <v>3707909000</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
       <c r="F617" s="1">
-        <v>2237.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H617" s="1"/>
       <c r="I617" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="1">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
         <v>28361</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D618" s="1">
         <v>3707909000</v>
       </c>
       <c r="E618" s="1">
         <v>1</v>
       </c>
       <c r="F618" s="1">
-        <v>2237.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H618" s="1"/>
       <c r="I618" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="1">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
         <v>28359</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D619" s="1">
         <v>3707909000</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>1678.13</v>
+        <v>1708.13</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H619" s="1"/>
       <c r="I619" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="1">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
         <v>34209</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="D620" s="1">
         <v>3707909000</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>1994.51</v>
+        <v>2030.16</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H620" s="1"/>
       <c r="I620" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="1">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
         <v>34211</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="D621" s="1">
         <v>3707909000</v>
       </c>
       <c r="E621" s="1">
         <v>1</v>
       </c>
       <c r="F621" s="1">
-        <v>1994.51</v>
+        <v>2030.16</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H621" s="1"/>
       <c r="I621" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="1">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
         <v>34210</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="D622" s="1">
         <v>3707909000</v>
       </c>
       <c r="E622" s="1">
         <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>1994.51</v>
+        <v>2030.16</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H622" s="1"/>
       <c r="I622" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="1">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
         <v>34208</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="D623" s="1">
         <v>3707909000</v>
       </c>
       <c r="E623" s="1">
         <v>1</v>
       </c>
       <c r="F623" s="1">
-        <v>2936.05</v>
+        <v>2988.54</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H623" s="1"/>
       <c r="I623" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="1">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
         <v>22255</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D624" s="1">
         <v>3707909000</v>
       </c>
       <c r="E624" s="1">
         <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>3192.47</v>
+        <v>3249.54</v>
       </c>
       <c r="G624" s="1"/>
-      <c r="H624" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H624" s="1"/>
       <c r="I624" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="1">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
         <v>22257</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D625" s="1">
         <v>3707909000</v>
       </c>
       <c r="E625" s="1">
         <v>1</v>
       </c>
       <c r="F625" s="1">
-        <v>3192.47</v>
+        <v>3249.54</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H625" s="1"/>
       <c r="I625" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="1">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
         <v>22256</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="D626" s="1">
         <v>3707909000</v>
       </c>
       <c r="E626" s="1">
         <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>3192.47</v>
+        <v>3249.54</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H626" s="1"/>
       <c r="I626" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="1">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
         <v>22254</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="D627" s="1">
         <v>3707909000</v>
       </c>
       <c r="E627" s="1">
         <v>1</v>
       </c>
       <c r="F627" s="1">
-        <v>1297.3</v>
+        <v>1320.49</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H627" s="1"/>
       <c r="I627" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="1">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
         <v>28805</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D628" s="1">
         <v>3707909000</v>
       </c>
       <c r="E628" s="1">
         <v>1</v>
       </c>
       <c r="F628" s="1">
-        <v>1869.21</v>
+        <v>1902.62</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H628" s="1"/>
       <c r="I628" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="1">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
         <v>28806</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="D629" s="1">
         <v>3707909000</v>
       </c>
       <c r="E629" s="1">
         <v>1</v>
       </c>
       <c r="F629" s="1">
-        <v>1869.21</v>
+        <v>1902.62</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H629" s="1"/>
       <c r="I629" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="1">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
         <v>28807</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="D630" s="1">
         <v>3707909000</v>
       </c>
       <c r="E630" s="1">
         <v>1</v>
       </c>
       <c r="F630" s="1">
-        <v>1869.21</v>
+        <v>1902.62</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H630" s="1"/>
       <c r="I630" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="1">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
         <v>28808</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D631" s="1">
         <v>3707909000</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>1869.21</v>
+        <v>1902.62</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H631" s="1"/>
       <c r="I631" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1"/>
       <c r="B632" s="1"/>
       <c r="C632" s="1"/>
       <c r="D632" s="1"/>
       <c r="E632" s="1"/>
       <c r="F632" s="1"/>
       <c r="G632" s="1"/>
       <c r="H632" s="1"/>
       <c r="I632" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>