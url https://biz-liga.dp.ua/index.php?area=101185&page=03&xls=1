--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -206,101 +206,107 @@
           <t xml:space="preserve">ML-2955ND, SCX-4729FD  MLT-D103S/ MLT-D103L ; Xpress SL-M2620/ 2820/ 2870 Series  MLT-D115S/ MLT-D115L</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
-    <t xml:space="preserve">	Тонер для монохромних лазерних принтерів</t>
+    <t xml:space="preserve">	Тонер для монохромних лазерних принтерів та БФП</t>
   </si>
   <si>
     <t>Тонер HP LJ 1010/1200/1300/2100/5000 флакон 1 кг  T105-1  TTI РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
+    <t>у резерві</t>
+  </si>
+  <si>
+    <t>Тонер HP універсальний LJ 1010/1160  TOTAL Universal  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
+  </si>
+  <si>
     <t>в наявності</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тонер HP універсальний LJ 1010/1160  TOTAL Universal  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/1200/1160/P2015  NEW GENERATION  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/2015  PREMIUM  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035 флакон 100 г фасований  ТВ-Н03-100  HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1160/1320 флакон 150 г  T104-2  TTI РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Lexmark універсальний 60 г Odyssey  LMXOS-60B-P   фасований  Static Control РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710 флакон, 1 кг,  T-PN-SML1210-1  Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2955/SL-M2820 флакон 80 г  T-PN-SML2955-080  Patron РОЗПРОДАЖ!</t>
   </si>
@@ -903,245 +909,265 @@
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>123899</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>336</v>
+        <v>335.63</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>127821</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>127825</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>127823</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>124519</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>17.92</v>
+        <v>17.9</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>122474</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>127563</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>111222</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>492.8</v>
+        <v>492.25</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>116902</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>113980</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>