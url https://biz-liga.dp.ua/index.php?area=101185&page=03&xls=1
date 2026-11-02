--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -32,296 +32,252 @@
     <sheet name="Вибрані елементи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1010/1012/1015/1018/1020/1022  Q2612A , LaserJet 1000/1005/1200/1220/3300/3800  C7115A , LaserJet 1300  Q2613A , LaserJet 1150  Q2624A , LaserJet 2100/2200  C4096A , LaserJet 4000/4050  C4127A ; LaserJet 4100  C8061A , LaserJet 5000/5100  C4129X</t>
+          <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/M1005/3015MFP/3020MFP/
+3030MFP/3050/3052, 3055/M1005MFP, LJ 1150, LJ 1000/1200/ 3080/ LJP1005, P1505, P1565, PRO P1102, 1200, 1020/M1005 LJ1300, P3015, P2035, PRO400/M425, M607-609, M201 M506,5200 NEVER STOP 1000, M604-606, M600-603/4555, P4014 CANON LBP151, IR ADV6075 CANON IR2030/2270/2830/2870, IR2002, IR4225/4025 CANON IR5020, IR5000/6000, IR2800/2200/3300</t>
         </r>
       </text>
     </comment>
     <comment ref="C12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/M1005/3015MFP/3020MFP/
-3030MFP/3050/3052, 3055/M1005MFP, LJ 1150, LJ 1000/1200/ 3080/ LJP1005, P1505, P1565, PRO P1102, 1200, 1020/M1005 LJ1300, P3015, P2035, PRO400/M425, M607-609, M201 M506,5200 NEVER STOP 1000, M604-606, M600-603/4555, P4014 CANON LBP151, IR ADV6075 CANON IR2030/2270/2830/2870, IR2002, IR4225/4025 CANON IR5020, IR5000/6000, IR2800/2200/3300</t>
+          <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/M1005/3015MFP/3020MFP/ 3030MFP/3050/3052, 3055/M1005MFP, LJ 1150, LJ 1000/1200/ 3080/3300/3320/3380, Canon LBP-1210,LJ 1100/3200, LJ 1160/1320/ 3390</t>
         </r>
       </text>
     </comment>
     <comment ref="C13" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SX, LX, NX, EX, PX,WX, AX,VX, 5L/6L/3100/3150, 5P/5MP/6P/6MP  03A , LJ IIIP/ IIP, 5 Si/8000/ 8050, LJ 4/5/6/4 C2001A, LJ 1000/ 1200/ 3080/3300/3320/3380, Canon LBP-1210, LJ 1010/1012 / 1015/ 1018/1020/1022/M1005/ 3015MFP/3020MFP/3030MFP/3050/
 3052/ 3055/M1005MFP, LJ 1150, LJ 1100 /3200, LJ 1160/1320 /
 3390, LJ 1300, LJ 2100/2200, LJ 2300,LJ 2410/2420/2430, LJ 3005/ M3027/M3035, LJ 4000/4050, LJ 4100/4101, LJ 5000/5100,LJ 8100/8150, Canon FP-300/400,Canon LBP-1000/1310, LBP-1910, LBP-1760,Canon LBP-1110/1120, LBP-3360,LBP-3900 , LBP-350/
 460/660/860/1110/1210/1260,Canon Laserclass 710 /2050/L4000.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров HP: LJ 5L/6L/1000/1010/1012/1015/1018/1020/1022/1160/1200/
 1220/1300/1320/2100/2200/2300/2400/2420/3015/3020/3030/3050/3052/3055/3100/3150/3300/
 3310/3320/3330/3380/3390/3392/M1005/M1319/M2727/P2014/P2015/P2030/P2035/
 P2050/P2055.
  Для картриджей HP: Q2612A/C7115A/C7115X/Q5949A/Q5949X/Q7553A/Q7553X/
 CE505A/CE505X/C3906A/C4096A/Q2610A/Q2613A/Q2613X.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C17" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер Odyssey® від Static Control для використання в серіях Lexmark® MS / MX і пов'язаних з ним принтерах спеціально розроблений і виготовлений відповідно до тонером OEM.
 Цей тонер замінює наступні товари, які зняті з виробництва:
 LEXUNIV-80BOS4 тонер Odyssey 4 універсальний Lexmark 80г Static Control
 LEXUNIV-120BOS4 тонер Odyssey 4 універсальний Lexmark 120г Static Control
 LEXUNIV-1KGOS4 тонер Odyssey 4 універсальный Lexmark 1кг Static Control
 LEXUNIV-10KGOS4 тонер Odyssey 4 універсальний Lexmark 10кг Static Control
 LE260-130B-OS тонер Odyssey Lexmark E260/360/460 130г  3.5k  Static Control
 LMS610-540BOS тонер Odyssey Lexmark MS610 540г  20k  Static Control
 LMSOS-10KG тонер Odyssey Lexmark MS/MX 10кг Static Control
 TRLE332-195BOS2 тонер Odyssey 2 Lexmark E332 195г  6k  Static Control
 TRLT650-685B-OS тонер Odyssey Lexmark T650 685г  25k  Static Control
 LMS410-155BOS тонер Odyssey Lexmark MS410 155г  5k  Static Control
 TRLT640-490BOS2 тонер Odyssey 2 Lexmark T640 490г  21k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II  ML-1210D3 ; ML-1520/1520P  ML-1520D3 ; ML-1410/ 1500/ 1510/ 1710/ 1740/ 1750/ 1755 Series  ML-1710D3 ; ML- 4500/ 4600  ML-4500D3 ; SCX-4100  SCX-4100D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; XEROX Phaser 3110/ 3210  109R00639 ; Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; DocuPrint P8e/ P8ex, WorkCentre 385  603P06174/ 113R00296 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607 ; LEXMARK Optra E210  10S0150 ; Optra E310/ 312/ 312L  13T0301/ 13T0101 ; EPSON EPL-5000/ 5200/ 5200+, ActionLaser 1000/ 1500  S051011 ; EPL-5500 Series  S050005 ; EPL-5600, ActionLaser 1600, EPL-N1200  S051016 ; EPL-5700/ 5800 Series  S050010 ; EPL-5900/ 6100 Series  S050087 ; EPL-6200 Series  S050166/ S050167 ; KONICA MINOLTA PagePro 6 Series  0938306 ; PagePro 8/ 1100/ 1200/ 1250 Series  4152303/ 4152603</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2955ND, SCX-4729FD  MLT-D103S/ MLT-D103L ; Xpress SL-M2620/ 2820/ 2870 Series  MLT-D115S/ MLT-D115L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630/ 1630W, SCX-4500/ 4500W  ML-D1630A ; ML-2850D/ 2851ND  ML-D2850A/ B ; ML-2855ND, SCX-4824FN/ 4828FN  MLT-D209S/ L ; XEROX WorkCentre 3210/ 3220  106R01485/ 106R01487 ; XEROX Phaser 3250  106R01373/ 106R01374</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Тонер для монохромних лазерних принтерів та БФП</t>
   </si>
   <si>
-    <t>Тонер HP LJ 1010/1200/1300/2100/5000 флакон 1 кг  T105-1  TTI РОЗПРОДАЖ!</t>
-[...7 lines deleted...]
-  <si>
     <t>Тонер HP універсальний LJ 1010/1160  TOTAL Universal  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/1200/1160/P2015  NEW GENERATION  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/2015  PREMIUM  флакон 100 г  фасований  ITDL РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер HP універсальний LJ 1010/P2035 флакон 100 г фасований  ТВ-Н03-100  HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>немає</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тонер HP універсальний LJ 1160/1320 флакон 150 г  T104-2  TTI РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Lexmark універсальний 60 г Odyssey  LMXOS-60B-P   фасований  Static Control РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Samsung ML-1210/1710 флакон, 1 кг,  T-PN-SML1210-1  Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Samsung ML-2955/SL-M2820 флакон 80 г  T-PN-SML2955-080  Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер Samsung SCX-4824 флакон 50 г  T-PN-SSCX4824-050  Patron РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +694,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -899,287 +855,225 @@
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>123899</v>
+        <v>127821</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>335.63</v>
+        <v>22.78</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>127821</v>
+        <v>127825</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>127825</v>
+        <v>127823</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>127823</v>
+        <v>124519</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>22.38</v>
+        <v>18.22</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>124519</v>
+        <v>127563</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>17.9</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>122474</v>
+        <v>111222</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>22.38</v>
+        <v>501.05</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>127563</v>
+        <v>116902</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>89.5</v>
+        <v>45.55</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>111222</v>
+        <v>113980</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>492.25</v>
+        <v>45.55</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="1" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:9" outlineLevel="2">
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="1"/>
-      <c r="B19" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
       <c r="D19" s="1"/>
-      <c r="E19" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...38 lines deleted...]
-      <c r="I21" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>