--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -1273,1101 +1273,1104 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/1710</t>
         </r>
       </text>
     </comment>
     <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/ Enterprise 600 M601/M602/M603, METAL High QUALITY! Друк на папері та наклейках!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C138" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">2060/2860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Brother DR281/HL-3140/3150/3750/ DCP-9020/MFC-9130/9140/9330/9340  Dark Brown  *KOREA* гарантия качества!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta Color QMS 2200/Epson AcuLaser C1000/2000/LP-2000/3000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFPM427fdn/M427dw/M427fdw/M403/M402dw/M402n/M402dn/M426fdw/M426fdn;HP LaserJet EnterpriseM506dn/M506n/M506X/M527f/M527dn/M527z CF228A/CF228X/CF226A/CF226X/CF259A/CF259X/CF287A/CF287X Canon 052/ 052H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP СLJ 3500/3550/3700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DC 111/111C/114</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C9000/9200/9300/9500/Xerox Phaser 7300/Minolta KL-7830</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Panasonic KX-FL501/502/503/523/KX-FLM551/552/553/KX-FLB751/752/753/755/756/758, KX-FA77</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh Aficio SP5200/5210</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung COLOR CLP415/680/CLX-4195/4192/6260/KCMY</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung COLOR CLP660/605/610/611/615/620/661/670/770/775/CLX-6210/6220/6240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3750/3753/MLT-D305 39 зубів</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML3750/MLT-D305  OEM Style  *KOREA* гарантия качества! 100шт/уп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung SCX-6120/6220/6320/6322/6520/Xerox WC M20/4118</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Sharp AR-250/280/285/286/287/335/336/337/P350/450/M280/350/450/Oki B8300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SF-2010/14,2114,2214  БАРАБАН+РАКЕЛЬ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1340/1350/1360/1370; LANIER 6613/6713/7213/7216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C155" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus SX525WD/SX620FW/SX445/SX535W Epson Stylus Office BX525WD/BX625FWD/BX925FWD/B42WD/BX925FW/BX535WD/BX635FWD/ BX935FWD Epson Workfo</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet 3700/3700n/3700dn  6K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet 3700/3700n/3700dn  6K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet 3700/3700n/3700dn  6K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser Jet 4600/4650/5500/5550/4100  HIGH YIELD, Yellow   CYBEN®</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M154nw/154a/MFP M180nw/180n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M154nw/154a/MFP M180nw/180n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M154nw/154a/MFP M180nw/180n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252dw/252n/Color LaserJet Pro MFP M274n/277dw/277n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252dw/252n/Color LaserJet Pro MFP M274n/277dw/277n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252dw/252n/Color LaserJet Pro MFP M274n/277dw/277n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP LJ M551/CE401A Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C110/MC160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C110/MC160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C110/MC160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI C110/MC160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI color C5850/5950  black: 8k, CMY: 6k   Universal   CYBEN®</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-350/350N  2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-350/350N  2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-350/350N  2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-350/350N  4k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung color CLP-660/610/611/661 Chip-cyan  6K Yield   CYBEN®</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для TOSHIBA e-Studio 2006/2007/2506/2507/T-2507E/6AG00005086, 12k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6280</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6500 / WC 6505 Magenta   106R01602    Регион 1 и 3 Россия/Украина</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 6500 / WC 6505 Black   106R01604    Регион 1 и 3 Россия/Украина</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 7500/106R01443, Cyan, 17.8k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox Phaser 7500/106R01446, Black, 19.8k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP-1215,1550,2010,6020,6216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP-1215,1550,2010,6020,6216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP-1215,1550,2010,6020,6216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP-1215,1550,2010,6020,6216</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3560/4560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 4560/4570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5560/6560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2060/2860/3560/4560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1550/1560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BD-1550/1560</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2510/2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/2050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta 46T Di450/470/550  Upper Fuser Roller Gear</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">		Вал гумовий</t>
   </si>
   <si>
     <t>Вал гумовий Canon FC-210   FB2-9601/FB2-9615/RB1-3100  Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал гумовий Canon FC-330, Lithuania РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ 1600/2600, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 5P, RB1-5910, OEM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий Samsung SCX-5112/5312F/ML7000/Xerox WC315/312, JC73-00094A, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий Toshiba 6560/5560, HR-6550L, KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Вал магнітний/ оболонка магнітного вала</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ 1600/2600+підшипники 2шт, VEAYE РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ 1600/2600, Ascend РОЗПРОДАЖ!</t>
@@ -2525,53 +2528,50 @@
   <si>
     <t>Термінал коротрону TR-F  2809220  Toshiba 1650/1710 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Термінал коротрону TR-R  2809230  Toshiba 1650/1710 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Лампи, лінійки</t>
   </si>
   <si>
     <t>Лампа експонування Sharp SF 2010/7300/7320/7350/7370, Z 85  160V 250W  45021201 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Лезо дозувальне</t>
   </si>
   <si>
     <t>Лезо дозувальне Brother HL-5440/5450  TN-720 , Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ 4V, Static Control РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо дозувальне HP LJ P1005/P1505 з клейкою основою  DB1505-VE  VEAYE РОЗПРОДАЖ!</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Лезо дозувальне Minolta MagiColor 1600/1650/1680/1690, VEAYE РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо дозувальне Samsung ML-3560/3561/Xerox Phaser 3500, VEAYE РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Лезо очистки  ракель</t>
   </si>
   <si>
     <t>Лезо очистки Epson EPL-N2000  LP46 , Kuroki РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо очистки Kyocera Mita DC 111/111 C/114, 38244598 KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо очистки Kyocera Mita DC 112/112 C/113/142 RE 38244589 KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо очистки Samsung ML-7000  LP62 , Kuroki РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо очистки Samsung SCX-5115,  LP132 , Kuroki РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Лезо очистки Sharp SF 7300, KATUN РОЗПРОДАЖ!</t>
@@ -2636,50 +2636,56 @@
   <si>
     <t>Ролик підбираємий Sharp AR250/280/281/285/286/287/335 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Ролик підбираємий Sharp SF 2116/2216, KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Ролик подачі з касети Toshiba 1210/2810 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Ролик подачі/відділення HP LJ 4000 / Canon NP-7161, RF5-3114, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Сепаратори  пальці відділення</t>
   </si>
   <si>
     <t>Сепаратор гумовогу валу SCRAPER-ROL-PRESS Toshiba 2060 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу K-SCRAPER-HR Toshiba 5560/6550/6560 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу, SCRAPER-H-/R-581, Toshiba 1650/1710 РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t xml:space="preserve">		Термоплівка</t>
+  </si>
+  <si>
+    <t>Термоплівка HP LJ P4014/P4015/P4515, METAL RM1-4454-000, Foshan РОЗПРОДАЖ!</t>
+  </si>
+  <si>
     <t xml:space="preserve">		Фотобарабани</t>
   </si>
   <si>
     <t>Майлар фотобарабану MYLAR-FEED-S Toshiba 2060/2860 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Brother HL-3140/3150/3170, ULC РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Epson AcuLaser C1000/2000  Color Drum , Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ Pro M402 без кардана  19250  Mitsubishi РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан HP СLJ 3500/3550/3700  DMHP3500G  Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Kyocera DC 111/111C/114, KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан OKI C9000/9200/9300/9500/Xerox Phaser 7300/Type C5, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Panasonic KX-FL501/502/503/523, KX-FA77, Hanp РОЗПРОДАЖ!</t>
@@ -2688,53 +2694,50 @@
     <t>Фотобарабан Ricoh Aficio SP5200/5210  DMSP5200G  Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-415/680/CLX-4195/KCMY, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung CLP-610/615/620/660, CLX-6210, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3750/3753,  MLT-D305  39 зубів Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung ML-3750/3753,  MLT-D305  ULC РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Samsung SCX-6220/6320/Xerox WC M20, Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Sharp AR-M350/450/Oki B8300,  OARM450G  Hanp РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Sharp SF-214DK2, Fuji Electric РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Фотобарабан Toshiba OD-1350, KATUN РОЗПРОДАЖ!</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фотобарабан Xerox Phaser 6180/Epson AL-C2800/3800/KCMY, ULC Long Life РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Чіпи</t>
   </si>
   <si>
     <t>Чіп Epson T1301 SX525/620 чорний Everprint РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чіп HP CLJ 3700/3700n/3700dn блакитний РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чіп HP CLJ 3700/3700n/3700dn жовтий РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чіп HP CLJ 3700/3700n/3700dn пурпуровий РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чіп HP CLJ 4600/4650/5500 жовтий HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чіп HP CLJ M154/180, для картриджа CF511A блакитний 0.9K CET401105 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чіп HP CLJ M154/180, для картриджа CF512A жовтий 0.9K CET401106 РОЗПРОДАЖ!</t>
   </si>
@@ -3280,51 +3283,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I202"/>
+  <dimension ref="A1:I204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3464,3694 +3467,4011 @@
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>108446</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>104315</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>111049</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I14" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>100244</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>179.2</v>
+        <v>179</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I15" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>108460</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I16" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>108618</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>179.2</v>
+        <v>179</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="3"/>
       <c r="B19" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>121621</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>118314</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="3"/>
       <c r="B23" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>124996</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I24" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>125152</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I25" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>124997</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I26" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>119411</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>152.32</v>
+        <v>152.15</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I27" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>124998</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>117564</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>152.32</v>
+        <v>152.15</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I29" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>124999</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I30" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>125000</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>98.56</v>
+        <v>98.45</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I31" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>125001</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>98.56</v>
+        <v>98.45</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I32" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>121798</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>273.28</v>
+        <v>272.98</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I33" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="3"/>
       <c r="B35" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>109396</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I36" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>119715</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I37" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>100146</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>116219</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I39" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="3"/>
       <c r="B41" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="1:9" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>107204</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I42" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>100150</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I43" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>107425</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I44" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>108139</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I45" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>109251</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I46" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>103876</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>102889</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I48" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="3"/>
       <c r="B50" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
     </row>
     <row r="51" spans="1:9" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>103878</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I51" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>106829</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I52" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>115407</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I53" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>110970</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I54" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="3"/>
       <c r="B56" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
     </row>
     <row r="57" spans="1:9" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>111363</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>6.72</v>
+        <v>6.71</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I57" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>104249</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I58" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>109249</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I59" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>103069</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>179.2</v>
+        <v>179</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I60" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>103103</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I61" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>132007</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I62" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>107498</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I63" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>102438</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I64" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="3"/>
       <c r="B66" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
     </row>
     <row r="67" spans="1:9" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>107317</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I67" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>107022</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I68" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="3"/>
       <c r="B70" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
     </row>
     <row r="71" spans="1:9" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>102637</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I71" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>117087</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>492.8</v>
+        <v>492.25</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I72" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="3"/>
       <c r="B74" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
     </row>
     <row r="75" spans="1:9" outlineLevel="3">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>107124</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I75" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="3">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>107125</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I76" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>109247</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>49.28</v>
+        <v>49.23</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I77" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>103874</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I78" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>103600</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I79" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="3">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>104217</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I80" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="3">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>104218</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I81" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="3">
       <c r="A82" s="1"/>
       <c r="B82" s="1"/>
       <c r="C82" s="1"/>
       <c r="D82" s="1"/>
       <c r="E82" s="1"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
       <c r="I82" s="1"/>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="3"/>
       <c r="B83" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
     </row>
     <row r="84" spans="1:9" outlineLevel="3">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>108580</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I84" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="3">
       <c r="A85" s="1"/>
       <c r="B85" s="1"/>
       <c r="C85" s="1"/>
       <c r="D85" s="1"/>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="3"/>
       <c r="B86" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
     </row>
     <row r="87" spans="1:9" outlineLevel="3">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>121631</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I87" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="3">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>115445</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D88" s="1"/>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I88" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="3">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>117779</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>12.1</v>
+        <v>12.08</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="5" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="3">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>116355</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I90" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="3">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>117791</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I91" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="3">
       <c r="A92" s="1"/>
       <c r="B92" s="1"/>
       <c r="C92" s="1"/>
       <c r="D92" s="1"/>
       <c r="E92" s="1"/>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="3"/>
       <c r="B93" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
     </row>
     <row r="94" spans="1:9" outlineLevel="3">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>105416</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I94" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="3">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>109397</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I95" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="3">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>109398</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I96" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="3">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>105425</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I97" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="3">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>108179</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>105.28</v>
+        <v>105.16</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I98" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="3">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>108807</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I99" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="3">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>104585</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D100" s="1"/>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>313.6</v>
+        <v>313.25</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I100" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="3">
       <c r="A101" s="1"/>
       <c r="B101" s="1"/>
       <c r="C101" s="1"/>
       <c r="D101" s="1"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="3"/>
       <c r="B102" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
     </row>
     <row r="103" spans="1:9" outlineLevel="3">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>104669</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D103" s="1"/>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I103" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="3">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>108893</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D104" s="1"/>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I104" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="3">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>102943</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D105" s="1"/>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I105" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="3">
       <c r="A106" s="1"/>
       <c r="B106" s="1"/>
       <c r="C106" s="1"/>
       <c r="D106" s="1"/>
       <c r="E106" s="1"/>
       <c r="F106" s="1"/>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
       <c r="I106" s="1"/>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="3"/>
       <c r="B107" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
     </row>
     <row r="108" spans="1:9" outlineLevel="3">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>113667</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D108" s="1"/>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>380.8</v>
+        <v>380.38</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I108" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="3">
       <c r="A109" s="1"/>
       <c r="B109" s="1"/>
       <c r="C109" s="1"/>
       <c r="D109" s="1"/>
       <c r="E109" s="1"/>
       <c r="F109" s="1"/>
       <c r="G109" s="1"/>
       <c r="H109" s="1"/>
       <c r="I109" s="1"/>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="3"/>
       <c r="B110" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" s="3"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
     </row>
     <row r="111" spans="1:9" outlineLevel="3">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>110729</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D111" s="1"/>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I111" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="3">
       <c r="A112" s="1"/>
       <c r="B112" s="1"/>
       <c r="C112" s="1"/>
       <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="3"/>
       <c r="B113" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C113" s="3"/>
       <c r="D113" s="3"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
     </row>
     <row r="114" spans="1:9" outlineLevel="3">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>107767</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D114" s="1"/>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I114" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="3">
       <c r="A115" s="1"/>
       <c r="B115" s="1"/>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="3"/>
       <c r="B116" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
     </row>
     <row r="117" spans="1:9" outlineLevel="3">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>123574</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D117" s="1"/>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I117" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="3">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>107213</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D118" s="1"/>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>165.76</v>
+        <v>165.58</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I118" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="3">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>120300</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D119" s="1"/>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>874.9400000000001</v>
+        <v>873.97</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I119" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="3">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>120373</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D120" s="1"/>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I120" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="3">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>116742</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D121" s="1"/>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I121" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="3">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>122500</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D122" s="1"/>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>313.6</v>
+        <v>313.25</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I122" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="3">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>124506</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I123" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="3">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>107214</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D124" s="1"/>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I124" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="3">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>102888</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D125" s="1"/>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I125" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="3">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>103877</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D126" s="1"/>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I126" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="3">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>113931</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D127" s="1"/>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I127" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="3">
       <c r="A128" s="1"/>
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="3"/>
       <c r="B129" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C129" s="3"/>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
     </row>
     <row r="130" spans="1:9" outlineLevel="3">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>107035</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D130" s="1"/>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I130" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="3">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>104586</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D131" s="1"/>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I131" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="3">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>105570</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D132" s="1"/>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I132" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="3">
       <c r="A133" s="1"/>
       <c r="B133" s="1"/>
       <c r="C133" s="1"/>
       <c r="D133" s="1"/>
       <c r="E133" s="1"/>
       <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="3"/>
       <c r="B134" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C134" s="3"/>
       <c r="D134" s="3"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
     </row>
     <row r="135" spans="1:9" outlineLevel="3">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>108059</v>
+        <v>113528</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>134.4</v>
+        <v>447.5</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I135" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="3">
       <c r="A136" s="1"/>
-      <c r="B136" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B136" s="1"/>
+      <c r="C136" s="1"/>
       <c r="D136" s="1"/>
-      <c r="E136" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E136" s="1"/>
+      <c r="F136" s="1"/>
       <c r="G136" s="1"/>
       <c r="H136" s="1"/>
-      <c r="I136" s="1" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="I136" s="1"/>
+    </row>
+    <row r="137" spans="1:9" outlineLevel="2">
+      <c r="A137" s="3"/>
+      <c r="B137" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C137" s="3"/>
+      <c r="D137" s="3"/>
+      <c r="E137" s="3"/>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
+      <c r="H137" s="3"/>
+      <c r="I137" s="3"/>
     </row>
     <row r="138" spans="1:9" outlineLevel="3">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>122915</v>
+        <v>108059</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D138" s="1"/>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>35.39</v>
+        <v>134.25</v>
       </c>
       <c r="G138" s="1"/>
       <c r="H138" s="5" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="3">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>107377</v>
+        <v>117359</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D139" s="1"/>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>268.8</v>
+        <v>223.75</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I139" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="3">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>109399</v>
+        <v>106960</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D140" s="1"/>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>224</v>
+        <v>581.75</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I140" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="3">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>107371</v>
+        <v>122915</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D141" s="1"/>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>291.2</v>
+        <v>35.35</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I141" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="3">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>115948</v>
+        <v>107377</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D142" s="1"/>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>224</v>
+        <v>268.5</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I142" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="3">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>117055</v>
+        <v>109399</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D143" s="1"/>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I143" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="3">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>117056</v>
+        <v>107371</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D144" s="1"/>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>179.2</v>
+        <v>290.88</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I144" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="3">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>118494</v>
+        <v>115948</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D145" s="1"/>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>179.2</v>
+        <v>223.75</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I145" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="3">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>117057</v>
+        <v>117055</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D146" s="1"/>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>134.4</v>
+        <v>179</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I146" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="3">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>115676</v>
+        <v>117056</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D147" s="1"/>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>156.8</v>
+        <v>89.5</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I147" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="3">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>108147</v>
+        <v>118494</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D148" s="1"/>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>224</v>
+        <v>179</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I148" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="3">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>117260</v>
+        <v>117057</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D149" s="1"/>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>304.64</v>
+        <v>134.25</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I149" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="3">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>105089</v>
+        <v>115676</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>224</v>
+        <v>156.63</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I150" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="3">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>102262</v>
+        <v>108147</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D151" s="1"/>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I151" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="3">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>117047</v>
+        <v>117260</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>179.2</v>
+        <v>304.3</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I152" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="3">
       <c r="A153" s="1"/>
-      <c r="B153" s="1"/>
-      <c r="C153" s="1"/>
+      <c r="B153" s="1">
+        <v>105089</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>138</v>
+      </c>
       <c r="D153" s="1"/>
-      <c r="E153" s="1"/>
-      <c r="F153" s="1"/>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+      <c r="F153" s="1">
+        <v>223.75</v>
+      </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
-[...4 lines deleted...]
-      <c r="B154" s="3" t="s">
+      <c r="H153" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" outlineLevel="3">
+      <c r="A154" s="1"/>
+      <c r="B154" s="1">
+        <v>102262</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C154" s="3"/>
-[...5 lines deleted...]
-      <c r="I154" s="3"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+      <c r="F154" s="1">
+        <v>223.75</v>
+      </c>
+      <c r="G154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="3">
       <c r="A155" s="1"/>
-      <c r="B155" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B155" s="1"/>
+      <c r="C155" s="1"/>
       <c r="D155" s="1"/>
-      <c r="E155" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E155" s="1"/>
+      <c r="F155" s="1"/>
       <c r="G155" s="1"/>
       <c r="H155" s="1"/>
-      <c r="I155" s="1" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="I155" s="1"/>
+    </row>
+    <row r="156" spans="1:9" outlineLevel="2">
+      <c r="A156" s="3"/>
+      <c r="B156" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C156" s="3"/>
+      <c r="D156" s="3"/>
+      <c r="E156" s="3"/>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
+      <c r="H156" s="3"/>
+      <c r="I156" s="3"/>
     </row>
     <row r="157" spans="1:9" outlineLevel="3">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>111571</v>
+        <v>124765</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D157" s="1"/>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>40.32</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I157" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="3">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>111570</v>
+        <v>111569</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D158" s="1"/>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>40.32</v>
+        <v>40.28</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I158" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="3">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>114437</v>
+        <v>111571</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D159" s="1"/>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>224</v>
+        <v>40.28</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I159" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="3">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>125026</v>
+        <v>111570</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D160" s="1"/>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>22.4</v>
+        <v>40.28</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I160" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="3">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>125027</v>
+        <v>114437</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D161" s="1"/>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>22.4</v>
+        <v>223.75</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I161" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="3">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>125028</v>
+        <v>125026</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D162" s="1"/>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I162" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="3">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>125034</v>
+        <v>125027</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I163" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="3">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>125036</v>
+        <v>125028</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I164" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="3">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>125035</v>
+        <v>125034</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D165" s="1"/>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I165" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="3">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>117060</v>
+        <v>125036</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D166" s="1"/>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>13.44</v>
+        <v>22.38</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I166" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="3">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>104497</v>
+        <v>125035</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D167" s="1"/>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>8.960000000000001</v>
+        <v>22.38</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I167" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="3">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>115273</v>
+        <v>117060</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D168" s="1"/>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>112</v>
+        <v>13.43</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I168" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="3">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>115275</v>
+        <v>104497</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D169" s="1"/>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>112</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I169" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="3">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>115274</v>
+        <v>115273</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D170" s="1"/>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I170" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="3">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>115272</v>
+        <v>115275</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D171" s="1"/>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I171" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="3">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>111221</v>
+        <v>115274</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D172" s="1"/>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>112</v>
+        <v>111.88</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I172" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="3">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>110521</v>
+        <v>115272</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D173" s="1"/>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>44.8</v>
+        <v>111.88</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I173" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="3">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>110523</v>
+        <v>111221</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D174" s="1"/>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>44.8</v>
+        <v>111.88</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I174" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="3">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>110522</v>
+        <v>110521</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D175" s="1"/>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I175" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="3">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>110520</v>
+        <v>110523</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D176" s="1"/>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I176" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="3">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>111105</v>
+        <v>110522</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D177" s="1"/>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>71.68000000000001</v>
+        <v>44.75</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I177" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="3">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>119134</v>
+        <v>110520</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D178" s="1"/>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>22.4</v>
+        <v>44.75</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I178" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="3">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>112255</v>
+        <v>111105</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D179" s="1"/>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>44.8</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I179" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="3">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>117874</v>
+        <v>119134</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D180" s="1"/>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I180" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="3">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>117872</v>
+        <v>112255</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D181" s="1"/>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>22.4</v>
+        <v>44.75</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I181" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="3">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>118014</v>
+        <v>117874</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D182" s="1"/>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>94.08</v>
+        <v>22.38</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I182" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="3">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>118013</v>
+        <v>117872</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D183" s="1"/>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>94.08</v>
+        <v>22.38</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I183" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="3">
       <c r="A184" s="1"/>
-      <c r="B184" s="1"/>
-      <c r="C184" s="1"/>
+      <c r="B184" s="1">
+        <v>118014</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>168</v>
+      </c>
       <c r="D184" s="1"/>
-      <c r="E184" s="1"/>
-      <c r="F184" s="1"/>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+      <c r="F184" s="1">
+        <v>93.98</v>
+      </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
-[...4 lines deleted...]
-      <c r="B185" s="3" t="s">
+      <c r="H184" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I184" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" outlineLevel="3">
+      <c r="A185" s="1"/>
+      <c r="B185" s="1">
+        <v>118013</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C185" s="3"/>
-[...5 lines deleted...]
-      <c r="I185" s="3"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+      <c r="F185" s="1">
+        <v>93.98</v>
+      </c>
+      <c r="G185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I185" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="3">
       <c r="A186" s="1"/>
-      <c r="B186" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B186" s="1"/>
+      <c r="C186" s="1"/>
       <c r="D186" s="1"/>
-      <c r="E186" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E186" s="1"/>
+      <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
-      <c r="I186" s="1" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="I186" s="1"/>
+    </row>
+    <row r="187" spans="1:9" outlineLevel="2">
+      <c r="A187" s="3"/>
+      <c r="B187" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C187" s="3"/>
+      <c r="D187" s="3"/>
+      <c r="E187" s="3"/>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
+      <c r="H187" s="3"/>
+      <c r="I187" s="3"/>
     </row>
     <row r="188" spans="1:9" outlineLevel="3">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>100185</v>
+        <v>100180</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D188" s="1"/>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>44.8</v>
+        <v>80.55</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I188" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="3">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>100181</v>
+        <v>100184</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D189" s="1"/>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>53.76</v>
+        <v>107.4</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I189" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="3">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>106314</v>
+        <v>100185</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D190" s="1"/>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>246.4</v>
+        <v>44.75</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I190" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="3">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>107346</v>
+        <v>100181</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D191" s="1"/>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>537.6</v>
+        <v>53.7</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I191" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="3">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>106316</v>
+        <v>106314</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D192" s="1"/>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>806.4</v>
+        <v>246.13</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I192" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="3">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>106315</v>
+        <v>107346</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D193" s="1"/>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>259.84</v>
+        <v>537</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I193" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="3">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>107211</v>
+        <v>106316</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D194" s="1"/>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>224</v>
+        <v>805.5</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I194" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="3">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>109035</v>
+        <v>106315</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D195" s="1"/>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>358.4</v>
+        <v>259.55</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I195" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="3">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>106707</v>
+        <v>107211</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D196" s="1"/>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>89.59999999999999</v>
+        <v>223.75</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I196" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="3">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>108412</v>
+        <v>109035</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D197" s="1"/>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>291.2</v>
+        <v>358</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I197" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="3">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>104317</v>
+        <v>106707</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D198" s="1"/>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>268.8</v>
+        <v>89.5</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I198" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="3">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>103588</v>
+        <v>108412</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D199" s="1"/>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>89.59999999999999</v>
+        <v>290.88</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I199" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="3">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>107210</v>
+        <v>104317</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D200" s="1"/>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>448</v>
+        <v>268.5</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I200" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="3">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>115596</v>
+        <v>103588</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D201" s="1"/>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>179.2</v>
+        <v>89.5</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I201" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" outlineLevel="3">
       <c r="A202" s="1"/>
-      <c r="B202" s="1"/>
-      <c r="C202" s="1"/>
+      <c r="B202" s="1">
+        <v>107210</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>185</v>
+      </c>
       <c r="D202" s="1"/>
-      <c r="E202" s="1"/>
-      <c r="F202" s="1"/>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+      <c r="F202" s="1">
+        <v>447.5</v>
+      </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
-      <c r="I202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" outlineLevel="3">
+      <c r="A203" s="1"/>
+      <c r="B203" s="1">
+        <v>115596</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+      <c r="F203" s="1">
+        <v>179</v>
+      </c>
+      <c r="G203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I203" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="1"/>
+      <c r="B204" s="1"/>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1"/>
+      <c r="F204" s="1"/>
+      <c r="G204" s="1"/>
+      <c r="H204" s="1"/>
+      <c r="I204" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="B35:I35"/>
     <mergeCell ref="B41:I41"/>
     <mergeCell ref="B50:I50"/>
     <mergeCell ref="B56:I56"/>
     <mergeCell ref="B66:I66"/>
     <mergeCell ref="B70:I70"/>
     <mergeCell ref="B74:I74"/>
     <mergeCell ref="B83:I83"/>
     <mergeCell ref="B86:I86"/>
     <mergeCell ref="B93:I93"/>
     <mergeCell ref="B102:I102"/>
     <mergeCell ref="B107:I107"/>
     <mergeCell ref="B110:I110"/>
     <mergeCell ref="B113:I113"/>
     <mergeCell ref="B116:I116"/>
     <mergeCell ref="B129:I129"/>
     <mergeCell ref="B134:I134"/>
-    <mergeCell ref="B154:I154"/>
-    <mergeCell ref="B185:I185"/>
+    <mergeCell ref="B137:I137"/>
+    <mergeCell ref="B156:I156"/>
+    <mergeCell ref="B187:I187"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>