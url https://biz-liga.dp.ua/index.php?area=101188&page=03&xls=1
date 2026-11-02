--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2274,101 +2274,98 @@
           <t xml:space="preserve">1650/2050</t>
         </r>
       </text>
     </comment>
     <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta 46T Di450/470/550  Upper Fuser Roller Gear</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">		Вал гумовий</t>
   </si>
   <si>
     <t>Вал гумовий Canon FC-210   FB2-9601/FB2-9615/RB1-3100  Foshan РОЗПРОДАЖ!</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал гумовий Canon FC-330, Lithuania РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий HP COLOR LJ 1600/2600, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий HP LJ 5P, RB1-5910, OEM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий Samsung SCX-5112/5312F/ML7000/Xerox WC315/312, JC73-00094A, Foshan РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал гумовий Toshiba 6560/5560, HR-6550L, KATUN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Вал магнітний/ оболонка магнітного вала</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ 1600/2600+підшипники 2шт, VEAYE РОЗПРОДАЖ!</t>
   </si>
@@ -2842,144 +2839,132 @@
   </si>
   <si>
     <t>Шестерня пічки Gear-10-30, Toshiba 1650/2050 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Шестерня подачі GR-10S30-50-06 Toshiba 1550 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Шестерня подмешкі G05H-32-125-06U Toshiba 1550 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Шестерня редуктора PULLEY-18 Toshiba 2510/2550 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Шестерня ремені 30-30H, Toshiba 1650/2050 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Шестерня тефлонового валу Minolta Di450/470/550, 46T, 4002570902, Foshan РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFECC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xls_logo1.bmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2381250</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -3467,3967 +3452,3671 @@
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>108446</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>104315</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>111049</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>100244</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>108460</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>108618</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="3"/>
       <c r="B19" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>121621</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>118314</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="3"/>
       <c r="B23" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>124996</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>125152</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>124997</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>119411</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>152.15</v>
+        <v>154.87</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>124998</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>117564</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>152.15</v>
+        <v>154.87</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>124999</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>125000</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>98.45</v>
+        <v>100.21</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>125001</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>98.45</v>
+        <v>100.21</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>121798</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>272.98</v>
+        <v>277.86</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="3"/>
       <c r="B35" s="3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>109396</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>119715</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>100146</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>116219</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="3"/>
       <c r="B41" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="1:9" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>107204</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>100150</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>107425</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>108139</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>109251</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>103876</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>102889</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="3"/>
       <c r="B50" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
     </row>
     <row r="51" spans="1:9" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>103878</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>106829</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>115407</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>110970</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="3"/>
       <c r="B56" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
     </row>
     <row r="57" spans="1:9" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>111363</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>6.71</v>
+        <v>6.83</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>104249</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>109249</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>103069</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>103103</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>132007</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>107498</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>102438</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="3"/>
       <c r="B66" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
     </row>
     <row r="67" spans="1:9" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>107317</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>107022</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="3"/>
       <c r="B70" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
     </row>
     <row r="71" spans="1:9" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>102637</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>117087</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>492.25</v>
+        <v>501.05</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="3"/>
       <c r="B74" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
     </row>
     <row r="75" spans="1:9" outlineLevel="3">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>107124</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="3">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>107125</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>109247</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>49.23</v>
+        <v>50.11</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>103874</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>103600</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="3">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>104217</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="3">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>104218</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="3">
       <c r="A82" s="1"/>
       <c r="B82" s="1"/>
       <c r="C82" s="1"/>
       <c r="D82" s="1"/>
       <c r="E82" s="1"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
       <c r="I82" s="1"/>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="3"/>
       <c r="B83" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
     </row>
     <row r="84" spans="1:9" outlineLevel="3">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>108580</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="3">
       <c r="A85" s="1"/>
       <c r="B85" s="1"/>
       <c r="C85" s="1"/>
       <c r="D85" s="1"/>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="3"/>
       <c r="B86" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
     </row>
     <row r="87" spans="1:9" outlineLevel="3">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>121631</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="3">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>115445</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D88" s="1"/>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="3">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>117779</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>12.08</v>
+        <v>12.3</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="3">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>116355</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="3">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>117791</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="3">
       <c r="A92" s="1"/>
       <c r="B92" s="1"/>
       <c r="C92" s="1"/>
       <c r="D92" s="1"/>
       <c r="E92" s="1"/>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="3"/>
       <c r="B93" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
     </row>
     <row r="94" spans="1:9" outlineLevel="3">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>105416</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="3">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>109397</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="3">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>109398</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="3">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>105425</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="3">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>108179</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>105.16</v>
+        <v>107.04</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="3">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>108807</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="3">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>104585</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D100" s="1"/>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>313.25</v>
+        <v>318.85</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="3">
       <c r="A101" s="1"/>
       <c r="B101" s="1"/>
       <c r="C101" s="1"/>
       <c r="D101" s="1"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="3"/>
       <c r="B102" s="3" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
     </row>
     <row r="103" spans="1:9" outlineLevel="3">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>104669</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D103" s="1"/>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="3">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>108893</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D104" s="1"/>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="3">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>102943</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D105" s="1"/>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="3">
       <c r="A106" s="1"/>
       <c r="B106" s="1"/>
       <c r="C106" s="1"/>
       <c r="D106" s="1"/>
       <c r="E106" s="1"/>
       <c r="F106" s="1"/>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
       <c r="I106" s="1"/>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="3"/>
       <c r="B107" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
     </row>
     <row r="108" spans="1:9" outlineLevel="3">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>113667</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D108" s="1"/>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>380.38</v>
+        <v>387.18</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="3">
       <c r="A109" s="1"/>
       <c r="B109" s="1"/>
       <c r="C109" s="1"/>
       <c r="D109" s="1"/>
       <c r="E109" s="1"/>
       <c r="F109" s="1"/>
       <c r="G109" s="1"/>
       <c r="H109" s="1"/>
       <c r="I109" s="1"/>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="3"/>
       <c r="B110" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" s="3"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
     </row>
     <row r="111" spans="1:9" outlineLevel="3">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>110729</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D111" s="1"/>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="3">
       <c r="A112" s="1"/>
       <c r="B112" s="1"/>
       <c r="C112" s="1"/>
       <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="3"/>
       <c r="B113" s="3" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C113" s="3"/>
       <c r="D113" s="3"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
     </row>
     <row r="114" spans="1:9" outlineLevel="3">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>107767</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D114" s="1"/>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="3">
       <c r="A115" s="1"/>
       <c r="B115" s="1"/>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="3"/>
       <c r="B116" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
     </row>
     <row r="117" spans="1:9" outlineLevel="3">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>123574</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D117" s="1"/>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="3">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>107213</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D118" s="1"/>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>165.58</v>
+        <v>168.54</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="3">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>120300</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D119" s="1"/>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>873.97</v>
+        <v>889.59</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="3">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>120373</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D120" s="1"/>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>60.41</v>
+        <v>61.49</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="3">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>116742</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D121" s="1"/>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="3">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>122500</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D122" s="1"/>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>313.25</v>
+        <v>318.85</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="3">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>124506</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="3">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>107214</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D124" s="1"/>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="3">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>102888</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D125" s="1"/>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="3">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>103877</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D126" s="1"/>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="3">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>113931</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D127" s="1"/>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="3">
       <c r="A128" s="1"/>
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="3"/>
       <c r="B129" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C129" s="3"/>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
     </row>
     <row r="130" spans="1:9" outlineLevel="3">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>107035</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D130" s="1"/>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="3">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>104586</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D131" s="1"/>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="3">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>105570</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D132" s="1"/>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="3">
       <c r="A133" s="1"/>
       <c r="B133" s="1"/>
       <c r="C133" s="1"/>
       <c r="D133" s="1"/>
       <c r="E133" s="1"/>
       <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="3"/>
       <c r="B134" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C134" s="3"/>
       <c r="D134" s="3"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
     </row>
     <row r="135" spans="1:9" outlineLevel="3">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>113528</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="3">
       <c r="A136" s="1"/>
       <c r="B136" s="1"/>
       <c r="C136" s="1"/>
       <c r="D136" s="1"/>
       <c r="E136" s="1"/>
       <c r="F136" s="1"/>
       <c r="G136" s="1"/>
       <c r="H136" s="1"/>
       <c r="I136" s="1"/>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="3"/>
       <c r="B137" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C137" s="3"/>
       <c r="D137" s="3"/>
       <c r="E137" s="3"/>
       <c r="F137" s="3"/>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
     </row>
     <row r="138" spans="1:9" outlineLevel="3">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>108059</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D138" s="1"/>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="3">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>117359</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D139" s="1"/>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="3">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>106960</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D140" s="1"/>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>581.75</v>
+        <v>592.15</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="3">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>122915</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D141" s="1"/>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>35.35</v>
+        <v>35.98</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="3">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>107377</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D142" s="1"/>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="3">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>109399</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D143" s="1"/>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="3">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>107371</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D144" s="1"/>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>290.88</v>
+        <v>296.08</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="3">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>115948</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D145" s="1"/>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="3">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>117055</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D146" s="1"/>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="3">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>117056</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D147" s="1"/>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="3">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>118494</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D148" s="1"/>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="3">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>117057</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D149" s="1"/>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="3">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>115676</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="3">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>108147</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D151" s="1"/>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="3">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>117260</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>304.3</v>
+        <v>309.74</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="3">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>105089</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D153" s="1"/>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="3">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>102262</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D154" s="1"/>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="3">
       <c r="A155" s="1"/>
       <c r="B155" s="1"/>
       <c r="C155" s="1"/>
       <c r="D155" s="1"/>
       <c r="E155" s="1"/>
       <c r="F155" s="1"/>
       <c r="G155" s="1"/>
       <c r="H155" s="1"/>
       <c r="I155" s="1"/>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="3"/>
       <c r="B156" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C156" s="3"/>
       <c r="D156" s="3"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
     </row>
     <row r="157" spans="1:9" outlineLevel="3">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>124765</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D157" s="1"/>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>8.949999999999999</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="3">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>111569</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D158" s="1"/>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="3">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>111571</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D159" s="1"/>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="3">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>111570</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D160" s="1"/>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="3">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>114437</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D161" s="1"/>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="3">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>125026</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D162" s="1"/>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="3">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>125027</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="3">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>125028</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="3">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>125034</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D165" s="1"/>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="3">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>125036</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D166" s="1"/>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="3">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>125035</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D167" s="1"/>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="3">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>117060</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D168" s="1"/>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>13.43</v>
+        <v>13.67</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="3">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>104497</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D169" s="1"/>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>8.949999999999999</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="3">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>115273</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D170" s="1"/>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="3">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>115275</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D171" s="1"/>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="3">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>115274</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D172" s="1"/>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="3">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>115272</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D173" s="1"/>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="3">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>111221</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D174" s="1"/>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>111.88</v>
+        <v>113.88</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="3">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>110521</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D175" s="1"/>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="3">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>110523</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D176" s="1"/>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="3">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>110522</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D177" s="1"/>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="3">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>110520</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D178" s="1"/>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="3">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>111105</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D179" s="1"/>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>71.59999999999999</v>
+        <v>72.88</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="3">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>119134</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D180" s="1"/>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="3">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>112255</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D181" s="1"/>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="3">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>117874</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D182" s="1"/>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="3">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>117872</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D183" s="1"/>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="3">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>118014</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D184" s="1"/>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>93.98</v>
+        <v>95.66</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="3">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>118013</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D185" s="1"/>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>93.98</v>
+        <v>95.66</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="3">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="1"/>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="3"/>
       <c r="B187" s="3" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C187" s="3"/>
       <c r="D187" s="3"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
     </row>
     <row r="188" spans="1:9" outlineLevel="3">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>100180</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D188" s="1"/>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>80.55</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="3">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>100184</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D189" s="1"/>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="3">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>100185</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D190" s="1"/>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="3">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>100181</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D191" s="1"/>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>53.7</v>
+        <v>54.66</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="3">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>106314</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D192" s="1"/>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>246.13</v>
+        <v>250.53</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="3">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>107346</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D193" s="1"/>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="3">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>106316</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D194" s="1"/>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="3">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>106315</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D195" s="1"/>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>259.55</v>
+        <v>264.19</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="3">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>107211</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D196" s="1"/>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="3">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>109035</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D197" s="1"/>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="3">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>106707</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D198" s="1"/>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="3">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>108412</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D199" s="1"/>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>290.88</v>
+        <v>296.08</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="3">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>104317</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D200" s="1"/>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="3">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>103588</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D201" s="1"/>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="3">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>107210</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D202" s="1"/>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="3">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>115596</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D203" s="1"/>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>179</v>
+        <v>182.2</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1"/>
       <c r="B204" s="1"/>
       <c r="C204" s="1"/>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="B35:I35"/>