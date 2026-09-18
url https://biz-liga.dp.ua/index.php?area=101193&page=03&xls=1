--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -65,352 +65,431 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5440/5450/5470/6180/MFC-8510/8520/8710/8910/8950/DCP-8110/8150/8155/8250, TN-3380/TN-720/TN-750  8000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1005/ 1006; i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
+          <t xml:space="preserve">21000 стр@6% для IR2230/2270/2280/2870/3025/3225/3230</t>
         </r>
       </text>
     </comment>
     <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
+          <t xml:space="preserve">Canon IR 2535/2545 C-EXV-32</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet P1005/ 1006; i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C24" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">EP-3120</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C25" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">EP30; DEVELOP 100, RX 5007</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">EP-50</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS MA2000/PA2000 /TK-1240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1700/TK-20, с бункером отработки, 500г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4000/TK-330 EU/TK-332  680/Сartridge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OL400ex/410ex/400w/600ex/610ex/810ex; OKIPAGE 6e/ex; OKIFAX 1xxx/2xxx/5200/5400/5500/5650  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4520/4720 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-R6345A/SEE, SCX-6345N, SCX-R6345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 280/300/350/450/P350/P450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 600, Toshiba e-Studio 281C, Toshiba e-Studio 3511, Toshiba e-Studio 351C, Toshiba e-Studio 4511, Toshiba e-Studio 451C, Toshiba MG-1004</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">20 000 стр@5%  A4  для WorkCentre M20/20i, WC 4118 series</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-100  HL 620,630 MFC 2400 РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3380/TN-720/TN-750,  HL-54xx   PTTN3380  PRINTERMAYIN РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t xml:space="preserve">		Картриджі Canon лазерні монохромні</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV-11, туба  PTC-EXV11  оригінал РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV32  IR2535  туба, Integral РОЗПРОДАЖ!</t>
+  </si>
+  <si>
     <t xml:space="preserve">		Картриджі HP лазерні монохромні</t>
   </si>
   <si>
-    <t>Картридж HP LJ CB435A  NT-C0435C  G&amp;G РОЗПРОДАЖ!</t>
-[...11 lines deleted...]
-    <t>у резерві</t>
+    <t>Картридж HP CB435A  NT-C0435C  G&amp;G РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703  CE-C2612  CEE РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">		Картриджі Konica Minolta лазерні монохромні</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta EP-2100, туба, Integral РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta MT II,  EP30 , туба, 45 г, ATP РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta MT II,  EP50 , туба, 55 г, ATP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Kyocera Mita лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1240  PTTK1240  PRINTERMAYIN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-20/FS 1700, 500 г. сумісний, IPM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-330  TKKM95  IPM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі OKI лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж OKI TYPE 2,  OL 400ex , Print Rite РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Samsung лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-4720D3,  PN-SCX4720R , Extra Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-R6345A/SEE, SCX-6345N, SCX-R6345 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Sharp лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-M350/450/AR450T, 814г, туба,  14900025  Integral РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Toshiba лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж зі скріпками Toshiba e-Studio 281C/3511 Staple-600 к MG-1004 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Xerox WC M20/M20i, 113R00671 РОЗПРОДАЖ!</t>
+    <t>Драм-картридж Xerox WC M20/M20i, 113R00671 РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -815,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -999,532 +1078,696 @@
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>111818</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>119035</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>403.2</v>
+        <v>402.75</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="3"/>
       <c r="B15" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:9" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>132998</v>
+        <v>106752</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>129.92</v>
+        <v>671.25</v>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>133001</v>
+        <v>120298</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>129.92</v>
+        <v>447.5</v>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="3">
       <c r="A18" s="1"/>
-      <c r="B18" s="1">
-[...2 lines deleted...]
-      <c r="C18" s="1" t="s">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+    </row>
+    <row r="19" spans="1:9" outlineLevel="2">
+      <c r="A19" s="3"/>
+      <c r="B19" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="1"/>
-      <c r="E18" s="1">
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+    </row>
+    <row r="20" spans="1:9" outlineLevel="3">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
+        <v>132998</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
-      <c r="F18" s="1">
-[...32 lines deleted...]
-      <c r="I20" s="3"/>
+      <c r="F20" s="1">
+        <v>129.78</v>
+      </c>
+      <c r="G20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>130832</v>
+        <v>133001</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>224</v>
+        <v>129.78</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="3">
       <c r="A22" s="1"/>
-      <c r="B22" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
       <c r="D22" s="1"/>
-      <c r="E22" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
-      <c r="I22" s="1" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="I22" s="1"/>
+    </row>
+    <row r="23" spans="1:9" outlineLevel="2">
+      <c r="A23" s="3"/>
+      <c r="B23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9" outlineLevel="3">
       <c r="A24" s="1"/>
-      <c r="B24" s="1"/>
-      <c r="C24" s="1"/>
+      <c r="B24" s="1">
+        <v>100026</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="D24" s="1"/>
-      <c r="E24" s="1"/>
-      <c r="F24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+      <c r="F24" s="1">
+        <v>44.75</v>
+      </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
-[...13 lines deleted...]
-      <c r="I25" s="3"/>
+      <c r="H24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" outlineLevel="3">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>102284</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+      <c r="F25" s="1">
+        <v>44.75</v>
+      </c>
+      <c r="G25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>100100</v>
+        <v>102285</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>273.28</v>
+        <v>44.75</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I26" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>113779</v>
+        <v>130832</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>448</v>
+        <v>223.75</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I29" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>123975</v>
+        <v>114190</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2240</v>
+        <v>425.13</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I30" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="3">
       <c r="A31" s="1"/>
-      <c r="B31" s="1"/>
-      <c r="C31" s="1"/>
+      <c r="B31" s="1">
+        <v>110598</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="D31" s="1"/>
-      <c r="E31" s="1"/>
-      <c r="F31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+      <c r="F31" s="1">
+        <v>554.9</v>
+      </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
-[...4 lines deleted...]
-      <c r="B32" s="3" t="s">
+      <c r="H31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" outlineLevel="3">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="1"/>
+    </row>
+    <row r="33" spans="1:9" outlineLevel="2">
+      <c r="A33" s="3"/>
+      <c r="B33" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C32" s="3"/>
-[...26 lines deleted...]
-      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9" outlineLevel="3">
       <c r="A34" s="1"/>
-      <c r="B34" s="1"/>
-      <c r="C34" s="1"/>
+      <c r="B34" s="1">
+        <v>100100</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="D34" s="1"/>
-      <c r="E34" s="1"/>
-      <c r="F34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+      <c r="F34" s="1">
+        <v>272.98</v>
+      </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
-[...4 lines deleted...]
-      <c r="B35" s="3" t="s">
+      <c r="H34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" outlineLevel="3">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="1"/>
+    </row>
+    <row r="36" spans="1:9" outlineLevel="2">
+      <c r="A36" s="3"/>
+      <c r="B36" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C35" s="3"/>
-[...26 lines deleted...]
-      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9" outlineLevel="3">
       <c r="A37" s="1"/>
-      <c r="B37" s="1"/>
-      <c r="C37" s="1"/>
+      <c r="B37" s="1">
+        <v>113779</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="D37" s="1"/>
-      <c r="E37" s="1"/>
-      <c r="F37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+      <c r="F37" s="1">
+        <v>447.5</v>
+      </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
-[...4 lines deleted...]
-      <c r="B38" s="3" t="s">
+      <c r="H37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" outlineLevel="3">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>123975</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C38" s="3"/>
-[...5 lines deleted...]
-      <c r="I38" s="3"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+      <c r="F38" s="1">
+        <v>2237.5</v>
+      </c>
+      <c r="G38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="3">
       <c r="A39" s="1"/>
-      <c r="B39" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
       <c r="D39" s="1"/>
-      <c r="E39" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
-      <c r="I39" s="1" t="s">
+      <c r="I39" s="1"/>
+    </row>
+    <row r="40" spans="1:9" outlineLevel="2">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+    </row>
+    <row r="41" spans="1:9" outlineLevel="3">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>113496</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+      <c r="F41" s="1">
+        <v>671.25</v>
+      </c>
+      <c r="G41" s="1"/>
+      <c r="H41" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="I40" s="1"/>
+      <c r="I41" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" outlineLevel="3">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+    </row>
+    <row r="43" spans="1:9" outlineLevel="2">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+    </row>
+    <row r="44" spans="1:9" outlineLevel="3">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>105172</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+      <c r="F44" s="1">
+        <v>223.75</v>
+      </c>
+      <c r="G44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" outlineLevel="3">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+    </row>
+    <row r="46" spans="1:9" outlineLevel="2">
+      <c r="A46" s="3"/>
+      <c r="B46" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+    </row>
+    <row r="47" spans="1:9" outlineLevel="3">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>105497</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+      <c r="F47" s="1">
+        <v>1342.5</v>
+      </c>
+      <c r="G47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B15:I15"/>
-    <mergeCell ref="B20:I20"/>
-    <mergeCell ref="B25:I25"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="B23:I23"/>
     <mergeCell ref="B28:I28"/>
-    <mergeCell ref="B32:I32"/>
-[...1 lines deleted...]
-    <mergeCell ref="B38:I38"/>
+    <mergeCell ref="B33:I33"/>
+    <mergeCell ref="B36:I36"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="B43:I43"/>
+    <mergeCell ref="B46:I46"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>