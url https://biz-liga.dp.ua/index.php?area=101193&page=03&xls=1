--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -177,420 +177,386 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EP-50</t>
         </r>
       </text>
     </comment>
     <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS MA2000/PA2000 /TK-1240</t>
+          <t xml:space="preserve">Kyocera Mita FS-1700/TK-20, с бункером отработки, 500г/туба</t>
         </r>
       </text>
     </comment>
     <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera Mita FS-1700/TK-20, с бункером отработки, 500г/туба</t>
-[...14 lines deleted...]
-          </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4000/TK-330 EU/TK-332  680/Сartridge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OL400ex/410ex/400w/600ex/610ex/810ex; OKIPAGE 6e/ex; OKIFAX 1xxx/2xxx/5200/5400/5500/5650  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4520/4720 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-R6345A/SEE, SCX-6345N, SCX-R6345</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 280/300/350/450/P350/P450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 600, Toshiba e-Studio 281C, Toshiba e-Studio 3511, Toshiba e-Studio 351C, Toshiba e-Studio 4511, Toshiba e-Studio 451C, Toshiba MG-1004</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">20 000 стр@5%  A4  для WorkCentre M20/20i, WC 4118 series</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-100  HL 620,630 MFC 2400 РОЗПРОДАЖ!</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3380/TN-720/TN-750,  HL-54xx   PTTN3380  PRINTERMAYIN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV-11, туба  PTC-EXV11  оригінал РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV32  IR2535  туба, Integral РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі HP лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж HP CB435A  NT-C0435C  G&amp;G РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Картридж HP Q2612A/Canon 703  CE-C2612  CEE РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Konica Minolta лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta EP-2100, туба, Integral РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta MT II,  EP30 , туба, 45 г, ATP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta MT II,  EP50 , туба, 55 г, ATP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Kyocera Mita лазерні монохромні</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тонер-картридж Kyocera Mita TK-1240  PTTK1240  PRINTERMAYIN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-20/FS 1700, 500 г. сумісний, IPM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-330  TKKM95  IPM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі OKI лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж OKI TYPE 2,  OL 400ex , Print Rite РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Samsung лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-4720D3,  PN-SCX4720R , Extra Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-R6345A/SEE, SCX-6345N, SCX-R6345 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Sharp лазерні монохромні</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-M350/450/AR450T, 814г, туба,  14900025  Integral РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Toshiba лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж зі скріпками Toshiba e-Studio 281C/3511 Staple-600 к MG-1004 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t xml:space="preserve">		Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Xerox WC M20/M20i, 113R00671 РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFECC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xls_logo1.bmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2381250</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -894,51 +860,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1078,696 +1044,639 @@
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>111818</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>119035</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>402.75</v>
+        <v>409.95</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="3"/>
       <c r="B15" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:9" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>106752</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>120298</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="3"/>
       <c r="B19" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>132998</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>129.78</v>
+        <v>132.1</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>133001</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>129.78</v>
+        <v>132.1</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="3"/>
       <c r="B23" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>100026</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>102284</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>102285</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>130832</v>
+        <v>114190</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>223.75</v>
+        <v>432.73</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
+      <c r="H29" s="1"/>
+      <c r="I29" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>114190</v>
+        <v>110598</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>425.13</v>
+        <v>564.8200000000001</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
+      <c r="H30" s="1"/>
+      <c r="I30" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="3">
       <c r="A31" s="1"/>
-      <c r="B31" s="1">
-[...2 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1"/>
+    </row>
+    <row r="32" spans="1:9" outlineLevel="2">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+    </row>
+    <row r="33" spans="1:9" outlineLevel="3">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>100100</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D31" s="1"/>
-      <c r="E31" s="1">
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
-      <c r="F31" s="1">
-[...3 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="F33" s="1">
+        <v>277.86</v>
+      </c>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="I31" s="1" t="s">
-[...25 lines deleted...]
-      <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9" outlineLevel="3">
       <c r="A34" s="1"/>
-      <c r="B34" s="1">
-[...2 lines deleted...]
-      <c r="C34" s="1" t="s">
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1"/>
+    </row>
+    <row r="35" spans="1:9" outlineLevel="2">
+      <c r="A35" s="3"/>
+      <c r="B35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+    </row>
+    <row r="36" spans="1:9" outlineLevel="3">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>113779</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D34" s="1"/>
-      <c r="E34" s="1">
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
         <v>1</v>
       </c>
-      <c r="F34" s="1">
-[...3 lines deleted...]
-      <c r="H34" s="5" t="s">
+      <c r="F36" s="1">
+        <v>455.5</v>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="I34" s="1" t="s">
-[...25 lines deleted...]
-      <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>113779</v>
+        <v>123975</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>447.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="3">
       <c r="A38" s="1"/>
-      <c r="B38" s="1">
-[...2 lines deleted...]
-      <c r="C38" s="1" t="s">
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1"/>
+    </row>
+    <row r="39" spans="1:9" outlineLevel="2">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+    </row>
+    <row r="40" spans="1:9" outlineLevel="3">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>113496</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D38" s="1"/>
-      <c r="E38" s="1">
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
-      <c r="F38" s="1">
-[...3 lines deleted...]
-      <c r="H38" s="5" t="s">
+      <c r="F40" s="1">
+        <v>683.25</v>
+      </c>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="I38" s="1" t="s">
-[...25 lines deleted...]
-      <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9" outlineLevel="3">
       <c r="A41" s="1"/>
-      <c r="B41" s="1">
-[...2 lines deleted...]
-      <c r="C41" s="1" t="s">
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1"/>
+    </row>
+    <row r="42" spans="1:9" outlineLevel="2">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+    </row>
+    <row r="43" spans="1:9" outlineLevel="3">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>105172</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D41" s="1"/>
-      <c r="E41" s="1">
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
         <v>1</v>
       </c>
-      <c r="F41" s="1">
-[...3 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="F43" s="1">
+        <v>227.75</v>
+      </c>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="I41" s="1" t="s">
-[...25 lines deleted...]
-      <c r="I43" s="3"/>
     </row>
     <row r="44" spans="1:9" outlineLevel="3">
       <c r="A44" s="1"/>
-      <c r="B44" s="1">
-[...2 lines deleted...]
-      <c r="C44" s="1" t="s">
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1"/>
+    </row>
+    <row r="45" spans="1:9" outlineLevel="2">
+      <c r="A45" s="3"/>
+      <c r="B45" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+    </row>
+    <row r="46" spans="1:9" outlineLevel="3">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>105497</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D44" s="1"/>
-      <c r="E44" s="1">
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
         <v>1</v>
       </c>
-      <c r="F44" s="1">
-[...3 lines deleted...]
-      <c r="H44" s="5" t="s">
+      <c r="F46" s="1">
+        <v>1366.5</v>
+      </c>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="I44" s="1" t="s">
-[...27 lines deleted...]
-    <row r="47" spans="1:9" outlineLevel="3">
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" s="1"/>
-      <c r="B47" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
       <c r="D47" s="1"/>
-      <c r="E47" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I48" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="B28:I28"/>
-    <mergeCell ref="B33:I33"/>
-[...3 lines deleted...]
-    <mergeCell ref="B46:I46"/>
+    <mergeCell ref="B32:I32"/>
+    <mergeCell ref="B35:I35"/>
+    <mergeCell ref="B39:I39"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="B45:I45"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>