--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -32,697 +32,617 @@
     <sheet name="Вибрані елементи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson T003/T005, T013/T014, T015/T016, T017/T018, T019/T020, T028/T029, T032x, T036/T037, T038/T039, T040/T041, T043x, T044x, T046x, T0501/T0520, T051/T052, T055x, T063x, T066/T067, T072x/T073x, T092x, T103x, T128x, T129x, T130x, T162x/T163x, T170x/T1711x, T180x/T181x, T261x/T263x, T270x/T271x/T279</t>
+          <t xml:space="preserve">Д/картриджів: CL-446/ 56; Сумісність з принтерами: Canon Pixma E404/464/484, MG2440/2450/2540/2550, IP2840</t>
         </r>
       </text>
     </comment>
     <comment ref="C12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів: CL-446/ 56; Сумісність з принтерами: Canon Pixma E404/464/484, MG2440/2450/2540/2550, IP2840</t>
+          <t xml:space="preserve">PIXMA iP1200/ iP1300/ iP1600/ iP1700/ iP2200/ iP3300/ iP4200/ iP4300/ iP5200/ iP5300/ iX4000/ iX5000/ MP150/ MP160/ MP170/ MP180/ MP450/ MP460/ MP500/ MP510/ MP530/ MP600/ MP800/ MP800R/ MP810/ MP830/ MP950/ MP960. PGI-5BK, PG-40, PG-50</t>
         </r>
       </text>
     </comment>
     <comment ref="C13" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLI-8BK, CL-52; PIXMA iP4200/ iP5200/ iP6210D/ iP6220D/ iP6600D/ MP500/ 
 MP530/ MP800/ MP800R/ MP830/ MP950/ Pro9000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PG-40, PG-50, PIXMA  iP1200/ iP1300/ iP1600/ iP1700/ iP1800/ iP1880/ iP2200/ iP2500/ 
 iP2580/ iP2600/ iP2680/ MP140/ MP145/ MP150/ MP160/
 MP170/ MP180/ MP210/ MP218/ MP220/ MP228/ MP450/ MP460/ MP470/
 MP476/ MX300/ MX308/ MX310/ MX318</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">-
  PGI-220BK/ 820BK/ 520BK/ BCI-320BK
 , PIXMA  iP3600/ iP3680/ iP4600/ iP4680/ MP540/ 
 MP545/ MP620/ MP628/ MP630/ MP980/ MP988/ MX860/ MX868</t>
         </r>
       </text>
     </comment>
+    <comment ref="C16" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Д/картриджей:PG-37/40/50, BCI-3e;BJC-3000/6000/6100/6200/6500/i550/i560/i6500/i850/i865/S400/S450/S4500/S500/S520/S530/S600/S630/S6300/S750/JX200/JX500, MultiPass-C100, Pixma-iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP3000/iP4000/iP5000/iP6000/MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP450/MP460/MP750/MP760/MP780/MX300/MX310/MPC400/MPC600/MP700/MP730</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджей:PG-37/40/50, BCI-3e;BJC-3000/6000/6100/6200/6500/i550/i560/i6500/i850/i865/S400/S450/S4500/S500/S520/S530/S600/S630/S6300/S750/JX200/JX500, MultiPass-C100, Pixma-iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP3000/iP4000/iP5000/iP6000/MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP450/MP460/MP750/MP760/MP780/MX300/MX310/MPC400/MPC600/MP700/MP730</t>
         </r>
       </text>
     </comment>
     <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджей:PG-37/40/50, BCI-3e;BJC-3000/6000/6100/6200/6500/i550/i560/i6500/i850/i865/S400/S450/S4500/S500/S520/S530/S600/S630/S6300/S750/JX200/JX500, MultiPass-C100, Pixma-iP1200/iP1300/iP1600/iP1700/iP1800/iP1900/iP2200/iP2500/iP2600/iP3000/iP4000/iP5000/iP6000/MP140/MP150/MP160/MP170/MP180/MP190/MP210/MP220/MP450/MP460/MP750/MP760/MP780/MX300/MX310/MPC400/MPC600/MP700/MP730</t>
+          <t xml:space="preserve">Д/картриджів:T0805/0815, T0825; Stylus Photo 1410/R270/R290/R295/R390/RX590/RX610/RX615/RX690/T50/T59/P50/TX650/TX659/TX700/TX710/TX800/PX660/PX720/PX730/PX820/PX830</t>
         </r>
       </text>
     </comment>
     <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Д/картриджів:T0805/0815, T0825; Stylus Photo 1410/R270/R290/R295/R390/RX590/RX610/RX615/RX690/T50/T59/P50/TX650/TX659/TX700/TX710/TX800/PX660/PX720/PX730/PX820/PX830</t>
+          <t xml:space="preserve">Д/картриджів:НР№78,23,17,41 color copier 110/ 120/ 140/ 145/ 150/ 155/ 160/ 170/ 180/ 190/ 260/ 270/ 280/ ¶290¶deskjet 710/ 712/ 720/ 722/ 810/ 812/ 815/ 820/ 825/ 830/ 832/ 840/ 841/ ¶842/ 843/ 845/ 850/ 855/ 870/ 880/ 882/ 890/ 895/¶920/ 930/ 932/ 935/ 940/ 950/ 952/ 955/ 960/ 970/ 980/ 990/ 995/ 1000/ 1100/ ¶1120/ 1125/ 1180/ 1220/ 1280/ 3820/ 6120/ 6122/ ¶6127/ 9300¶fax 1220¶officejet pro 1150/ pro 1170/ pro 1175/ g55/ g85/ g95/ k60/ k80/ r40/ r45/ r60/ ¶r65/ r80/ t45/ t65/ v40/ 5110¶photosmart p1000/ p1100/ 1115/ 1215/ 1218/ 1315¶psc 500/ 750/ 950¶apple color stylewriter 6500</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів:НР№78,23,17,41 color copier 110/ 120/ 140/ 145/ 150/ 155/ 160/ 170/ 180/ 190/ 260/ 270/ 280/ ¶290¶deskjet 710/ 712/ 720/ 722/ 810/ 812/ 815/ 820/ 825/ 830/ 832/ 840/ 841/ ¶842/ 843/ 845/ 850/ 855/ 870/ 880/ 882/ 890/ 895/¶920/ 930/ 932/ 935/ 940/ 950/ 952/ 955/ 960/ 970/ 980/ 990/ 995/ 1000/ 1100/ ¶1120/ 1125/ 1180/ 1220/ 1280/ 3820/ 6120/ 6122/ ¶6127/ 9300¶fax 1220¶officejet pro 1150/ pro 1170/ pro 1175/ g55/ g85/ g95/ k60/ k80/ r40/ r45/ r60/ ¶r65/ r80/ t45/ t65/ v40/ 5110¶photosmart p1000/ p1100/ 1115/ 1215/ 1218/ 1315¶psc 500/ 750/ 950¶apple color stylewriter 6500</t>
         </r>
       </text>
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджів:НР№78,23,17,41 color copier 110/ 120/ 140/ 145/ 150/ 155/ 160/ 170/ 180/ 190/ 260/ 270/ 280/ ¶290¶deskjet 710/ 712/ 720/ 722/ 810/ 812/ 815/ 820/ 825/ 830/ 832/ 840/ 841/ ¶842/ 843/ 845/ 850/ 855/ 870/ 880/ 882/ 890/ 895/¶920/ 930/ 932/ 935/ 940/ 950/ 952/ 955/ 960/ 970/ 980/ 990/ 995/ 1000/ 1100/ ¶1120/ 1125/ 1180/ 1220/ 1280/ 3820/ 6120/ 6122/ ¶6127/ 9300¶fax 1220¶officejet pro 1150/ pro 1170/ pro 1175/ g55/ g85/ g95/ k60/ k80/ r40/ r45/ r60/ ¶r65/ r80/ t45/ t65/ v40/ 5110¶photosmart p1000/ p1100/ 1115/ 1215/ 1218/ 1315¶psc 500/ 750/ 950¶apple color stylewriter 6500</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 57  c6657a 
 hp 28  c8728a 
 hp 22  c9352a 
 hp 49  51649a 
 Samsung C90
 Samsung C80, deskjet 350/ 450/ 600/ 610/ 612/ 630/ 632/ 640/ 642/ 648/ 656/ 660/ 
 670/ 672/ 680/ 682/ 690/ 692/ 693/ 694/ 695/ 697/ 3320/ 3325/ 
 3420/ 3425/ 3520/ 3535/ 3550/ 3650/ 3740/ 3745/ 3843/ 3845/ 3910/ 
 3920/ 3930/ 3940/ 5150/ 5160/ 5550/ 5551/ 5552/ 5650/ 5652/ 5850/ 
 9650/ 9670/ 9680
 deskwriter 600/ 660/ 680/ 690/ 692/ 693/ 694
 digital copier printer 410
 fax 910/ 920/ 1240
 officejet 500/ 520/ 570/ 580/ 590/ 600/ 610/ 630/ 635/ 700/ 710/ 720/ 
 725/ 4110/ 4215/ 4255/ 5505/ 5510/ 5610/ 6110
 photosmart 100/ 130/ 145/ 230/ 245/ 7150/ 7260/ 7350/ 7450/ 7550/ 
 7660/ 7755/ 7760/ 7762/ 7960
 psc 370/ 380/ 1110/ 1205/ 1210/ 1215/ 1311/ 1315/ 1350/ 1402/ 
 1410/ 2110/ 2115/ 2170/ 2175/ 2210/ 2310/ 2410/ 2510
 apollo p2100/ p2150/ p2200/ p2250/ p2500/ p2550/ p2600/ p2650
 apple color stylewriter 4100/ 4500
 Samsung MJC 100SF/ 200i/ 4000/ 5000C/ 5400/ 5500/ 6000/6500/ 7000
  Samsung SCX 1200/ 1220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 57  c6657a 
 hp 28  c8728a 
 hp 22  c9352a 
 hp 49  51649a 
 Samsung C90
 Samsung C80, deskjet 350/ 450/ 600/ 610/ 612/ 630/ 632/ 640/ 642/ 648/ 656/ 660/ 
 670/ 672/ 680/ 682/ 690/ 692/ 693/ 694/ 695/ 697/ 3320/ 3325/ 
 3420/ 3425/ 3520/ 3535/ 3550/ 3650/ 3740/ 3745/ 3843/ 3845/ 3910/ 
 3920/ 3930/ 3940/ 5150/ 5160/ 5550/ 5551/ 5552/ 5650/ 5652/ 5850/ 
 9650/ 9670/ 9680
 deskwriter 600/ 660/ 680/ 690/ 692/ 693/ 694
 digital copier printer 410
 fax 910/ 920/ 1240
 officejet 500/ 520/ 570/ 580/ 590/ 600/ 610/ 630/ 635/ 700/ 710/ 720/ 
 725/ 4110/ 4215/ 4255/ 5505/ 5510/ 5610/ 6110
 photosmart 100/ 130/ 145/ 230/ 245/ 7150/ 7260/ 7350/ 7450/ 7550/ 
 7660/ 7755/ 7760/ 7762/ 7960
 psc 370/ 380/ 1110/ 1205/ 1210/ 1215/ 1311/ 1315/ 1350/ 1402/ 
 1410/ 2110/ 2115/ 2170/ 2175/ 2210/ 2310/ 2410/ 2510
 apollo p2100/ p2150/ p2200/ p2250/ p2500/ p2550/ p2600/ p2650
 apple color stylewriter 4100/ 4500
 Samsung MJC 100SF/ 200i/ 4000/ 5000C/ 5400/ 5500/ 6000/6500/ 7000
  Samsung SCX 1200/ 1220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 57  c6657a 
 hp 28  c8728a 
 hp 22  c9352a 
 hp 49  51649a 
 Samsung C90
 Samsung C80, deskjet 350/ 450/ 600/ 610/ 612/ 630/ 632/ 640/ 642/ 648/ 656/ 660/ 
 670/ 672/ 680/ 682/ 690/ 692/ 693/ 694/ 695/ 697/ 3320/ 3325/ 
 3420/ 3425/ 3520/ 3535/ 3550/ 3650/ 3740/ 3745/ 3843/ 3845/ 3910/ 
 3920/ 3930/ 3940/ 5150/ 5160/ 5550/ 5551/ 5552/ 5650/ 5652/ 5850/ 
 9650/ 9670/ 9680
 deskwriter 600/ 660/ 680/ 690/ 692/ 693/ 694
 digital copier printer 410
 fax 910/ 920/ 1240
 officejet 500/ 520/ 570/ 580/ 590/ 600/ 610/ 630/ 635/ 700/ 710/ 720/ 
 725/ 4110/ 4215/ 4255/ 5505/ 5510/ 5610/ 6110
 photosmart 100/ 130/ 145/ 230/ 245/ 7150/ 7260/ 7350/ 7450/ 7550/ 
 7660/ 7755/ 7760/ 7762/ 7960
 psc 370/ 380/ 1110/ 1205/ 1210/ 1215/ 1311/ 1315/ 1350/ 1402/ 
 1410/ 2110/ 2115/ 2170/ 2175/ 2210/ 2310/ 2410/ 2510
 apollo p2100/ p2150/ p2200/ p2250/ p2500/ p2550/ p2600/ p2650
 apple color stylewriter 4100/ 4500
 Samsung MJC 100SF/ 200i/ 4000/ 5000C/ 5400/ 5500/ 6000/6500/ 7000
  Samsung SCX 1200/ 1220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 95/ 343/ 135/ 855
   c8766 
   c8766 
  hp 97/ 344/ 134/ 857
   c9363 
  samsung C100/ C110, deskjet 460/ 5740/ 5748/ 5940/ 6520/ 6540/ 6543/ 6548/ 6620/ 6840/
 6843/ 6848/ 6940/ 6980/ 9800/ 9860
 officejet 6200/ 6210/ 7210/ 7310/ 7313/ 7410/ 7413
 photosmart 325/ 335/ 375/ 385/ 422/ 425/ 428/ 475/ 2610/ 2613/ 
 2710/ 2713/ 7830/ 7850/ 8030/ 8050/ 8150/ 8153/ 8158/ 8450/ 8453/ 
 8458/ 8750
 psc 1507/ 1510/ 1600/ 1610/ 2350/ 2355/ 2575
 Samsung MJC 8000/ 8500
 Samsung SCX 1520/ 1530/ 1550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 95/ 343/ 135/ 855
   c8766 
   c8766 
  hp 97/ 344/ 134/ 857
   c9363 
  samsung C100/ C110, deskjet 460/ 5740/ 5748/ 5940/ 6520/ 6540/ 6543/ 6548/ 6620/ 6840/
 6843/ 6848/ 6940/ 6980/ 9800/ 9860
 officejet 6200/ 6210/ 7210/ 7310/ 7313/ 7410/ 7413
 photosmart 325/ 335/ 375/ 385/ 422/ 425/ 428/ 475/ 2610/ 2613/ 
 2710/ 2713/ 7830/ 7850/ 8030/ 8050/ 8150/ 8153/ 8158/ 8450/ 8453/ 
 8458/ 8750
 psc 1507/ 1510/ 1600/ 1610/ 2350/ 2355/ 2575
 Samsung MJC 8000/ 8500
 Samsung SCX 1520/ 1530/ 1550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 95/ 343/ 135/ 855
   c8766 
   c8766 
  hp 97/ 344/ 134/ 857
   c9363 
  samsung C100/ C110, deskjet 460/ 5740/ 5748/ 5940/ 6520/ 6540/ 6543/ 6548/ 6620/ 6840/
 6843/ 6848/ 6940/ 6980/ 9800/ 9860
 officejet 6200/ 6210/ 7210/ 7310/ 7313/ 7410/ 7413
 photosmart 325/ 335/ 375/ 385/ 422/ 425/ 428/ 475/ 2610/ 2613/ 
 2710/ 2713/ 7830/ 7850/ 8030/ 8050/ 8150/ 8153/ 8158/ 8450/ 8453/ 
 8458/ 8750
 psc 1507/ 1510/ 1600/ 1610/ 2350/ 2355/ 2575
 Samsung MJC 8000/ 8500
 Samsung SCX 1520/ 1530/ 1550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 60/ 300/ 121/ 818  cc643wn / 60XL/ 300XL/ 121XL/ 818XL  cc644wn / 901  cc656a 
 , DeskJet D1660/ D1668/ D2530/ D2545/ D2560/ D2566/ D2660/ D2663/ D2668/ D2680/ D5560/ D5563/ D5568/ F2410/ F2480/ F4224/ F4250/ F4580/ F4280/ F4288/ F4480
 Photosmart C4680/ C4688/ C4780/ C4788
 Officejet J4524/ J4525/ J4535/ J4540/ J4550/ J4580/ J4585/ J4624/ J4660/ J4680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 60/ 300/ 121/ 818  cc643wn / 60XL/ 300XL/ 121XL/ 818XL  cc644wn / 901  cc656a 
 , DeskJet D1660/ D1668/ D2530/ D2545/ D2560/ D2566/ D2660/ D2663/ D2668/ D2680/ D5560/ D5563/ D5568/ F2410/ F2480/ F4224/ F4250/ F4580/ F4280/ F4288/ F4480
 Photosmart C4680/ C4688/ C4780/ C4788
 Officejet J4524/ J4525/ J4535/ J4540/ J4550/ J4580/ J4585/ J4624/ J4660/ J4680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">hp 60/ 300/ 121/ 818  cc643wn / 60XL/ 300XL/ 121XL/ 818XL  cc644wn / 901  cc656a 
 , DeskJet D1660/ D1668/ D2530/ D2545/ D2560/ D2566/ D2660/ D2663/ D2668/ D2680/ D5560/ D5563/ D5568/ F2410/ F2480/ F4224/ F4250/ F4580/ F4280/ F4288/ F4480
 Photosmart C4680/ C4688/ C4780/ C4788
 Officejet J4524/ J4525/ J4535/ J4540/ J4550/ J4580/ J4585/ J4624/ J4660/ J4680</t>
         </r>
       </text>
     </comment>
+    <comment ref="C31" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">УНІВЕРСАЛЬНІ HP/Canon/Lexmark</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">УНІВЕРСАЛЬНІ HP/Canon/Lexmark</t>
         </r>
       </text>
     </comment>
     <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">УНІВЕРСАЛЬНІ HP/Canon/Lexmark</t>
+          <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V3  101 M , T03R3  102 M , T502320-ST  502 M</t>
         </r>
       </text>
     </comment>
     <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V2  101 C , T03R2  102 C , T502220-ST  502 C</t>
+          <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V4  101 Y , T03R4  102 Y , T502420-ST  502 Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V3  101 M , T03R3  102 M , T502320-ST  502 M</t>
-[...30 lines deleted...]
-          </rPr>
           <t xml:space="preserve">Д/картриджей: Epson T00S4  103 Y ; Совместимость с принтерами: Epson L1110/L3100/L3101/L3110/L3150/L3151</t>
-        </r>
-[...46 lines deleted...]
-          <t xml:space="preserve">Epson T0010, T005, T008, T009, T014, T016, T018, T020, T027, T029, T0322, T0332, T037, T039, T041, T0422, T0442, T0472, T0482, T052, T0520, T053, T0530, T0552, T0632, T067, T0732, T0802, T0812, T0822, T0922, T1032, T1282, T1292, T1302, T1622/T1632, T1702/T1712, T1802/T1812, T2612/T2632, T2702/T2712/T2792, T5592, T7012/T7022/T7032</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Чорнила для струменевих принтерів</t>
   </si>
   <si>
-    <t>Комплект чорнил для Epson універсальні №1 4х90 г, водорозчинні, BK/C/M/Y Barva  EU1-090-MP РОЗПРОДАЖ!</t>
+    <t>Чорнило Barva Canon CL-446/CL-56  E404/MG2440/IP2840  блакитне 180 г  C446-442 РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Чорнило Barva Canon CL-446/CL-56  E404/MG2440/IP2840  блакитне 180 г  C446-442 РОЗПРОДАЖ!</t>
-[...1 lines deleted...]
-  <si>
     <t>Чорнило Canon BCI-24 чорний Pigment  1л   C905-01LB , InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon CLI-8BK, CL-52 , чорне,  100ml x 10 , C908-100MB, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon PG-40, PG-50 чорне  пігмент ,  20ml x 10 , C9040-20MB, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon PGI-220BK/820BK/520BK, BCI-320BK чорне  пігмент ,  100ml x 10 , C9020-100MB, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon універсальне, світло-блакитне, 1 літр, HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon універсальне, світло-пурпурове, 1 літр, HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Epson R270/R290/T50, світло-блакитне, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP C6578A, C1823A, C6625A, 51641A блакитне  100ml x 10  H0002-100MC, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP C6578A, C1823A, C6625A, 51641A жовте  100ml x 10  H0002-100MY, InkTec РОЗПРОДАЖ!</t>
@@ -742,158 +662,158 @@
   <si>
     <t>Чорнило HP C8766  95/ 343/ 135/ 855 , блакитне,  100ml x 10 , H6066-100MC, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP C8766  95/ 343/ 135/ 855 , жовте,  100ml x 10 , H6066-100MY, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP C8766  95/ 343/ 135/ 855 , пурпурове,  100ml x 10 , H6066-100MM, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP CC643WN  60/ 300/ 121/ 818 , блакитне,  100ml x 10 , H4060-100MC, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP CC643WN  60/ 300/ 121/ 818 , жовте,  100ml x 10 , H4060-100MY, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP CC643WN  60/ 300/ 121/ 818 , пурпурове,  100ml x 10 , H4060-100MM, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP універсальне, блакитне, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP універсальне, жовте, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
   </si>
   <si>
-    <t>Чорнило для Epson 101 C спеціальне 100 мл, OneKey, водорозчинне, блакитне Barva  E101-559-1K РОЗПРОДАЖ!</t>
-[...1 lines deleted...]
-  <si>
     <t>Чорнило для Epson 101 M спеціальне 100 мл, OneKey, водорозчинне, пурпурове Barva  E101-600-1K РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило для Epson 101 Y спеціальне 100 мл, OneKey, водорозчинне, жовте Barva  E101-601-1K РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 Y спеціальне 100 мл, водорозчинне, жовте Barva  E103-693 РОЗПРОДАЖ!</t>
-  </si>
-[...7 lines deleted...]
-    <t>Чорнило для Epson універсальне №1 180 г, водорозчинне, блакитне Barva  EU1-452 РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFECC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xls_logo1.bmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2381250</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -1197,51 +1117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1358,687 +1278,632 @@
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>118876</v>
+        <v>118660</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>237.44</v>
+        <v>67.13</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>118660</v>
+        <v>107119</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>67.2</v>
+        <v>268.5</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>107119</v>
+        <v>115122</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>268.8</v>
+        <v>447.5</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>115122</v>
+        <v>115002</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>448</v>
+        <v>358</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>115002</v>
+        <v>115040</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>115040</v>
+        <v>117465</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>358.4</v>
+        <v>134.25</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>117465</v>
+        <v>117466</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>117466</v>
+        <v>111715</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>134.4</v>
+        <v>22.38</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>111715</v>
+        <v>115365</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>22.4</v>
+        <v>358</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>115365</v>
+        <v>115367</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>115367</v>
+        <v>115366</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>115366</v>
+        <v>115063</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>115063</v>
+        <v>115065</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>115065</v>
+        <v>115064</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>115064</v>
+        <v>115091</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>115091</v>
+        <v>115092</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>115092</v>
+        <v>115090</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>115090</v>
+        <v>115087</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>115087</v>
+        <v>115089</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>115089</v>
+        <v>115088</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>358.4</v>
+        <v>358</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>115088</v>
+        <v>111298</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>358.4</v>
+        <v>22.38</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>111298</v>
+        <v>111300</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>111300</v>
+        <v>131825</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>22.4</v>
+        <v>107.4</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>131826</v>
+        <v>131827</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>107.52</v>
+        <v>107.4</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>131825</v>
+        <v>124531</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>107.52</v>
+        <v>132.46</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" outlineLevel="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" s="1"/>
-      <c r="B36" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
       <c r="D36" s="1"/>
-      <c r="E36" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
-      <c r="I36" s="1" t="s">
-[...96 lines deleted...]
-      <c r="I41" s="1"/>
+      <c r="I36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>