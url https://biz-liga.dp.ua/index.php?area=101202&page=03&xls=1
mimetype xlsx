--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -546,98 +546,95 @@
           <t xml:space="preserve">Epson L4150, L4156, L4160, L4166, L4167, L4260, L4266, L4267, L6160, L6170, L6176, L6190, L6260, L6270, L6276, L6290, L14150; EcoTank ET-2700, ET-2750, ET-2751, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856, ET-3700, ET-3710, ET-3750, ET-3760, ET-3830, ET-3843, ET-3850, ET-4750, ET-4752, ET-4760, ET-4850, ET-4856, ET-15000; WorkForce ST-2000, ST-3000, ST-4000, ST-C2100, ST-C4100 Epson T03V4  101 Y , T03R4  102 Y , T502420-ST  502 Y</t>
         </r>
       </text>
     </comment>
     <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Д/картриджей: Epson T00S4  103 Y ; Совместимость с принтерами: Epson L1110/L3100/L3101/L3110/L3150/L3151</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Чорнила для струменевих принтерів</t>
   </si>
   <si>
     <t>Чорнило Barva Canon CL-446/CL-56  E404/MG2440/IP2840  блакитне 180 г  C446-442 РОЗПРОДАЖ!</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Чорнило Canon BCI-24 чорний Pigment  1л   C905-01LB , InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon CLI-8BK, CL-52 , чорне,  100ml x 10 , C908-100MB, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon PG-40, PG-50 чорне  пігмент ,  20ml x 10 , C9040-20MB, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon PGI-220BK/820BK/520BK, BCI-320BK чорне  пігмент ,  100ml x 10 , C9020-100MB, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon універсальне, світло-блакитне, 1 літр, HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Canon універсальне, світло-пурпурове, 1 літр, HANP РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило Epson R270/R290/T50, світло-блакитне, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
   </si>
@@ -676,144 +673,132 @@
   </si>
   <si>
     <t>Чорнило HP CC643WN  60/ 300/ 121/ 818 , пурпурове,  100ml x 10 , H4060-100MM, InkTec РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP універсальне, блакитне, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило HP універсальне, жовте, 200 мл, Techno Vision РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило для Epson 101 M спеціальне 100 мл, OneKey, водорозчинне, пурпурове Barva  E101-600-1K РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило для Epson 101 Y спеціальне 100 мл, OneKey, водорозчинне, жовте Barva  E101-601-1K РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Чорнило для Epson 103 Y спеціальне 100 мл, водорозчинне, жовте Barva  E103-693 РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFECC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xls_logo1.bmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2381250</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -1288,610 +1273,560 @@
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>118660</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>107119</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>115122</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>115002</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>115040</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>117465</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>117466</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>111715</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>115365</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>115367</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>115366</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>115063</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>115065</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>115064</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>115091</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>115092</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>115090</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>115087</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>115089</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>115088</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>111298</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>111300</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>131825</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>131827</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>124531</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>132.46</v>
+        <v>134.83</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>