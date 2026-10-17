--- v0 (2026-08-23)
+++ v1 (2026-10-17)
@@ -59,51 +59,51 @@
       </text>
     </comment>
     <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR 2535/2545 C-EXV-32</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
-    <t>24.08.26</t>
+    <t>17.10.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
@@ -731,72 +731,72 @@
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>106752</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>671.25</v>
+        <v>675.75</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>120298</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>447.5</v>
+        <v>450.5</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>