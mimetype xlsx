--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -66,193 +66,208 @@
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Состав ремкомплекта:
 Верхний чистящий вал  CROLN0935FC33  - 1шт
 Нижний чистящий вал  CROLN0912FC31  - 1шт
 Ракель  CCLEZ0117FC31  - 1шт
 Бункеры для отработанного тонера  CYOK-0039FC01  - 4шт
 Пальцы отделения от тефлонового вала  PTME-0168FCZZ  - 4шт
 Пальцы отделения от резинового вала  PTME-0174FCZ1  - 2шт
 Узел пальцев отделения от барабана  CDAiU0451FC51  -1шт
 Сетка коротрона  LPLTZ5007FCZZ  -1шт
 Пластина переноса заряда  CPLTM4129FC01  - 1шт</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">		Вузли ресурсні  ремкомплекти</t>
   </si>
   <si>
     <t>Амортизатор BLANCER-210-F, Toshiba 2060/2860 РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Ремкомплект Sharp SF 2025/2030/2530/2540  SF-340KA РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFECC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xls_logo1.bmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2381250</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -740,77 +755,81 @@
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>107317</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>107022</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>