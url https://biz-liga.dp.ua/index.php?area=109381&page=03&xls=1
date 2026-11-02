--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -66,208 +66,193 @@
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Состав ремкомплекта:
 Верхний чистящий вал  CROLN0935FC33  - 1шт
 Нижний чистящий вал  CROLN0912FC31  - 1шт
 Ракель  CCLEZ0117FC31  - 1шт
 Бункеры для отработанного тонера  CYOK-0039FC01  - 4шт
 Пальцы отделения от тефлонового вала  PTME-0168FCZZ  - 4шт
 Пальцы отделения от резинового вала  PTME-0174FCZ1  - 2шт
 Узел пальцев отделения от барабана  CDAiU0451FC51  -1шт
 Сетка коротрона  LPLTZ5007FCZZ  -1шт
 Пластина переноса заряда  CPLTM4129FC01  - 1шт</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>РОЗПРОДАЖ</t>
   </si>
   <si>
     <t xml:space="preserve">	Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">		Вузли ресурсні  ремкомплекти</t>
   </si>
   <si>
     <t>Амортизатор BLANCER-210-F, Toshiba 2060/2860 РОЗПРОДАЖ!</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Ремкомплект Sharp SF 2025/2030/2530/2540  SF-340KA РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFECC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xls_logo1.bmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2381250</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -755,81 +740,77 @@
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>107317</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>107022</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>