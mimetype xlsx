--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -3185,5965 +3185,5965 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1130/G1230/G1330/G1430/G1530/G1737/G1831/G1930/G2170/G2270/G2470/G2570/G2770/G2870/G2970/G3170/G3270/G3370/G3470/G3471/G3472/G3570/G3571/G3572/G3630/G3670/G3675/G3770/G3870/G3871/G3872/G3970/G3971/G3972/G4470/G4570/G4670/G4770/G4870/G4970 Canon MC-G04  5813C001</t>
         </r>
       </text>
     </comment>
     <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Canon TS7640I / TS7740I / TR7820 / TS6630 / 6259C001</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C216" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon Pixma G3410 / G3411 / G3415 / G3510 / G4010 / G4100 / G4110 / G4400 / G4410 / G4510 / G4511, QY5-0592</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FA04000   FA04010   FA04040   FA04060 original. Epson XP-214 / XP-231 / XP-255 / XP-300 / XP-302 / XP-303 / XP-305 / XP-306 / XP-310 / XP-312 / XP-313 / XP-315 / XP-320 / XP-322 / XP-323 / XP-325 / XP-330 / XP-332 / XP-340 / XP-342 / XP-352 / XP-400 / XP-401 / XP-402 / XP-403 / XP-405 / XP-406 / XP-410 / XP-412 / XP-413 / XP-415 / XP-420 / XP-422 / XP-423 / XP-430 / XP-432 / XP-434 / XP-440 / XP-442
 Epson WF-2010 / WF-2510 / WF-2520 / WF-2521 / WF-2530 / WF-2531 / WF-2540 / WF-2541 / WF-2630 / WF-2640 / WF-2650 / WF-2660
 Epson L110 / L120 / L130 / L132 / L210 / L220 / L222 / L225 / L300 / L310 / L312 / L350 / L355 / L362 / L364 / L365 / L366 / L368 / L382 / L386 / L455 / L456 / L486 / L550 / L555 / L565 / L566 / L3050 / L3060 / L3070 / Epson / PX300 / PX435A / NX330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus CX7300/CX8300/CX9300F/TX200/TX410/TX209/TX419/TX400, F182000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus D120/OFFICE T30/BX310FN/TX510FN/B1100/T1100/BX320FW, F185000/F185010/F185020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">F180040   F180030   F180010   F180000 Epson Stylus Photo RX610 / RX615 / R290 / RX690 / RX685 / R285 / R295 / RX585 / P50 / T50 / T59 / TX650 / PX650 / L800 / TX659 PRINT HEAD, На даний товар гарантія не росповсюджується, поверненню і обм</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WF-7015 / WF-7525 / WF-7515 / F190020 Original</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WP 7610 7620 3620 3640 PRINT HEAD,ID8560;ASP FA13021/FA13003</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-100W/WF-110W Epson 266  C13T26614010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-100W/WF-110W Epson 267  C13T26704010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3620/WF-3640/WF-7110/WF-7210/WF-7610/WF-7620/WF-7710/WF-7715/WF-7720 Epson 27  C13T27014020/C13T27114020/C13T27914020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3620/WF-3640/WF-7110/WF-7210/WF-7610/WF-7620/WF-7710/WF-7715/WF-7720 Epson 27  C13T27024020/C13T27124020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3620/WF-3640/WF-7110/WF-7210/WF-7610/WF-7620/WF-7710/WF-7715/WF-7720 Epson 27  C13T27034020/C13T27134020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3620/WF-3640/WF-7110/WF-7210/WF-7610/WF-7620/WF-7710/WF-7715/WF-7720 Epson 27  C13T27044020/C13T27144020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 black XL  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 cyan XL  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 magenta XL  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 yellow XL</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-M5190/WF-M5690 black  10 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 black XXL  75 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 cyan XXL  50 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 magenta XXL  50 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 yellow XXL  50 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C529R/WF-C579R Epson C13T01C100, C13T01D100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C529R/WF-C579R Epson C13T01C200, C13T01D200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C529R/WF-C579R Epson C13T01C300, C13T01D300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C529R/WF-C579R Epson C13T01C400, C13T01D400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R200/220/300/320, RX500/600/620  T0481  450 стр  + Т0482+T0483+T0484+T0485+T0486  6x430 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus C79/ 110, CX3900/ 4900/ 5900/ 7300/ 8300  470 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus C79/ 110  485 стр. , CX3900/ 4900/ 5900/ 7300/ 8300  415 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus C79/ 110, CX3900/ 4900/ 5900/ 7300/ 8300  270 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus C79/ 110  485 стр. , CX3900/ 4900/ 5900/ 7300/ 8300  415 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">StC79/ 110, CX3900/ 4900/ 5900/ 7300/ 8300,  T0731  470  стр  +T0732  +T0733+T0734  4x415 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Epson StPhoto P50/PX660/PX720WD/PX820FWD. Экономичный набор из 6 картриджей - экономия 30%.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08014010, C13T08014011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08024010, C13T08024011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08034010, C13T08034011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08044010, C13T08044011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08054010, C13T08054011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08064010, C13T08064011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11114A10, C13T11214A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл, 480 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11124A10, C13T11224A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл, 1560 стор@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11134A10, C13T11234A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл ,720 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11144A10, C13T11244A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл ,720 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11154A10, C13T11254A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл, 680 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11164A10, C13T11264A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл ,720 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo R270/R290/R295/R390/RX590/RX610/RX615/RX690/TX700W/TX800W/T50/T59/TX650/TX659/TX710WEpson Stylus Photo 1410  6х11 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5300 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">685 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">945 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1230 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">545 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">7,4 мл, 250 стр@5% для Stylus С91/T26; Stylus CX4300/TX106/TX109</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson StPhoto R2880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office BX305F/BX305FW, Stylus S22/SX125/SX130/SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W Epson T1281  C13T12814011/C13T12814012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж черный Epson Stylus S22/SX125 Epson Stylus SX420W/SX425W,  Epson Stylus Office BX305F  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office BX305F/BX305FW, Stylus S22/SX125/SX130/SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W Epson T1282  C13T12824011/C13T12824012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office BX305F/BX305FW, Stylus S22/SX125/SX130/SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W Epson T1283  C13T12834011/C13T12834012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж черный Epson Stylus S22/SX125 Epson Stylus SX420W/SX425W,  Epson Stylus Office BX305F  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office BX305F/BX305FW, Stylus S22/SX125/SX130/SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W Epson T1284  C13T12844011/C13T12844012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Экономичный набор из 4 картриджей Epson Stylus S22/SX125 Epson Stylus SX420W/SX425W,  Epson Stylus Office BX305F </t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office B42WD, BX305F/BX305FW/BX320FW/BX525WD/BX535WD/BX625FWD/BX630FW/BX635FWD/BX925FWD/BX935FWD, Stylus SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W/SX525WD/SX535WD/SX620FW, WorkForce WF-3010DW/WF-3520DWF/WF-3530DTWF/WF-3540DTWF/WF-7015/WF-7515/WF-7525 Epson C13T12914012, C13T13014012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office B42WD, BX305F/BX305FW/BX320FW/BX525WD/BX535WD/BX625FWD/BX630FW/BX635FWD/BX925FWD/BX935FWD, Stylus SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W/SX525WD/SX535WD/SX620FW, WorkForce WF-3010DW/WF-3520DWF/WF-3530DTWF/WF-3540DTWF/WF-7015/WF-7515/WF-7525 Epson C13T12924012, C13T13024012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office B42WD, BX305F/BX305FW/BX320FW/BX525WD/BX535WD/BX625FWD/BX630FW/BX635FWD/BX925FWD/BX935FWD, Stylus SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W/SX525WD/SX535WD/SX620FW, WorkForce WF-3010DW/WF-3520DWF/WF-3530DTWF/WF-3540DTWF/WF-7015/WF-7515/WF-7525 Epson C13T12934012, C13T13034012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office B42WD, BX305F/BX305FW/BX320FW/BX525WD/BX535WD/BX625FWD/BX630FW/BX635FWD/BX925FWD/BX935FWD, Stylus SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W/SX525WD/SX535WD/SX620FW, WorkForce WF-3010DW/WF-3520DWF/WF-3530DTWF/WF-3540DTWF/WF-7015/WF-7515/WF-7525 Epson C13T12944012, C13T12944012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 стр. XP-33/ 103/ 203 /207/ 303 /306/ 403 /406 C13T17014A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bk - 130 стр. col - 150 стр. XP-33/ 103/ 203 /207/ 303 /306/ 403 /406 C13T17064A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce WF-100W black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-100W  Color 6.7 ml  C13T26704010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T2100/SC-T3100/SC-T3100M/SC-T3100N/SC-T5100/SC-T5100M/SC-T5100N Epson T40C1/T40D1  C13T40C140/C13T40D140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100, SC-T3100N  без стенду , SC-T5100, SC-T5100N  без стенду , 80 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T2100/SC-T3100/SC-T3100M/SC-T3100N/SC-T5100/SC-T5100M/SC-T5100N Epson T40C2/T40D2  C13T40C240/C13T40D240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100, SC-T3100N  без стенду , SC-T5100, SC-T5100N  без стенду , 50 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100/SC-T5100 Epson T40D3  C13T40D340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100, SC-T3100N  без стенду , SC-T5100, SC-T5100N  без стенду , 50 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100/SC-T5100 Epson T40D4  C13T40D440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100, SC-T3100N  без стенду , SC-T5100, SC-T5100N  без стенду , 50 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Pro 3800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">StPro 7900/9900  350 мл  C13T596300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">StPro 7900/9900  350 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 7800/7880/9800/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 7800/7880/9800/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 7880/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 7880/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220мл для Epson StPro 7800/7880/9800/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800/4880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж с фото черными чернилами
 Объем: 700 мл. Совместимость SP 7900 / 9900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C13T636200: Картридж Epson StPro 7900/9900 cyan, 700 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C13T636300: Картридж Epson StPro 7900/9900 vivid magenta, 700 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C13T636400: Картридж Epson StPro 7900/9900 yellow, 700 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C13T636800: Картридж Epson StPro 7900/9900 matte black, 700 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro WF-5690DWF/ WF-5620DWF/ WF-5190DW/ WF-5110DW  3100 арк</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro WF-5690DWF/ WF-5620DWF/ WF-5190DW/ WF-5110DW  2900 арк</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro WF-5690DWF/ WF-5620DWF/ WF-5190DW/ WF-5110DW  2900 арк</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro WF-5690DWF/ WF-5620DWF/ WF-5190DW/ WF-5110DW  2900 арк</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5190DW/WF-M5690DWF Epson T8651/T8661  C13T865140/C13T866140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/ WF-C5290DW/ WF-C5710DWF/ WF-C5790DWF Epson C13T944140, C13T945140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/ WF-C5290DW/ WF-C5710DWF/ WF-C5790DWF Epson C13T944240, C13T945240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/ WF-C5290DW/ WF-C5710DWF/ WF-C5790DWF Epson C13T944340, C13T945340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/ WF-C5290DW/ WF-C5710DWF/ WF-C5790DWF Epson C13T944440, C13T945440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5299DW/ WF-M5799DWF/ WF-M5298DW Epson C13T964140, C13T965140, C13T966140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5299DW/ WF-M5799DWF/ WF-M5298DW Epson C13T964140, C13T965140, C13T966140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EPSON STYLUS COLOR 3000/ EPSON SureColor SC-T3000 24 / EPSON SureColor SC-T5000 36 /  EPSON SureColor SC-T7000 44</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5399DW, WF-M5899DWF Epson T12D  C13T12D140 , T12E XL  C13T12E140 , T12F XXL  C13T12F140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5399DW, WF-M5899DWF Epson T12D  C13T12D140 , T12E XL  C13T12E140 , T12F XXL  C13T12F140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank ET-2700, ET-2750, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856; EcoTank L4150, L4151, L4153, L4156, L4158, L4160, L4163, L4165, L4166, L4167, L4168, L4169, L4260, L4266 Epson 1738195/1767049</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank ET-1810/ET-2710/ET-2711/ET-2712/ET-2714/ET-2715/ET-2720/ET-2721/ET-2726/ET-2800/ET-2803/ET-2810/ET-2811/ET-2812/ET-2814/ET-2815/ET-2820/ET-2821/ET-2825/ET-2826/ET-2870/ET-2871/ET-2875/ET-2876/ET-4700/ET-4800/ET-4810, L1110/L1118/L1119/L1210/L1230/L1250/L1270/L3100/L3101/L3106/L3108/L3109/L3110/L3111/L3115/L3116/L3117/L3118/L3119/L3150/L3151/L3153/L3156/L3158/L3160/L3161/L3163/L3165/L3166/L3167/L3168/L3169/L3200/L3201/L3210/L3211/L3230/L3231/L3251/L3252/L3256/L3258/L3260/L3266/L3270/L3271/L3276/L3280/L3286/L5190/L5290/L5296/L5316/L5190/L5198/L5310/L5316 Epson 1749772/1830528</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson M1100, M1108, M1120, M1128, M1129, M2120 Epson 1753825/1899416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Expression Home XP-3100/XP-3105/XP-3150/XP-3155/XP-3200/XP-3205/XP-4100/XP-4101/XP-4105/XP-4150/XP-4155/XP-4200/XP-4205, EcoTank ET-2830/ET-2840, EcoTank L3550/L3560/L5590, WorkForce WF-2810/WF-2820/WF-2830/WF-2835/WF-2840/WF-2845/WF-2850/WF-2851/WF-2870/WF-2910/WF-2930/WF-2935/WF-2950 Epson C9344/EWMB3  C12C934461</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-7310/WF-7820/WF-7830/WF-7835/WF-7840; L6560/L8168/L8188/L15150/L15158/L15060/L15168; EcoTank ET-M16600/8550/8500/5850/5800/16650/16600/16150; EcoTank Pro ET-M16680/5880/16680 Epson C9345/PXMB9  C12C934591</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-P700/SC-P900 series Epson C9357/SCMB1  C12C935711</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-P6050/P7050/P7050G/P7050V/P8050/P9050/P9050G/P9050V series, SureColor SC-T3450/SC-3450N/SC-3455/SC-3455N/345MS1/345MS2/345MS3/34MS1/34MS2/34MS3/SC-5450/SC-5450M/SC-5455/545MS1/545MS2/545MS3/54MS1/54MS2/54MS3 series Epson T6997/SC9MB  C13T699700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T2170/SC-T3100/SC-T3100M/SC-T3100N/SC-T3100x/SC-T3160/SC-3170/SC-3170M/SC-3170x/SC-T5100/SC-T5100M/SC-T5100N/SC-T5130/SC-5130M/SC-5160/SC-5170/SC-5170M, F500/F501/F530/F560/F570/F571 Epson S2100/SC13MB  C13S210057</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson M1100, M1108, M1120, M1128, M1129, M2120 Epson 1753825/1899416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank ET-7700/7750, L7188 Epson T04D0/EWMB1  C13T04D000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank ET-3700/ET-3750/ET-3850/ET-4750/ET-4850/ET-5150/ET-5170, M1140/M1170/M1180/M2140/M2170/M3140/M3170/M3180, EcoTank L6160/L6170/L6176/L6190/L6270/L6290, Expression Home XP-5100/XP-5105/XP-5150/XP-5155/XP-5200, WorkForce WF-2860/WF-2865/WF-2880/WF-2885DWF Epson T04D1/EWMB2  C13T04D100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Expression Photo XP-970/ XP-8500/ XP-8600/ XP-8605/ XP-8700; Expression Photo HD XP-15000; Expression Premium XP-6000/ XP-6005/ XP-6100/ XP-6101/ XP-6105 Epson T3661/EPMB1  C13T366100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-P800/PX3V, SureLab SL-D700/SL-D800/SL-D870/SL-D7 Studio, Stylus Pro 3800/3880, Fuji DX100 Epson T5820/ICMT1  C13T582000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Pro 4900/4910, SureColor SC-P5000/SC-P5080, B-300/B-310N/B-500DN/B-510DN Epson T6190/PXBMB1  C13T619000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SC-T3250, SureColor SC-T3050/T3050H/T3050MS/T30BUN/T30CFP/T30KL/T30MSC5/T30MSSC/T30NOB/T30POP/T30PSPC/T3250/T3250H/T3250MS/T3250PS/ T32BUN/T32CFP/T32KL/T32MFC6/T32MFC7/T32MFP/T32MSC6/T32MSC7/T32MS/T32NOB/T32POP/T3CADC3/T3CADC5/T3CADC6/T3CADC7/T3DMS/ T3EMS/T3POPC3/T3POPC5/T3POPC6/T3POPC7/T5050/T5050C5/T5050H/T5050MS/T50BUN/T50C3/T50HC5/T50MSC3/T50MSC5/T50MSSC/T50PSPC/ T5250/T5250D/T5250DH/T5250H/T5250MS/T5250PS/T52BUN/T52C6/T52C7/T52DC6/T52DC7/T52DMFP/T52DPS/T52MFC6/T52MFC7/T52MFP/T52MSC6/ T52MSC7/T52MSSC/T5DMSC5/T5DMSSC/T5EMSSC/T5MSRC/T7050/T7050C5/T7050H/T70C3/T70PSPC/T7250/T7250D/T7250DH/T7250H/T7250PS/T72C6/T72C7/T72DPS Epson T6193/SC1MB  C13T619300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-5110DW/WF-5113/WF-5190DW/WF-5620DWF/WF-5690DWF, WP-4011/WP-4511/WP-4521/WP-4531/WP-5113/WP-5623, WF-4015/WF-4025/WF-4095/WF-4515/WF-4525/WF-4535/WF-4595/WF-4630/WF-4640 Epson T6710/PXBMB2  C13T671000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3520/WF-3540/WF-3620/WF-3640/WF-7110/WF-7210/WF-7510/WF-7610/WF-7620/WF-7710/WF-7720, ET-16500 Epson T6711/PXMB3  C13T671100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW/WF-6090DTWC/WF-6090D2TWC/WF-6590DWF/WF-6590DTWFC/WF-6590D2TWFC, WF-R8590/WF-5893/WF-8510/WF-8090/WF-8010, WF-6093/PX-S860 Epson T6712/PXMB4  C13T671200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Enterprise WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000, WF-M20590, WF-M21000 Epson T6713/LXMB01  C13T671300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C8190/WF-C8610/WF-C8690/WF-C869R/WF-C878R/WF-C879R Series Epson T6714/PXMB6  C13T671400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro EC-4020/ EC-4030/ EC-4040; WorkForce Pro WF-3820DWF/ WF-3823/ WF-3825DWF/ WF-C4310DW/ WF-4720DWF/ WF-4725DWF/ WF-4730DTWF/ WF-4734/ WF-4740DTWF/ WF-4745DTWF/ WF-C4810DTWF/ WF-4820DWF/ WF-4825DWF/ WF-4830DTWF/ WF-4834 Epson T6715/PXMB7  C13T671500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/WF-C5290DW/WF-C5710DWF/WF-C5790DWF/WF-M5299DW/WF-M5799DWF/WF-M5298DW/WF-C529RDW/WF-C579RDWF/WF-3825/WF-3820/WF-4720/WF-4725/WF-4730/WF-4740/WF-4745/WF-4820/WF-4825/WF-4830 /WF-C5290a/WF-M5299a/PX-M884F/S884/M886FL/M381FL/S381L/M380F/S380 Epson T6716/PXMB8  C13T671600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-P6050/P7050/P7050G/P7050V/P8050/P9050/P9050G/P9050V series, SureColor SC-T3450/SC-3450N/SC-3455/SC-3455N/345MS1/345MS2/345MS3/34MS1/34MS2/34MS3/SC-5450/SC-5450M/SC-5455/545MS1/545MS2/545MS3/54MS1/54MS2/54MS3 series Epson T6997/SC9MB  C13T699700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6160/6170/6190</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP4900/B300/B310N/B500DN/B510DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro/ WP-4015 WorkForce Pro/ WP-4025 WorkForce Pro/ WP-4095 WorkForce Pro/ WP-4515 WorkForce Pro/ WP-4525 WorkForce Pro/ WP-4535 WorkForce Pro/ WP-4545 WorkForce Pro/ WP-4595 WorkForce Pro/ WP-4630 WorkForce Pro/ WP-4640 WorkForce Pro/ WP-5110 WorkForce Pro/ WP-5190 WorkForce Pro/ WP-5620 WorkForce Pro/ WP-5690</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WF-C5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SC-T3100SC-T5100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контейнер для використаних чорнил Змінна ємність для відпрацьованого чорнила. Інформація про необхідність заміни з'явиться на панелі керування принтера. Сумісна тільки з моделями Stylus Pro 7700/9700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L7160/7180</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EPSON SureColor SC-B6000 44''/ SC-P6000 SPECTRO/ SC-T3200 24''/ SC-T5200 36''/ SC-T7200 44''/ SC-T3000 24 / SC-T5000 36 / SC-T7000 44</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контейнер для отработанных чернил для Stylus Pro 4000/4450/4800/4880/7450/7600/7800/79907880/9450/9600/9800/9880/11880/7900/9900/9990   C12C890191/C12C890071/1554898/1522296/1402073/1091074</t>
         </r>
       </text>
     </comment>
-    <comment ref="C375" authorId="0">
+    <comment ref="C376" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Epson L110/L210/L300/L350/L355, 1627961   1577649</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office T1100 / B1100 / L1300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L110 / L210 / L300 / L350 / L355  1627961/1577649</t>
         </r>
       </text>
     </comment>
-    <comment ref="C379" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Чёрная печатающая головка для business inkjet 1000/1100d/1100dtn/1200/2230/2280/2300/2600/2800, DesignJet 500/500plus/800/815mfp, cp1700, DesignJet 10ps/20ps, DesignJet 70/100/110plus, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C380" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DesignJet 500/500plus/800/815mfp, cp1700, DesignJet 10ps/20ps/50ps, DesignJet 70/100/110plus, DesignJet 120/120nr, business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DesignJet 500/500plus/800/815mfp, cp1700, DesignJet 10ps/20ps/50ps, DesignJet 70/100/110plus, DesignJet 120/120nr, business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DesignJet 500/500plus/800/815mfp, cp1700, DesignJet 10ps/20ps/50ps, DesignJet 70/100/110plus, DesignJet 120/120nr, business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C383" authorId="0">
+    <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DesignJet 10ps/20ps/50ps, DesignJet 90/120/120nr/130/130nr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C384" authorId="0">
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Голубая печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пурпурная печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C388" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Желтая печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Светло-голубая печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
+    <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Светло-пурпурная печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C391" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Друкуюча голівка HP DeskJet GT5810 / 5820, Ink Tank 115 / 315 / 319 / 410 / 415 / 419, Smart Tank 450  комплект M0H50A+M0H51A , 3YP61AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color  CMY , Ink Tank 115/315/319/410/415/419 Smart Tank 500/515/530/615</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet GT5810/5820/Ink Tank 115/315/319/410/415/419</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120 24  / T125 24  / T130 24  / T520 24</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
+    <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 7000 4-Ink Printhead v1 Service Kit, CN643A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C396" authorId="0">
+    <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ Ink Advantage 5575/ 5645 / OfficeJet 202/252  600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ Ink Advantage 5575/ 5645 / OfficeJet 202/252  300 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4xx,5xx;OJ LX 350С; DW 5xx  790 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ600, DW600, DJ 660C, 670C, DW 660C, 670C, DJ 690C, 695C, OJ 500, 590, 635, 700, 710, 725  650 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 12xx,16xx; СOPY JET/M  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 12xx,16xx; СOPY JET/M  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C402" authorId="0">
+    <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 12xx,16xx; СOPY JET/M  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C403" authorId="0">
+    <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJ350/ 45x/ 488/ 75x  1100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C404" authorId="0">
+    <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJ350/ 45x/ 488/ 75x  1100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C405" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJ350/ 45x/ 488/ 75x  1100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 1220с, OJ G55/G85/R45/R65, DJ710с/720с/815с/820сxi/850с/870сxi/880с/890c/895cxi, 930/950/960/970/980/990/995/1100с/1120с/1125с, 1600c/cm, DeskJet 9300, DeskJet 6122/6127, OJ T45/1150с/1170/1175c, DesignJet 700/755cm/750c Plus/750c, Photosmart P1000/P1100/1115/1215/1218/1315.  830 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
+    <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 350,6xx; OJ 500/90,635,700/10/25  310 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C408" authorId="0">
+    <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 7xx,810/15/80/90/95,1120/5C  360 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C409" authorId="0">
+    <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, cp1700, DesignJet 10ps/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C410" authorId="0">
+    <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, cp1700, DesignJet 10ps/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C411" authorId="0">
+    <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, cp1700, DesignJet 10ps/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C412" authorId="0">
+    <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJ ColorPro GA, DesignJ ColorPro CAD, 2000c/cn, business inkjet 1000/1100d/1100dtn/1200/2200/2250/2300/2500tn/2600/2800/3000, cp1700, DesignJet 10ps/20ps, DesignJet 70/100/110plus, DesignJet 500//500plus/800/825mfp, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series  1750 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C413" authorId="0">
+    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">350ml для DJ 1050C/C+, 1055CM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C414" authorId="0">
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2200 стр@5%  49мл  для Officejet Pro 8000/8500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C415" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  16 мл  для Officejet Pro 8000/8500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C416" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  16 мл  для Officejet Pro 8000/8500 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C417" authorId="0">
+    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  16 мл  для Officejet Pro 8000/8500 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C418" authorId="0">
+    <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 500/500plus/800/815mfp  69 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 500/500plus/800/815mfp  69 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 500/500plus/800/815mfp  69 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">трёхцветный чернильный картридж hр №14  23 мл  для ср1160, OfficeJet d-серии</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">чёрный чернильный картридж hp №14  26 мл  для ср1160, OfficeJet d-серии.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C423" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл  для DesignJet 10ps/20ps/50ps, DesignJet 90/120/120nr/130/130nr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C424" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3820/920/930/940/950/959/960/970/980/990/995/1220C, DeskJet 9300, DeskJet 6122/6127, Photosmart</t>
         </r>
       </text>
     </comment>
-    <comment ref="C425" authorId="0">
+    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3820/920/930/940/950/959/960/970/980/990/995/1220C, DeskJet 9300, DeskJet 6122/6127, Photosmart P1000/P1100/1115/1215/1218/1315, OfficeJet 55, psc 750  19 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C426" authorId="0">
+    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3820/920/930/940/950/959/960/970/980/990/995/1220C, DeskJet 9300, DeskJet 6122/6127, Photosmart P1000/P1100/1115/1215/1218/1315, OfficeJet 55, psc 750  450 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C427" authorId="0">
+    <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 810c/816c/825c/840c/843c/845c/916c/920c/940c/3810/3816/3820/3822 Series, Color Copier 310, Fax 1230, Officejet 5110/v30/v40/v45, PSC 500/750/950  40 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 816/40/43/45С; 920/40; 3820  500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C430" authorId="0">
+    <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 816/25/40/43/45С  430 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/ 5655/5850/9650/9670/9680/9680gp, Digital Copier 410, Officejet 4105/4110/4212/4215/4219/4252/4255/5505/5510/5515/5605/5607/5610/5615/6110/J5520, Photosmart 7150/7260/7345/7350/7450/7459/7550/7655/7660/7755/7760/7762/7960/7690gp, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/ 1315s/1317/1340/1350/1355/2105/2108/2110/2115/2171/2175/2179/2210/2410/2510  19 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C432" authorId="0">
+    <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5150/ 5550/ 5652, DeskJet 9650/ 9670/ 9680, DeskJet 450ci/ cbi, Photosmart 7150/ 7260/ 7350/ 7550/ 7660/ 7760/ 7960, PSC 1110/ 1210/ 1350/ 2110/ 2175/ 2210, OfficeJet 4110/ 5510/ 5610/ 6110  19мл, 450 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C433" authorId="0">
+    <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F4140/F4172/F4180/F4190, Digital Copier 410, Officejet 4105/4110/4212/4215/4219/4252/4255/5505/5510/5515/6110, Photosmart 100/130/145/230/245/7150/7260/7345/7350/7450/7459/7550/7655/7660/7690gp/7755/7760/7762/7960, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/2110/2115/2171/2175/2179/2210/2410/2510  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C434" authorId="0">
+    <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5150/5550/5652, DeskJet 9650/9670/9680, DeskJet 450ci/cbi, Photosmart 7150/7260/7350/7550/7</t>
         </r>
       </text>
     </comment>
-    <comment ref="C435" authorId="0">
+    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 450,5550/1,5652,5150,5850,7150/350/550;  125 фото 10х15</t>
         </r>
       </text>
     </comment>
-    <comment ref="C436" authorId="0">
+    <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 3320/3325/3420/3425 Series/3520/3535/3550/3645/3647/3650/3745/3845/5650/5652/5655/5850, Officejet 4212/4215/4219/4252/4255/4315/4355/5605/5607/5610/5615/6110/J5520, PSC 1210/1213/1215/1217/1219/1311/1312/1315/1315s/1317  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3325/3420/3520/3550/3650/3745/3845  220 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C438" authorId="0">
+    <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 3320/3325/3420/3425 Series/3520/3535/3550/3645/3647/3650/3745/3845/5650/5652/5655/5850, Officejet 4105/4110/4212/4215/4219/4252/4255/6110, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/1315s/1317  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C439" authorId="0">
+    <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 3320/ 3325/ 3420/ 3425/ 3550/ 3650/ 3745, psc 1110, OfficeJet 4110  240 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C440" authorId="0">
+    <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 460c/460cb/460wbt/460wf/5743/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d, Officejet 6213/7213/7313/7413/H470/H470b/H470wbt/K7103, Photosmart 2573/2613/2713/8153/8453/8753/C3183/Pro B8353 , PSC 1513/1513s/1613/2353  13 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 460/5743/6543/6623/6843/9803, PSC 1513/1613/2353/2613/2713/C3183, Photosmart 8153/8453/B8353, OfficeJet 7213/7313/7413  450 стор.   11 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C442" authorId="0">
+    <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ460/5743/5943/6543/6623/6843/6943/6983/9803,DJD4163,PS325/335/375/385/420/475,PS8053/8153/8453/87</t>
         </r>
       </text>
     </comment>
-    <comment ref="C443" authorId="0">
+    <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5743, DeskJet 5943, DeskJet 6540, DeskJet 6543, DeskJet 6623, DeskJet 6843, DeskJet 6943, DeskJet 6983, DeskJet PS 8753, DeskJet 9803, DeskJet PS D5063, OfficeJet K7103, Photosmart 2610, Photosmart 2613, Photosmart 2713, Photosmart 8053, Photosmart 8153, Photosmart 8453, Photosmart B8353, Photosmart D5160, Photosmart D5163. OfficeJet 6313, OfficeJet 7213, OfficeJet 7313, OfficeJet 7410, OfficeJet 7413, PSC 2573.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C444" authorId="0">
+    <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5743/ 5943/ 6543/ 6623/ 6843/ 6943/ 6983/ 9803, PSC 2613/ 2713, Photosmart 8053/ 8153/ 8453/ 8753/ B8353/ D5063, OfficeJet 6313/ 7213/ 7313/ 7413  800 стор.   21 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
+    <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 3920/3940, DeskJet D1360/D2360, Deskjet F380, psc 1410 series, OfficeJet 4355  150 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C446" authorId="0">
+    <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">475стр. для DeskJet 3920/3940, DeskJet D1360/D1460/D1560/D2360/D2460, Deskjet F380/F2180/F2280/F4180, psc 1410 series, OfficeJet 4355/J3680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C447" authorId="0">
+    <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 3920/3940, DeskJet D1360/D2360, Deskjet F380, psc 1410, OfficeJet 4355/5610  138 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C448" authorId="0">
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">415 стр. для DeskJet 3920/3940, DeskJet D1360/D1460/D1560/D2360/D2460, Deskjet F380/F2180/F2280/F4180, psc 1410, OfficeJet 4355/5610/J3680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C449" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PhotoSmart 8753  23 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C450" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5443, PSC 1513/ С3183/ С4183, OfficeJet 6313  175 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C451" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5443, PSC 1513/ C3183, OfficeJet 6313  210 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C452" authorId="0">
+    <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 460c/460cb/460wbt/460wf/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d, Officejet 6213/7213/7313/7413/H470/H470b/H470wbt/K7103, Photosmart 325/335/375/385/428/475/2573/2613/2713/8053/8153/8453/8753/D5063/D5163/Pro B8353, PSC 1613/2353  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C453" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 460/ 5743/ 5943/ 6543/ 6623/ 6843/ 6943/ 6983/ 9803, DeskJet D4163, Photosmart 325/ 335/ 375/ 385/ 420/ 475, Photosmart 8053/ 8153/ 8453/ 8753/ B8353/ D5063, PSC 1613/ 2353/ 2573/ 2613/ 2713, OfficeJet 6213/ 7213/ 7313/ 7413, OfficeJet Pro K7103, OfficeJet H470 series, 500 стор.  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C454" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DeskJet 5943/6943/6983, DeskJet D4163, PSC2573/С4183, Photosmart 8053/8753/D5063, OfficeJet 6213/6313</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
+    <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 5943/6943/6983, DJ D4163, PSC2573/С4183, Ps 8053/8753/D5063, OJ 6213/6313  400 стр   11 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
+    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 6543/6843, Photosmart 325/375/8153/8453, PSC 2613/2713  15 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
+    <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C459" authorId="0">
+    <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C460" authorId="0">
+    <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C461" authorId="0">
+    <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C462" authorId="0">
+    <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">820 стр@5%  20,5 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C463" authorId="0">
+    <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C464" authorId="0">
+    <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C465" authorId="0">
+    <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C466" authorId="0">
+    <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1200 стр@5%  17.1 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C467" authorId="0">
+    <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C468" authorId="0">
+    <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C469" authorId="0">
+    <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C470" authorId="0">
+    <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ T1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C471" authorId="0">
+    <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ T1120SD/ T1200HD/ T1300/ T1300psc/ T2300/ T2300psc/ T790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C472" authorId="0">
+    <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C473" authorId="0">
+    <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">28 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C474" authorId="0">
+    <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">28 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C475" authorId="0">
+    <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C476" authorId="0">
+    <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C477" authorId="0">
+    <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C478" authorId="0">
+    <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">200 стр@5%, для DeskJet D2563/D2663/D5563/F2483/F4583/F4283/C4683/C4783</t>
         </r>
       </text>
     </comment>
-    <comment ref="C479" authorId="0">
+    <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">165 стр. Для принтеров: HP Deskjet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C480" authorId="0">
+    <comment ref="C481" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров: HP Deskjet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795  13 мл   увеличенный ресурс</t>
         </r>
       </text>
     </comment>
-    <comment ref="C481" authorId="0">
+    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">9 мл для Officejet J4580/J4660</t>
         </r>
       </text>
     </comment>
-    <comment ref="C482" authorId="0">
+    <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">120 стр@5%, для DeskJet 2050  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C483" authorId="0">
+    <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">100 стр@5%, для DeskJet 2050   </t>
         </r>
       </text>
     </comment>
-    <comment ref="C484" authorId="0">
+    <comment ref="C485" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 1000/1050/1510/2000/2050/3000/3050  480 стр.   </t>
         </r>
       </text>
     </comment>
-    <comment ref="C485" authorId="0">
+    <comment ref="C486" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 1000/1050/1510/2000/2050/3000/3050  330 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C486" authorId="0">
+    <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл. Черный картридж для DesingJet 510/510ps/111 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C487" authorId="0">
+    <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 2050  Black 120 стор; Tri-color 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C488" authorId="0">
+    <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CZ101AE: Картридж HP No.650 DJ2515/3515 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C489" authorId="0">
+    <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">200 стр@5%, для Ink Advantage DJ2515/3515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C490" authorId="0">
+    <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  21.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C491" authorId="0">
+    <comment ref="C492" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/4625/3525/5525; ресурс: 550 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C492" authorId="0">
+    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C493" authorId="0">
+    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C494" authorId="0">
+    <comment ref="C495" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C495" authorId="0">
+    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C496" authorId="0">
+    <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C497" authorId="0">
+    <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C498" authorId="0">
+    <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 120/ 520 Black  38 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C499" authorId="0">
+    <comment ref="C500" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Black  73 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C500" authorId="0">
+    <comment ref="C501" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C501" authorId="0">
+    <comment ref="C502" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C502" authorId="0">
+    <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C503" authorId="0">
+    <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C504" authorId="0">
+    <comment ref="C505" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C505" authorId="0">
+    <comment ref="C506" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C506" authorId="0">
+    <comment ref="C507" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T520  80 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C507" authorId="0">
+    <comment ref="C508" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C508" authorId="0">
+    <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C509" authorId="0">
+    <comment ref="C510" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C510" authorId="0">
+    <comment ref="C511" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~100 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C511" authorId="0">
+    <comment ref="C512" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 1110, 1111, 1112, 2130A, 2130, 2132, 2134, 2620, 2630, 2632, 3630, 3632, 3633, 3634,3639, 3720, 3722, 3723, 3730, 3732, 3733, 3752, 3755, 3758; OfficeJet 3830, 3831, 3832, 3833, 3834, 4650, 4652, 4654, 4655, 5220, 5255; Envy 4512, 4516, 4520, 4522, 4523  збільшений ресурс</t>
         </r>
       </text>
     </comment>
-    <comment ref="C512" authorId="0">
+    <comment ref="C513" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 2130/ 2620/ 2630/ 2632/ 3630/ 3639  120 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C513" authorId="0">
+    <comment ref="C514" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~330 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C514" authorId="0">
+    <comment ref="C515" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~480 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C515" authorId="0">
+    <comment ref="C516" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C516" authorId="0">
+    <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  360 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C517" authorId="0">
+    <comment ref="C518" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120, DesignJet T520 24'', DesignJet T520 36'', DesignJet ?520, DesignJet ?520, DesignJet T125, DesignJet T530, DesignJet T130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
+    <comment ref="C519" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3920/ 3940; PSC1410  Black 150 стор; Tri-color 138 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C519" authorId="0">
+    <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C520" authorId="0">
+    <comment ref="C521" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C521" authorId="0">
+    <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C522" authorId="0">
+    <comment ref="C523" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C523" authorId="0">
+    <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C524" authorId="0">
+    <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C525" authorId="0">
+    <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C526" authorId="0">
+    <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C527" authorId="0">
+    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C528" authorId="0">
+    <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C529" authorId="0">
+    <comment ref="C530" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C530" authorId="0">
+    <comment ref="C531" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">200 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C531" authorId="0">
+    <comment ref="C532" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C532" authorId="0">
+    <comment ref="C533" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">165 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C533" authorId="0">
+    <comment ref="C534" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">570 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C534" authorId="0">
+    <comment ref="C535" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~200 стр@5%, для OJ J4580/4660</t>
         </r>
       </text>
     </comment>
-    <comment ref="C535" authorId="0">
+    <comment ref="C536" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6500 Series  420 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C536" authorId="0">
+    <comment ref="C537" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  56.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C537" authorId="0">
+    <comment ref="C538" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C538" authorId="0">
+    <comment ref="C539" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C539" authorId="0">
+    <comment ref="C540" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C540" authorId="0">
+    <comment ref="C541" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C541" authorId="0">
+    <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C542" authorId="0">
+    <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C543" authorId="0">
+    <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1200 стр@5%  49мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C544" authorId="0">
+    <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2300 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C545" authorId="0">
+    <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  73 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C546" authorId="0">
+    <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стр@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C547" authorId="0">
+    <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C548" authorId="0">
+    <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C549" authorId="0">
+    <comment ref="C550" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C550" authorId="0">
+    <comment ref="C551" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C551" authorId="0">
+    <comment ref="C552" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C552" authorId="0">
+    <comment ref="C553" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C553" authorId="0">
+    <comment ref="C554" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C554" authorId="0">
+    <comment ref="C555" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  40 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C555" authorId="0">
+    <comment ref="C556" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C556" authorId="0">
+    <comment ref="C557" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C557" authorId="0">
+    <comment ref="C558" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C558" authorId="0">
+    <comment ref="C559" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C559" authorId="0">
+    <comment ref="C560" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C560" authorId="0">
+    <comment ref="C561" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C561" authorId="0">
+    <comment ref="C562" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">400 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C562" authorId="0">
+    <comment ref="C563" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C563" authorId="0">
+    <comment ref="C564" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C564" authorId="0">
+    <comment ref="C565" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C565" authorId="0">
+    <comment ref="C566" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/ 8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C566" authorId="0">
+    <comment ref="C567" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C567" authorId="0">
+    <comment ref="C568" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C568" authorId="0">
+    <comment ref="C569" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  2 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C569" authorId="0">
+    <comment ref="C570" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C570" authorId="0">
+    <comment ref="C571" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C571" authorId="0">
+    <comment ref="C572" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C572" authorId="0">
+    <comment ref="C573" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C573" authorId="0">
+    <comment ref="C574" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C574" authorId="0">
+    <comment ref="C575" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C575" authorId="0">
+    <comment ref="C576" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C576" authorId="0">
+    <comment ref="C577" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C577" authorId="0">
+    <comment ref="C578" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">17 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C578" authorId="0">
+    <comment ref="C579" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C579" authorId="0">
+    <comment ref="C580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">4 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C580" authorId="0">
+    <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C581" authorId="0">
+    <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C582" authorId="0">
+    <comment ref="C583" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C583" authorId="0">
+    <comment ref="C584" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C584" authorId="0">
+    <comment ref="C585" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C585" authorId="0">
+    <comment ref="C586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C586" authorId="0">
+    <comment ref="C587" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C587" authorId="0">
+    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C588" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 2020hc/ 2520hc  1 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
@@ -9224,67 +9224,67 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 2320/2710/2720/4120  240 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ IA 6075/6475, 360 ст</t>
+          <t xml:space="preserve">DJ IA 6075/6475/2876/4276, 360 ст</t>
         </r>
       </text>
     </comment>
     <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ IA 6075/6475, 200 ст</t>
+          <t xml:space="preserve">DJ IA 6075/6475/2876/4276, 200 ст</t>
         </r>
       </text>
     </comment>
     <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
         </r>
       </text>
     </comment>
     <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -9448,1610 +9448,1629 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP DeskJet 816/825/827/830/832/840/841/842/843/845/848 HP 17  C6625AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C611" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP DeskJet 916C/920/930/932C/933C/935C/940/948C/950C/952C/955C/957C/960/970/980C/990/995C/1180/1200C/1220/1280/3820/6122/9300, FAX 1220XI/1230, OfficeJet 5110, G55XI/G85/G95, K60/K80, V30/V40/V45, Photosmart 1215/1218/1315, P1100/P1115/P1215/P1218, PSC 750/760/950 HP 78  C6578DE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C611" authorId="0">
+    <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2000C/2000CM/2500C/2500CM; Color Inkjet CP 1700 Series; Business Inkjet 1000/1100/1200/2200/2230/2250/2280/2300/2600/2800/3000 Series; Officejet 9110/9120/9130; Officejet Pro K850 Series; Designjet 70/100/110/500/800/815mfp/820mfp Series; 100Plus/110Plus/500Mono/500 Plus/500PS; Designjet Color Pro CAD, GA Series; Designjet Copier CC800PS HP 10  C4844A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C612" authorId="0">
+    <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C613" authorId="0">
+    <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C614" authorId="0">
+    <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1000/1010/1012/1014/1050/1050A/1051/1051A/1055/1056/1510/1512/2000/2050/2050A/2054/2510/2512/2514/2540/2547/3000/3050/3050A/3052/3054/3054A/3055/3057/3059/3510, Envy 4500/4502/4504/4505/5530, OfficeJet 4630/4632/4634/4636/4639</t>
         </r>
       </text>
     </comment>
-    <comment ref="C615" authorId="0">
+    <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1000/1010/1012/1014/1050/1050A/1051/1051A/1055/1056/1510/1512/2000/2050/2050A/2054/2510/2512/2514/2540/2547/3000/3050/3050A/3052/3054/3054A/3055/3057/3059/3510, Envy 4500/4502/4504/4505/5530, OfficeJet 4630/4632/4634/4636/4639</t>
         </r>
       </text>
     </comment>
-    <comment ref="C616" authorId="0">
+    <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1110/1111/1112/2130A/2130/2132/2134/2620/2630/2632/3630/3632/3633/3634/3639/3720/3722/3723/3730/3732/3733/3752/3755/3758, OfficeJet 3830/3831/3832/3833/3834/4650/4652/4654/4655/5220/5255, Envy 4512/4516/4520/4522/4523</t>
         </r>
       </text>
     </comment>
-    <comment ref="C617" authorId="0">
+    <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1110/1111/1112/2130A/2130/2132/2134/2620/2630/2632/3630/3632/3633/3634/3639/3720/3722/3723/3730/3732/3733/3752/3755/3758, OfficeJet 3830/3831/3832/3833/3834/4650/4652/4654/4655/5220/5255, Envy 4512/4516/4520/4522/4523</t>
         </r>
       </text>
     </comment>
-    <comment ref="C618" authorId="0">
+    <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 5940/5943/6940/6943/6980/6983, D4163, OfficeJet 100/150/6304/6307/6308/6310/6313/6318, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/8030/8038/8049/8050V/8053 ,C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194/C5200/C5280, D5060/D5063/D5163 HP C9364HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C619" authorId="0">
+    <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 5743/5943/6543/6623/6843/6943/6983/9803, PSC 2613/2713, DeskJet 5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, OfficeJet 6304/6307/6308/6310/6313/6318/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/8030/8038/8049/8050V/8053/8753, D5060/D5063/D5163, Photosmart PRO B8350 HP C8767HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C620" authorId="0">
+    <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/9800/9803/9808/9808D, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/7838/7850/8150/8153/8157/8450/8453/8750/8753/8758/C3125/C3170/C3183/C3190/C3194, Photosmart PRO B8350, PSC 1503/1504/1506/1507/1508/1510/1513/1514/1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C8765HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C621" authorId="0">
+    <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 5420V/5440/5440XI/5442/5443, D4163, OfficeJet 6304/6307/6308/6310/6313/6318, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/7838/7850, C3125/C3170/C3183/C3190/C3194, D5163, PSC 1503/1504/1506/1507/1508/1510/1513/1514</t>
         </r>
       </text>
     </comment>
-    <comment ref="C622" authorId="0">
+    <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, D4163, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7103, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/325/325V/329/335/337/375/385/422/425/425V/428V/475V/8030/8038/8049/8050V/8053/8150/8153/8157/8450/8453/8750/8753/8758, C3125/C3170/C3190/C3194, D5060/D5063/D5163, Photosmart PRO B8350, PSC 1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C9363HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C623" authorId="0">
+    <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, D4163, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/6304/6307/6308/6310/6313/6318/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/325/325V/329/335/337/375/385/422/425/425V/428V/475V/7838/7850/8030/8038/8049/8050V/8053/8150/8153/8157/8450/8453/8750/8753/8758, C3125/C3170/C3183/C3190/C3194/C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194, D5060/D5063/D5163, Photosmart PRO B8350, PSC 1503/1504/1506/1507/1508/1510/1513/1514/1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C8766HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C624" authorId="0">
+    <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 5420V/5440/5440XI/5442/5443, D4163, OfficeJet 6304/6307/6308/6310/6313/6318, Photosmart 2570/2571/2573/2575V/2577/2578/7838/7850, C3125/C3170/C3183/C3190/C3194/C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194, D5163, PSC 1503/1504/1506/1507/1508/1510/1513/1514 HP C9361HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C625" authorId="0">
+    <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D4200/D4245/D4263/D4363, OfficeJet J5783/J6410/J6413/J6424, Photosmart C4273/C4280/C4283/C4300/C4340/C4343/C4385/C4388/C4424/C4435/C4440/C4450/C4472/C4473/C4480/C4483/C4485/C4524/C4580/C4583/C4588/C4599/C5200/C5280/C5283/C5580, D5345/D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C626" authorId="0">
+    <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D4200/D4245/D4263/D4363, OfficeJet J5783/J6410/J6413/J6424, Photosmart C4273/C4280/C4283/C4300/C4340/C4343/C4385/C4388/C4424/C4435/C4440/C4450/C4472/C4473/C4480/C4483/C4485/C4524/C4580/C4583/C4588/C4599/C5200/C5280/C5283/C5580, D5345/D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C627" authorId="0">
+    <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 810/812/816/825/827/840c/841/842/843/845/848/916/920/940/948/3810/3816/3820/3822 Series, Color Copier 310, FAX 1230, Officejet 5110, V30/V40/V45, PSC 500/750/750/950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C628" authorId="0">
+    <comment ref="C629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C629" authorId="0">
+    <comment ref="C630" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 3920/3940, D1311/D1320/D1330/D1341/D1360/D1400/D1455/D1460/D1468/D1470/D1560/D1568/D2330/D2360/D2400/D2430/D2460, F350/F370/F375/F380/F390/F394/F2100/F2110/F2120/F2180/F2187/F2280/F2290/F4100/F4140/F4172/F4180/F4185/F4190, Fax 3180, OfficeJet 4312/4314/4315/4317/4319/4355/5605/5607/5610/5615, J3606/J3608/J3625/J3635/J3635/J3650/J3680/J5520, PSC 1402/1410/1415/1417</t>
         </r>
       </text>
     </comment>
-    <comment ref="C630" authorId="0">
+    <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 3320/3323/3325/342/3420V/3425/3520/3535/3550/3558/3620/3645/3647/3650/3650V/3653/3658/3668/3740/3745/3843/3845/3845XI/3847/3848, FAX 1240, OfficeJet 4211/4212/4215/4219/4251/4252/4255/4256/4259/5605/5607/5610/5615, PSC 1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317</t>
         </r>
       </text>
     </comment>
-    <comment ref="C631" authorId="0">
+    <comment ref="C632" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 3320/3323/3325/342/3420V/3425/3520/3535/3550/3558/3620/3645/3647/3650/3650V/3653/3658/3668/3740/3745/3843/3845/3845XI/3847/3848, FAX 1240, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317</t>
         </r>
       </text>
     </comment>
-    <comment ref="C632" authorId="0">
+    <comment ref="C633" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet 1200 series, 1210, 1212, 1255, 2300series, 2320, 2700 series, 2710, 2710e, 2720, 2720e, 2721, 2721e, 2722, 2722e , 2723, 2723e, 2724, 2730, 4100 series, 4110e, 4120e, 4122e, 4130e; DeskJet Plus 4110, 4110e, 4120, 4120e, 4122, 4122e, 4130, 4130e, 4140, 4152, 4155, 4158; Envy 6010, 6010e, 6020, 6020e, 6022, 6022e, 6030, 6030e, 6032, 6032e, 6420e, 6430e, 6432e; Envy Pro 6420, 6422, 6430, 6432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C633" authorId="0">
+    <comment ref="C634" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet 1200 series, 1210, 1212, 1255, 2300series, 2320, 2700 series, 2710, 2710e, 2720, 2720e, 2721, 2721e, 2722, 2722e , 2723, 2723e, 2724, 2730, 4100 series, 4110e, 4120e, 4122e, 4130e; DeskJet Plus 4110, 4110e, 4120, 4120e, 4122, 4122e, 4130, 4130e, 4140, 4152, 4155, 4158; Envy 6010, 6010e, 6020, 6020e, 6022, 6022e, 6030, 6030e, 6032, 6032e, 6420e, 6430e, 6432e; Envy Pro 6420, 6422, 6430, 6432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C634" authorId="0">
+    <comment ref="C635" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 710/712/720/722/815/820/830/832/850/855/870/880/882/890/895/930/950/959/960/970/980/990/995/1000/1100/1120/1125/1180/1200/1220/1280/1600/6122/6127/9300, Color Copier 110/219/290, FAX 1220, OfficeJet G55/G85/G95, K60/K80, R40/R45/R60/R65/R80, T45/T65, OfficeJet Pro 1150c/1170c/1175c, Photosmart 1000/1100/1115/1215/1218/1315, P1100/P1115/P1215/P1218</t>
         </r>
       </text>
     </comment>
-    <comment ref="C635" authorId="0">
+    <comment ref="C636" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 2020hc, 2520hc; Deskjet Ink Advantage Ultra 2029, 2529, 4729</t>
         </r>
       </text>
     </comment>
-    <comment ref="C636" authorId="0">
+    <comment ref="C637" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 2020hc, 2520hc; Deskjet Ink Advantage Ultra 2029, 2529, 4729</t>
         </r>
       </text>
     </comment>
-    <comment ref="C637" authorId="0">
+    <comment ref="C638" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 450/5150/5500/5550/5652/5850JP/9650/9670/9680, FAX 1240, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259/5505/5508/5510/5515/5605/5607/5610/5615/6110, Photosmart 7260/7350/7445/7450/7660/7760/7765/7960, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317/2105/2110/2115/2170/2171/2175/2210/2212/2410/2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C638" authorId="0">
+    <comment ref="C639" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 450/5150/5500/5550/5652/5850JP/9650/9670/9680, F4100/F4180/F4185, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259/5505/5508/5510/5515/6110, Photosmart 130/145V/230/245/7260/7350/7445/7450/7660/7760/7765/7960, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317/2105/2110/2115/2170/2171/2175/2210/2212/2410/2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C639" authorId="0">
+    <comment ref="C640" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1014, 1015, 1016, 1018, 1515, 1516, 1518, 2510, 2515, 2540, 2545, 2546, 2548, 2645, 2646, 2648, 3510, 3515, 3540, 3545, 3546, 3548, 4510, 4515, 4516, 4518, 4640, 4645, 4646, 4648</t>
         </r>
       </text>
     </comment>
-    <comment ref="C640" authorId="0">
+    <comment ref="C641" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1014, 1015, 1016, 1018, 1515, 1516, 1518, 2510, 2515, 2540, 2545, 2546, 2548, 2645, 2646, 2648, 3510, 3515, 3540, 3545, 3546, 3548, 4510, 4515, 4516, 4518, 4640, 4645, 4646, 4648</t>
         </r>
       </text>
     </comment>
-    <comment ref="C641" authorId="0">
+    <comment ref="C642" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1115, 1118, 2135, 2136, 2138, 3635, 3636, 3638, 3775, 3776, 3778, 3785, 3786, 3787, 3788, 3789, 3790, 3835, 3836, 3838, 4535, 4536, 4538, 4675, 4676, 4678, 5075, 5085, 5275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C642" authorId="0">
+    <comment ref="C643" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1115, 1118, 2135, 2136, 2138, 3635, 3636, 3638, 3775, 3776, 3778, 3785, 3786, 3787, 3788, 3789, 3790, 3835, 3836, 3838, 4535, 4536, 4538, 4675, 4676, 4678, 5075, 5085, 5275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C643" authorId="0">
+    <comment ref="C644" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1200 Series, 2300 Series, 2700 Series, 4100 Series Printer; DeskJet Plus Ink Advantage 6000 Series, 6075, 6400 Series, 6475, 6478</t>
         </r>
       </text>
     </comment>
-    <comment ref="C644" authorId="0">
+    <comment ref="C645" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1200 Series, 2300 Series, 2700 Series, 4100 Series Printer; DeskJet Plus Ink Advantage 6000 Series, 6075, 6400 Series, 6475, 6478</t>
         </r>
       </text>
     </comment>
-    <comment ref="C645" authorId="0">
+    <comment ref="C646" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ129A, CZ133A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C646" authorId="0">
+    <comment ref="C647" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ130A, CZ134A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C647" authorId="0">
+    <comment ref="C648" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ131A, CZ135A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C648" authorId="0">
+    <comment ref="C649" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ132A, CZ136A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C649" authorId="0">
+    <comment ref="C650" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED67A/3ED77A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C650" authorId="0">
+    <comment ref="C651" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED68A/3ED78A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C651" authorId="0">
+    <comment ref="C652" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED69A/3ED79A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C652" authorId="0">
+    <comment ref="C653" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED70A/3ED71A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C659" authorId="0">
+    <comment ref="C660" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4911A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C660" authorId="0">
+    <comment ref="C661" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4912A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C661" authorId="0">
+    <comment ref="C662" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4913A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C662" authorId="0">
+    <comment ref="C663" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Designjet 510 Series; Designjet 121 series; HP 82  CH565A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C663" authorId="0">
+    <comment ref="C664" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet 4500-G510a, 4500-G510b, 4500-G510g, 4500-G510h, 4500-G510n, J4524, J4525, J4535, J4540, J4550, J4580, J4585, J4624, J4640, J4660, J4680, J4680C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C664" authorId="0">
+    <comment ref="C665" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet 4500-G510a, 4500-G510b, 4500-G510g, 4500-G510h, 4500-G510n, J4524, J4525, J4535, J4540, J4550, J4580, J4585, J4624, J4640, J4660, J4680, J4680C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C665" authorId="0">
+    <comment ref="C666" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL77AE, 3YL81AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C666" authorId="0">
+    <comment ref="C667" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL78AE, 3YL82AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C667" authorId="0">
+    <comment ref="C668" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL79AE, 3YL83AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C668" authorId="0">
+    <comment ref="C669" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL80AE, 3YL84AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C669" authorId="0">
+    <comment ref="C670" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X5PE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C670" authorId="0">
+    <comment ref="C671" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X6PE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C671" authorId="0">
+    <comment ref="C672" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X7PE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C672" authorId="0">
+    <comment ref="C673" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X8PE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C673" authorId="0">
+    <comment ref="C674" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4906AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C674" authorId="0">
+    <comment ref="C675" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4907AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C675" authorId="0">
+    <comment ref="C676" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4908AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C676" authorId="0">
+    <comment ref="C677" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4909AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C677" authorId="0">
+    <comment ref="C678" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 950  CN045AE/CN049AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C678" authorId="0">
+    <comment ref="C679" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN046AE/CN050AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C679" authorId="0">
+    <comment ref="C680" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN047AE/CN051AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C680" authorId="0">
+    <comment ref="C681" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN048AE/CN052AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C681" authorId="0">
+    <comment ref="C682" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U12AE, F6U16AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C682" authorId="0">
+    <comment ref="C683" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U13AE, F6U17AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C683" authorId="0">
+    <comment ref="C684" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U14AE, F6U18AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C684" authorId="0">
+    <comment ref="C685" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP L0S58AE, L0S70AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C685" authorId="0">
+    <comment ref="C686" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA23AE/3JA27AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C686" authorId="0">
+    <comment ref="C687" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA24AE/3JA28AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C687" authorId="0">
+    <comment ref="C688" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA25AE/3JA29AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C688" authorId="0">
+    <comment ref="C689" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA26AE/3JA30AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C689" authorId="0">
+    <comment ref="C690" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 970  CN621AE/CN625AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C690" authorId="0">
+    <comment ref="C691" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN622AE/CN626AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C691" authorId="0">
+    <comment ref="C692" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN623AE/CN627AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C692" authorId="0">
+    <comment ref="C693" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN624AE/CN628AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C693" authorId="0">
+    <comment ref="C694" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T81AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C694" authorId="0">
+    <comment ref="C695" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T82AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C695" authorId="0">
+    <comment ref="C696" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T83AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C696" authorId="0">
+    <comment ref="C697" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  L0S07AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C697" authorId="0">
+    <comment ref="C698" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M68A , 981X  L0R09A , 981Y  L0R13A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C698" authorId="0">
+    <comment ref="C699" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M69A , 981X  L0R10A , 981Y  L0R14A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C699" authorId="0">
+    <comment ref="C700" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M70A , 981X  L0R11A , 981Y  L0R15A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C700" authorId="0">
+    <comment ref="C701" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M71A , 981X  L0R12A , 981Y  L0R16A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C701" authorId="0">
+    <comment ref="C702" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Z13/Z23/Z25/Z33/Z34/Z35/Z513/Z515/Z601/Z602/Z603/Z605/Z612/Z613/Z614/Z615, X75/X1150/X1110/X1130/X1140/X1155/X1170/X1180/X1185/X1190/X1270/X2230/X2240 Lexmark 10N0026, 10N0227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C702" authorId="0">
+    <comment ref="C703" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ D2563/ D2663/ D5563/ F2483/ F4583/ F4283/ C4683/ C4783  Black 200 стор; Tri-color 165 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C703" authorId="0">
+    <comment ref="C704" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C704" authorId="0">
+    <comment ref="C705" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ T1120 Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C705" authorId="0">
+    <comment ref="C706" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР DesignJet 100/100 Plus/110/110 Plus/70 PrinterCAD SERVICE STATION ROHS SV, C7796-60203</t>
         </r>
       </text>
     </comment>
-    <comment ref="C708" authorId="0">
+    <comment ref="C709" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Z13/ 23/ 25/ 33/ 34/ 35/ 513/ 515/ 601/ 602/ 603/ 605/ 612/ 613/ 614/ 615, X75/ 1150/ 1110/ 1130/ 1140/ 1155/ 1170/ 1180/ 1185/ 1190/ 2230/ 2240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C711" authorId="0">
+    <comment ref="C712" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">mutoh VJ-1304, VJ-1614, RH3, Blizzard, Spitfire 100 Extreme</t>
         </r>
       </text>
     </comment>
-    <comment ref="C712" authorId="0">
+    <comment ref="C713" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Mutoh VJ-1304, VJ-1614, RH3, Blizzard, Spitfire 100 Extreme</t>
         </r>
       </text>
     </comment>
-    <comment ref="C713" authorId="0">
+    <comment ref="C714" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">mutoh VJ-1304, VJ-1614, RH3, Blizzard, Spitfire 100 Extreme</t>
         </r>
       </text>
     </comment>
-    <comment ref="C714" authorId="0">
+    <comment ref="C715" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Mutoh VJ-1304, VJ-1614, RH3, Blizzard, Spitfire 100 Extreme</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="719">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="718">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для струменевих принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother струйні</t>
   </si>
   <si>
     <t>Картридж Brother LC565XLC блакитний  XL</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Картридж Brother LC565XLM пурпуровий  XL</t>
   </si>
   <si>
     <t>Картридж Brother LC565XLY жовтий  XL</t>
   </si>
   <si>
     <t>Картридж Brother LC569XLBK чорний  XL</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon CA91 чорна  QY6-8002/QY6-8011</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon G1400 / 2400 / 3400, чорна QY6-8002-000000/ QY6-8011-000000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon G1400 / G1410 / G1411 / G2400, Color, CA92,  QY6-8018-000000/QY6-8006-000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-04  630B001AA</t>
@@ -11623,50 +11642,53 @@
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-10  1320B014  з чіпом Barva  IC-MC10</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-30  1156C002  з чіпом Barva  IC-MC30</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-31  1156C005  з чіпом Barva  IC-MC31</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-32/1156C009 з чіпом Barva  IC-MC32</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G01  4628C001  з чіпом Barva  IC-MCG01</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G02  4589C001  з чіпом Barva  IC-MCG02</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G03  5794C001  з чіпом Barva  IC-MCG03</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G04  5813C001  з чіпом Barva  IC-MCG04</t>
   </si>
   <si>
+    <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G06/6259C001 з чіпом Barva  IC-MCG06</t>
+  </si>
+  <si>
     <t>Поглинач чорнил 3 шт Canon Pixma G3410/G3411/G3415/G3510/G4010/G4100/G4110/G4400/G4410/G4510/G4511,  QY5-0592-000000</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Epson струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson L355 / L3110 / L3150 / L4150 Print Head, FA04000/FA04010</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus CX7300/CX8300/CX9300F/TX200/TX410/TX209/TX419/TX400, F182000</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus D120/OFFICE T30/BX310FN/TX510FN/B1100/T1100/BX320FW, F185000/F18501</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus R290/R295/T50/T59/P50/RX610, F180050</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson WF-7015 / WF-7525 / WF-7515 / F190020 Original</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson WP 7610 7620 3620 3640 PRINT HEAD,ID8560;ASP FA13021/FA13003</t>
   </si>
   <si>
     <t>Картридж Epson 266  C13T26614010  250 арк, чорний Barva  IC-T266</t>
@@ -11956,53 +11978,50 @@
   <si>
     <t>Картридж Epson T636400, жовтий, 700 мл</t>
   </si>
   <si>
     <t>Картридж Epson T636800, matte чорний, 700 мл</t>
   </si>
   <si>
     <t>Картридж Epson T7891 XXL  C13T789140  65 мл, чорний Patron  PN-T7891</t>
   </si>
   <si>
     <t>Картридж Epson T7892 XXL  C13T789240  35 мл, блакитний Patron  PN-T7892</t>
   </si>
   <si>
     <t>Картридж Epson T7893 XXL  C13T789340  35 мл, пурпуровий Patron  PN-T7893</t>
   </si>
   <si>
     <t>Картридж Epson T7894 XXL  C13T789440  35 мл, жовтий Patron  PN-T7894</t>
   </si>
   <si>
     <t>Картридж Epson T8651  C13T865140  10K арк, чорний Barva  IC-T8651XXL</t>
   </si>
   <si>
     <t>Картридж Epson T9451 XL  C13T945140  5K арк, чорний Barva  IC-T9451</t>
   </si>
   <si>
-    <t>очікується 03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Epson T9452 XL  C13T945240  5K арк, блакитний Barva  IC-T9452</t>
   </si>
   <si>
     <t>Картридж Epson T9453 XL  C13T945340  5K арк, пурпуровий Barva  IC-T9453</t>
   </si>
   <si>
     <t>Картридж Epson T9454 XL  C13T945440  5K арк, жовтий Barva  IC-T9454</t>
   </si>
   <si>
     <t>Картридж Epson T9651 XL  C13T965140  10K арк, чорний Barva  IC-T9651XL</t>
   </si>
   <si>
     <t>Картридж Epson T9661 XXL  C13T966140  40K арк, чорний Barva  IC-T9661XXL</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WF-C5290/С5790 блакитний L  3000 стр  C13T944240</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WF-C5290/С5790 жовтий L  3000 стр  C13T944440</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WF-C5290/С5790 пурпуровий L  3000 стр  C13T944340</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WF-C5290/С5790 чорний L  3000 стр  C13T944140</t>
@@ -12010,53 +12029,50 @@
   <si>
     <t>Картридж Epson WorkForce Pro WFC5290/C5790 блакитний XL  5000 стр   C13T945240</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WFC5290/C5790 жовтий  XL  5000 стр  C13T945440</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WFC5290/C5790 пурпуровий XL  5000 стр   C13T945340</t>
   </si>
   <si>
     <t>Картридж T693500 матовий чорний Epson  C13T693500</t>
   </si>
   <si>
     <t>Картридж сумісний Epson T12E XL  C13T12E140  10K арк, чорний Barva  IC-T12E-XL</t>
   </si>
   <si>
     <t>Картридж сумісний Epson T12F XXL  C13T12F140  40K арк, чорний Barva  IC-T12F-XXL</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson 1738195/1767049/1899245 без чіпа Barva  IC-L4150</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson 1749772/1830528 без чіпа Barva  IC-L3110</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson 1753825/1899416 без чіпа Barva  IC-M1120</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson C9344/EWMB3  C12C934461  з чіпом Barva  IC-C9344</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson C9345/PXMB9  C12C934591  з чіпом Barva  IC-C9345</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson C9357/SCMB1  C12C935711  з чіпом Barva  IC-C9357</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson C9382/PX4MB10/C12C938211 з чіпом Barva  IC-C9382</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson S2100/SC13MB  C13S210057  з чіпом Barva  IC-S2100</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson S2101/SC23MB/C13S210125 з чіпом Barva  IC-S2101</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson T04D0/EWMB1  C13T04D000  з чіпом Barva  IC-T04D0</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson T04D1/EWMB2  C13T04D100  з чіпом Barva  IC-T04D1</t>
@@ -12106,50 +12122,53 @@
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson C13T671000</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson C13T671600</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson SC-T3100/T5100  C13S210057</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson Stylus Pro 7700/9700, C12C890501</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил L7160 Epson  C13T04D000</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил SC-T3000 Epson  C13T619300</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил SP4550/4800/4880/7450/7800/7880/9450/9800/9880/11880, C12C890191</t>
   </si>
   <si>
     <t>Контейнер з чорним чорнилом ресурсом 10 000 стр.  XL  C13T965140</t>
   </si>
   <si>
+    <t>Контейнер сумісний для відпрацьованих чорнил Epson 1627961/1577649/1550819 без чіпа Barva  IC-L210</t>
+  </si>
+  <si>
     <t>Поглинач чорнил в зборі Epson Stylus Office T1100 / B1100 / L1300, 1552751</t>
   </si>
   <si>
     <t>Поглинач чорнила  памперс, абсорбер  Epson L110 / L210 / L300 / L350 / L355  1627961/1577649</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4810A,  №11 , чорний</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4811A,  №11 , блакитний</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4812A,  №11 , пурпуровий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4813A,  №11 , жовтий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C5019A,  №84 , чорний</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C9381A,  №88 ,чорний/жовтий</t>
@@ -12265,53 +12284,50 @@
   <si>
     <t>Картридж HP DJ C5010DE  №14  color</t>
   </si>
   <si>
     <t>Картридж HP DJ C5011DE  №14  чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ C5016A,  №84 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ C6578AE,  №78 , color,  MAX</t>
   </si>
   <si>
     <t>Картридж HP DJ C6578DE,  PN-H78 , color, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C6578DE,  №78 , color</t>
   </si>
   <si>
     <t>Картридж HP DJ C6615DE,  PN-H15 , чорний, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C6615DE,  №15 , чорний</t>
   </si>
   <si>
-    <t>Картридж HP DJ C6625AE,  PN-H17 , color, Patron</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP DJ C6625AE,  №17 , color</t>
   </si>
   <si>
     <t>Картридж HP DJ C6656AE,  PN-H56 , чорний, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C6656AE,  №56 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ C6657AE,  PN-H57 , color, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C6657AE,  №57 , color</t>
   </si>
   <si>
     <t>Картридж HP DJ C6658AE,  №58 , photo</t>
   </si>
   <si>
     <t>Картридж HP DJ C8727AE,  PN-H27 , чорний, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C8727AE,  №27 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ C8728AE,  PN-H28 , color, Patron</t>
@@ -12739,53 +12755,50 @@
   <si>
     <t>Картридж HP PS C8771HE,  №177 , блакитний</t>
   </si>
   <si>
     <t>Картридж HP PS C8772HE,  №177 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS C8773HE,  №177 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP PS C8774HE,  №177 , light блакитний</t>
   </si>
   <si>
     <t>Картридж HP PS C8775HE,  №177 , light пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS CB316HE,  №178 , чорний</t>
   </si>
   <si>
     <t>Картридж HP PS CB317HE,  №178 , photo чорний</t>
   </si>
   <si>
     <t>Картридж HP PS CB318HE,  №178 , блакитний</t>
   </si>
   <si>
-    <t>Картридж HP PS CB319HE,  №178 , пурпуровий</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP PS CB320HE,  №178 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE CZ637AE  №46  чорний</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE CZ638AE  №46  COLOR</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE F6T40AE  №46  3-PACK  2 чорний+1COLOR</t>
   </si>
   <si>
     <t>Картридж HP №305 кольоровий  3YM60AE</t>
   </si>
   <si>
     <t>Картридж HP №305 чорний  3YM61AE</t>
   </si>
   <si>
     <t>Картридж HP №305XL кольоровий  3YM63AE</t>
   </si>
   <si>
     <t>Картридж HP №305XL чорний  3YM62AE</t>
   </si>
   <si>
     <t>Картридж HP №653 кольоровий  3YM74AE</t>
@@ -12808,54 +12821,54 @@
   <si>
     <t>Картридж HP №712 жовтий  3ED69A</t>
   </si>
   <si>
     <t>Картридж HP №712 пурпуровий  3ED68A</t>
   </si>
   <si>
     <t>Картридж HP №712 чорний, 38 мл  3ED70A</t>
   </si>
   <si>
     <t>Картридж HP №712 чорний, 80 мл  3ED71A</t>
   </si>
   <si>
     <t>Картридж HP №912XL блакитний  3YL81AE</t>
   </si>
   <si>
     <t>Картридж HP №912XL жовтий  3YL83AE</t>
   </si>
   <si>
     <t>Картридж HP №912XL пурпуровий  3YL82AE</t>
   </si>
   <si>
     <t>Картридж HP №912XL чорний   3YL84AE</t>
   </si>
   <si>
+    <t>Картридж струменевий HP 17  C6625AE  480 арк, триколірний Barva  IC-H17C</t>
+  </si>
+  <si>
     <t>Картридж струменевий HP 78  C6578DE  560 арк, триколірний Barva  IC-H78C</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>Картридж сумісний HP 10  C4844A  2200 арк, чорний Barva  IC-10BK</t>
   </si>
   <si>
     <t>Картридж сумісний HP 121XL  CC640HE/CC641HE  600 арк, чорний Barva  IC-H121BXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 121XL  CC643HE/CC644HE  440 арк, триколірний Barva  IC-H121CXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 122XL  CH561HE/CH563HE  480 арк, чорний Barva  IC-H122BXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 122XL  CH562HE/CH564HE  330 арк, триколірний Barva  IC-H122CXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 123XL  F6V16AE/F6V18AE  330 арк, триколірний Barva  IC-H123CXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 123XL  F6V17AE/F6V19AE  480 арк, чорний Barva  IC-H123BXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 129  C9364HE  420 арк, чорний Barva  IC-H129B</t>
   </si>
@@ -13566,51 +13579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I715"/>
+  <dimension ref="A1:I716"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -13739,16141 +13752,17552 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>17379</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>829.25</v>
+        <v>828.3200000000001</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>17380</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>861.0599999999999</v>
+        <v>860.1</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>17381</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>751.3</v>
+        <v>750.46</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>17378</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1740.03</v>
+        <v>1738.09</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>34512</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1525.89</v>
+        <v>1524.19</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>23647</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1462.27</v>
+        <v>1460.64</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>26009</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1545.6</v>
+        <v>1543.88</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>30018</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>23666.05</v>
+        <v>23639.64</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30020</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>25760</v>
+        <v>25731.25</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>33378</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>17305.34</v>
+        <v>17286.03</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>32120</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1633.41</v>
+        <v>1631.59</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30409</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>2019.14</v>
+        <v>2016.88</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30408</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2019.14</v>
+        <v>2016.88</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>26832</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>4878.72</v>
+        <v>4873.28</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>15172</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8473309000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>8573.379999999999</v>
+        <v>8563.809999999999</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31696</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1923.26</v>
+        <v>1921.12</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>8598</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>96</v>
       </c>
       <c r="F29" s="1">
-        <v>1089.09</v>
+        <v>1087.87</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>6216</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>96</v>
       </c>
       <c r="F30" s="1">
-        <v>1147.33</v>
+        <v>1146.05</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>13941</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1064.45</v>
+        <v>1063.26</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>13942</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1215.87</v>
+        <v>1214.52</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>16714</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>96</v>
       </c>
       <c r="F33" s="1">
-        <v>850.3</v>
+        <v>849.36</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>25598</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1133.44</v>
+        <v>1132.18</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>25597</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>985.6</v>
+        <v>984.5</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>6217</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>72</v>
       </c>
       <c r="F36" s="1">
-        <v>1756.16</v>
+        <v>1754.2</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>10004</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>3215902000</v>
       </c>
       <c r="E37" s="1">
         <v>96</v>
       </c>
       <c r="F37" s="1">
-        <v>1137.02</v>
+        <v>1135.76</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>10005</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>96</v>
       </c>
       <c r="F38" s="1">
-        <v>1174.66</v>
+        <v>1173.35</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>6218</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1391.04</v>
+        <v>1389.49</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>32499</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1202.88</v>
+        <v>1201.54</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>31352</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1316.67</v>
+        <v>1315.2</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>18426</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>3215902000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>813.12</v>
+        <v>812.21</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>16899</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>969.02</v>
+        <v>1071.76</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>15595</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>771.9</v>
+        <v>771.04</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>12166</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>644.22</v>
+        <v>643.51</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>12167</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>644.22</v>
+        <v>643.51</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>12168</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>644.22</v>
+        <v>643.51</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>12169</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>652.29</v>
+        <v>651.5599999999999</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>12170</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>644.22</v>
+        <v>643.51</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>19517</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>2445.63</v>
+        <v>2442.9</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>19499</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>46</v>
       </c>
       <c r="F51" s="1">
-        <v>535.8099999999999</v>
+        <v>535.21</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>19500</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>30</v>
       </c>
       <c r="F52" s="1">
-        <v>586.4299999999999</v>
+        <v>585.78</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>19501</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>40</v>
       </c>
       <c r="F53" s="1">
-        <v>586.4299999999999</v>
+        <v>585.78</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>19502</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>30</v>
       </c>
       <c r="F54" s="1">
-        <v>586.4299999999999</v>
+        <v>585.78</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>21984</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2200.58</v>
+        <v>2198.12</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>21985</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>569.41</v>
+        <v>568.77</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>21986</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>768.77</v>
+        <v>767.91</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>21988</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>569.41</v>
+        <v>568.77</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>21991</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>761.6</v>
+        <v>760.75</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>21999</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>765.1799999999999</v>
+        <v>764.33</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>21989</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>569.41</v>
+        <v>568.77</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>21992</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>768.77</v>
+        <v>767.91</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>21990</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>569.41</v>
+        <v>568.77</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>21993</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>779.97</v>
+        <v>779.1</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>9728</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>72</v>
       </c>
       <c r="F65" s="1">
-        <v>655.87</v>
+        <v>655.14</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>9729</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>72</v>
       </c>
       <c r="F66" s="1">
-        <v>616.9</v>
+        <v>616.21</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>9730</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>72</v>
       </c>
       <c r="F67" s="1">
-        <v>616.9</v>
+        <v>616.21</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>9731</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>72</v>
       </c>
       <c r="F68" s="1">
-        <v>616.9</v>
+        <v>616.21</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>6264</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>72</v>
       </c>
       <c r="F69" s="1">
-        <v>714.11</v>
+        <v>713.3200000000001</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>6265</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>72</v>
       </c>
       <c r="F70" s="1">
-        <v>714.11</v>
+        <v>713.3200000000001</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>6266</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>72</v>
       </c>
       <c r="F71" s="1">
-        <v>714.11</v>
+        <v>713.3200000000001</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>6267</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>676.9299999999999</v>
+        <v>676.17</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>6268</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>676.9299999999999</v>
+        <v>676.17</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>6269</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>72</v>
       </c>
       <c r="F74" s="1">
-        <v>714.11</v>
+        <v>713.3200000000001</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>10733</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>10705</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>10734</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>10647</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>10735</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>24148</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>24149</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>24150</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>24151</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>24152</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>8597</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>48</v>
       </c>
       <c r="F85" s="1">
-        <v>857.47</v>
+        <v>831.9</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29312</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>2074.69</v>
+        <v>2072.37</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>6219</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>96</v>
       </c>
       <c r="F87" s="1">
-        <v>992.77</v>
+        <v>991.66</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>13939</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>788.48</v>
+        <v>787.6</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>13940</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D89" s="1">
         <v>3215902000</v>
       </c>
       <c r="E89" s="1">
         <v>96</v>
       </c>
       <c r="F89" s="1">
-        <v>1214.53</v>
+        <v>1213.17</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>16713</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>96</v>
       </c>
       <c r="F90" s="1">
-        <v>761.6</v>
+        <v>760.75</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>21790</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>36</v>
       </c>
       <c r="F91" s="1">
-        <v>972.61</v>
+        <v>971.52</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>20463</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1390.59</v>
+        <v>1389.04</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>23357</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>1473.47</v>
+        <v>1471.83</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>18166</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D94" s="1">
         <v>3215902000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>640.64</v>
+        <v>639.9299999999999</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>25594</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>976.64</v>
+        <v>975.55</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>25595</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>1379.84</v>
+        <v>1378.3</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>25596</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>2232.38</v>
+        <v>2229.89</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>6220</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>48</v>
       </c>
       <c r="F98" s="1">
-        <v>1545.6</v>
+        <v>1543.88</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>10006</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>96</v>
       </c>
       <c r="F99" s="1">
-        <v>839.55</v>
+        <v>838.62</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>17200</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1886.98</v>
+        <v>1884.87</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>10007</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>96</v>
       </c>
       <c r="F101" s="1">
-        <v>922.4299999999999</v>
+        <v>921.4</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>32498</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>903.62</v>
+        <v>902.61</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>31351</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1257.98</v>
+        <v>1256.58</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>17966</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D104" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E104" s="1">
         <v>30</v>
       </c>
       <c r="F104" s="1">
-        <v>941.25</v>
+        <v>997.03</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>15708</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>513.86</v>
+        <v>513.28</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>19503</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>46</v>
       </c>
       <c r="F106" s="1">
-        <v>820.74</v>
+        <v>819.8200000000001</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>20055</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>837.3099999999999</v>
+        <v>836.38</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>19625</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>668.86</v>
+        <v>668.12</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>10221</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>72</v>
       </c>
       <c r="F109" s="1">
-        <v>739.2</v>
+        <v>738.38</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>6270</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>48</v>
       </c>
       <c r="F110" s="1">
-        <v>757.5700000000001</v>
+        <v>756.72</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>16998</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>739.2</v>
+        <v>738.38</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>28101</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D112" s="1">
         <v>3215902000</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>28099</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>28100</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>28098</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>28097</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D116" s="1">
         <v>3215902000</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>34153</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>790.72</v>
+        <v>789.84</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>30221</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>667.0700000000001</v>
+        <v>666.33</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>30222</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>840.45</v>
+        <v>839.51</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>34170</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>827.9</v>
+        <v>826.98</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>34148</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>736.0599999999999</v>
+        <v>735.24</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>34124</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>929.6</v>
+        <v>928.5599999999999</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>33148</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D123" s="1">
         <v>3215902000</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>112.45</v>
+        <v>112.32</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>13470</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>240</v>
       </c>
       <c r="F124" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>33147</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>3215902000</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>33146</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>3215902000</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>13472</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>240</v>
       </c>
       <c r="F127" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>33145</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>3215902000</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>13473</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>240</v>
       </c>
       <c r="F129" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>30746</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>30745</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>32891</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>213.7</v>
+        <v>213.46</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>30744</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>30743</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>32972</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>32973</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>34636</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>32974</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>32975</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>32935</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>32936</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>32939</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>32937</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>32938</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>32306</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1222.59</v>
+        <v>1221.23</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>32307</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1229.76</v>
+        <v>1228.39</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>32308</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1188.99</v>
+        <v>1187.67</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>32309</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1229.76</v>
+        <v>1228.39</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>32310</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1229.76</v>
+        <v>1228.39</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>32311</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1229.76</v>
+        <v>1228.39</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>33313</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>3215902000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>33314</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
         <v>3215902000</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>33315</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
         <v>3215902000</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>1346.24</v>
+        <v>1344.74</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>33316</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>3215902000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>33317</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>3215902000</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>33318</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>3215902000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>33319</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>3215902000</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>33320</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>3215902000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>33321</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>3215902000</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>33322</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>3215902000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>33323</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>3215902000</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>33324</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>3215902000</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>32970</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1864.58</v>
+        <v>1862.5</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>33218</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>3215902000</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>33219</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>3215902000</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>33220</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>3215902000</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>33221</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>3215902000</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>33222</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>3215902000</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>33223</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D169" s="1">
         <v>3215902000</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>33224</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D170" s="1">
         <v>3215902000</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>33225</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D171" s="1">
         <v>3215902000</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>33226</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D172" s="1">
         <v>3215902000</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>33227</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D173" s="1">
         <v>3215902000</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>33228</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>33229</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>33230</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>33231</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>33232</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>34637</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>2592.13</v>
+        <v>2589.24</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>33233</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D180" s="1">
         <v>3215902000</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>33234</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D181" s="1">
         <v>3215902000</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>33235</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D182" s="1">
         <v>3215902000</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>33236</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D183" s="1">
         <v>3215902000</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>33237</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D184" s="1">
         <v>3215902000</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>34152</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>689.47</v>
+        <v>688.7</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>30223</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>654.98</v>
+        <v>654.25</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>30224</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>863.74</v>
+        <v>862.78</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>34171</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>753.98</v>
+        <v>753.14</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>34147</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>689.47</v>
+        <v>688.7</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>34123</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>864.64</v>
+        <v>863.6799999999999</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>28683</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>378.56</v>
+        <v>378.14</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>28684</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>340.48</v>
+        <v>340.1</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>28685</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>340.48</v>
+        <v>340.1</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>28686</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>340.48</v>
+        <v>340.1</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>13469</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>192</v>
       </c>
       <c r="F195" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>33144</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D196" s="1">
         <v>3215902000</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>161.73</v>
+        <v>161.55</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>30747</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>262.08</v>
+        <v>261.79</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>32971</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>233.41</v>
+        <v>233.15</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>32934</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>32827</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>2243.58</v>
+        <v>2241.08</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>32826</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>2032.13</v>
+        <v>2029.86</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>31354</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>2511.94</v>
+        <v>2509.13</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>30019</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D203" s="1"/>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>2999.36</v>
+        <v>2996.01</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>30021</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>3484.1</v>
+        <v>3480.21</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>31550</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>2078.72</v>
+        <v>2076.4</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>30921</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>2182.66</v>
+        <v>1883.53</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>30922</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>2239.1</v>
+        <v>1778.37</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>30923</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>2068.42</v>
+        <v>1785.53</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>30924</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>1918.78</v>
+        <v>1785.53</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>32944</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>676.03</v>
+        <v>675.28</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>30925</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>566.72</v>
+        <v>488.67</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>30926</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>421.57</v>
+        <v>408.12</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>30927</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>594.05</v>
+        <v>496.28</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>30928</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>432.32</v>
+        <v>406.78</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>34513</v>
+        <v>35204</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>467.71</v>
+        <v>347.71</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
-      <c r="B216" s="1"/>
-[...3 lines deleted...]
-      <c r="F216" s="1"/>
+      <c r="B216" s="1">
+        <v>34513</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D216" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+      <c r="F216" s="1">
+        <v>467.19</v>
+      </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
-[...36 lines deleted...]
-      </c>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" outlineLevel="2">
+      <c r="A217" s="1"/>
+      <c r="B217" s="1"/>
+      <c r="C217" s="1"/>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1"/>
+      <c r="F217" s="1"/>
+      <c r="G217" s="1"/>
+      <c r="H217" s="1"/>
+      <c r="I217" s="1"/>
+    </row>
+    <row r="218" spans="1:9" outlineLevel="1">
+      <c r="A218" s="3"/>
+      <c r="B218" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C218" s="3"/>
+      <c r="D218" s="3"/>
+      <c r="E218" s="3"/>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
+      <c r="H218" s="3"/>
+      <c r="I218" s="3"/>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>16910</v>
+        <v>21232</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>1864.13</v>
+        <v>2573.13</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>16155</v>
+        <v>16910</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>6272</v>
+        <v>1862.05</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>17428</v>
+        <v>16155</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>5743.81</v>
+        <v>6265</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>22152</v>
+        <v>17428</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>5600</v>
+        <v>5737.4</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>22671</v>
+        <v>22152</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>4843.78</v>
+        <v>5593.75</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>32312</v>
+        <v>22671</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>234.75</v>
+        <v>4838.37</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>32313</v>
+        <v>32312</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>208.32</v>
+        <v>234.49</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>32314</v>
+        <v>32313</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>156.8</v>
+        <v>208.09</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>32315</v>
+        <v>32314</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>117.38</v>
+        <v>156.63</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>32316</v>
+        <v>32315</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>117.38</v>
+        <v>117.25</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>32317</v>
+        <v>32316</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>117.38</v>
+        <v>117.25</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>22722</v>
+        <v>32317</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>7121.86</v>
+        <v>117.25</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>22723</v>
+        <v>22722</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>11660.54</v>
+        <v>7113.91</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>22724</v>
+        <v>22723</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>11658.75</v>
+        <v>11647.53</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>22725</v>
+        <v>22724</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>11658.75</v>
+        <v>11645.74</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>21796</v>
+        <v>22725</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>9064.379999999999</v>
+        <v>11645.74</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>22726</v>
+        <v>21796</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>9680.379999999999</v>
+        <v>9054.27</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>22727</v>
+        <v>22726</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>7903.62</v>
+        <v>9669.58</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>22728</v>
+        <v>22727</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>7871.36</v>
+        <v>7894.8</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>22729</v>
+        <v>22728</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>7871.36</v>
+        <v>7862.58</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>30703</v>
+        <v>22729</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>5125.12</v>
+        <v>7862.58</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>30702</v>
+        <v>30703</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>4730.88</v>
+        <v>5119.4</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>30701</v>
+        <v>30702</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>4730.88</v>
+        <v>4725.6</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>30700</v>
+        <v>30701</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>4730.88</v>
+        <v>4725.6</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>6231</v>
+        <v>30700</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>2906.62</v>
+        <v>4725.6</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>7322</v>
+        <v>6231</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>558.21</v>
+        <v>2903.38</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>7323</v>
+        <v>7322</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>8</v>
       </c>
       <c r="F245" s="1">
-        <v>529.98</v>
+        <v>557.59</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>7324</v>
+        <v>7323</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>8</v>
       </c>
       <c r="F246" s="1">
-        <v>529.98</v>
+        <v>529.39</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>7325</v>
+        <v>7324</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>8</v>
       </c>
       <c r="F247" s="1">
-        <v>529.98</v>
+        <v>529.39</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>7517</v>
+        <v>7325</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>8</v>
       </c>
       <c r="F248" s="1">
-        <v>1870.4</v>
+        <v>529.39</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>12046</v>
+        <v>7517</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F249" s="1">
-        <v>4136.38</v>
+        <v>1868.31</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>30730</v>
+        <v>12046</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>128.58</v>
+        <v>4131.77</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>30729</v>
+        <v>30730</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>30728</v>
+        <v>30729</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>30727</v>
+        <v>30728</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>30726</v>
+        <v>30727</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>30725</v>
+        <v>30726</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>30736</v>
+        <v>30725</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>147.84</v>
+        <v>128.43</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>7660</v>
+        <v>30736</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>942.14</v>
+        <v>147.68</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>30735</v>
+        <v>7660</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F258" s="1">
-        <v>147.84</v>
+        <v>941.09</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>7661</v>
+        <v>30735</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>914.8200000000001</v>
+        <v>147.68</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>30734</v>
+        <v>7661</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F260" s="1">
-        <v>147.84</v>
+        <v>913.8</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>7662</v>
+        <v>30734</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>994.5599999999999</v>
+        <v>147.68</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>30733</v>
+        <v>7662</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F262" s="1">
-        <v>147.84</v>
+        <v>993.45</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>7663</v>
+        <v>30733</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>976.64</v>
+        <v>147.68</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>30732</v>
+        <v>7663</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F264" s="1">
-        <v>147.84</v>
+        <v>975.55</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>7664</v>
+        <v>30732</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>934.53</v>
+        <v>147.68</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>30731</v>
+        <v>7664</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F266" s="1">
-        <v>147.84</v>
+        <v>933.49</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>7665</v>
+        <v>30731</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>985.6</v>
+        <v>147.68</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>7666</v>
+        <v>7665</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>8</v>
       </c>
       <c r="F268" s="1">
-        <v>4193.73</v>
+        <v>984.5</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>13637</v>
+        <v>7666</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>8</v>
       </c>
       <c r="F269" s="1">
-        <v>111.1</v>
+        <v>4189.05</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>13450</v>
+        <v>13637</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>8</v>
       </c>
       <c r="F270" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>13634</v>
+        <v>13450</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>8</v>
       </c>
       <c r="F271" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>13639</v>
+        <v>13634</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>8</v>
       </c>
       <c r="F272" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>13635</v>
+        <v>13639</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>8</v>
       </c>
       <c r="F273" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>8406</v>
+        <v>13635</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>8</v>
       </c>
       <c r="F274" s="1">
-        <v>543.87</v>
+        <v>110.98</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>11292</v>
+        <v>8406</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F275" s="1">
-        <v>275.07</v>
+        <v>543.27</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>32940</v>
+        <v>11292</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>76.16</v>
+        <v>274.77</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>12068</v>
+        <v>32940</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>546.5599999999999</v>
+        <v>76.08</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>32941</v>
+        <v>12068</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>76.16</v>
+        <v>545.95</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>32942</v>
+        <v>32941</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>12071</v>
+        <v>32942</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>382.59</v>
+        <v>76.08</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>32943</v>
+        <v>12071</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>76.16</v>
+        <v>382.17</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>12069</v>
+        <v>32943</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>2330.5</v>
+        <v>76.08</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I282" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>30724</v>
+        <v>12069</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>125.89</v>
+        <v>2327.9</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>30723</v>
+        <v>30724</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>30722</v>
+        <v>30723</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>30721</v>
+        <v>30722</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>16114</v>
+        <v>30721</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>628.54</v>
+        <v>125.75</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>16844</v>
+        <v>16114</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>1891.9</v>
+        <v>627.84</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>24134</v>
+        <v>16844</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>1228.42</v>
+        <v>1889.79</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>24135</v>
+        <v>24134</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>1058.62</v>
+        <v>1227.05</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>31028</v>
+        <v>24135</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D291" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>1711.36</v>
+        <v>1057.44</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>32148</v>
+        <v>31028</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D292" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>4792.26</v>
+        <v>1709.45</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>31046</v>
+        <v>32148</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D293" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>1381.18</v>
+        <v>4786.91</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>32145</v>
+        <v>31046</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D294" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>3478.27</v>
+        <v>1379.64</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>31029</v>
+        <v>32145</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D295" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>1381.18</v>
+        <v>3474.39</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>32147</v>
+        <v>31029</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D296" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>3478.27</v>
+        <v>1379.64</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I296" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>31045</v>
+        <v>32147</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D297" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>1381.18</v>
+        <v>3474.39</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>32146</v>
+        <v>31045</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D298" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>3478.27</v>
+        <v>1379.64</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>30042</v>
+        <v>32146</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>1325.63</v>
+        <v>3474.39</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>18309</v>
+        <v>30042</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>9554.5</v>
+        <v>1324.15</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>18021</v>
+        <v>18309</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>9731.459999999999</v>
+        <v>9543.83</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>17865</v>
+        <v>18021</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>6669.82</v>
+        <v>9720.6</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>17867</v>
+        <v>17865</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>17868</v>
+        <v>17867</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>17866</v>
+        <v>17868</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>18264</v>
+        <v>17866</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>16893</v>
+        <v>18264</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>16711</v>
+        <v>16893</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>16599</v>
+        <v>16711</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>16888</v>
+        <v>16599</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>16597</v>
+        <v>16888</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>16598</v>
+        <v>16597</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I312" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>16602</v>
+        <v>16598</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I313" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>16596</v>
+        <v>16602</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>16600</v>
+        <v>16596</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>17255</v>
+        <v>16600</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>18194.18</v>
+        <v>6662.38</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>16642</v>
+        <v>17255</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>19054.34</v>
+        <v>18173.87</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I317" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>16552</v>
+        <v>16642</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>17863.55</v>
+        <v>19033.07</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>16553</v>
+        <v>16552</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>17863.55</v>
+        <v>17843.62</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I319" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>16643</v>
+        <v>16553</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>18194.18</v>
+        <v>17843.62</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I320" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>28704</v>
+        <v>16643</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>208.32</v>
+        <v>18173.87</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I321" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>28705</v>
+        <v>28704</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="1"/>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I322" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>28706</v>
+        <v>28705</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>28707</v>
+        <v>28706</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>32670</v>
+        <v>28707</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>822.08</v>
+        <v>208.09</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I325" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>30720</v>
+        <v>32670</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D326" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>1698.82</v>
+        <v>821.16</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
-[...1 lines deleted...]
-        <v>331</v>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>30719</v>
+        <v>30720</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D327" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>1799.62</v>
+        <v>1696.92</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I327" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>30718</v>
+        <v>30719</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D328" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>1799.62</v>
+        <v>1797.61</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I328" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>30704</v>
+        <v>30718</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D329" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>1871.74</v>
+        <v>1797.61</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="1"/>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I329" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>30698</v>
+        <v>30704</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D330" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>2618.11</v>
+        <v>1869.66</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I330" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>30699</v>
+        <v>30698</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>5924.8</v>
+        <v>2615.19</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>26031</v>
+        <v>30699</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>1783.49</v>
+        <v>5918.19</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I332" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>26034</v>
+        <v>26031</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>1783.49</v>
+        <v>1781.5</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I333" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>26032</v>
+        <v>26034</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>1783.49</v>
+        <v>1781.5</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I334" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>26030</v>
+        <v>26032</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>1616.38</v>
+        <v>1781.5</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I335" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>26049</v>
+        <v>26030</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>7492.8</v>
+        <v>1614.58</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I336" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>26051</v>
+        <v>26049</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>7492.8</v>
+        <v>7484.44</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="1"/>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I337" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>26050</v>
+        <v>26051</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>7492.8</v>
+        <v>7484.44</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I338" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>26306</v>
+        <v>26050</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>6783.17</v>
+        <v>7484.44</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I339" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>33284</v>
+        <v>26306</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D340" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>2207.74</v>
+        <v>6775.6</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I340" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>33285</v>
+        <v>33284</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D341" s="1">
         <v>3215902000</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>3532.93</v>
+        <v>2205.28</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="1"/>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I341" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>34172</v>
+        <v>33285</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D342" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>216.38</v>
+        <v>3528.99</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="1"/>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I342" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>32320</v>
+        <v>34172</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>130.82</v>
+        <v>237.62</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="1"/>
-[...1 lines deleted...]
-        <v>349</v>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I343" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>32946</v>
+        <v>32320</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>314.05</v>
+        <v>130.67</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="1"/>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I344" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>32318</v>
+        <v>32946</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>317.18</v>
+        <v>284.16</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="1"/>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I345" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>30929</v>
+        <v>32318</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>495.94</v>
+        <v>253.29</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I346" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>32319</v>
+        <v>30929</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>679.17</v>
+        <v>383.96</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="1"/>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I347" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>32945</v>
+        <v>32319</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>761.6</v>
+        <v>543.27</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="1"/>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I348" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>30930</v>
+        <v>32945</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>626.3</v>
+        <v>722.27</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I349" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>32947</v>
+        <v>30930</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>626.3</v>
+        <v>531.63</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="1"/>
+      <c r="H350" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I350" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>30931</v>
+        <v>32947</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>347.65</v>
+        <v>615.76</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="1"/>
+      <c r="H351" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I351" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>30932</v>
+        <v>30931</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>392</v>
+        <v>250.6</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="1"/>
+      <c r="H352" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I352" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>32948</v>
+        <v>30932</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>314.05</v>
+        <v>290.43</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="1"/>
+      <c r="H353" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I353" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>32321</v>
+        <v>32948</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>908.54</v>
+        <v>250.6</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="1"/>
+      <c r="H354" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I354" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>32322</v>
+        <v>32321</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>906.3</v>
+        <v>934.38</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="1"/>
+      <c r="H355" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I355" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>30933</v>
+        <v>32322</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>1227.07</v>
+        <v>875.3099999999999</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="1"/>
+      <c r="H356" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I356" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>30934</v>
+        <v>30933</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>495.94</v>
+        <v>1140.68</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="1"/>
+      <c r="H357" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I357" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>30935</v>
+        <v>30934</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>495.94</v>
+        <v>396.93</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I358" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>30936</v>
+        <v>30935</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>694.4</v>
+        <v>477.48</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="1"/>
+      <c r="H359" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I359" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>34173</v>
+        <v>30936</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>1081.47</v>
+        <v>487.78</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="1"/>
+      <c r="H360" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I360" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>30937</v>
+        <v>34173</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>694.4</v>
+        <v>918.27</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="1"/>
+      <c r="H361" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I361" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>32949</v>
+        <v>30937</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>447.1</v>
+        <v>470.77</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="1"/>
+      <c r="H362" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I362" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>30938</v>
+        <v>32949</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>459.2</v>
+        <v>334.28</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="1"/>
+      <c r="H363" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I363" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>30939</v>
+        <v>30938</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>1034.43</v>
+        <v>458.69</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="1"/>
+      <c r="H364" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I364" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>25554</v>
+        <v>30939</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>545.66</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I365" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>28755</v>
+        <v>25554</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>1877.12</v>
+        <v>541.48</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="1"/>
+      <c r="H366" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I366" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>22730</v>
+        <v>28755</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>1508.42</v>
+        <v>1404.26</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="1"/>
+      <c r="H367" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I367" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>24893</v>
+        <v>22730</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>1512</v>
+        <v>1404.26</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="1"/>
+      <c r="H368" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I368" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>29147</v>
+        <v>24893</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>2569.73</v>
+        <v>1836.99</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="1"/>
+      <c r="H369" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I369" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>15121</v>
+        <v>29147</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>1640.58</v>
+        <v>2548.07</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I370" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>26804</v>
+        <v>15121</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>627.65</v>
+        <v>1468.7</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="1"/>
+      <c r="H371" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I371" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>26307</v>
+        <v>26804</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>4189.25</v>
+        <v>546.4</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="1"/>
+      <c r="H372" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I372" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>16908</v>
+        <v>26307</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>2536.13</v>
+        <v>4597.62</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I373" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>24892</v>
+        <v>16908</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>10752</v>
+        <v>1960.05</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I374" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>28924</v>
+        <v>24892</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D375" s="1">
-        <v>8443</v>
+        <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>904.51</v>
+        <v>10637.97</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I375" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>28992</v>
+        <v>35205</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>302.85</v>
+        <v>175.42</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="1"/>
+      <c r="H376" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I376" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
-      <c r="B377" s="1"/>
-[...3 lines deleted...]
-      <c r="F377" s="1"/>
+      <c r="B377" s="1">
+        <v>28924</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D377" s="1">
+        <v>8443</v>
+      </c>
+      <c r="E377" s="1">
+        <v>1</v>
+      </c>
+      <c r="F377" s="1">
+        <v>903.5</v>
+      </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="1"/>
-[...4 lines deleted...]
-      <c r="B378" s="3" t="s">
+      <c r="H377" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I377" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" outlineLevel="2">
+      <c r="A378" s="1"/>
+      <c r="B378" s="1">
+        <v>28992</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="C378" s="3"/>
-[...5 lines deleted...]
-      <c r="I378" s="3"/>
+      <c r="D378" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E378" s="1">
+        <v>1</v>
+      </c>
+      <c r="F378" s="1">
+        <v>302.51</v>
+      </c>
+      <c r="G378" s="1"/>
+      <c r="H378" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I378" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
-      <c r="B379" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B379" s="1"/>
+      <c r="C379" s="1"/>
+      <c r="D379" s="1"/>
+      <c r="E379" s="1"/>
+      <c r="F379" s="1"/>
       <c r="G379" s="1"/>
       <c r="H379" s="1"/>
-      <c r="I379" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I379" s="1"/>
+    </row>
+    <row r="380" spans="1:9" outlineLevel="1">
+      <c r="A380" s="3"/>
+      <c r="B380" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C380" s="3"/>
+      <c r="D380" s="3"/>
+      <c r="E380" s="3"/>
+      <c r="F380" s="3"/>
+      <c r="G380" s="3"/>
+      <c r="H380" s="3"/>
+      <c r="I380" s="3"/>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>5365</v>
+        <v>5363</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D381" s="1">
         <v>8443999090</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>3958.53</v>
+        <v>4046.3</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="1"/>
+      <c r="H381" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I381" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>5366</v>
+        <v>5364</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>3958.53</v>
+        <v>3954.11</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="1"/>
+      <c r="H382" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I382" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>9649</v>
+        <v>5365</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D383" s="1">
         <v>8443999090</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>2589.44</v>
+        <v>3954.11</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="1"/>
+      <c r="H383" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I383" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>8488</v>
+        <v>5366</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
         <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>4257.79</v>
+        <v>3954.11</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="1"/>
+      <c r="H384" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I384" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>8489</v>
+        <v>9649</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>2493.57</v>
+        <v>2586.55</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="1"/>
+      <c r="H385" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I385" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>9803</v>
+        <v>8488</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>2454.14</v>
+        <v>4253.04</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="1"/>
+      <c r="H386" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I386" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>9806</v>
+        <v>8489</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>2685.76</v>
+        <v>2490.79</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="1"/>
+      <c r="H387" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I387" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>9807</v>
+        <v>9803</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>2685.76</v>
+        <v>2451.41</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="1"/>
+      <c r="H388" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I388" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>9804</v>
+        <v>9806</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>2685.76</v>
+        <v>2682.76</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="1"/>
+      <c r="H389" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I389" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>9805</v>
+        <v>9807</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>2685.76</v>
+        <v>2682.76</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="1"/>
+      <c r="H390" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I390" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>25283</v>
+        <v>9804</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>1</v>
       </c>
       <c r="F391" s="1">
-        <v>1400</v>
+        <v>2682.76</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="1"/>
+      <c r="H391" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I391" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>27195</v>
+        <v>9805</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>818.05</v>
+        <v>2682.76</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="1"/>
+      <c r="H392" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I392" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>29698</v>
+        <v>25283</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D393" s="1">
         <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>770.5599999999999</v>
+        <v>1398.44</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="1"/>
+      <c r="H393" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I393" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>21414</v>
+        <v>27195</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>16692.48</v>
+        <v>817.14</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="1"/>
+      <c r="H394" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I394" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>20647</v>
+        <v>29698</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>3548.16</v>
+        <v>769.7</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="1"/>
+      <c r="H395" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I395" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>23360</v>
+        <v>21414</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F396" s="1">
-        <v>1066.24</v>
+        <v>16673.85</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="1"/>
+      <c r="H396" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I396" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>23361</v>
+        <v>20647</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>930.5</v>
+        <v>3544.2</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="1"/>
+      <c r="H397" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I397" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>411</v>
+        <v>23360</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>318.08</v>
+        <v>1065.05</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="1"/>
+      <c r="H398" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I398" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>412</v>
+        <v>23361</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
         <v>1</v>
       </c>
       <c r="F399" s="1">
-        <v>1568.9</v>
+        <v>929.46</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="1"/>
+      <c r="H399" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I399" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>224</v>
+        <v>317.73</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H400" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I400" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>224</v>
+        <v>1567.15</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H401" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I401" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
         <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="1"/>
+      <c r="H402" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I402" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>2067.07</v>
+        <v>223.75</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H403" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I403" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>2067.07</v>
+        <v>223.75</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H404" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I404" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>2067.07</v>
+        <v>2064.77</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="1"/>
+      <c r="H405" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I405" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F406" s="1">
-        <v>3766.78</v>
+        <v>2064.77</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="1"/>
+      <c r="H406" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I406" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>1575.62</v>
+        <v>2064.77</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="1"/>
+      <c r="H407" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I407" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F408" s="1">
-        <v>1850.24</v>
+        <v>3762.58</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="1"/>
+      <c r="H408" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I408" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>3244.86</v>
+        <v>1573.86</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="1"/>
+      <c r="H409" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I409" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>20</v>
       </c>
       <c r="F410" s="1">
-        <v>3236.35</v>
+        <v>1848.18</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="1"/>
+      <c r="H410" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I410" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D411" s="1">
         <v>8443999090</v>
       </c>
       <c r="E411" s="1">
         <v>20</v>
       </c>
       <c r="F411" s="1">
-        <v>3253.82</v>
+        <v>3241.24</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="1"/>
+      <c r="H411" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I411" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
         <v>20</v>
       </c>
       <c r="F412" s="1">
-        <v>2854.66</v>
+        <v>3232.74</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="1"/>
+      <c r="H412" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I412" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>12189</v>
+        <v>428</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F413" s="1">
-        <v>6347.26</v>
+        <v>3250.19</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="1"/>
+      <c r="H413" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I413" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>11977</v>
+        <v>432</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F414" s="1">
-        <v>1554.56</v>
+        <v>2851.47</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H414" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I414" s="5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>12043</v>
+        <v>12189</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>989.1799999999999</v>
+        <v>6340.18</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="1"/>
+      <c r="H415" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I415" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>12044</v>
+        <v>11977</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>989.1799999999999</v>
+        <v>1552.83</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H416" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I416" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>12045</v>
+        <v>12043</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>20</v>
       </c>
       <c r="F417" s="1">
-        <v>989.1799999999999</v>
+        <v>988.08</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="1"/>
+      <c r="H417" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I417" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>433</v>
+        <v>12044</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F418" s="1">
-        <v>2878.85</v>
+        <v>988.08</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="1"/>
+      <c r="H418" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I418" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>434</v>
+        <v>12045</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F419" s="1">
-        <v>2975.62</v>
+        <v>988.08</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="1"/>
+      <c r="H419" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I419" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>40</v>
       </c>
       <c r="F420" s="1">
-        <v>2975.62</v>
+        <v>2875.64</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="1"/>
+      <c r="H420" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I420" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>11033</v>
+        <v>434</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F421" s="1">
-        <v>1478.4</v>
+        <v>2972.3</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="1"/>
+      <c r="H421" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I421" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>11034</v>
+        <v>435</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F422" s="1">
-        <v>1064</v>
+        <v>2972.3</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="1"/>
+      <c r="H422" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I422" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>8752</v>
+        <v>11033</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>2614.53</v>
+        <v>1476.75</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="1"/>
+      <c r="H423" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I423" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>7590</v>
+        <v>11034</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>3988.99</v>
+        <v>1062.81</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="1"/>
+      <c r="H424" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I424" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>10304</v>
+        <v>8752</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D425" s="1">
         <v>8443999090</v>
       </c>
       <c r="E425" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>640.64</v>
+        <v>2611.61</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="1"/>
+      <c r="H425" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I425" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>436</v>
+        <v>7590</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>2965.31</v>
+        <v>3984.54</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="1"/>
+      <c r="H426" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I426" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>10306</v>
+        <v>10304</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
         <v>100</v>
       </c>
       <c r="F427" s="1">
-        <v>668.42</v>
+        <v>639.9299999999999</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="1"/>
+      <c r="H427" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I427" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F428" s="1">
-        <v>2774.91</v>
+        <v>2962</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="1"/>
+      <c r="H428" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I428" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>10307</v>
+        <v>10306</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
         <v>100</v>
       </c>
       <c r="F429" s="1">
-        <v>739.2</v>
+        <v>667.67</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="1"/>
+      <c r="H429" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I429" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D430" s="1">
         <v>8443999090</v>
       </c>
       <c r="E430" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F430" s="1">
-        <v>1771.39</v>
+        <v>2771.82</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="1"/>
+      <c r="H430" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I430" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>10308</v>
+        <v>439</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F431" s="1">
-        <v>465.47</v>
+        <v>1769.42</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="1"/>
+      <c r="H431" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I431" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>441</v>
+        <v>10308</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F432" s="1">
-        <v>1305.92</v>
+        <v>464.95</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="1"/>
+      <c r="H432" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I432" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>10309</v>
+        <v>441</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F433" s="1">
-        <v>620.03</v>
+        <v>1304.46</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="1"/>
+      <c r="H433" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I433" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>442</v>
+        <v>10309</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F434" s="1">
-        <v>1966.72</v>
+        <v>619.34</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="1"/>
+      <c r="H434" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I434" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F435" s="1">
-        <v>1330.56</v>
+        <v>1964.53</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="1"/>
+      <c r="H435" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I435" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>10310</v>
+        <v>443</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>413.95</v>
+        <v>1329.08</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="1"/>
+      <c r="H436" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I436" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>444</v>
+        <v>10310</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F437" s="1">
-        <v>1395.97</v>
+        <v>413.49</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="1"/>
+      <c r="H437" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I437" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>10311</v>
+        <v>444</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F438" s="1">
-        <v>579.26</v>
+        <v>1394.41</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="1"/>
+      <c r="H438" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I438" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>445</v>
+        <v>10311</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F439" s="1">
-        <v>1120</v>
+        <v>578.62</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H439" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I439" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>10312</v>
+        <v>445</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F440" s="1">
-        <v>618.6900000000001</v>
+        <v>1118.75</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H440" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I440" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>4782</v>
+        <v>10312</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F441" s="1">
-        <v>1478.4</v>
+        <v>618</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="1"/>
+      <c r="H441" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I441" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>5308</v>
+        <v>4782</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
         <v>60</v>
       </c>
       <c r="F442" s="1">
-        <v>2290.18</v>
+        <v>1476.75</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="1"/>
+      <c r="H442" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I442" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>25791</v>
+        <v>5308</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F443" s="1">
-        <v>721.28</v>
+        <v>2287.62</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="1"/>
+      <c r="H443" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I443" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>4783</v>
+        <v>25791</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>896</v>
+        <v>720.48</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H444" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I444" s="5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>6180</v>
+        <v>4783</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
         <v>60</v>
       </c>
       <c r="F445" s="1">
-        <v>1051.01</v>
+        <v>895</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H445" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I445" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>9669</v>
+        <v>6180</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F446" s="1">
-        <v>1757.95</v>
+        <v>1049.84</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="1"/>
+      <c r="H446" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I446" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>6181</v>
+        <v>9669</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>1636.1</v>
+        <v>1755.99</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="1"/>
+      <c r="H447" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I447" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>9670</v>
+        <v>6181</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F448" s="1">
-        <v>2320.64</v>
+        <v>1634.27</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="1"/>
+      <c r="H448" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I448" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>8728</v>
+        <v>9670</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
         <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>1359.68</v>
+        <v>2318.05</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="1"/>
+      <c r="H449" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I449" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>6487</v>
+        <v>8728</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>1299.2</v>
+        <v>1358.16</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="1"/>
+      <c r="H450" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I450" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>6435</v>
+        <v>6487</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
         <v>60</v>
       </c>
       <c r="F451" s="1">
-        <v>926.46</v>
+        <v>1297.75</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="1"/>
+      <c r="H451" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I451" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>10318</v>
+        <v>6435</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F452" s="1">
-        <v>747.71</v>
+        <v>925.4299999999999</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="1"/>
+      <c r="H452" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I452" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>5246</v>
+        <v>10318</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F453" s="1">
-        <v>1971.2</v>
+        <v>746.88</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H453" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I453" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>10319</v>
+        <v>5246</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D454" s="1">
         <v>8443999090</v>
       </c>
       <c r="E454" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F454" s="1">
-        <v>756.67</v>
+        <v>1969</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H454" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I454" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>7463</v>
+        <v>10319</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D455" s="1">
         <v>8443999090</v>
       </c>
       <c r="E455" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F455" s="1">
-        <v>1572.93</v>
+        <v>755.83</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="1"/>
+      <c r="H455" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I455" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>7208</v>
+        <v>7463</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D456" s="1">
         <v>8443999090</v>
       </c>
       <c r="E456" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F456" s="1">
-        <v>1156.74</v>
+        <v>1571.17</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="1"/>
+      <c r="H456" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I456" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>9614</v>
+        <v>7208</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D457" s="1">
         <v>8443999090</v>
       </c>
       <c r="E457" s="1">
         <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>4058.43</v>
+        <v>1155.45</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="1"/>
+      <c r="H457" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I457" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>9609</v>
+        <v>9614</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
         <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>4058.43</v>
+        <v>4053.9</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="1"/>
+      <c r="H458" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I458" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>9611</v>
+        <v>9609</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>4058.43</v>
+        <v>4053.9</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="1"/>
+      <c r="H459" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I459" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>9612</v>
+        <v>9611</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
         <v>1</v>
       </c>
       <c r="F460" s="1">
-        <v>3937.47</v>
+        <v>4053.9</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="1"/>
+      <c r="H460" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I460" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>9610</v>
+        <v>9612</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D461" s="1">
         <v>8443999090</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>4058.43</v>
+        <v>3933.08</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="1"/>
+      <c r="H461" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I461" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>9935</v>
+        <v>9610</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
         <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>1244.99</v>
+        <v>4053.9</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="1"/>
+      <c r="H462" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I462" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>9936</v>
+        <v>9935</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>930.9400000000001</v>
+        <v>1243.6</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="1"/>
+      <c r="H463" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I463" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>9937</v>
+        <v>9936</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D464" s="1">
         <v>8443999090</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>930.9400000000001</v>
+        <v>929.91</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H464" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I464" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>9938</v>
+        <v>9937</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>930.9400000000001</v>
+        <v>929.91</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H465" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I465" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>8033</v>
+        <v>9938</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>1530.37</v>
+        <v>929.91</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="1"/>
+      <c r="H466" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I466" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>8034</v>
+        <v>8033</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D467" s="1">
         <v>8443999090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>1530.37</v>
+        <v>1528.66</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="1"/>
+      <c r="H467" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I467" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>8035</v>
+        <v>8034</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D468" s="1">
         <v>8443999090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>1530.37</v>
+        <v>1528.66</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="1"/>
+      <c r="H468" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I468" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>8032</v>
+        <v>8035</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D469" s="1">
         <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>2181.76</v>
+        <v>1528.66</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="1"/>
+      <c r="H469" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I469" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>18164</v>
+        <v>8032</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>2937.98</v>
+        <v>2179.33</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="1"/>
+      <c r="H470" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I470" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>18165</v>
+        <v>18164</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
       <c r="F471" s="1">
-        <v>2508.35</v>
+        <v>2934.71</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="1"/>
+      <c r="H471" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I471" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>9613</v>
+        <v>18165</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>4289.15</v>
+        <v>2505.55</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="1"/>
+      <c r="H472" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I472" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>8753</v>
+        <v>9613</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>2308.54</v>
+        <v>4284.37</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="1"/>
+      <c r="H473" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I473" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>8756</v>
+        <v>8753</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="1"/>
+      <c r="H474" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I474" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>8757</v>
+        <v>8756</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="1"/>
+      <c r="H475" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I475" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>8754</v>
+        <v>8757</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="1"/>
+      <c r="H476" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I476" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>8755</v>
+        <v>8754</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="1"/>
+      <c r="H477" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I477" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>9869</v>
+        <v>8755</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>1419.26</v>
+        <v>2305.97</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="1"/>
+      <c r="H478" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I478" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>9849</v>
+        <v>9869</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
         <v>60</v>
       </c>
       <c r="F479" s="1">
-        <v>1378.05</v>
+        <v>1417.68</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="1"/>
+      <c r="H479" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I479" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>13358</v>
+        <v>9849</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F480" s="1">
-        <v>756.67</v>
+        <v>1376.51</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="1"/>
+      <c r="H480" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I480" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>17213</v>
+        <v>13358</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>904.96</v>
+        <v>755.83</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H481" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I481" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>11936</v>
+        <v>17213</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>1013.38</v>
+        <v>903.95</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H482" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I482" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>11937</v>
+        <v>11936</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>1236.93</v>
+        <v>1012.25</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="1"/>
+      <c r="H483" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I483" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>11938</v>
+        <v>11937</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
         <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>2447.42</v>
+        <v>1235.55</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="1"/>
+      <c r="H484" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I484" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>11939</v>
+        <v>11938</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D485" s="1">
         <v>8443999090</v>
       </c>
       <c r="E485" s="1">
         <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>2075.58</v>
+        <v>2444.69</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="1"/>
+      <c r="H485" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I485" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>11368</v>
+        <v>11939</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D486" s="1">
         <v>8443999090</v>
       </c>
       <c r="E486" s="1">
         <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>2696.06</v>
+        <v>2073.27</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="1"/>
+      <c r="H486" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I486" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>20108</v>
+        <v>11368</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D487" s="1">
         <v>8443999090</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>1528.58</v>
+        <v>2693.06</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="1"/>
+      <c r="H487" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I487" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>16380</v>
+        <v>20108</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D488" s="1">
         <v>8443999090</v>
       </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>853.89</v>
+        <v>1526.87</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="1"/>
+      <c r="H488" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I488" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>16593</v>
+        <v>16380</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>734.27</v>
+        <v>852.9400000000001</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="1"/>
+      <c r="H489" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I489" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>28713</v>
+        <v>16593</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>267.01</v>
+        <v>733.45</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="1"/>
+      <c r="H490" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I490" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>17531</v>
+        <v>28713</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D491" s="1">
         <v>8443999090</v>
       </c>
       <c r="E491" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F491" s="1">
-        <v>625.86</v>
+        <v>266.71</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="1"/>
+      <c r="H491" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I491" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>28714</v>
+        <v>17531</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F492" s="1">
-        <v>228.48</v>
+        <v>625.16</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="1"/>
+      <c r="H492" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I492" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>19711</v>
+        <v>28714</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>575.23</v>
+        <v>228.23</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="1"/>
+      <c r="H493" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I493" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>28715</v>
+        <v>19711</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F494" s="1">
-        <v>228.48</v>
+        <v>574.59</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="1"/>
+      <c r="H494" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I494" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>19712</v>
+        <v>28715</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D495" s="1">
         <v>8443999090</v>
       </c>
       <c r="E495" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>575.23</v>
+        <v>228.23</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="1"/>
+      <c r="H495" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I495" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>28716</v>
+        <v>19712</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D496" s="1">
         <v>8443999090</v>
       </c>
       <c r="E496" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F496" s="1">
-        <v>228.48</v>
+        <v>574.59</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="1"/>
+      <c r="H496" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I496" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>19713</v>
+        <v>28716</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D497" s="1">
         <v>8443999090</v>
       </c>
       <c r="E497" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>575.23</v>
+        <v>228.23</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="1"/>
+      <c r="H497" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I497" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>16398</v>
+        <v>19713</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D498" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E498" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F498" s="1">
-        <v>2453.7</v>
+        <v>574.59</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="1"/>
+      <c r="H498" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I498" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>28717</v>
+        <v>16398</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D499" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>416.19</v>
+        <v>2450.96</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="1"/>
+      <c r="H499" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I499" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>16391</v>
+        <v>28717</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D500" s="1">
         <v>8443999090</v>
       </c>
       <c r="E500" s="1">
         <v>1</v>
       </c>
       <c r="F500" s="1">
-        <v>1926.4</v>
+        <v>415.73</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="1"/>
+      <c r="H500" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I500" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>28718</v>
+        <v>16391</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D501" s="1">
         <v>8443999090</v>
       </c>
       <c r="E501" s="1">
         <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>416.19</v>
+        <v>1924.25</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="1"/>
+      <c r="H501" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I501" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>16392</v>
+        <v>28718</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D502" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>2128.9</v>
+        <v>415.73</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="1"/>
+      <c r="H502" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I502" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>28719</v>
+        <v>16392</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D503" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>416.19</v>
+        <v>2126.52</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="1"/>
+      <c r="H503" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I503" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>16393</v>
+        <v>28719</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D504" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>2128.9</v>
+        <v>415.73</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="1"/>
+      <c r="H504" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I504" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>28720</v>
+        <v>16393</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D505" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>416.19</v>
+        <v>2126.52</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="1"/>
+      <c r="H505" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I505" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>16394</v>
+        <v>28720</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D506" s="1">
         <v>8443999090</v>
       </c>
       <c r="E506" s="1">
         <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>3997.06</v>
+        <v>415.73</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="1"/>
+      <c r="H506" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I506" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>16395</v>
+        <v>16394</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D507" s="1">
         <v>8443999090</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>4833.47</v>
+        <v>3992.6</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="1"/>
+      <c r="H507" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I507" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>16396</v>
+        <v>16395</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D508" s="1">
         <v>8443999090</v>
       </c>
       <c r="E508" s="1">
         <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>4833.47</v>
+        <v>4828.08</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="1"/>
+      <c r="H508" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I508" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>16397</v>
+        <v>16396</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D509" s="1">
         <v>8443999090</v>
       </c>
       <c r="E509" s="1">
         <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>4833.47</v>
+        <v>4828.08</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="1"/>
+      <c r="H509" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I509" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>19823</v>
+        <v>16397</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D510" s="1">
         <v>8443999090</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>1140.16</v>
+        <v>4828.08</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="1"/>
+      <c r="H510" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I510" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>28329</v>
+        <v>19823</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D511" s="1">
         <v>8443999090</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>605.25</v>
+        <v>1138.89</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="1"/>
+      <c r="H511" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I511" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>19822</v>
+        <v>28329</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D512" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>936.77</v>
+        <v>604.5700000000001</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="1"/>
+      <c r="H512" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I512" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>19825</v>
+        <v>19822</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D513" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>1952.38</v>
+        <v>935.72</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="1"/>
+      <c r="H513" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I513" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>19824</v>
+        <v>19825</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D514" s="1">
         <v>8443999090</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>1952.38</v>
+        <v>1950.21</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="1"/>
+      <c r="H514" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I514" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>21784</v>
+        <v>19824</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D515" s="1">
         <v>8443999090</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>643.33</v>
+        <v>1950.21</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="1"/>
+      <c r="H515" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I515" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>21783</v>
+        <v>21784</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D516" s="1">
         <v>8443999090</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>768.77</v>
+        <v>642.61</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="1"/>
+      <c r="H516" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I516" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>25755</v>
+        <v>21783</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D517" s="1">
         <v>8443999090</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>3884.61</v>
+        <v>767.91</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="1"/>
+      <c r="H517" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I517" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>21345</v>
+        <v>25755</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D518" s="1">
         <v>8443999090</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>2048.7</v>
+        <v>3880.27</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="1"/>
+      <c r="H518" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I518" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>24932</v>
+        <v>21345</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D519" s="1">
         <v>8443999090</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>1397.76</v>
+        <v>2046.42</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="1"/>
+      <c r="H519" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I519" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>24934</v>
+        <v>24932</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D520" s="1">
         <v>8443999090</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>805.95</v>
+        <v>1396.2</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="1"/>
+      <c r="H520" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I520" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>28744</v>
+        <v>24934</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D521" s="1">
         <v>8443999090</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>327.94</v>
+        <v>805.05</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="1"/>
+      <c r="H521" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I521" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>24935</v>
+        <v>28744</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D522" s="1">
         <v>8443999090</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>805.95</v>
+        <v>327.57</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="1"/>
+      <c r="H522" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I522" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>28746</v>
+        <v>24935</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D523" s="1">
         <v>8443999090</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>327.94</v>
+        <v>805.05</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="1"/>
+      <c r="H523" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I523" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>24936</v>
+        <v>28746</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D524" s="1">
         <v>8443999090</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>805.95</v>
+        <v>327.57</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="1"/>
+      <c r="H524" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I524" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>28747</v>
+        <v>24936</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D525" s="1">
         <v>8443999090</v>
       </c>
       <c r="E525" s="1">
         <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>327.94</v>
+        <v>805.05</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="1"/>
+      <c r="H525" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I525" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>24933</v>
+        <v>28747</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D526" s="1">
         <v>8443999090</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>2090.37</v>
+        <v>327.57</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="1"/>
+      <c r="H526" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I526" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>24937</v>
+        <v>24933</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D527" s="1">
         <v>8443999090</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>1110.59</v>
+        <v>2088.04</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="1"/>
+      <c r="H527" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I527" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>24939</v>
+        <v>24937</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D528" s="1">
         <v>8443999090</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>1110.59</v>
+        <v>1109.35</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="1"/>
+      <c r="H528" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I528" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>24940</v>
+        <v>24939</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D529" s="1">
         <v>8443999090</v>
       </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>1110.59</v>
+        <v>1109.35</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="1"/>
+      <c r="H529" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I529" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>8481</v>
+        <v>24940</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D530" s="1">
         <v>8443999090</v>
       </c>
       <c r="E530" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>1229.31</v>
+        <v>1109.35</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="1"/>
+      <c r="H530" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I530" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>9054</v>
+        <v>8481</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D531" s="1">
         <v>8443999090</v>
       </c>
       <c r="E531" s="1">
         <v>60</v>
       </c>
       <c r="F531" s="1">
-        <v>2069.76</v>
+        <v>1227.94</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="1"/>
+      <c r="H531" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I531" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>8482</v>
+        <v>9054</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D532" s="1">
         <v>8443999090</v>
       </c>
       <c r="E532" s="1">
         <v>60</v>
       </c>
       <c r="F532" s="1">
-        <v>1494.08</v>
+        <v>2067.45</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="1"/>
+      <c r="H532" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I532" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>9055</v>
+        <v>8482</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D533" s="1">
         <v>8443999090</v>
       </c>
       <c r="E533" s="1">
         <v>60</v>
       </c>
       <c r="F533" s="1">
-        <v>1724.8</v>
+        <v>1492.41</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="1"/>
+      <c r="H533" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I533" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>25709</v>
+        <v>9055</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="D534" s="1">
         <v>8443999090</v>
       </c>
       <c r="E534" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F534" s="1">
-        <v>1016.06</v>
+        <v>1722.88</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="1"/>
+      <c r="H534" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I534" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>17987</v>
+        <v>25709</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D535" s="1">
         <v>8443999090</v>
       </c>
       <c r="E535" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>1248.58</v>
+        <v>1014.93</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="1"/>
+      <c r="H535" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I535" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>28722</v>
+        <v>17987</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D536" s="1">
         <v>8443999090</v>
       </c>
       <c r="E536" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F536" s="1">
-        <v>267.01</v>
+        <v>1247.18</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="1"/>
+      <c r="H536" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I536" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>28723</v>
+        <v>28722</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D537" s="1">
         <v>8443999090</v>
       </c>
       <c r="E537" s="1">
         <v>1</v>
       </c>
       <c r="F537" s="1">
-        <v>224</v>
+        <v>266.71</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="1"/>
+      <c r="H537" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I537" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>11853</v>
+        <v>28723</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D538" s="1">
         <v>8443999090</v>
       </c>
       <c r="E538" s="1">
         <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>941.25</v>
+        <v>223.75</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="1"/>
+      <c r="H538" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I538" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>28724</v>
+        <v>11853</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D539" s="1">
         <v>8443999090</v>
       </c>
       <c r="E539" s="1">
         <v>1</v>
       </c>
       <c r="F539" s="1">
-        <v>224</v>
+        <v>940.2</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="1"/>
+      <c r="H539" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I539" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="2">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>11854</v>
+        <v>28724</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D540" s="1">
         <v>8443999090</v>
       </c>
       <c r="E540" s="1">
         <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>941.25</v>
+        <v>223.75</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="1"/>
+      <c r="H540" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I540" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>28725</v>
+        <v>11854</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D541" s="1">
         <v>8443999090</v>
       </c>
       <c r="E541" s="1">
         <v>1</v>
       </c>
       <c r="F541" s="1">
-        <v>224</v>
+        <v>940.2</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="1"/>
+      <c r="H541" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I541" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>11855</v>
+        <v>28725</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D542" s="1">
         <v>8443999090</v>
       </c>
       <c r="E542" s="1">
         <v>1</v>
       </c>
       <c r="F542" s="1">
-        <v>941.25</v>
+        <v>223.75</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="1"/>
+      <c r="H542" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I542" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>11856</v>
+        <v>11855</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="D543" s="1">
         <v>8443999090</v>
       </c>
       <c r="E543" s="1">
         <v>1</v>
       </c>
       <c r="F543" s="1">
-        <v>2046.46</v>
+        <v>940.2</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="1"/>
+      <c r="H543" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I543" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="2">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>17973</v>
+        <v>11856</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="D544" s="1">
         <v>8443999090</v>
       </c>
       <c r="E544" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F544" s="1">
-        <v>2735.49</v>
+        <v>2044.18</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="1"/>
+      <c r="H544" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I544" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>28748</v>
+        <v>17973</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D545" s="1">
         <v>8443999090</v>
       </c>
       <c r="E545" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F545" s="1">
-        <v>560</v>
+        <v>2732.44</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="1"/>
+      <c r="H545" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I545" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>16654</v>
+        <v>28748</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="D546" s="1">
         <v>8443999090</v>
       </c>
       <c r="E546" s="1">
         <v>1</v>
       </c>
       <c r="F546" s="1">
-        <v>1990.91</v>
+        <v>559.38</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="1"/>
+      <c r="H546" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I546" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>28749</v>
+        <v>16654</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D547" s="1">
         <v>8443999090</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>458.3</v>
+        <v>1988.69</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="1"/>
+      <c r="H547" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I547" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="2">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>17708</v>
+        <v>28749</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="D548" s="1">
         <v>8443999090</v>
       </c>
       <c r="E548" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F548" s="1">
-        <v>1990.91</v>
+        <v>457.79</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="1"/>
+      <c r="H548" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I548" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>28814</v>
+        <v>17708</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D549" s="1">
         <v>8443999090</v>
       </c>
       <c r="E549" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F549" s="1">
-        <v>458.3</v>
+        <v>1988.69</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="1"/>
+      <c r="H549" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I549" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>17709</v>
+        <v>28814</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D550" s="1">
         <v>8443999090</v>
       </c>
       <c r="E550" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F550" s="1">
-        <v>1990.91</v>
+        <v>457.79</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="1"/>
+      <c r="H550" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I550" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>28815</v>
+        <v>17709</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D551" s="1">
         <v>8443999090</v>
       </c>
       <c r="E551" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F551" s="1">
-        <v>458.3</v>
+        <v>1988.69</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="1"/>
+      <c r="H551" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I551" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>16653</v>
+        <v>28815</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D552" s="1">
         <v>8443999090</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>1357.44</v>
+        <v>457.79</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="1"/>
+      <c r="H552" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I552" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="2">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>16558</v>
+        <v>16653</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D553" s="1">
         <v>8443999090</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>1788.42</v>
+        <v>1355.93</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="1"/>
+      <c r="H553" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I553" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="2">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>28737</v>
+        <v>16558</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D554" s="1">
         <v>8443999090</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>594.9400000000001</v>
+        <v>1786.42</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="1"/>
+      <c r="H554" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I554" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="2">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>16559</v>
+        <v>28737</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D555" s="1">
         <v>8443999090</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>992.77</v>
+        <v>594.28</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="1"/>
+      <c r="H555" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I555" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="2">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>28738</v>
+        <v>16559</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="D556" s="1">
         <v>8443999090</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>400.06</v>
+        <v>991.66</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="1"/>
+      <c r="H556" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I556" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="2">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>16555</v>
+        <v>28738</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="D557" s="1">
         <v>8443999090</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>992.77</v>
+        <v>399.62</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="1"/>
+      <c r="H557" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I557" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="2">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>28741</v>
+        <v>16555</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D558" s="1">
         <v>8443999090</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>400.06</v>
+        <v>991.66</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="1"/>
+      <c r="H558" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I558" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="2">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>16560</v>
+        <v>28741</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D559" s="1">
         <v>8443999090</v>
       </c>
       <c r="E559" s="1">
         <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>992.77</v>
+        <v>399.62</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="1"/>
+      <c r="H559" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I559" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="2">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>28742</v>
+        <v>16560</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D560" s="1">
         <v>8443999090</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>400.06</v>
+        <v>991.66</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="1"/>
+      <c r="H560" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I560" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="2">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>16286</v>
+        <v>28742</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D561" s="1">
         <v>8443999090</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>1095.81</v>
+        <v>399.62</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="1"/>
+      <c r="H561" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I561" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="2">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>19511</v>
+        <v>16286</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="D562" s="1">
         <v>8443999090</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>448</v>
+        <v>1094.59</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="1"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="H562" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I562" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="2">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>19512</v>
+        <v>19511</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D563" s="1">
         <v>8443999090</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="1"/>
+      <c r="H563" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I563" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="2">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>19513</v>
+        <v>19512</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D564" s="1">
         <v>8443999090</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="1"/>
+      <c r="H564" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I564" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="2">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>23649</v>
+        <v>19513</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D565" s="1">
         <v>8443999090</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>1690.75</v>
+        <v>447.5</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H565" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I565" s="1" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="2">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>23650</v>
+        <v>23649</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D566" s="1">
         <v>8443999090</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>1710.02</v>
+        <v>1688.87</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="1"/>
+      <c r="H566" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I566" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="2">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>23652</v>
+        <v>23650</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D567" s="1">
         <v>8443999090</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>1688.06</v>
+        <v>1708.11</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="1"/>
+      <c r="H567" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I567" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="2">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>23648</v>
+        <v>23652</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D568" s="1">
         <v>8443999090</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>2555.84</v>
+        <v>1686.18</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="1"/>
+      <c r="H568" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I568" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="2">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>25718</v>
+        <v>23648</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D569" s="1">
         <v>8443999090</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>546.5599999999999</v>
+        <v>2552.99</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="1"/>
+      <c r="H569" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I569" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="2">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>25717</v>
+        <v>25718</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D570" s="1">
         <v>8443999090</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>546.5599999999999</v>
+        <v>545.95</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="1"/>
+      <c r="H570" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I570" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="2">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>25716</v>
+        <v>25717</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D571" s="1">
         <v>8443999090</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>546.5599999999999</v>
+        <v>545.95</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="1"/>
+      <c r="H571" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I571" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="2">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>25714</v>
+        <v>25716</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D572" s="1">
         <v>8443999090</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>877.1799999999999</v>
+        <v>545.95</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="1"/>
+      <c r="H572" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I572" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="2">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>25721</v>
+        <v>25714</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D573" s="1">
         <v>8443999090</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>975.3</v>
+        <v>876.21</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="1"/>
+      <c r="H573" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I573" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>25722</v>
+        <v>25721</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D574" s="1">
         <v>8443999090</v>
       </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>975.3</v>
+        <v>974.21</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="1"/>
+      <c r="H574" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I574" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="2">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>25723</v>
+        <v>25722</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D575" s="1">
         <v>8443999090</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>975.3</v>
+        <v>974.21</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="1"/>
+      <c r="H575" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I575" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="2">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>25720</v>
+        <v>25723</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D576" s="1">
         <v>8443999090</v>
       </c>
       <c r="E576" s="1">
         <v>1</v>
       </c>
       <c r="F576" s="1">
-        <v>1985.98</v>
+        <v>974.21</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="1"/>
+      <c r="H576" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I576" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="2">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>6735</v>
+        <v>25720</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D577" s="1">
         <v>8443999090</v>
       </c>
       <c r="E577" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>2248.51</v>
+        <v>1983.77</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="1"/>
+      <c r="H577" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I577" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="2">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>6736</v>
+        <v>6735</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D578" s="1">
         <v>8443999090</v>
       </c>
       <c r="E578" s="1">
         <v>30</v>
       </c>
       <c r="F578" s="1">
-        <v>1318.02</v>
+        <v>2246</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="1"/>
+      <c r="H578" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I578" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="2">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>6737</v>
+        <v>6736</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D579" s="1">
         <v>8443999090</v>
       </c>
       <c r="E579" s="1">
         <v>30</v>
       </c>
       <c r="F579" s="1">
-        <v>776.83</v>
+        <v>1316.55</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="1"/>
+      <c r="H579" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I579" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="2">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>6738</v>
+        <v>6737</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D580" s="1">
         <v>8443999090</v>
       </c>
       <c r="E580" s="1">
         <v>30</v>
       </c>
       <c r="F580" s="1">
-        <v>846.72</v>
+        <v>775.97</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="1"/>
+      <c r="H580" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I580" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="2">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>6739</v>
+        <v>6738</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="D581" s="1">
         <v>8443999090</v>
       </c>
       <c r="E581" s="1">
         <v>30</v>
       </c>
       <c r="F581" s="1">
-        <v>781.76</v>
+        <v>845.78</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="1"/>
+      <c r="H581" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I581" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>6740</v>
+        <v>6739</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="D582" s="1">
         <v>8443999090</v>
       </c>
       <c r="E582" s="1">
         <v>30</v>
       </c>
       <c r="F582" s="1">
-        <v>791.17</v>
+        <v>780.89</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="1"/>
+      <c r="H582" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I582" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>6741</v>
+        <v>6740</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D583" s="1">
         <v>8443999090</v>
       </c>
       <c r="E583" s="1">
         <v>30</v>
       </c>
       <c r="F583" s="1">
-        <v>791.17</v>
+        <v>790.29</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="1"/>
+      <c r="H583" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I583" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>10019</v>
+        <v>6741</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D584" s="1">
         <v>8443999090</v>
       </c>
       <c r="E584" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F584" s="1">
-        <v>650.5</v>
+        <v>790.29</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="1"/>
+      <c r="H584" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I584" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>10023</v>
+        <v>10019</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="D585" s="1">
         <v>8443999090</v>
       </c>
       <c r="E585" s="1">
         <v>60</v>
       </c>
       <c r="F585" s="1">
-        <v>566.72</v>
+        <v>649.77</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="1"/>
+      <c r="H585" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I585" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>10020</v>
+        <v>10023</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D586" s="1">
         <v>8443999090</v>
       </c>
       <c r="E586" s="1">
         <v>60</v>
       </c>
       <c r="F586" s="1">
-        <v>577.02</v>
+        <v>566.09</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="1"/>
+      <c r="H586" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I586" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>10021</v>
+        <v>10020</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="D587" s="1">
         <v>8443999090</v>
       </c>
       <c r="E587" s="1">
         <v>60</v>
       </c>
       <c r="F587" s="1">
-        <v>577.02</v>
+        <v>576.38</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="1"/>
+      <c r="H587" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I587" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
         <v>10022</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D588" s="1">
         <v>8443999090</v>
       </c>
       <c r="E588" s="1">
         <v>60</v>
       </c>
       <c r="F588" s="1">
-        <v>577.02</v>
+        <v>576.38</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="1"/>
+      <c r="H588" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I588" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="2">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
         <v>20683</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D589" s="1">
         <v>8443999090</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
       <c r="F589" s="1">
-        <v>797.89</v>
+        <v>797</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="1"/>
+      <c r="H589" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I589" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="2">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
         <v>20682</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D590" s="1">
         <v>8443999090</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>672.9</v>
+        <v>672.15</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="1"/>
+      <c r="H590" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I590" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="2">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
         <v>20684</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D591" s="1">
         <v>8443999090</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>1391.94</v>
+        <v>1390.38</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="1"/>
+      <c r="H591" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I591" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="2">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
         <v>29029</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D592" s="1">
         <v>8443999090</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>669.3099999999999</v>
+        <v>668.5700000000001</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="1"/>
+      <c r="H592" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I592" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="2">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
         <v>29028</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D593" s="1">
         <v>8443999090</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>669.3099999999999</v>
+        <v>668.5700000000001</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="1"/>
+      <c r="H593" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I593" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="2">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
         <v>29031</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D594" s="1">
         <v>8443999090</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>1171.97</v>
+        <v>1170.66</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="1"/>
+      <c r="H594" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I594" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="2">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
         <v>29030</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D595" s="1">
         <v>8443999090</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>1276.35</v>
+        <v>1274.93</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="1"/>
+      <c r="H595" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I595" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
         <v>34044</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D596" s="1">
         <v>8443999090</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>883.01</v>
+        <v>792.52</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="1"/>
+      <c r="H596" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I596" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="2">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
         <v>34043</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D597" s="1">
         <v>8443999090</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>887.04</v>
+        <v>886.05</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="1"/>
+      <c r="H597" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I597" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="2">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
         <v>34122</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D598" s="1">
         <v>3215902000</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>4209.41</v>
+        <v>4204.71</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="1"/>
+      <c r="H598" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I598" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="2">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
         <v>34120</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="D599" s="1">
         <v>3215902000</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>4209.41</v>
+        <v>4204.71</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="1"/>
+      <c r="H599" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I599" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="2">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
         <v>34121</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D600" s="1">
         <v>3215902000</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>4209.41</v>
+        <v>4204.71</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="1"/>
+      <c r="H600" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I600" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="2">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
         <v>34119</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D601" s="1">
         <v>3215902000</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>1935.36</v>
+        <v>1933.2</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="1"/>
+      <c r="H601" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I601" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="2">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
         <v>34117</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D602" s="1">
         <v>3215902000</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>1935.36</v>
+        <v>1933.2</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="1"/>
+      <c r="H602" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I602" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="2">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
         <v>34118</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D603" s="1">
         <v>3215902000</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>1935.36</v>
+        <v>1933.2</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="1"/>
+      <c r="H603" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I603" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="2">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
         <v>34116</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D604" s="1">
         <v>3215902000</v>
       </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
       <c r="F604" s="1">
-        <v>2324.67</v>
+        <v>2322.08</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="1"/>
+      <c r="H604" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I604" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="2">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
         <v>34115</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="D605" s="1">
         <v>3215902000</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>3783.81</v>
+        <v>3779.59</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="1"/>
+      <c r="H605" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I605" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="2">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
         <v>31273</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D606" s="1">
         <v>8443999090</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
       <c r="F606" s="1">
-        <v>1218.56</v>
+        <v>1217.2</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="1"/>
+      <c r="H606" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I606" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="2">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
         <v>31272</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D607" s="1">
         <v>8443999090</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>1218.56</v>
+        <v>1217.2</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="1"/>
+      <c r="H607" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I607" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="2">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
         <v>31271</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D608" s="1">
         <v>8443999090</v>
       </c>
       <c r="E608" s="1">
         <v>1</v>
       </c>
       <c r="F608" s="1">
-        <v>1218.56</v>
+        <v>1217.2</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="1"/>
+      <c r="H608" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I608" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="2">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
         <v>31256</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="D609" s="1">
         <v>8443999090</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>2390.98</v>
+        <v>2388.31</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="1"/>
+      <c r="H609" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I609" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="2">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
-        <v>34775</v>
+        <v>35090</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D610" s="1">
         <v>8443999090</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>715.46</v>
+        <v>691.39</v>
       </c>
       <c r="G610" s="1"/>
       <c r="H610" s="5" t="s">
-        <v>616</v>
+        <v>15</v>
       </c>
       <c r="I610" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="2">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
-        <v>30769</v>
+        <v>34775</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="D611" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>244.61</v>
+        <v>714.66</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="1"/>
+      <c r="H611" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I611" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="2">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
-        <v>30225</v>
+        <v>30769</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="D612" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>643.78</v>
+        <v>244.34</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="1"/>
+      <c r="H612" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I612" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="2">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
-        <v>30226</v>
+        <v>30225</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D613" s="1">
         <v>8443999090</v>
       </c>
       <c r="E613" s="1">
         <v>1</v>
       </c>
       <c r="F613" s="1">
-        <v>676.9299999999999</v>
+        <v>643.0599999999999</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="1"/>
+      <c r="H613" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I613" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="2">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
-        <v>30227</v>
+        <v>30226</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="D614" s="1">
         <v>8443999090</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>588.22</v>
+        <v>676.17</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="1"/>
+      <c r="H614" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I614" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="2">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
-        <v>30228</v>
+        <v>30227</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="D615" s="1">
         <v>8443999090</v>
       </c>
       <c r="E615" s="1">
         <v>1</v>
       </c>
       <c r="F615" s="1">
-        <v>680.96</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="1"/>
+      <c r="H615" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I615" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="2">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
-        <v>30257</v>
+        <v>30228</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="D616" s="1">
         <v>8443999090</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
       <c r="F616" s="1">
-        <v>624.51</v>
+        <v>680.2</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="1"/>
+      <c r="H616" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I616" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="2">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
-        <v>30270</v>
+        <v>30257</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="D617" s="1">
         <v>8443999090</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
       <c r="F617" s="1">
-        <v>586.88</v>
+        <v>623.8200000000001</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="1"/>
+      <c r="H617" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I617" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="2">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
-        <v>30659</v>
+        <v>30270</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="D618" s="1">
         <v>8443999090</v>
       </c>
       <c r="E618" s="1">
         <v>1</v>
       </c>
       <c r="F618" s="1">
-        <v>756.67</v>
+        <v>586.23</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="1"/>
+      <c r="H618" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I618" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="2">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
-        <v>30663</v>
+        <v>30659</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D619" s="1">
         <v>8443999090</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>725.3099999999999</v>
+        <v>755.83</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="1"/>
+      <c r="H619" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I619" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="2">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
-        <v>30660</v>
+        <v>30663</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="D620" s="1">
         <v>8443999090</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>570.3</v>
+        <v>724.5</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="1"/>
+      <c r="H620" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I620" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="2">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
-        <v>30271</v>
+        <v>30660</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D621" s="1">
         <v>8443999090</v>
       </c>
       <c r="E621" s="1">
         <v>1</v>
       </c>
       <c r="F621" s="1">
-        <v>625.86</v>
+        <v>569.67</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="1"/>
+      <c r="H621" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I621" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="2">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
-        <v>30661</v>
+        <v>30271</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="D622" s="1">
         <v>8443999090</v>
       </c>
       <c r="E622" s="1">
         <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>693.95</v>
+        <v>625.16</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="1"/>
+      <c r="H622" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I622" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="2">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
-        <v>30662</v>
+        <v>30661</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="D623" s="1">
         <v>8443999090</v>
       </c>
       <c r="E623" s="1">
         <v>1</v>
       </c>
       <c r="F623" s="1">
-        <v>683.2</v>
+        <v>693.1799999999999</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="1"/>
+      <c r="H623" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I623" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="2">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
-        <v>30664</v>
+        <v>30662</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="D624" s="1">
         <v>8443999090</v>
       </c>
       <c r="E624" s="1">
         <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>672.9</v>
+        <v>682.4400000000001</v>
       </c>
       <c r="G624" s="1"/>
-      <c r="H624" s="1"/>
+      <c r="H624" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I624" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="2">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
-        <v>30272</v>
+        <v>30664</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="D625" s="1">
         <v>8443999090</v>
       </c>
       <c r="E625" s="1">
         <v>1</v>
       </c>
       <c r="F625" s="1">
-        <v>807.74</v>
+        <v>672.15</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="1"/>
+      <c r="H625" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I625" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="2">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
-        <v>30273</v>
+        <v>30272</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D626" s="1">
         <v>8443999090</v>
       </c>
       <c r="E626" s="1">
         <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>857.92</v>
+        <v>806.84</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="1"/>
+      <c r="H626" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I626" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="2">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
-        <v>30274</v>
+        <v>30273</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="D627" s="1">
         <v>8443999090</v>
       </c>
       <c r="E627" s="1">
         <v>1</v>
       </c>
       <c r="F627" s="1">
-        <v>756.67</v>
+        <v>856.96</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="1"/>
+      <c r="H627" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I627" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="2">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
-        <v>33716</v>
+        <v>30274</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D628" s="1">
         <v>8443999090</v>
       </c>
       <c r="E628" s="1">
         <v>1</v>
       </c>
       <c r="F628" s="1">
-        <v>427.84</v>
+        <v>755.83</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="1"/>
+      <c r="H628" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I628" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="2">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
-        <v>30268</v>
+        <v>33716</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="D629" s="1">
         <v>8443999090</v>
       </c>
       <c r="E629" s="1">
         <v>1</v>
       </c>
       <c r="F629" s="1">
-        <v>673.34</v>
+        <v>427.36</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="1"/>
+      <c r="H629" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I629" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="2">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
-        <v>30275</v>
+        <v>30268</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="D630" s="1">
         <v>8443999090</v>
       </c>
       <c r="E630" s="1">
         <v>1</v>
       </c>
       <c r="F630" s="1">
-        <v>505.34</v>
+        <v>672.59</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="1"/>
+      <c r="H630" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I630" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="2">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
-        <v>30276</v>
+        <v>30275</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="D631" s="1">
         <v>8443999090</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>655.87</v>
+        <v>504.78</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="1"/>
+      <c r="H631" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I631" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="2">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
-        <v>30278</v>
+        <v>30276</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="D632" s="1">
         <v>8443999090</v>
       </c>
       <c r="E632" s="1">
         <v>1</v>
       </c>
       <c r="F632" s="1">
-        <v>749.0599999999999</v>
+        <v>655.14</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="1"/>
+      <c r="H632" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I632" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="2">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
-        <v>30277</v>
+        <v>30278</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="D633" s="1">
         <v>8443999090</v>
       </c>
       <c r="E633" s="1">
         <v>1</v>
       </c>
       <c r="F633" s="1">
-        <v>806.4</v>
+        <v>748.22</v>
       </c>
       <c r="G633" s="1"/>
-      <c r="H633" s="1"/>
+      <c r="H633" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I633" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="2">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
-        <v>30206</v>
+        <v>30277</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="D634" s="1">
         <v>8443999090</v>
       </c>
       <c r="E634" s="1">
         <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>633.47</v>
+        <v>805.5</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="1"/>
+      <c r="H634" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I634" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="2">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
-        <v>30279</v>
+        <v>30206</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="D635" s="1">
         <v>8443999090</v>
       </c>
       <c r="E635" s="1">
         <v>1</v>
       </c>
       <c r="F635" s="1">
-        <v>595.39</v>
+        <v>632.77</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="1"/>
+      <c r="H635" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I635" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="2">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
-        <v>30280</v>
+        <v>30279</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="D636" s="1">
         <v>8443999090</v>
       </c>
       <c r="E636" s="1">
         <v>1</v>
       </c>
       <c r="F636" s="1">
-        <v>645.12</v>
+        <v>594.73</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="1"/>
+      <c r="H636" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I636" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="2">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
-        <v>30281</v>
+        <v>30280</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="D637" s="1">
         <v>8443999090</v>
       </c>
       <c r="E637" s="1">
         <v>1</v>
       </c>
       <c r="F637" s="1">
-        <v>555.52</v>
+        <v>644.4</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="1"/>
+      <c r="H637" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I637" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="2">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
-        <v>30282</v>
+        <v>30281</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="D638" s="1">
         <v>8443999090</v>
       </c>
       <c r="E638" s="1">
         <v>1</v>
       </c>
       <c r="F638" s="1">
-        <v>706.5</v>
+        <v>554.9</v>
       </c>
       <c r="G638" s="1"/>
-      <c r="H638" s="1"/>
+      <c r="H638" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I638" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="2">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
-        <v>30283</v>
+        <v>30282</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D639" s="1">
         <v>8443999090</v>
       </c>
       <c r="E639" s="1">
         <v>1</v>
       </c>
       <c r="F639" s="1">
-        <v>555.52</v>
+        <v>705.71</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="1"/>
+      <c r="H639" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I639" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="2">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
-        <v>30284</v>
+        <v>30283</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="D640" s="1">
         <v>8443999090</v>
       </c>
       <c r="E640" s="1">
         <v>1</v>
       </c>
       <c r="F640" s="1">
-        <v>541.1799999999999</v>
+        <v>554.9</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="1"/>
+      <c r="H640" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I640" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="2">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
-        <v>30285</v>
+        <v>30284</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="D641" s="1">
         <v>8443999090</v>
       </c>
       <c r="E641" s="1">
         <v>1</v>
       </c>
       <c r="F641" s="1">
-        <v>633.47</v>
+        <v>540.58</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="1"/>
+      <c r="H641" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I641" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="2">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
-        <v>30286</v>
+        <v>30285</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D642" s="1">
         <v>8443999090</v>
       </c>
       <c r="E642" s="1">
         <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>585.98</v>
+        <v>632.77</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="1"/>
+      <c r="H642" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I642" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="2">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
-        <v>30287</v>
+        <v>30286</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D643" s="1">
         <v>8443999090</v>
       </c>
       <c r="E643" s="1">
         <v>1</v>
       </c>
       <c r="F643" s="1">
-        <v>641.98</v>
+        <v>585.33</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="1"/>
+      <c r="H643" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I643" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="2">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
-        <v>30288</v>
+        <v>30287</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D644" s="1">
         <v>8443999090</v>
       </c>
       <c r="E644" s="1">
         <v>1</v>
       </c>
       <c r="F644" s="1">
-        <v>694.85</v>
+        <v>641.27</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="1"/>
+      <c r="H644" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I644" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="2">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
-        <v>31236</v>
+        <v>30288</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="D645" s="1">
         <v>8443999090</v>
       </c>
       <c r="E645" s="1">
         <v>1</v>
       </c>
       <c r="F645" s="1">
-        <v>533.12</v>
+        <v>694.0700000000001</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="1"/>
+      <c r="H645" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I645" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="2">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
-        <v>31237</v>
+        <v>31236</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="D646" s="1">
         <v>8443999090</v>
       </c>
       <c r="E646" s="1">
         <v>1</v>
       </c>
       <c r="F646" s="1">
-        <v>394.69</v>
+        <v>532.53</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="1"/>
+      <c r="H646" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I646" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="2">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
-        <v>31238</v>
+        <v>31237</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="D647" s="1">
         <v>8443999090</v>
       </c>
       <c r="E647" s="1">
         <v>1</v>
       </c>
       <c r="F647" s="1">
-        <v>394.69</v>
+        <v>394.25</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="1"/>
+      <c r="H647" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I647" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="2">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
-        <v>31239</v>
+        <v>31238</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="D648" s="1">
         <v>8443999090</v>
       </c>
       <c r="E648" s="1">
         <v>1</v>
       </c>
       <c r="F648" s="1">
-        <v>394.69</v>
+        <v>394.25</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="1"/>
+      <c r="H648" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I648" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="2">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
-        <v>32524</v>
+        <v>31239</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="D649" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E649" s="1">
         <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>896.45</v>
+        <v>394.25</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="1"/>
+      <c r="H649" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I649" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="2">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
-        <v>32525</v>
+        <v>32524</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D650" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E650" s="1">
         <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>896.45</v>
+        <v>895.45</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="1"/>
+      <c r="H650" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I650" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="2">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
-        <v>32522</v>
+        <v>32525</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="D651" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>896.45</v>
+        <v>895.45</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="1"/>
+      <c r="H651" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I651" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="2">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
-        <v>32523</v>
+        <v>32522</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="D652" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E652" s="1">
         <v>1</v>
       </c>
       <c r="F652" s="1">
-        <v>1180.03</v>
+        <v>895.45</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="1"/>
+      <c r="H652" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I652" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="2">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
-        <v>33250</v>
+        <v>32523</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="D653" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>573.4400000000001</v>
+        <v>1178.72</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="1"/>
+      <c r="H653" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I653" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="654" spans="1:9" outlineLevel="2">
       <c r="A654" s="1"/>
       <c r="B654" s="1">
-        <v>33251</v>
+        <v>33250</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="D654" s="1">
         <v>3215902000</v>
       </c>
       <c r="E654" s="1">
         <v>1</v>
       </c>
       <c r="F654" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G654" s="1"/>
-      <c r="H654" s="1"/>
+      <c r="H654" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I654" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="655" spans="1:9" outlineLevel="2">
       <c r="A655" s="1"/>
       <c r="B655" s="1">
-        <v>33252</v>
+        <v>33251</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="D655" s="1">
         <v>3215902000</v>
       </c>
       <c r="E655" s="1">
         <v>1</v>
       </c>
       <c r="F655" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G655" s="1"/>
-      <c r="H655" s="1"/>
+      <c r="H655" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I655" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="656" spans="1:9" outlineLevel="2">
       <c r="A656" s="1"/>
       <c r="B656" s="1">
-        <v>33253</v>
+        <v>33252</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="D656" s="1">
         <v>3215902000</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
       <c r="F656" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G656" s="1"/>
-      <c r="H656" s="1"/>
+      <c r="H656" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I656" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="657" spans="1:9" outlineLevel="2">
       <c r="A657" s="1"/>
       <c r="B657" s="1">
-        <v>33254</v>
+        <v>33253</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D657" s="1">
         <v>3215902000</v>
       </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
       <c r="F657" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G657" s="1"/>
-      <c r="H657" s="1"/>
+      <c r="H657" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I657" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="658" spans="1:9" outlineLevel="2">
       <c r="A658" s="1"/>
       <c r="B658" s="1">
-        <v>33255</v>
+        <v>33254</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="D658" s="1">
         <v>3215902000</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
       <c r="F658" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G658" s="1"/>
-      <c r="H658" s="1"/>
+      <c r="H658" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I658" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="659" spans="1:9" outlineLevel="2">
       <c r="A659" s="1"/>
       <c r="B659" s="1">
-        <v>30772</v>
+        <v>33255</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="D659" s="1">
         <v>3215902000</v>
       </c>
       <c r="E659" s="1">
         <v>1</v>
       </c>
       <c r="F659" s="1">
-        <v>211.01</v>
+        <v>572.8</v>
       </c>
       <c r="G659" s="1"/>
-      <c r="H659" s="1"/>
+      <c r="H659" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I659" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="660" spans="1:9" outlineLevel="2">
       <c r="A660" s="1"/>
       <c r="B660" s="1">
-        <v>30770</v>
+        <v>30772</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="D660" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
       <c r="F660" s="1">
-        <v>211.01</v>
+        <v>210.77</v>
       </c>
       <c r="G660" s="1"/>
-      <c r="H660" s="1"/>
+      <c r="H660" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I660" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="661" spans="1:9" outlineLevel="2">
       <c r="A661" s="1"/>
       <c r="B661" s="1">
-        <v>30771</v>
+        <v>30770</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="D661" s="1">
         <v>8443999090</v>
       </c>
       <c r="E661" s="1">
         <v>1</v>
       </c>
       <c r="F661" s="1">
-        <v>211.01</v>
+        <v>210.77</v>
       </c>
       <c r="G661" s="1"/>
-      <c r="H661" s="1"/>
+      <c r="H661" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I661" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="662" spans="1:9" outlineLevel="2">
       <c r="A662" s="1"/>
       <c r="B662" s="1">
-        <v>32624</v>
+        <v>30771</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="D662" s="1">
         <v>8443999090</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
       <c r="F662" s="1">
-        <v>211.01</v>
+        <v>210.77</v>
       </c>
       <c r="G662" s="1"/>
-      <c r="H662" s="1"/>
+      <c r="H662" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I662" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="663" spans="1:9" outlineLevel="2">
       <c r="A663" s="1"/>
       <c r="B663" s="1">
-        <v>30289</v>
+        <v>32624</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="D663" s="1">
         <v>8443999090</v>
       </c>
       <c r="E663" s="1">
         <v>1</v>
       </c>
       <c r="F663" s="1">
-        <v>706.5</v>
+        <v>210.77</v>
       </c>
       <c r="G663" s="1"/>
-      <c r="H663" s="1"/>
+      <c r="H663" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I663" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="664" spans="1:9" outlineLevel="2">
       <c r="A664" s="1"/>
       <c r="B664" s="1">
-        <v>30290</v>
+        <v>30289</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="D664" s="1">
         <v>8443999090</v>
       </c>
       <c r="E664" s="1">
         <v>1</v>
       </c>
       <c r="F664" s="1">
-        <v>756.67</v>
+        <v>705.71</v>
       </c>
       <c r="G664" s="1"/>
-      <c r="H664" s="1"/>
+      <c r="H664" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I664" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="665" spans="1:9" outlineLevel="2">
       <c r="A665" s="1"/>
       <c r="B665" s="1">
-        <v>31274</v>
+        <v>30290</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="D665" s="1">
         <v>8443999090</v>
       </c>
       <c r="E665" s="1">
         <v>1</v>
       </c>
       <c r="F665" s="1">
-        <v>412.16</v>
+        <v>755.83</v>
       </c>
       <c r="G665" s="1"/>
-      <c r="H665" s="1"/>
+      <c r="H665" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I665" s="5" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="666" spans="1:9" outlineLevel="2">
       <c r="A666" s="1"/>
       <c r="B666" s="1">
-        <v>31275</v>
+        <v>31274</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="D666" s="1">
         <v>8443999090</v>
       </c>
       <c r="E666" s="1">
         <v>1</v>
       </c>
       <c r="F666" s="1">
-        <v>412.16</v>
+        <v>411.7</v>
       </c>
       <c r="G666" s="1"/>
-      <c r="H666" s="1"/>
+      <c r="H666" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I666" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="667" spans="1:9" outlineLevel="2">
       <c r="A667" s="1"/>
       <c r="B667" s="1">
-        <v>31276</v>
+        <v>31275</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="D667" s="1">
         <v>8443999090</v>
       </c>
       <c r="E667" s="1">
         <v>1</v>
       </c>
       <c r="F667" s="1">
-        <v>412.16</v>
+        <v>411.7</v>
       </c>
       <c r="G667" s="1"/>
-      <c r="H667" s="1"/>
+      <c r="H667" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I667" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="668" spans="1:9" outlineLevel="2">
       <c r="A668" s="1"/>
       <c r="B668" s="1">
-        <v>31257</v>
+        <v>31276</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D668" s="1">
         <v>8443999090</v>
       </c>
       <c r="E668" s="1">
         <v>1</v>
       </c>
       <c r="F668" s="1">
-        <v>659.9</v>
+        <v>411.7</v>
       </c>
       <c r="G668" s="1"/>
-      <c r="H668" s="1"/>
+      <c r="H668" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I668" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="669" spans="1:9" outlineLevel="2">
       <c r="A669" s="1"/>
       <c r="B669" s="1">
-        <v>33256</v>
+        <v>31257</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="D669" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E669" s="1">
         <v>1</v>
       </c>
       <c r="F669" s="1">
-        <v>814.46</v>
+        <v>659.17</v>
       </c>
       <c r="G669" s="1"/>
-      <c r="H669" s="1"/>
+      <c r="H669" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I669" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="670" spans="1:9" outlineLevel="2">
       <c r="A670" s="1"/>
       <c r="B670" s="1">
-        <v>33257</v>
+        <v>33256</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="D670" s="1">
         <v>3215902000</v>
       </c>
       <c r="E670" s="1">
         <v>1</v>
       </c>
       <c r="F670" s="1">
-        <v>814.46</v>
+        <v>813.5599999999999</v>
       </c>
       <c r="G670" s="1"/>
-      <c r="H670" s="1"/>
+      <c r="H670" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I670" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="671" spans="1:9" outlineLevel="2">
       <c r="A671" s="1"/>
       <c r="B671" s="1">
-        <v>33258</v>
+        <v>33257</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="D671" s="1">
         <v>3215902000</v>
       </c>
       <c r="E671" s="1">
         <v>1</v>
       </c>
       <c r="F671" s="1">
-        <v>814.46</v>
+        <v>813.5599999999999</v>
       </c>
       <c r="G671" s="1"/>
-      <c r="H671" s="1"/>
+      <c r="H671" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I671" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="672" spans="1:9" outlineLevel="2">
       <c r="A672" s="1"/>
       <c r="B672" s="1">
-        <v>33259</v>
+        <v>33258</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="D672" s="1">
         <v>3215902000</v>
       </c>
       <c r="E672" s="1">
         <v>1</v>
       </c>
       <c r="F672" s="1">
-        <v>916.16</v>
+        <v>813.5599999999999</v>
       </c>
       <c r="G672" s="1"/>
-      <c r="H672" s="1"/>
+      <c r="H672" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I672" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="673" spans="1:9" outlineLevel="2">
       <c r="A673" s="1"/>
       <c r="B673" s="1">
-        <v>33260</v>
+        <v>33259</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="D673" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E673" s="1">
         <v>1</v>
       </c>
       <c r="F673" s="1">
-        <v>377.66</v>
+        <v>915.14</v>
       </c>
       <c r="G673" s="1"/>
-      <c r="H673" s="1"/>
+      <c r="H673" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I673" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="674" spans="1:9" outlineLevel="2">
       <c r="A674" s="1"/>
       <c r="B674" s="1">
-        <v>33261</v>
+        <v>33260</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="D674" s="1">
         <v>8443999090</v>
       </c>
       <c r="E674" s="1">
         <v>1</v>
       </c>
       <c r="F674" s="1">
-        <v>330.62</v>
+        <v>377.24</v>
       </c>
       <c r="G674" s="1"/>
-      <c r="H674" s="1"/>
+      <c r="H674" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I674" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="675" spans="1:9" outlineLevel="2">
       <c r="A675" s="1"/>
       <c r="B675" s="1">
-        <v>33262</v>
+        <v>33261</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="D675" s="1">
         <v>8443999090</v>
       </c>
       <c r="E675" s="1">
         <v>1</v>
       </c>
       <c r="F675" s="1">
-        <v>330.62</v>
+        <v>330.26</v>
       </c>
       <c r="G675" s="1"/>
-      <c r="H675" s="1"/>
+      <c r="H675" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I675" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="676" spans="1:9" outlineLevel="2">
       <c r="A676" s="1"/>
       <c r="B676" s="1">
-        <v>33263</v>
+        <v>33262</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="D676" s="1">
         <v>8443999090</v>
       </c>
       <c r="E676" s="1">
         <v>1</v>
       </c>
       <c r="F676" s="1">
-        <v>330.62</v>
+        <v>330.26</v>
       </c>
       <c r="G676" s="1"/>
-      <c r="H676" s="1"/>
+      <c r="H676" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I676" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="677" spans="1:9" outlineLevel="2">
       <c r="A677" s="1"/>
       <c r="B677" s="1">
-        <v>33264</v>
+        <v>33263</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="D677" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E677" s="1">
         <v>1</v>
       </c>
       <c r="F677" s="1">
-        <v>425.6</v>
+        <v>330.26</v>
       </c>
       <c r="G677" s="1"/>
-      <c r="H677" s="1"/>
+      <c r="H677" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I677" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="678" spans="1:9" outlineLevel="2">
       <c r="A678" s="1"/>
       <c r="B678" s="1">
-        <v>33265</v>
+        <v>33264</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="D678" s="1">
         <v>3215902000</v>
       </c>
       <c r="E678" s="1">
         <v>1</v>
       </c>
       <c r="F678" s="1">
-        <v>394.69</v>
+        <v>425.13</v>
       </c>
       <c r="G678" s="1"/>
-      <c r="H678" s="1"/>
+      <c r="H678" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I678" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="679" spans="1:9" outlineLevel="2">
       <c r="A679" s="1"/>
       <c r="B679" s="1">
-        <v>33266</v>
+        <v>33265</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="D679" s="1">
         <v>3215902000</v>
       </c>
       <c r="E679" s="1">
         <v>1</v>
       </c>
       <c r="F679" s="1">
-        <v>394.69</v>
+        <v>394.25</v>
       </c>
       <c r="G679" s="1"/>
-      <c r="H679" s="1"/>
+      <c r="H679" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I679" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="680" spans="1:9" outlineLevel="2">
       <c r="A680" s="1"/>
       <c r="B680" s="1">
-        <v>33267</v>
+        <v>33266</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="D680" s="1">
         <v>3215902000</v>
       </c>
       <c r="E680" s="1">
         <v>1</v>
       </c>
       <c r="F680" s="1">
-        <v>394.69</v>
+        <v>394.25</v>
       </c>
       <c r="G680" s="1"/>
-      <c r="H680" s="1"/>
+      <c r="H680" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I680" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="681" spans="1:9" outlineLevel="2">
       <c r="A681" s="1"/>
       <c r="B681" s="1">
-        <v>31269</v>
+        <v>33267</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="D681" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E681" s="1">
         <v>1</v>
       </c>
       <c r="F681" s="1">
-        <v>694.4</v>
+        <v>394.25</v>
       </c>
       <c r="G681" s="1"/>
-      <c r="H681" s="1"/>
+      <c r="H681" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I681" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="682" spans="1:9" outlineLevel="2">
       <c r="A682" s="1"/>
       <c r="B682" s="1">
-        <v>31268</v>
+        <v>31269</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="D682" s="1">
         <v>8443999090</v>
       </c>
       <c r="E682" s="1">
         <v>1</v>
       </c>
       <c r="F682" s="1">
-        <v>694.4</v>
+        <v>693.63</v>
       </c>
       <c r="G682" s="1"/>
-      <c r="H682" s="1"/>
+      <c r="H682" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I682" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="683" spans="1:9" outlineLevel="2">
       <c r="A683" s="1"/>
       <c r="B683" s="1">
-        <v>31267</v>
+        <v>31268</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="D683" s="1">
         <v>8443999090</v>
       </c>
       <c r="E683" s="1">
         <v>1</v>
       </c>
       <c r="F683" s="1">
-        <v>694.4</v>
+        <v>693.63</v>
       </c>
       <c r="G683" s="1"/>
-      <c r="H683" s="1"/>
+      <c r="H683" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I683" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="684" spans="1:9" outlineLevel="2">
       <c r="A684" s="1"/>
       <c r="B684" s="1">
-        <v>31266</v>
+        <v>31267</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D684" s="1">
         <v>8443999090</v>
       </c>
       <c r="E684" s="1">
         <v>1</v>
       </c>
       <c r="F684" s="1">
-        <v>745.47</v>
+        <v>693.63</v>
       </c>
       <c r="G684" s="1"/>
-      <c r="H684" s="1"/>
+      <c r="H684" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I684" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="685" spans="1:9" outlineLevel="2">
       <c r="A685" s="1"/>
       <c r="B685" s="1">
-        <v>33268</v>
+        <v>31266</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="D685" s="1">
         <v>8443999090</v>
       </c>
       <c r="E685" s="1">
         <v>1</v>
       </c>
       <c r="F685" s="1">
-        <v>837.3099999999999</v>
+        <v>744.64</v>
       </c>
       <c r="G685" s="1"/>
-      <c r="H685" s="1"/>
+      <c r="H685" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I685" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="686" spans="1:9" outlineLevel="2">
       <c r="A686" s="1"/>
       <c r="B686" s="1">
-        <v>33269</v>
+        <v>33268</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="D686" s="1">
         <v>8443999090</v>
       </c>
       <c r="E686" s="1">
         <v>1</v>
       </c>
       <c r="F686" s="1">
-        <v>837.3099999999999</v>
+        <v>836.38</v>
       </c>
       <c r="G686" s="1"/>
-      <c r="H686" s="1"/>
+      <c r="H686" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I686" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="687" spans="1:9" outlineLevel="2">
       <c r="A687" s="1"/>
       <c r="B687" s="1">
-        <v>33270</v>
+        <v>33269</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="D687" s="1">
         <v>8443999090</v>
       </c>
       <c r="E687" s="1">
         <v>1</v>
       </c>
       <c r="F687" s="1">
-        <v>837.3099999999999</v>
+        <v>836.38</v>
       </c>
       <c r="G687" s="1"/>
-      <c r="H687" s="1"/>
+      <c r="H687" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I687" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="688" spans="1:9" outlineLevel="2">
       <c r="A688" s="1"/>
       <c r="B688" s="1">
-        <v>33271</v>
+        <v>33270</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="D688" s="1">
         <v>8443999090</v>
       </c>
       <c r="E688" s="1">
         <v>1</v>
       </c>
       <c r="F688" s="1">
-        <v>1038.46</v>
+        <v>836.38</v>
       </c>
       <c r="G688" s="1"/>
-      <c r="H688" s="1"/>
+      <c r="H688" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I688" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="689" spans="1:9" outlineLevel="2">
       <c r="A689" s="1"/>
       <c r="B689" s="1">
-        <v>33272</v>
+        <v>33271</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="D689" s="1">
         <v>8443999090</v>
       </c>
       <c r="E689" s="1">
         <v>1</v>
       </c>
       <c r="F689" s="1">
-        <v>1038.46</v>
+        <v>1037.31</v>
       </c>
       <c r="G689" s="1"/>
-      <c r="H689" s="1"/>
+      <c r="H689" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I689" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="690" spans="1:9" outlineLevel="2">
       <c r="A690" s="1"/>
       <c r="B690" s="1">
-        <v>33273</v>
+        <v>33272</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="D690" s="1">
         <v>8443999090</v>
       </c>
       <c r="E690" s="1">
         <v>1</v>
       </c>
       <c r="F690" s="1">
-        <v>944.38</v>
+        <v>1037.31</v>
       </c>
       <c r="G690" s="1"/>
-      <c r="H690" s="1"/>
+      <c r="H690" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I690" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="691" spans="1:9" outlineLevel="2">
       <c r="A691" s="1"/>
       <c r="B691" s="1">
-        <v>33274</v>
+        <v>33273</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="D691" s="1">
         <v>8443999090</v>
       </c>
       <c r="E691" s="1">
         <v>1</v>
       </c>
       <c r="F691" s="1">
-        <v>944.38</v>
+        <v>943.33</v>
       </c>
       <c r="G691" s="1"/>
-      <c r="H691" s="1"/>
+      <c r="H691" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I691" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="692" spans="1:9" outlineLevel="2">
       <c r="A692" s="1"/>
       <c r="B692" s="1">
-        <v>33275</v>
+        <v>33274</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="D692" s="1">
         <v>8443999090</v>
       </c>
       <c r="E692" s="1">
         <v>1</v>
       </c>
       <c r="F692" s="1">
-        <v>944.38</v>
+        <v>943.33</v>
       </c>
       <c r="G692" s="1"/>
-      <c r="H692" s="1"/>
+      <c r="H692" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I692" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="693" spans="1:9" outlineLevel="2">
       <c r="A693" s="1"/>
       <c r="B693" s="1">
-        <v>33276</v>
+        <v>33275</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="D693" s="1">
         <v>8443999090</v>
       </c>
       <c r="E693" s="1">
         <v>1</v>
       </c>
       <c r="F693" s="1">
-        <v>1698.82</v>
+        <v>943.33</v>
       </c>
       <c r="G693" s="1"/>
-      <c r="H693" s="1"/>
+      <c r="H693" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I693" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="694" spans="1:9" outlineLevel="2">
       <c r="A694" s="1"/>
       <c r="B694" s="1">
-        <v>33277</v>
+        <v>33276</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="D694" s="1">
         <v>8443999090</v>
       </c>
       <c r="E694" s="1">
         <v>1</v>
       </c>
       <c r="F694" s="1">
-        <v>1698.82</v>
+        <v>1696.92</v>
       </c>
       <c r="G694" s="1"/>
-      <c r="H694" s="1"/>
+      <c r="H694" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I694" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="695" spans="1:9" outlineLevel="2">
       <c r="A695" s="1"/>
       <c r="B695" s="1">
-        <v>33278</v>
+        <v>33277</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="D695" s="1">
         <v>8443999090</v>
       </c>
       <c r="E695" s="1">
         <v>1</v>
       </c>
       <c r="F695" s="1">
-        <v>1698.82</v>
+        <v>1696.92</v>
       </c>
       <c r="G695" s="1"/>
-      <c r="H695" s="1"/>
+      <c r="H695" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I695" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="696" spans="1:9" outlineLevel="2">
       <c r="A696" s="1"/>
       <c r="B696" s="1">
-        <v>33279</v>
+        <v>33278</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="D696" s="1">
         <v>8443999090</v>
       </c>
       <c r="E696" s="1">
         <v>1</v>
       </c>
       <c r="F696" s="1">
-        <v>1888.32</v>
+        <v>1696.92</v>
       </c>
       <c r="G696" s="1"/>
-      <c r="H696" s="1"/>
+      <c r="H696" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I696" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="697" spans="1:9" outlineLevel="2">
       <c r="A697" s="1"/>
       <c r="B697" s="1">
-        <v>33280</v>
+        <v>33279</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="D697" s="1">
         <v>8443999090</v>
       </c>
       <c r="E697" s="1">
         <v>1</v>
       </c>
       <c r="F697" s="1">
-        <v>3890.88</v>
+        <v>1886.21</v>
       </c>
       <c r="G697" s="1"/>
-      <c r="H697" s="1"/>
+      <c r="H697" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I697" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="698" spans="1:9" outlineLevel="2">
       <c r="A698" s="1"/>
       <c r="B698" s="1">
-        <v>33281</v>
+        <v>33280</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="D698" s="1">
         <v>8443999090</v>
       </c>
       <c r="E698" s="1">
         <v>1</v>
       </c>
       <c r="F698" s="1">
-        <v>3890.88</v>
+        <v>3886.54</v>
       </c>
       <c r="G698" s="1"/>
-      <c r="H698" s="1"/>
+      <c r="H698" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I698" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="699" spans="1:9" outlineLevel="2">
       <c r="A699" s="1"/>
       <c r="B699" s="1">
-        <v>33282</v>
+        <v>33281</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="D699" s="1">
         <v>8443999090</v>
       </c>
       <c r="E699" s="1">
         <v>1</v>
       </c>
       <c r="F699" s="1">
-        <v>3890.88</v>
+        <v>3886.54</v>
       </c>
       <c r="G699" s="1"/>
-      <c r="H699" s="1"/>
+      <c r="H699" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I699" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="700" spans="1:9" outlineLevel="2">
       <c r="A700" s="1"/>
       <c r="B700" s="1">
-        <v>33283</v>
+        <v>33282</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D700" s="1">
         <v>8443999090</v>
       </c>
       <c r="E700" s="1">
         <v>1</v>
       </c>
       <c r="F700" s="1">
-        <v>3890.88</v>
+        <v>3886.54</v>
       </c>
       <c r="G700" s="1"/>
-      <c r="H700" s="1"/>
+      <c r="H700" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I700" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="701" spans="1:9" outlineLevel="2">
       <c r="A701" s="1"/>
       <c r="B701" s="1">
-        <v>30665</v>
+        <v>33283</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="D701" s="1">
         <v>8443999090</v>
       </c>
       <c r="E701" s="1">
         <v>1</v>
       </c>
       <c r="F701" s="1">
-        <v>572.99</v>
+        <v>3886.54</v>
       </c>
       <c r="G701" s="1"/>
-      <c r="H701" s="1"/>
+      <c r="H701" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I701" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="702" spans="1:9" outlineLevel="2">
       <c r="A702" s="1"/>
       <c r="B702" s="1">
-        <v>28358</v>
+        <v>30665</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="D702" s="1">
         <v>8443999090</v>
       </c>
       <c r="E702" s="1">
         <v>1</v>
       </c>
       <c r="F702" s="1">
-        <v>2184</v>
+        <v>572.35</v>
       </c>
       <c r="G702" s="1"/>
-      <c r="H702" s="1"/>
+      <c r="H702" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I702" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="703" spans="1:9" outlineLevel="2">
       <c r="A703" s="1"/>
       <c r="B703" s="1">
-        <v>31277</v>
+        <v>28358</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="D703" s="1">
         <v>8443999090</v>
       </c>
       <c r="E703" s="1">
         <v>1</v>
       </c>
       <c r="F703" s="1">
-        <v>4180.29</v>
+        <v>2181.56</v>
       </c>
       <c r="G703" s="1"/>
-      <c r="H703" s="1"/>
+      <c r="H703" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I703" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="704" spans="1:9" outlineLevel="2">
       <c r="A704" s="1"/>
       <c r="B704" s="1">
-        <v>26730</v>
+        <v>31277</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="D704" s="1">
         <v>8443999090</v>
       </c>
       <c r="E704" s="1">
         <v>1</v>
       </c>
       <c r="F704" s="1">
-        <v>4447.3</v>
+        <v>4175.62</v>
       </c>
       <c r="G704" s="1"/>
-      <c r="H704" s="1"/>
+      <c r="H704" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I704" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="705" spans="1:9" outlineLevel="2">
       <c r="A705" s="1"/>
       <c r="B705" s="1">
-        <v>18267</v>
+        <v>26730</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="D705" s="1">
         <v>8443999090</v>
       </c>
       <c r="E705" s="1">
         <v>1</v>
       </c>
       <c r="F705" s="1">
-        <v>7168</v>
+        <v>4442.33</v>
       </c>
       <c r="G705" s="1"/>
-      <c r="H705" s="1"/>
+      <c r="H705" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I705" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="706" spans="1:9" outlineLevel="2">
       <c r="A706" s="1"/>
-      <c r="B706" s="1"/>
-[...3 lines deleted...]
-      <c r="F706" s="1"/>
+      <c r="B706" s="1">
+        <v>18267</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="D706" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E706" s="1">
+        <v>1</v>
+      </c>
+      <c r="F706" s="1">
+        <v>7160</v>
+      </c>
       <c r="G706" s="1"/>
-      <c r="H706" s="1"/>
-[...36 lines deleted...]
-      </c>
+      <c r="H706" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I706" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9" outlineLevel="2">
+      <c r="A707" s="1"/>
+      <c r="B707" s="1"/>
+      <c r="C707" s="1"/>
+      <c r="D707" s="1"/>
+      <c r="E707" s="1"/>
+      <c r="F707" s="1"/>
+      <c r="G707" s="1"/>
+      <c r="H707" s="1"/>
+      <c r="I707" s="1"/>
+    </row>
+    <row r="708" spans="1:9" outlineLevel="1">
+      <c r="A708" s="3"/>
+      <c r="B708" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="C708" s="3"/>
+      <c r="D708" s="3"/>
+      <c r="E708" s="3"/>
+      <c r="F708" s="3"/>
+      <c r="G708" s="3"/>
+      <c r="H708" s="3"/>
+      <c r="I708" s="3"/>
     </row>
     <row r="709" spans="1:9" outlineLevel="2">
       <c r="A709" s="1"/>
-      <c r="B709" s="1"/>
-[...3 lines deleted...]
-      <c r="F709" s="1"/>
+      <c r="B709" s="1">
+        <v>30269</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="D709" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E709" s="1">
+        <v>1</v>
+      </c>
+      <c r="F709" s="1">
+        <v>651.11</v>
+      </c>
       <c r="G709" s="1"/>
-      <c r="H709" s="1"/>
-[...36 lines deleted...]
-      </c>
+      <c r="H709" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I709" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9" outlineLevel="2">
+      <c r="A710" s="1"/>
+      <c r="B710" s="1"/>
+      <c r="C710" s="1"/>
+      <c r="D710" s="1"/>
+      <c r="E710" s="1"/>
+      <c r="F710" s="1"/>
+      <c r="G710" s="1"/>
+      <c r="H710" s="1"/>
+      <c r="I710" s="1"/>
+    </row>
+    <row r="711" spans="1:9" outlineLevel="1">
+      <c r="A711" s="3"/>
+      <c r="B711" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C711" s="3"/>
+      <c r="D711" s="3"/>
+      <c r="E711" s="3"/>
+      <c r="F711" s="3"/>
+      <c r="G711" s="3"/>
+      <c r="H711" s="3"/>
+      <c r="I711" s="3"/>
     </row>
     <row r="712" spans="1:9" outlineLevel="2">
       <c r="A712" s="1"/>
       <c r="B712" s="1">
-        <v>20095</v>
+        <v>20093</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="D712" s="1">
         <v>8443999090</v>
       </c>
       <c r="E712" s="1">
         <v>1</v>
       </c>
       <c r="F712" s="1">
-        <v>7983.36</v>
+        <v>7974.45</v>
       </c>
       <c r="G712" s="1"/>
-      <c r="H712" s="1"/>
+      <c r="H712" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I712" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="713" spans="1:9" outlineLevel="2">
       <c r="A713" s="1"/>
       <c r="B713" s="1">
-        <v>20094</v>
+        <v>20095</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="D713" s="1">
         <v>8443999090</v>
       </c>
       <c r="E713" s="1">
         <v>1</v>
       </c>
       <c r="F713" s="1">
-        <v>7983.36</v>
+        <v>7974.45</v>
       </c>
       <c r="G713" s="1"/>
-      <c r="H713" s="1"/>
+      <c r="H713" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I713" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="714" spans="1:9" outlineLevel="2">
       <c r="A714" s="1"/>
       <c r="B714" s="1">
+        <v>20094</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="D714" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E714" s="1">
+        <v>1</v>
+      </c>
+      <c r="F714" s="1">
+        <v>7974.45</v>
+      </c>
+      <c r="G714" s="1"/>
+      <c r="H714" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I714" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9" outlineLevel="2">
+      <c r="A715" s="1"/>
+      <c r="B715" s="1">
         <v>20092</v>
       </c>
-      <c r="C714" s="1" t="s">
-[...23 lines deleted...]
-      <c r="F715" s="1"/>
+      <c r="C715" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D715" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E715" s="1">
+        <v>1</v>
+      </c>
+      <c r="F715" s="1">
+        <v>7974.45</v>
+      </c>
       <c r="G715" s="1"/>
-      <c r="H715" s="1"/>
-      <c r="I715" s="1"/>
+      <c r="H715" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I715" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9">
+      <c r="A716" s="1"/>
+      <c r="B716" s="1"/>
+      <c r="C716" s="1"/>
+      <c r="D716" s="1"/>
+      <c r="E716" s="1"/>
+      <c r="F716" s="1"/>
+      <c r="G716" s="1"/>
+      <c r="H716" s="1"/>
+      <c r="I716" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B16:I16"/>
-    <mergeCell ref="B217:I217"/>
-[...2 lines deleted...]
-    <mergeCell ref="B710:I710"/>
+    <mergeCell ref="B218:I218"/>
+    <mergeCell ref="B380:I380"/>
+    <mergeCell ref="B708:I708"/>
+    <mergeCell ref="B711:I711"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>