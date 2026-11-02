--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -32,11048 +32,11221 @@
     <sheet name="Вибрані елементи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">MFC-J870DW
+DCP-J172W
+DCP-J132W
+DCP-J152W
+DCP-J4110DW
+DCP-J552DW
+DCP-J752DW
+MFC -J4410DW
+MFC-J4510DW
+MFC-J4610DW
+MFC-J470DW
+MFC-J4710DW
+MFC-J650DW
+MFC-J6520DW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C12" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MFC-J870DW
+DCP-J172W
+DCP-J132W
+DCP-J152W
+DCP-J4110DW
+DCP-J552DW
+DCP-J752DW
+MFC -J4410DW
+MFC-J4510DW
+MFC-J4610DW
+MFC-J470DW
+MFC-J4710DW
+MFC-J650DW
+MFC-J6520DW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C13" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MFC-J870DW
+DCP-J172W
+DCP-J132W
+DCP-J152W
+DCP-J4110DW
+DCP-J552DW
+DCP-J752DW
+MFC -J4410DW
+MFC-J4510DW
+MFC-J4610DW
+MFC-J470DW
+MFC-J4710DW
+MFC-J650DW
+MFC-J6520DW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C14" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MFC-J870DW
+DCP-J172W
+DCP-J132W
+DCP-J152W
+DCP-J4110DW
+DCP-J552DW
+DCP-J752DW
+MFC -J4410DW
+MFC-J4510DW
+MFC-J4610DW
+MFC-J470DW
+MFC-J4710DW
+MFC-J650DW
+MFC-J6520DW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C15" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">MFC-J870DW
+DCP-J172W
+DCP-J132W
+DCP-J152W
+DCP-J4110DW
+DCP-J552DW
+DCP-J752DW
+MFC -J4410DW
+MFC-J4510DW
+MFC-J4610DW
+MFC-J470DW
+MFC-J4710DW
+MFC-J650DW
+MFC-J6520DW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C16" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">MFC-J2310/J3520  1 200 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C12" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MFC-J2310/J3520  1 200 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C13" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MFC-J2310/J3520  1 200 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MFC-J3520  2 400 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma G1400, G1410, G1411, G2400, G2410, G2411, G2411, G2415, G3400, G3410, G3411, G3415, G4400, G4410, G4411</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma G1400, G1410, G1411, G2400, G2410, G2411, G2411, G2415, G3400, G3410, G3411, G3415, G4400, G4410, G4411</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon G1400 / G1410 / G1411 / G2400 / G2410 / G2411 / G3400 / G3410 / G3411 Color, QY6-8018-000000   QY6-8006-000000   QY6-8018-000   QY6-8006-000 На даний товар гарантія не росповсюджується, поверненню і обміну не підлягає.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon 3630B001AA  PF-04   QY6-1601-010 iPF765 / IPF760 / IPF755 / IPF750 / IPF650 / IPF655 / IPF780 / IPF785 / IPF680 / IPF685 / IPF770 / IPF670, 3630B001AA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iPF TM-200/205/300/305 TX-2000/3000/4000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для плотерів Canon imagePROGRAF :
 для моделей Canon TC-20/ TC-20M/ TC-5200/ TC-5200M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma G1420/G2420/G3420/G5040/G6040/G7040/GM2040/GM4040, QY6-8028-020000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma G540/G640</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma G540/G640</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP6840 / Mx922 / 924 / Mx722 / iX6840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MP970, QY6-0062-010000/QY6-0062-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA GM: GM2040 , GM4040</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iP1800/ 1900/ 2500/ 2600/ MP140/ 190/ 210/ 220/ MX300/ 310  205 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP1200/1300/1600/1700/1800/1900/2200/2500/2600, Pixma MP140/150/160/170/180/190/210/220/450/460/MX300/310/FAX-JX200/500  308 стр@5%  А4</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma MG2140/ 2240/ 3140/ 3240/ 4140/ 4240, MX374/ 434/ 514  180 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma MG2140/ 2240/ 3140/ 3240/ 4140/ 4240, MX374/ 434/ 514  400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MG2440/ MG2450/ MG2540/ MG2550/ IP 2840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Цей картридж ємністю 12,2 мл забезпечує до 300 сторінок яскравих кольорових документів і фотографій формату А4 з додатковою якістю і надійністю оригінальних чорнила Canon.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Цей картридж ємністю 8.3 мл забезпечує до 180 сторінок яскравих кольорових документів і фотографій формату А4 з додатковою якістю і надійністю оригінальних чорнила Canon.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">545 стр@5%  А4  для PIXMA iP2200/6120D/6210D, PIXMA MP150/170/450  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">244 стр@5%  А4  для PIXMA MP240/250/260/270/490, MX320/330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">349 стр@5%  А4  для PIXMA MP240/250/260/270/490, MX320/330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP6210D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma MG-Serie 3053/2440/2450/2455/2500/2550/2550s/2555/2900/2950/2950s/3000/3050/3051/3052/3053, Pixma iP2850, Pixma TS-Serie 205/305/3451, Pixma MX-Serie 490/495, TR4550/TR4551</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA TR4551, PIXMA TR4550, PIXMA iP2850, PIXMA MG2450, PIXMA MG2550, PIXMA MG2950, PIXMA MX495, PIXMA MG3050, PIXMA MG3051, PIXMA MG3052, PIXMA MG3053, PIXMA MG2550S, PIXMA MG2555S, PIXMA TS3150, PIXMA TS3151, PIXMA TS305, PIXMA TS205, PIXMA TS3350, PIXMA TS3351, PIXMA TS3352, PIXMA TS3450, PIXMA TS3451, PIXMA TS3452, PIXMA TS3355, PIXMA TR4650, PIXMA TR4651</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma Ink Efficiency E404, Canon Pixma Ink Efficiency E464, Canon Pixma Ink Efficiency E484, Canon Pixma E484, Canon Pixma E414, Canon Pixma Ink Efficiency E474, Canon Pixma E304, Canon Pixma E204, Canon Pixma E3140  300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для PIXMA Ink Efficiency E514</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA iP100/IP110/PIXMA MINI 260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP4840/ 4940, iX6540, MG5140/ 5240/ 5340/ 6140/ 6240/ 8140/ 8240, MX714/ 880/ 884/ 894</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP4840/ 4940, iX6540, MG5140/ 5240/ 5340/ 6140/ 6240/ 8140/ 8240, MX714/ 880/ 884/ 894</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">9 мл для iP4840/MG5140/MG5240/MG6140/MG8140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">9 мл для iP4840/MG5140/MG5240/MG6140/MG8140 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">9 мл для MG6140/MG8140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Набор картриджей CLI-451 Cyan + Magenta + Yellow + Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5440/ MG6340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5440/ MG6340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5440/ MG6340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5440/ MG6340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  Набір картриджів CLI-471 Cyan + Magenta + Yellow + Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  345 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  715 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  345 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  715 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  715 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  345 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  715 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  345 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840/ MG7740  715 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iP3600/4600 MP540/620/630/980</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iP3600/4600 MP540/550/550/620/630/980  530 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iP3600/4600 MP540/550/550/620/630/980  530 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iP3600/4600 MP540/550/550/620/630/980  530 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP4200/5200/5200R/6600D, Pixma MP500/530/800  450 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP4200/5200/5200R/6600D, Pixma MP500/510/530/800  490 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP4200/5200/5200R/6600D, Pixma MP500/510/530/800  490 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP6600D/  6700D,  Pro9000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP6600D/  6700D,  Pro9000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP4200/5200/5200R/6600D, Pixma MP500/510/530/800  490 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для iPF500/600/700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130мл для iPF500/600/700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для iPF500/600/700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130мл для iPF500/600/700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для iPF500/600/700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iPF 680/ 685/ 780/ 785</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iPF 680/ 685/ 780/ 785</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iPF 680/ 685/ 780/ 785</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iPF 680/ 685/ 780/ 785</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iPF 680/ 685/ 780/ 785</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP1800/ 1900/ 2500/ 2600, MP140/ 190/ 210/ 220, MX300/ 310  219 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IP1200/ iP1600/ iP2200/ MP150/ MP170/ MP450/ iP1300/ iP1700/ MP160/ MP180/ MP460/ MP470/ MP220/ MP210/ iP2500/ iP1800/ iP2600/ iP1900/ MX310/ MX300/ JX210P/ JX510P  Набір картриджів PG-40 + CL-41</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP1200/1300/1600/1700/1800/1900/2200/2500/2600, Pixma MP140/150/160/170/180/190/210/220/450/460/MX300/310/FAX-JX200/500  329 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma MG2140/ 2240/ 3140/ 3240/ 4140/ 4240, MX374/ 434/ 514  180 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma MG2140/ 2240/ 3140/ 3240/ 4140/ 4240, MX374/ 434/ 514  600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MG2440/ MG2540/ IP 2840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MG2440/ MG2540/ IP 2840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MG2440/ MG2540/ IP 2840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma Ink Efficiency E404, Canon Pixma Ink Efficiency E464, Canon Pixma Ink Efficiency E484, Canon Pixma E484, Canon Pixma E414, Canon Pixma Ink Efficiency E474, Canon Pixma E304, Canon Pixma E204, Canon Pixma E3140  Black - 400 стор., color - 300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma Ink Efficiency E404, Canon Pixma Ink Efficiency E464, Canon Pixma Ink Efficiency E484, Canon Pixma E484, Canon Pixma E414, Canon Pixma Ink Efficiency E474, Canon Pixma E304, Canon Pixma E204, Canon Pixma E3140  400 стор. , 15 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Зберігайте чіткість і чіткість тексту при роботі з професійними документами за допомогою цих пігментних чорних чорнил. Призначений для довгострокових результатів, кожен картридж об'ємом 7,5 мл дозволяє друкувати до 180 сторінок документів формату А4.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Зберігайте чіткість і чіткість тексту при роботі з професійними документами за допомогою цих пігментних чорних чорнил. Призначений для довгострокових результатів, кожен картридж об'ємом 14,3 мл дозволяє друкувати до 400 сторінок документів формату А4.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA TS5340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP2200, MP150/ 160/ 170/ 180/ 450/ 460, MX300/ 310, FAX-JX200/ 210/ 500/ 510  300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C104" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iP2700/ 2702, MP230/ 240/ 250/ 252/ 260/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 499, MX320/ 330/ 340/ 350/ 360/ 410/ 420</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP2700/ 2702, MP230/ 240/ 250/ 252/ 260/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 499, MX320/ 330/ 340/ 350/ 360/ 410/ 420  220 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C101" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP2700/ 2702, MP230/ 240/ 250/ 252/ 260/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 499, MX320/ 330/ 340/ 350/ 360/ 410/ 420  401 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma iP2850/MG: 2450/2550/2550S/2555S/2950/MX: 495/TR: 4550/4551/4650/4651/TS: 205/305/3350/3351/3352/3355/3450/3451/3452</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma MG2450, Pixma TR4550, Pixma iP2850, Pixma MG2550, Pixma MG2950, Pixma MX495, Pixma MG3050, Pixma MG2550S, Pixma TS3150, Pixma TS305, Pixma TS205, Pixma TS3350, Pixma TS3450, Pixma TR4650</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA Ink Efficiency E514</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">191 стр@5%  А4  для PIXMA IP100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5440/ MG6340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5740/ MG6840  500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Canon PGI-470Bk PIXMA MG5740/MG6840 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~350 стр@5%  А4  для PIXMA MP540/630/IP4600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP3300/ 3500/ 4200/ 4300/ 4500/ 5200/ 5300, iX4000/ 5000, MP500/ 510/ 520/ 530/ 600/ 610/ 800/ 810/ 830/ 970, MX700/ 850  360 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1635 стр по стандарту ISO IEC 24711\24712  191ml   А4  для PIXMA MX7600/iX7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA TS5140, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG3640S/MG4140/MG4240, MX374/MX394/MX434/MX454/MX474/MX514/MX524/MX534 Canon CL-441  5221B001 , CL-441 XL  5220B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma MG2440, MG2540, MG2540S, MG2545S, MG2940, MG3040, MX494, IP2840, TR4540, TR4640, TS204, TS304, TS3140, TS3340, TS3440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma TS5340, TS7440 Canon CL-461  3729C001/3728C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA TS5150/TS5151, MG2150/MG2200/MG2250/MG3100/MG3130/MG3150/MG3250/MG3500/MG3550/MG3600/MG3650/MG3650S/MG4100/MG4150/MG4200/MG4250, MX375/MX395/MX435/MX455/MX475/MX515/MX525/MX535 Canon CL-541  5227B001 , CL-541 XL  5226B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MG2400/MG2450/MG2500/MG2550/MG2550S/MG2551S/MG2555/MG2555S/MG2556S/MG2900/MG2940/MG2950/MG3000/MG3050/MG3051/MG3052/MG3053, MX490/MX494/MX495, iP2800/iP2850, TR4550/TR4551/TR4650/TR4651, TS205/TS305/TS3150/TS3151/TS3350/TS3351/TS3352/TS3355/TS3450/TS3451/TS3452 Canon CL-546  8289B001 , CL-546 XL  8288B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA TS5300 series/TS5350/TS5350a/TS5350i/TS5351/TS5351a/TS5351i/TS5352/TS5352a/TS5353/TS5353a/TS5355/TS5355a/TS5400 series/TS5450/TS5451/TS5452/TS7400 series/TS7450/TS7450a/TS7450i/TS7451/TS7451a/TS7451i Canon CL-561  3731C001 , CL-561 XL  3730C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP4840/iP4940, iX6540, MG5140/MG5240/MG5340/MG6140/MG6240/MG8140/MG8240, MX714/MX884/MX894 Canon CLI-426BK  4556B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5140/5240/6140/6540/8140, MX884</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP4840/iP4940, iX6540, MG5140/MG5240/MG5340/MG6140/MG6240/MG8140/MG8240, MX714/MX884/MX894 Canon CLI-426C  4557B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP4840/iP4940, iX6540, MG5140/MG5240/MG5340/MG6140/MG6240/MG8140/MG8240, MX714/MX884/MX894 Canon CLI-426M  4558B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5140/5240/6140/6540/8140, MX884</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP4840/iP4940, iX6540, MG5140/MG5240/MG5340/MG6140/MG6240/MG8140/MG8240, MX714/MX884/MX894 Canon CLI-426Y  4559B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5140/5240/6140/6540/8140, MX884</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP7240/iP8740, iX6840, MG5440/MG5540/MG5640/MG6340/MG6440/MG6640/MG7140/MG7540, MX924 Canon CLI-451BK  6523B001/6472B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP7240/iP8740, iX6840, MG5440/MG5540/MG5640/MG6340/MG6440/MG6640/MG7140/MG7540, MX924 Canon CLI-451C  6524B001/6473B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP8740, MG6340/MG7140/MG7540 Canon CLI-451GY  6527B001/6476B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP7240/iP8740, iX6840, MG5440/MG5540/MG5640/MG6340/MG6440/MG6640/MG7140/MG7540, MX924 Canon CLI-451M  6525B001/6474B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP7240/iP8740, iX6840, MG5440/MG5540/MG5640/MG6340/MG6440/MG6640/MG7140/MG7540, MX924 Canon CLI-451Y  6526B001/6475B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MG5740/MG6840/MG7740, TS5040/TS6040/TS8040/TS9040 Canon CLI-471BK  0346C001/0400C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MG5740/MG6840/MG7740, TS5040/TS6040/TS8040/TS9040 Canon CLI-471C  0347C001/0401C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MG7740, TS8040/TS9040 Canon CLI-471GY  0350C001/0404C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MG5740/MG6840/MG7740, TS5040/TS6040/TS8040/TS9040 Canon CLI-471M  0348C001/0402C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MG5740/MG6840/MG7740, TS5040/TS6040/TS8040/TS9040 Canon CLI-471Y  0349C001/0403C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP3600/iP4600/iP4700, MP540/MP550/MP560/MP620/MP630/MP640/MP980/MP990, MX860/MX870 Canon PGI-520PGBK  2932B004</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP3600/iP4600/iP4700, MP540/MP550/MP560/MP620/MP630/MP640/MP980/MP990, MX860/MX870 Canon CLI-521C  2934B004/2934B006</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MP980/MP990 Canon CLI-521GY  2937B004/2937B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP3600/iP4600/iP4700, MP540/MP550/MP560/MP620/MP630/MP640/MP980/MP990, MX860/MX870 Canon CLI-521M  2935B004</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP3600/iP4600/iP4700, MP540/MP550/MP560/MP620/MP630/MP640/MP980/MP990, MX860/MX870 Canon CLI-521Y  2936B004</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-240, TM-340, TA-20, TA-30 Canon PFI-030BK  3489C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-240, TM-340, TA-20, TA-30 Canon PFI-030C  3490C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TA-20, TA-30 Canon PFI-030M  3491C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-240, TM-340, TA-20, TA-30 Canon PFI-030MBK  3488C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-240, TM-340, TA-20, TA-30 Canon PFI-030Y  3492C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-240, TM-340 Canon PFI-031M  6265C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000B  0555C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000C  0547C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000CO  0556C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000GY  0552C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000M  0548C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000MBK  0545C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000PBK  0546C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000PC  0550C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000PGY  0553C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000PM  0551C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000R  0554C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-1000 Canon PFI-1000Y  0549C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-250/TM-255/TM-350/TM-355 Canon PFI-121M  6267C001 , PFI-321M  6269C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300C  4194C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300CO  4201C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300GY  4200C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300M  4195C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300MBK  4192C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300PBK  4193C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300PC  4197C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300PM  4198C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300R  4199C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF PRO-300 Canon PFI-300Y  4196C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-200/TM-205/TM-250/TM-255/TM-300/TM-305/TM-350/TM-355 Canon PFI-120BK  2885C001 , PFI-320BK  2890C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-200/TM-205/TM-250/TM-255/TM-300/TM-305/TM-350/TM-355 Canon PFI-120C  2886C001 , PFI-320C  2891C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-200/TM-205/TM-300/TM-305 Canon PFI-120M  2887C001 , PFI-320M  2892C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-200/TM-205/TM-250/TM-255/TM-300/TM-305/TM-350/TM-355 Canon PFI-120MBK  2884C001 , PFI-320MBK  2889C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-200/TM-205/TM-250/TM-255/TM-300/TM-305/TM-350/TM-355 Canon PFI-120Y  2888C001 , PFI-320Y  2893C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TM-250/TM-255/TM-350/TM-355 Canon PFI-121M  6267C001 , PFI-321M  6269C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TX-2000/TX-2100/TX-3000/TX-3100/TX-4000/TX-4100 Series Canon PFI-110BK  2364C001 , PFI-310BK  2359C001 , PFI-710BK  2354C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TX-2000/TX-2100/TX-3000/TX-3100/TX-4000/TX-4100 Series Canon PFI-110C  2365C001 , PFI-310C  2360C001 , PFI-710C  2355C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TX-2000/TX-2100/TX-3000/TX-3100/TX-4000/TX-4100 Series Canon PFI-110M  2366C001 , PFI-310M  2361C001 , PFI-710M  2356C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TX-2000/TX-2100/TX-3000/TX-3100/TX-4000/TX-4100 Series Canon PFI-110MBK  2363C001 , PFI-310MBK  2358C001 , PFI-710MBK  2353C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TX-2000/TX-2100/TX-3000/TX-3100/TX-4000/TX-4100 Series Canon PFI-110Y  2367C001 , PFI-310Y  2362C001 , PFI-710Y  2357C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA TS5140, MG2140/MG2240/MG3140/MG3240/MG3540/MG3640/MG3640S/MG4140/MG4240, MX374/MX394/MX434/MX454/MX474/MX514/MX524/MX534 Canon PG-440  5219B001 , PG-440 XL  5216B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma MG2440, MG2540, MG2540S, MG2545S, MG2940, MG3040, MX494, IP2840, TR4540, TR4640, TS204, TS304, TS3140, TS3340, TS3440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma TS5340, TS7440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA TS5150/TS5151, MG2150/MG2200/MG2250/MG3100/MG3130/MG3150/MG3250/MG3500/MG3550/MG3600/MG3650/MG3650S/MG4100/MG4150/MG4200/MG4250, MX375/MX395/MX435/MX455/MX475/MX515/MX525/MX535 Canon PG-540  5225B001 , PG-540 L  5224B001 , PG-540 XL  5222B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MG2400/MG2450/MG2500/MG2550/MG2550S/MG2551S/MG2555/MG2555S/MG2556S/MG2900/MG2940/MG2950/MG3000/MG3050/MG3051/MG3052/MG3053, MX490/MX494/MX495, iP2800/iP2850, TR4550/TR4551/TR4650/TR4651, TS205/TS305/TS3150/TS3151/TS3350/TS3351/TS3352/TS3355/TS3450/TS3451/TS3452 Canon PG-545  8287B001 , PG-545 XL  8286B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA TS5300 series/TS5350/TS5350a/TS5350i/TS5351/TS5351a/TS5351i/TS5352/TS5352a/TS5353/TS5353a/TS5355/TS5355a/TS5400 series/TS5450/TS5451/TS5452/TS7400 series/TS7450/TS7450a/TS7450i/TS7451/TS7451a/TS7451i Canon PG-560  3713C001 , PG-560 XL  3712C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MAXIFY IB4040/ IB4140/ MB5040/ MB5140/ MB5340/ MB5440  74.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MAXIFY IB4040/ IB4140/ MB5040/ MB5140/ MB5340/ MB5440  20.4 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MAXIFY IB4040/ IB4140/ MB5040/ MB5140/ MB5340/ MB5440  20.4 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MAXIFY IB4040/ IB4140/ MB5040/ MB5140/ MB5340/ MB5440  20.4 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PIXMA MG5140/5240/6140/6540/8140, MX884</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP4840/iP4940, iX6540, MG5140/MG5240/MG5340/MG6140/MG6240/MG8140/MG8240, MX714/MX884/MX894 Canon PGI-425PGBK  4532B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP7240/iP8740, iX6840, MG5440/MG5540/MG5640/MG6340/MG6440/MG6640/MG7140/MG7540, MX924 Canon PGI-450PGBK  6499B001/6434B001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MG5740/MG6840/MG7740, TS5040/TS6040/TS8040/TS9040 Canon PGI-470PGBK  0375C001/0321C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP3600/iP4600/iP4700, MP540/MP550/MP560/MP620/MP630/MP640/MP980/MP990, MX860/MX870 Canon PGI-520PGBK  2932B004</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP2850, MG2450/2550/2555/2555 S/2950/3050/3051/3052/3053, MX495, TR4550/4551, TS205/305/3150/3151</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP2850, MG2450/2550/2555/2555 S/2950/3050/3051/3052/3053, MX495, TR4550/4551, TS205/305/3150/3151</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA iP2850, MG2450/2550/2555/2555 S/2950/3050/3051/3052/3053, MX495, TR4550/4551, TS205/305/3150/3151</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon iPF650, iPF655, iPF750, iPF755, iPF760, iPF765, iPF670, iPF680, iPF685, iPF770, iPF780, iPF785, iPF830, iPF840, iPF850.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IPF TM-200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon PIXMA серії G, включно з G1020, G2020, G3020, G3060, G1220, G2160, G2260, G3160, G3260, G540, G550, G620, G640, G650. Canon TC-20/TC-20M.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF iPF8000/iPF8100/iPF8300S/iPF840/iPF9000/iPF9100/iPF9400/iPF9400S Canon MC-08  1320B006</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF iPF650/iPF655/iPF680/iPF685/iPF750/iPF755/iPF760/iPF765/iPF780/iPF785 Canon MC-10  1320B014</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pro 2000/2100/4000/4000S/4100/4100S/6000/6000S/6100/6100S, TX2000/TX2100/TX3000/TX3100/TX4000/TX4100 Canon MC-30  1156C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon TM-200/TM-205/TM-200MFP/TM-205MFP/TM-300/TM-305/TM-300MFP/TM-305MFP Canon MC-31  1156C005</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imagePROGRAF TC-20/TC-20M/TC-5200/TC-5200M Canon MC-32  1156C009</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MAXIFY GX6020/GX6040/GX6050/GX6080/GX7020/GX7040/GX7050/GX7080 Canon MC-G01  4628C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G540/G550/G620/G640/G650/G680/G720/G750/G1420/G1520/G2020/G2420/G2460/G2520/G2560/G3420/G3460/G3520/G3560, GX580 Canon MC-G02  4589C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA MAXIFY GX3010/GX3020/GX3040/GX3050/GX3060/GX3070/GX3080/GX3090/GX3091/GX3092/GX4010/GX4020/GX4030/GX4040/GX4050/GX4060/GX4070/GX4080/GX4090/GX4091/GX4092 Canon MC-G03  5794C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1130/G1230/G1330/G1430/G1530/G1737/G1831/G1930/G2170/G2270/G2470/G2570/G2770/G2870/G2970/G3170/G3270/G3370/G3470/G3471/G3472/G3570/G3571/G3572/G3630/G3670/G3675/G3770/G3870/G3871/G3872/G3970/G3971/G3972/G4470/G4570/G4670/G4770/G4870/G4970 Canon MC-G04  5813C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon TS7640I / TS7740I / TR7820 / TS6630 / 6259C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma G3410 / G3411 / G3415 / G3510 / G4010 / G4100 / G4110 / G4400 / G4410 / G4510 / G4511, QY5-0592</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FA04000   FA04010   FA04040   FA04060 original. Epson XP-214 / XP-231 / XP-255 / XP-300 / XP-302 / XP-303 / XP-305 / XP-306 / XP-310 / XP-312 / XP-313 / XP-315 / XP-320 / XP-322 / XP-323 / XP-325 / XP-330 / XP-332 / XP-340 / XP-342 / XP-352 / XP-400 / XP-401 / XP-402 / XP-403 / XP-405 / XP-406 / XP-410 / XP-412 / XP-413 / XP-415 / XP-420 / XP-422 / XP-423 / XP-430 / XP-432 / XP-434 / XP-440 / XP-442
 Epson WF-2010 / WF-2510 / WF-2520 / WF-2521 / WF-2530 / WF-2531 / WF-2540 / WF-2541 / WF-2630 / WF-2640 / WF-2650 / WF-2660
 Epson L110 / L120 / L130 / L132 / L210 / L220 / L222 / L225 / L300 / L310 / L312 / L350 / L355 / L362 / L364 / L365 / L366 / L368 / L382 / L386 / L455 / L456 / L486 / L550 / L555 / L565 / L566 / L3050 / L3060 / L3070 / Epson / PX300 / PX435A / NX330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus CX7300/CX8300/CX9300F/TX200/TX410/TX209/TX419/TX400, F182000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus D120/OFFICE T30/BX310FN/TX510FN/B1100/T1100/BX320FW, F185000/F185010/F185020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">F180040   F180030   F180010   F180000 Epson Stylus Photo RX610 / RX615 / R290 / RX690 / RX685 / R285 / R295 / RX585 / P50 / T50 / T59 / TX650 / PX650 / L800 / TX659 PRINT HEAD, На даний товар гарантія не росповсюджується, поверненню і обм</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WF-7015 / WF-7525 / WF-7515 / F190020 Original</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WP 7610 7620 3620 3640 PRINT HEAD,ID8560;ASP FA13021/FA13003</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-100W/WF-110W Epson 266  C13T26614010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-100W/WF-110W Epson 267  C13T26704010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3620/WF-3640/WF-7110/WF-7210/WF-7610/WF-7620/WF-7710/WF-7715/WF-7720 Epson 27  C13T27014020/C13T27114020/C13T27914020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3620/WF-3640/WF-7110/WF-7210/WF-7610/WF-7620/WF-7710/WF-7715/WF-7720 Epson 27  C13T27024020/C13T27124020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3620/WF-3640/WF-7110/WF-7210/WF-7610/WF-7620/WF-7710/WF-7715/WF-7720 Epson 27  C13T27034020/C13T27134020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3620/WF-3640/WF-7110/WF-7210/WF-7610/WF-7620/WF-7710/WF-7715/WF-7720 Epson 27  C13T27044020/C13T27144020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 black XL  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 cyan XL  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 magenta XL  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 yellow XL</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-M5190/WF-M5690 black  10 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 black XXL  75 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 cyan XXL  50 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 magenta XXL  50 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-R5190/WF-R5690 yellow XXL  50 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C529R/WF-C579R Epson C13T01C100, C13T01D100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C529R/WF-C579R Epson C13T01C200, C13T01D200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C529R/WF-C579R Epson C13T01C300, C13T01D300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C529R/WF-C579R Epson C13T01C400, C13T01D400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R200/220/300/320, RX500/600/620  T0481  450 стр  + Т0482+T0483+T0484+T0485+T0486  6x430 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus C79/ 110, CX3900/ 4900/ 5900/ 7300/ 8300  470 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus C79/ 110  485 стр. , CX3900/ 4900/ 5900/ 7300/ 8300  415 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus C79/ 110, CX3900/ 4900/ 5900/ 7300/ 8300  270 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus C79/ 110  485 стр. , CX3900/ 4900/ 5900/ 7300/ 8300  415 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">StC79/ 110, CX3900/ 4900/ 5900/ 7300/ 8300,  T0731  470  стр  +T0732  +T0733+T0734  4x415 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Epson StPhoto P50/PX660/PX720WD/PX820FWD. Экономичный набор из 6 картриджей - экономия 30%.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08014010, C13T08014011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08024010, C13T08024011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08034010, C13T08034011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08044010, C13T08044011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08054010, C13T08054011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo P50, PX650/PX660/PX700W/PX710W/PX720WD/PX730WD/PX800FW/PX810FW/PX820FWD/PX830FWD, R265/R285/R360, RX560/RX585/RX685 Epson C13T08064010, C13T08064011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11114A10, C13T11214A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл, 480 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11124A10, C13T11224A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл, 1560 стор@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11134A10, C13T11234A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл ,720 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11144A10, C13T11244A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл ,720 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11154A10, C13T11254A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл, 680 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo 1410, R270/R290/R295/R390, RX590/RX610/RX615/RX650/RX690, T50/T59, TX650/TX659/TX700W/TX710/TX800FW/TX810FW/TX820FWD, Artisan 725/837 Epson C13T11164A10, C13T11264A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Photo R270/290/390, RX590/610/690,1410  11 мл ,720 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Photo R270/R290/R295/R390/RX590/RX610/RX615/RX690/TX700W/TX800W/T50/T59/TX650/TX659/TX710WEpson Stylus Photo 1410  6х11 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5300 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">685 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">945 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1230 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">545 стр@5%  A4  для Stylus Photo R1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">7,4 мл, 250 стр@5% для Stylus С91/T26; Stylus CX4300/TX106/TX109</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson StPhoto R2880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office BX305F/BX305FW, Stylus S22/SX125/SX130/SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W Epson T1281  C13T12814011/C13T12814012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж черный Epson Stylus S22/SX125 Epson Stylus SX420W/SX425W,  Epson Stylus Office BX305F  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office BX305F/BX305FW, Stylus S22/SX125/SX130/SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W Epson T1282  C13T12824011/C13T12824012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office BX305F/BX305FW, Stylus S22/SX125/SX130/SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W Epson T1283  C13T12834011/C13T12834012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж черный Epson Stylus S22/SX125 Epson Stylus SX420W/SX425W,  Epson Stylus Office BX305F  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office BX305F/BX305FW, Stylus S22/SX125/SX130/SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W Epson T1284  C13T12844011/C13T12844012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Экономичный набор из 4 картриджей Epson Stylus S22/SX125 Epson Stylus SX420W/SX425W,  Epson Stylus Office BX305F </t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office B42WD, BX305F/BX305FW/BX320FW/BX525WD/BX535WD/BX625FWD/BX630FW/BX635FWD/BX925FWD/BX935FWD, Stylus SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W/SX525WD/SX535WD/SX620FW, WorkForce WF-3010DW/WF-3520DWF/WF-3530DTWF/WF-3540DTWF/WF-7015/WF-7515/WF-7525 Epson C13T12914012, C13T13014012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office B42WD, BX305F/BX305FW/BX320FW/BX525WD/BX535WD/BX625FWD/BX630FW/BX635FWD/BX925FWD/BX935FWD, Stylus SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W/SX525WD/SX535WD/SX620FW, WorkForce WF-3010DW/WF-3520DWF/WF-3530DTWF/WF-3540DTWF/WF-7015/WF-7515/WF-7525 Epson C13T12924012, C13T13024012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office B42WD, BX305F/BX305FW/BX320FW/BX525WD/BX535WD/BX625FWD/BX630FW/BX635FWD/BX925FWD/BX935FWD, Stylus SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W/SX525WD/SX535WD/SX620FW, WorkForce WF-3010DW/WF-3520DWF/WF-3530DTWF/WF-3540DTWF/WF-7015/WF-7515/WF-7525 Epson C13T12934012, C13T13034012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office B42WD, BX305F/BX305FW/BX320FW/BX525WD/BX535WD/BX625FWD/BX630FW/BX635FWD/BX925FWD/BX935FWD, Stylus SX230/SX235W/SX420W/SX425W/SX430W/SX435W/SX440W/SX445W/SX525WD/SX535WD/SX620FW, WorkForce WF-3010DW/WF-3520DWF/WF-3530DTWF/WF-3540DTWF/WF-7015/WF-7515/WF-7525 Epson C13T12944012, C13T12944012</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 стр. XP-33/ 103/ 203 /207/ 303 /306/ 403 /406 C13T17014A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bk - 130 стр. col - 150 стр. XP-33/ 103/ 203 /207/ 303 /306/ 403 /406 C13T17064A10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce WF-100W black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WF-100W  Color 6.7 ml  C13T26704010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T2100/SC-T3100/SC-T3100M/SC-T3100N/SC-T5100/SC-T5100M/SC-T5100N Epson T40C1/T40D1  C13T40C140/C13T40D140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100, SC-T3100N  без стенду , SC-T5100, SC-T5100N  без стенду , 80 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T2100/SC-T3100/SC-T3100M/SC-T3100N/SC-T5100/SC-T5100M/SC-T5100N Epson T40C2/T40D2  C13T40C240/C13T40D240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100, SC-T3100N  без стенду , SC-T5100, SC-T5100N  без стенду , 50 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100/SC-T5100 Epson T40D3  C13T40D340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100, SC-T3100N  без стенду , SC-T5100, SC-T5100N  без стенду , 50 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100/SC-T5100 Epson T40D4  C13T40D440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T3100, SC-T3100N  без стенду , SC-T5100, SC-T5100N  без стенду , 50 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Stylus Pro 3800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">StPro 7900/9900  350 мл  C13T596300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">StPro 7900/9900  350 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 7800/7880/9800/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 7800/7880/9800/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 7880/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 7880/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220мл для Epson StPro 7800/7880/9800/9880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800/4880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">220 мл для Stylus Pro 4800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж с фото черными чернилами
 Объем: 700 мл. Совместимость SP 7900 / 9900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C13T636200: Картридж Epson StPro 7900/9900 cyan, 700 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C13T636300: Картридж Epson StPro 7900/9900 vivid magenta, 700 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C13T636400: Картридж Epson StPro 7900/9900 yellow, 700 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">C13T636800: Картридж Epson StPro 7900/9900 matte black, 700 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro WF-5690DWF/ WF-5620DWF/ WF-5190DW/ WF-5110DW  3100 арк</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro WF-5690DWF/ WF-5620DWF/ WF-5190DW/ WF-5110DW  2900 арк</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro WF-5690DWF/ WF-5620DWF/ WF-5190DW/ WF-5110DW  2900 арк</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro WF-5690DWF/ WF-5620DWF/ WF-5190DW/ WF-5110DW  2900 арк</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5190DW/WF-M5690DWF Epson T8651/T8661  C13T865140/C13T866140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/ WF-C5290DW/ WF-C5710DWF/ WF-C5790DWF Epson C13T944140, C13T945140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/ WF-C5290DW/ WF-C5710DWF/ WF-C5790DWF Epson C13T944240, C13T945240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/ WF-C5290DW/ WF-C5710DWF/ WF-C5790DWF Epson C13T944340, C13T945340</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/ WF-C5290DW/ WF-C5710DWF/ WF-C5790DWF Epson C13T944440, C13T945440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5299DW/ WF-M5799DWF/ WF-M5298DW Epson C13T964140, C13T965140, C13T966140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5299DW/ WF-M5799DWF/ WF-M5298DW Epson C13T964140, C13T965140, C13T966140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5290/С5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EPSON STYLUS COLOR 3000/ EPSON SureColor SC-T3000 24 / EPSON SureColor SC-T5000 36 /  EPSON SureColor SC-T7000 44</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5399DW, WF-M5899DWF Epson T12D  C13T12D140 , T12E XL  C13T12E140 , T12F XXL  C13T12F140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-M5399DW, WF-M5899DWF Epson T12D  C13T12D140 , T12E XL  C13T12E140 , T12F XXL  C13T12F140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank ET-2700, ET-2750, ET-2756, ET-2760, ET-2850, ET-2851, ET-2856; EcoTank L4150, L4151, L4153, L4156, L4158, L4160, L4163, L4165, L4166, L4167, L4168, L4169, L4260, L4266 Epson 1738195/1767049</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank ET-1810/ET-2710/ET-2711/ET-2712/ET-2714/ET-2715/ET-2720/ET-2721/ET-2726/ET-2800/ET-2803/ET-2810/ET-2811/ET-2812/ET-2814/ET-2815/ET-2820/ET-2821/ET-2825/ET-2826/ET-2870/ET-2871/ET-2875/ET-2876/ET-4700/ET-4800/ET-4810, L1110/L1118/L1119/L1210/L1230/L1250/L1270/L3100/L3101/L3106/L3108/L3109/L3110/L3111/L3115/L3116/L3117/L3118/L3119/L3150/L3151/L3153/L3156/L3158/L3160/L3161/L3163/L3165/L3166/L3167/L3168/L3169/L3200/L3201/L3210/L3211/L3230/L3231/L3251/L3252/L3256/L3258/L3260/L3266/L3270/L3271/L3276/L3280/L3286/L5190/L5290/L5296/L5316/L5190/L5198/L5310/L5316 Epson 1749772/1830528</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson M1100, M1108, M1120, M1128, M1129, M2120 Epson 1753825/1899416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Expression Home XP-3100/XP-3105/XP-3150/XP-3155/XP-3200/XP-3205/XP-4100/XP-4101/XP-4105/XP-4150/XP-4155/XP-4200/XP-4205, EcoTank ET-2830/ET-2840, EcoTank L3550/L3560/L5590, WorkForce WF-2810/WF-2820/WF-2830/WF-2835/WF-2840/WF-2845/WF-2850/WF-2851/WF-2870/WF-2910/WF-2930/WF-2935/WF-2950 Epson C9344/EWMB3  C12C934461</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-7310/WF-7820/WF-7830/WF-7835/WF-7840; L6560/L8168/L8188/L15150/L15158/L15060/L15168; EcoTank ET-M16600/8550/8500/5850/5800/16650/16600/16150; EcoTank Pro ET-M16680/5880/16680 Epson C9345/PXMB9  C12C934591</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-P700/SC-P900 series Epson C9357/SCMB1  C12C935711</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-P6050/P7050/P7050G/P7050V/P8050/P9050/P9050G/P9050V series, SureColor SC-T3450/SC-3450N/SC-3455/SC-3455N/345MS1/345MS2/345MS3/34MS1/34MS2/34MS3/SC-5450/SC-5450M/SC-5455/545MS1/545MS2/545MS3/54MS1/54MS2/54MS3 series Epson T6997/SC9MB  C13T699700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-T2170/SC-T3100/SC-T3100M/SC-T3100N/SC-T3100x/SC-T3160/SC-3170/SC-3170M/SC-3170x/SC-T5100/SC-T5100M/SC-T5100N/SC-T5130/SC-5130M/SC-5160/SC-5170/SC-5170M, F500/F501/F530/F560/F570/F571 Epson S2100/SC13MB  C13S210057</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson M1100, M1108, M1120, M1128, M1129, M2120 Epson 1753825/1899416</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank ET-7700/7750, L7188 Epson T04D0/EWMB1  C13T04D000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson EcoTank ET-3700/ET-3750/ET-3850/ET-4750/ET-4850/ET-5150/ET-5170, M1140/M1170/M1180/M2140/M2170/M3140/M3170/M3180, EcoTank L6160/L6170/L6176/L6190/L6270/L6290, Expression Home XP-5100/XP-5105/XP-5150/XP-5155/XP-5200, WorkForce WF-2860/WF-2865/WF-2880/WF-2885DWF Epson T04D1/EWMB2  C13T04D100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Expression Photo XP-970/ XP-8500/ XP-8600/ XP-8605/ XP-8700; Expression Photo HD XP-15000; Expression Premium XP-6000/ XP-6005/ XP-6100/ XP-6101/ XP-6105 Epson T3661/EPMB1  C13T366100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-P800/PX3V, SureLab SL-D700/SL-D800/SL-D870/SL-D7 Studio, Stylus Pro 3800/3880, Fuji DX100 Epson T5820/ICMT1  C13T582000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Pro 4900/4910, SureColor SC-P5000/SC-P5080, B-300/B-310N/B-500DN/B-510DN Epson T6190/PXBMB1  C13T619000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SC-T3250, SureColor SC-T3050/T3050H/T3050MS/T30BUN/T30CFP/T30KL/T30MSC5/T30MSSC/T30NOB/T30POP/T30PSPC/T3250/T3250H/T3250MS/T3250PS/ T32BUN/T32CFP/T32KL/T32MFC6/T32MFC7/T32MFP/T32MSC6/T32MSC7/T32MS/T32NOB/T32POP/T3CADC3/T3CADC5/T3CADC6/T3CADC7/T3DMS/ T3EMS/T3POPC3/T3POPC5/T3POPC6/T3POPC7/T5050/T5050C5/T5050H/T5050MS/T50BUN/T50C3/T50HC5/T50MSC3/T50MSC5/T50MSSC/T50PSPC/ T5250/T5250D/T5250DH/T5250H/T5250MS/T5250PS/T52BUN/T52C6/T52C7/T52DC6/T52DC7/T52DMFP/T52DPS/T52MFC6/T52MFC7/T52MFP/T52MSC6/ T52MSC7/T52MSSC/T5DMSC5/T5DMSSC/T5EMSSC/T5MSRC/T7050/T7050C5/T7050H/T70C3/T70PSPC/T7250/T7250D/T7250DH/T7250H/T7250PS/T72C6/T72C7/T72DPS Epson T6193/SC1MB  C13T619300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-5110DW/WF-5113/WF-5190DW/WF-5620DWF/WF-5690DWF, WP-4011/WP-4511/WP-4521/WP-4531/WP-5113/WP-5623, WF-4015/WF-4025/WF-4095/WF-4515/WF-4525/WF-4535/WF-4595/WF-4630/WF-4640 Epson T6710/PXBMB2  C13T671000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce WF-3520/WF-3540/WF-3620/WF-3640/WF-7110/WF-7210/WF-7510/WF-7610/WF-7620/WF-7710/WF-7720, ET-16500 Epson T6711/PXMB3  C13T671100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-6090DW/WF-6090DTWC/WF-6090D2TWC/WF-6590DWF/WF-6590DTWFC/WF-6590D2TWFC, WF-R8590/WF-5893/WF-8510/WF-8090/WF-8010, WF-6093/PX-S860 Epson T6712/PXMB4  C13T671200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Enterprise WF-C17590, WF-C20590, WF-C20600, WF-C20750, WF-C21000, WF-M20590, WF-M21000 Epson T6713/LXMB01  C13T671300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C8190/WF-C8610/WF-C8690/WF-C869R/WF-C878R/WF-C879R Series Epson T6714/PXMB6  C13T671400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro EC-4020/ EC-4030/ EC-4040; WorkForce Pro WF-3820DWF/ WF-3823/ WF-3825DWF/ WF-C4310DW/ WF-4720DWF/ WF-4725DWF/ WF-4730DTWF/ WF-4734/ WF-4740DTWF/ WF-4745DTWF/ WF-C4810DTWF/ WF-4820DWF/ WF-4825DWF/ WF-4830DTWF/ WF-4834 Epson T6715/PXMB7  C13T671500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WorkForce Pro WF-C5210DW/WF-C5290DW/WF-C5710DWF/WF-C5790DWF/WF-M5299DW/WF-M5799DWF/WF-M5298DW/WF-C529RDW/WF-C579RDWF/WF-3825/WF-3820/WF-4720/WF-4725/WF-4730/WF-4740/WF-4745/WF-4820/WF-4825/WF-4830 /WF-C5290a/WF-M5299a/PX-M884F/S884/M886FL/M381FL/S381L/M380F/S380 Epson T6716/PXMB8  C13T671600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson SureColor SC-P6050/P7050/P7050G/P7050V/P8050/P9050/P9050G/P9050V series, SureColor SC-T3450/SC-3450N/SC-3455/SC-3455N/345MS1/345MS2/345MS3/34MS1/34MS2/34MS3/SC-5450/SC-5450M/SC-5455/545MS1/545MS2/545MS3/54MS1/54MS2/54MS3 series Epson T6997/SC9MB  C13T699700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L6160/6170/6190</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP4900/B300/B310N/B500DN/B510DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkForce Pro/ WP-4015 WorkForce Pro/ WP-4025 WorkForce Pro/ WP-4095 WorkForce Pro/ WP-4515 WorkForce Pro/ WP-4525 WorkForce Pro/ WP-4535 WorkForce Pro/ WP-4545 WorkForce Pro/ WP-4595 WorkForce Pro/ WP-4630 WorkForce Pro/ WP-4640 WorkForce Pro/ WP-5110 WorkForce Pro/ WP-5190 WorkForce Pro/ WP-5620 WorkForce Pro/ WP-5690</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson WF-C5790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SC-T3100SC-T5100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контейнер для використаних чорнил Змінна ємність для відпрацьованого чорнила. Інформація про необхідність заміни з'явиться на панелі керування принтера. Сумісна тільки з моделями Stylus Pro 7700/9700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">L7160/7180</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EPSON SureColor SC-B6000 44''/ SC-P6000 SPECTRO/ SC-T3200 24''/ SC-T5200 36''/ SC-T7200 44''/ SC-T3000 24 / SC-T5000 36 / SC-T7000 44</t>
         </r>
       </text>
     </comment>
-    <comment ref="C374" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контейнер для отработанных чернил для Stylus Pro 4000/4450/4800/4880/7450/7600/7800/79907880/9450/9600/9800/9880/11880/7900/9900/9990   C12C890191/C12C890071/1554898/1522296/1402073/1091074</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L110/L210/L300/L350/L355, 1627961   1577649</t>
         </r>
       </text>
     </comment>
-    <comment ref="C377" authorId="0">
+    <comment ref="C382" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Epson L1110, L3100/L3101/L3110/L3150, L3160/L5190 L3256/L3258  1830528/1749772</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Stylus Office T1100 / B1100 / L1300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C378" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L110 / L210 / L300 / L350 / L355  1627961/1577649</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Чёрная печатающая головка для business inkjet 1000/1100d/1100dtn/1200/2230/2280/2300/2600/2800, DesignJet 500/500plus/800/815mfp, cp1700, DesignJet 10ps/20ps, DesignJet 70/100/110plus, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DesignJet 500/500plus/800/815mfp, cp1700, DesignJet 10ps/20ps/50ps, DesignJet 70/100/110plus, DesignJet 120/120nr, business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C383" authorId="0">
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DesignJet 500/500plus/800/815mfp, cp1700, DesignJet 10ps/20ps/50ps, DesignJet 70/100/110plus, DesignJet 120/120nr, business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C384" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DesignJet 500/500plus/800/815mfp, cp1700, DesignJet 10ps/20ps/50ps, DesignJet 70/100/110plus, DesignJet 120/120nr, business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DesignJet 10ps/20ps/50ps, DesignJet 90/120/120nr/130/130nr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C388" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Голубая печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пурпурная печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
+    <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Желтая печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C391" authorId="0">
+    <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Светло-голубая печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Светло-пурпурная печатающая головка для DesignJet 30/90/130 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Друкуюча голівка HP DeskJet GT5810 / 5820, Ink Tank 115 / 315 / 319 / 410 / 415 / 419, Smart Tank 450  комплект M0H50A+M0H51A , 3YP61AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color  CMY , Ink Tank 115/315/319/410/415/419 Smart Tank 500/515/530/615</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
+    <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet GT5810/5820/Ink Tank 115/315/319/410/415/419</t>
         </r>
       </text>
     </comment>
-    <comment ref="C396" authorId="0">
+    <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120 24  / T125 24  / T130 24  / T520 24</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 7000 4-Ink Printhead v1 Service Kit, CN643A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ Ink Advantage 5575/ 5645 / OfficeJet 202/252  600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ Ink Advantage 5575/ 5645 / OfficeJet 202/252  300 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4xx,5xx;OJ LX 350С; DW 5xx  790 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ600, DW600, DJ 660C, 670C, DW 660C, 670C, DJ 690C, 695C, OJ 500, 590, 635, 700, 710, 725  650 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C402" authorId="0">
+    <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 12xx,16xx; СOPY JET/M  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C403" authorId="0">
+    <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 12xx,16xx; СOPY JET/M  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C404" authorId="0">
+    <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 12xx,16xx; СOPY JET/M  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C405" authorId="0">
+    <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJ350/ 45x/ 488/ 75x  1100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJ350/ 45x/ 488/ 75x  1100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
+    <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJ350/ 45x/ 488/ 75x  1100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C408" authorId="0">
+    <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 1220с, OJ G55/G85/R45/R65, DJ710с/720с/815с/820сxi/850с/870сxi/880с/890c/895cxi, 930/950/960/970/980/990/995/1100с/1120с/1125с, 1600c/cm, DeskJet 9300, DeskJet 6122/6127, OJ T45/1150с/1170/1175c, DesignJet 700/755cm/750c Plus/750c, Photosmart P1000/P1100/1115/1215/1218/1315.  830 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C409" authorId="0">
+    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 350,6xx; OJ 500/90,635,700/10/25  310 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C410" authorId="0">
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 7xx,810/15/80/90/95,1120/5C  360 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C411" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, cp1700, DesignJet 10ps/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C412" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, cp1700, DesignJet 10ps/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C413" authorId="0">
+    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">business inkjet 1000/1100d/1100dtn/1200/2200/2230/2250/2280/2300/2600/2800, cp1700, DesignJet 10ps/</t>
         </r>
       </text>
     </comment>
-    <comment ref="C414" authorId="0">
+    <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJ ColorPro GA, DesignJ ColorPro CAD, 2000c/cn, business inkjet 1000/1100d/1100dtn/1200/2200/2250/2300/2500tn/2600/2800/3000, cp1700, DesignJet 10ps/20ps, DesignJet 70/100/110plus, DesignJet 500//500plus/800/825mfp, OfficeJet 9110/9120/9130, OfficeJet Pro K850 series  1750 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C415" authorId="0">
+    <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">350ml для DJ 1050C/C+, 1055CM</t>
         </r>
       </text>
     </comment>
-    <comment ref="C416" authorId="0">
+    <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2200 стр@5%  49мл  для Officejet Pro 8000/8500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C417" authorId="0">
+    <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  16 мл  для Officejet Pro 8000/8500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C418" authorId="0">
+    <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  16 мл  для Officejet Pro 8000/8500 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  16 мл  для Officejet Pro 8000/8500 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 500/500plus/800/815mfp  69 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 500/500plus/800/815mfp  69 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 500/500plus/800/815mfp  69 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C423" authorId="0">
+    <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">трёхцветный чернильный картридж hр №14  23 мл  для ср1160, OfficeJet d-серии</t>
         </r>
       </text>
     </comment>
-    <comment ref="C424" authorId="0">
+    <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">чёрный чернильный картридж hp №14  26 мл  для ср1160, OfficeJet d-серии.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C425" authorId="0">
+    <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл  для DesignJet 10ps/20ps/50ps, DesignJet 90/120/120nr/130/130nr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C426" authorId="0">
+    <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3820/920/930/940/950/959/960/970/980/990/995/1220C, DeskJet 9300, DeskJet 6122/6127, Photosmart</t>
         </r>
       </text>
     </comment>
-    <comment ref="C427" authorId="0">
+    <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3820/920/930/940/950/959/960/970/980/990/995/1220C, DeskJet 9300, DeskJet 6122/6127, Photosmart P1000/P1100/1115/1215/1218/1315, OfficeJet 55, psc 750  19 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3820/920/930/940/950/959/960/970/980/990/995/1220C, DeskJet 9300, DeskJet 6122/6127, Photosmart P1000/P1100/1115/1215/1218/1315, OfficeJet 55, psc 750  450 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
+    <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 810c/816c/825c/840c/843c/845c/916c/920c/940c/3810/3816/3820/3822 Series, Color Copier 310, Fax 1230, Officejet 5110/v30/v40/v45, PSC 500/750/950  40 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C430" authorId="0">
+    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 816/40/43/45С; 920/40; 3820  500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 816/25/40/43/45С  430 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C432" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/ 5655/5850/9650/9670/9680/9680gp, Digital Copier 410, Officejet 4105/4110/4212/4215/4219/4252/4255/5505/5510/5515/5605/5607/5610/5615/6110/J5520, Photosmart 7150/7260/7345/7350/7450/7459/7550/7655/7660/7755/7760/7762/7960/7690gp, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/ 1315s/1317/1340/1350/1355/2105/2108/2110/2115/2171/2175/2179/2210/2410/2510  19 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C433" authorId="0">
+    <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5150/ 5550/ 5652, DeskJet 9650/ 9670/ 9680, DeskJet 450ci/ cbi, Photosmart 7150/ 7260/ 7350/ 7550/ 7660/ 7760/ 7960, PSC 1110/ 1210/ 1350/ 2110/ 2175/ 2210, OfficeJet 4110/ 5510/ 5610/ 6110  19мл, 450 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C434" authorId="0">
+    <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F4140/F4172/F4180/F4190, Digital Copier 410, Officejet 4105/4110/4212/4215/4219/4252/4255/5505/5510/5515/6110, Photosmart 100/130/145/230/245/7150/7260/7345/7350/7450/7459/7550/7655/7660/7690gp/7755/7760/7762/7960, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/2110/2115/2171/2175/2179/2210/2410/2510  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C435" authorId="0">
+    <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5150/5550/5652, DeskJet 9650/9670/9680, DeskJet 450ci/cbi, Photosmart 7150/7260/7350/7550/7</t>
         </r>
       </text>
     </comment>
-    <comment ref="C436" authorId="0">
+    <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 450,5550/1,5652,5150,5850,7150/350/550;  125 фото 10х15</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
+    <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 3320/3325/3420/3425 Series/3520/3535/3550/3645/3647/3650/3745/3845/5650/5652/5655/5850, Officejet 4212/4215/4219/4252/4255/4315/4355/5605/5607/5610/5615/6110/J5520, PSC 1210/1213/1215/1217/1219/1311/1312/1315/1315s/1317  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C438" authorId="0">
+    <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3325/3420/3520/3550/3650/3745/3845  220 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C439" authorId="0">
+    <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 3320/3325/3420/3425 Series/3520/3535/3550/3645/3647/3650/3745/3845/5650/5652/5655/5850, Officejet 4105/4110/4212/4215/4219/4252/4255/6110, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/1315s/1317  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C440" authorId="0">
+    <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 3320/ 3325/ 3420/ 3425/ 3550/ 3650/ 3745, psc 1110, OfficeJet 4110  240 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 460c/460cb/460wbt/460wf/5743/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d, Officejet 6213/7213/7313/7413/H470/H470b/H470wbt/K7103, Photosmart 2573/2613/2713/8153/8453/8753/C3183/Pro B8353 , PSC 1513/1513s/1613/2353  13 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C442" authorId="0">
+    <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 460/5743/6543/6623/6843/9803, PSC 1513/1613/2353/2613/2713/C3183, Photosmart 8153/8453/B8353, OfficeJet 7213/7313/7413  450 стор.   11 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C443" authorId="0">
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ460/5743/5943/6543/6623/6843/6943/6983/9803,DJD4163,PS325/335/375/385/420/475,PS8053/8153/8453/87</t>
         </r>
       </text>
     </comment>
-    <comment ref="C444" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5743, DeskJet 5943, DeskJet 6540, DeskJet 6543, DeskJet 6623, DeskJet 6843, DeskJet 6943, DeskJet 6983, DeskJet PS 8753, DeskJet 9803, DeskJet PS D5063, OfficeJet K7103, Photosmart 2610, Photosmart 2613, Photosmart 2713, Photosmart 8053, Photosmart 8153, Photosmart 8453, Photosmart B8353, Photosmart D5160, Photosmart D5163. OfficeJet 6313, OfficeJet 7213, OfficeJet 7313, OfficeJet 7410, OfficeJet 7413, PSC 2573.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5743/ 5943/ 6543/ 6623/ 6843/ 6943/ 6983/ 9803, PSC 2613/ 2713, Photosmart 8053/ 8153/ 8453/ 8753/ B8353/ D5063, OfficeJet 6313/ 7213/ 7313/ 7413  800 стор.   21 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C446" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 3920/3940, DeskJet D1360/D2360, Deskjet F380, psc 1410 series, OfficeJet 4355  150 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C447" authorId="0">
+    <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">475стр. для DeskJet 3920/3940, DeskJet D1360/D1460/D1560/D2360/D2460, Deskjet F380/F2180/F2280/F4180, psc 1410 series, OfficeJet 4355/J3680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C448" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 3920/3940, DeskJet D1360/D2360, Deskjet F380, psc 1410, OfficeJet 4355/5610  138 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C449" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">415 стр. для DeskJet 3920/3940, DeskJet D1360/D1460/D1560/D2360/D2460, Deskjet F380/F2180/F2280/F4180, psc 1410, OfficeJet 4355/5610/J3680</t>
         </r>
       </text>
     </comment>
-    <comment ref="C450" authorId="0">
+    <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PhotoSmart 8753  23 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C451" authorId="0">
+    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5443, PSC 1513/ С3183/ С4183, OfficeJet 6313  175 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C452" authorId="0">
+    <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 5443, PSC 1513/ C3183, OfficeJet 6313  210 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C453" authorId="0">
+    <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Deskjet 460c/460cb/460wbt/460wf/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d, Officejet 6213/7213/7313/7413/H470/H470b/H470wbt/K7103, Photosmart 325/335/375/385/428/475/2573/2613/2713/8053/8153/8453/8753/D5063/D5163/Pro B8353, PSC 1613/2353  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C454" authorId="0">
+    <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 460/ 5743/ 5943/ 6543/ 6623/ 6843/ 6943/ 6983/ 9803, DeskJet D4163, Photosmart 325/ 335/ 375/ 385/ 420/ 475, Photosmart 8053/ 8153/ 8453/ 8753/ B8353/ D5063, PSC 1613/ 2353/ 2573/ 2613/ 2713, OfficeJet 6213/ 7213/ 7313/ 7413, OfficeJet Pro K7103, OfficeJet H470 series, 500 стор.  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
+    <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DeskJet 5943/6943/6983, DeskJet D4163, PSC2573/С4183, Photosmart 8053/8753/D5063, OfficeJet 6213/6313</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
+    <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 5943/6943/6983, DJ D4163, PSC2573/С4183, Ps 8053/8753/D5063, OJ 6213/6313  400 стр   11 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
+    <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 6543/6843, Photosmart 325/375/8153/8453, PSC 2613/2713  15 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C459" authorId="0">
+    <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C460" authorId="0">
+    <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C461" authorId="0">
+    <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C462" authorId="0">
+    <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C463" authorId="0">
+    <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">820 стр@5%  20,5 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C464" authorId="0">
+    <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C465" authorId="0">
+    <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C466" authorId="0">
+    <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C467" authorId="0">
+    <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1200 стр@5%  17.1 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C468" authorId="0">
+    <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C469" authorId="0">
+    <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C470" authorId="0">
+    <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
         </r>
       </text>
     </comment>
-    <comment ref="C471" authorId="0">
+    <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ T1120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C472" authorId="0">
+    <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ T1120SD/ T1200HD/ T1300/ T1300psc/ T2300/ T2300psc/ T790</t>
         </r>
       </text>
     </comment>
-    <comment ref="C473" authorId="0">
+    <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C474" authorId="0">
+    <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">28 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C475" authorId="0">
+    <comment ref="C481" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">28 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C476" authorId="0">
+    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C477" authorId="0">
+    <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C478" authorId="0">
+    <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C479" authorId="0">
+    <comment ref="C485" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">200 стр@5%, для DeskJet D2563/D2663/D5563/F2483/F4583/F4283/C4683/C4783</t>
         </r>
       </text>
     </comment>
-    <comment ref="C480" authorId="0">
+    <comment ref="C486" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">165 стр. Для принтеров: HP Deskjet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C481" authorId="0">
+    <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров: HP Deskjet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795  13 мл   увеличенный ресурс</t>
         </r>
       </text>
     </comment>
-    <comment ref="C482" authorId="0">
+    <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">9 мл для Officejet J4580/J4660</t>
         </r>
       </text>
     </comment>
-    <comment ref="C483" authorId="0">
+    <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">120 стр@5%, для DeskJet 2050  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C484" authorId="0">
+    <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">100 стр@5%, для DeskJet 2050   </t>
         </r>
       </text>
     </comment>
-    <comment ref="C485" authorId="0">
+    <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 1000/1050/1510/2000/2050/3000/3050  480 стр.   </t>
         </r>
       </text>
     </comment>
-    <comment ref="C486" authorId="0">
+    <comment ref="C492" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 1000/1050/1510/2000/2050/3000/3050  330 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C487" authorId="0">
+    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл. Черный картридж для DesingJet 510/510ps/111 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C488" authorId="0">
+    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 2050  Black 120 стор; Tri-color 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C489" authorId="0">
+    <comment ref="C495" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CZ101AE: Картридж HP No.650 DJ2515/3515 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C490" authorId="0">
+    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">200 стр@5%, для Ink Advantage DJ2515/3515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C491" authorId="0">
+    <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  21.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C492" authorId="0">
+    <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/4625/3525/5525; ресурс: 550 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C493" authorId="0">
+    <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C494" authorId="0">
+    <comment ref="C500" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C495" authorId="0">
+    <comment ref="C501" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C496" authorId="0">
+    <comment ref="C502" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C497" authorId="0">
+    <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C498" authorId="0">
+    <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C499" authorId="0">
+    <comment ref="C505" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 120/ 520 Black  38 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C500" authorId="0">
+    <comment ref="C506" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Black  73 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C501" authorId="0">
+    <comment ref="C507" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C502" authorId="0">
+    <comment ref="C508" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C503" authorId="0">
+    <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C504" authorId="0">
+    <comment ref="C510" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C505" authorId="0">
+    <comment ref="C511" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C506" authorId="0">
+    <comment ref="C512" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C507" authorId="0">
+    <comment ref="C513" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T520  80 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C508" authorId="0">
+    <comment ref="C514" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C509" authorId="0">
+    <comment ref="C515" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C510" authorId="0">
+    <comment ref="C516" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C511" authorId="0">
+    <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~100 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C512" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C513" authorId="0">
+    <comment ref="C518" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 2130/ 2620/ 2630/ 2632/ 3630/ 3639  120 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C514" authorId="0">
+    <comment ref="C519" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~330 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C515" authorId="0">
+    <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~480 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C516" authorId="0">
+    <comment ref="C521" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C517" authorId="0">
+    <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  360 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
+    <comment ref="C523" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120, DesignJet T520 24'', DesignJet T520 36'', DesignJet ?520, DesignJet ?520, DesignJet T125, DesignJet T530, DesignJet T130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C519" authorId="0">
+    <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 3920/ 3940; PSC1410  Black 150 стор; Tri-color 138 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C520" authorId="0">
+    <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C521" authorId="0">
+    <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C522" authorId="0">
+    <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C523" authorId="0">
+    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C524" authorId="0">
+    <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C525" authorId="0">
+    <comment ref="C530" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C526" authorId="0">
+    <comment ref="C531" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C527" authorId="0">
+    <comment ref="C532" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C528" authorId="0">
+    <comment ref="C533" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C529" authorId="0">
+    <comment ref="C534" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C530" authorId="0">
+    <comment ref="C535" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C531" authorId="0">
+    <comment ref="C536" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">200 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C532" authorId="0">
+    <comment ref="C537" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C533" authorId="0">
+    <comment ref="C538" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">165 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C534" authorId="0">
+    <comment ref="C539" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">570 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C535" authorId="0">
+    <comment ref="C540" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~200 стр@5%, для OJ J4580/4660</t>
         </r>
       </text>
     </comment>
-    <comment ref="C536" authorId="0">
+    <comment ref="C541" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6500 Series  420 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C537" authorId="0">
+    <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  56.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C538" authorId="0">
+    <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C539" authorId="0">
+    <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C540" authorId="0">
+    <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C541" authorId="0">
+    <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C542" authorId="0">
+    <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C543" authorId="0">
+    <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C544" authorId="0">
+    <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1200 стр@5%  49мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C545" authorId="0">
+    <comment ref="C550" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2300 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C546" authorId="0">
+    <comment ref="C551" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  73 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C547" authorId="0">
+    <comment ref="C552" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стр@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C548" authorId="0">
+    <comment ref="C553" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C549" authorId="0">
+    <comment ref="C554" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C550" authorId="0">
+    <comment ref="C555" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C551" authorId="0">
+    <comment ref="C556" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C552" authorId="0">
+    <comment ref="C557" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C553" authorId="0">
+    <comment ref="C558" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C554" authorId="0">
+    <comment ref="C559" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C555" authorId="0">
+    <comment ref="C560" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  40 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C556" authorId="0">
+    <comment ref="C561" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C557" authorId="0">
+    <comment ref="C562" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C558" authorId="0">
+    <comment ref="C563" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C559" authorId="0">
+    <comment ref="C564" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C560" authorId="0">
+    <comment ref="C565" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C561" authorId="0">
+    <comment ref="C566" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C562" authorId="0">
+    <comment ref="C567" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">400 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
-    <comment ref="C563" authorId="0">
+    <comment ref="C568" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C564" authorId="0">
+    <comment ref="C569" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C565" authorId="0">
+    <comment ref="C570" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C566" authorId="0">
+    <comment ref="C571" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/ 8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C567" authorId="0">
+    <comment ref="C572" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C568" authorId="0">
+    <comment ref="C573" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C569" authorId="0">
+    <comment ref="C574" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  2 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C570" authorId="0">
+    <comment ref="C575" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C571" authorId="0">
+    <comment ref="C576" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C572" authorId="0">
+    <comment ref="C577" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C573" authorId="0">
+    <comment ref="C578" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C574" authorId="0">
+    <comment ref="C579" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C575" authorId="0">
+    <comment ref="C580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C576" authorId="0">
+    <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C577" authorId="0">
+    <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
-    <comment ref="C578" authorId="0">
+    <comment ref="C583" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">17 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C579" authorId="0">
+    <comment ref="C584" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C580" authorId="0">
+    <comment ref="C585" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">4 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C581" authorId="0">
+    <comment ref="C586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C582" authorId="0">
+    <comment ref="C587" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C583" authorId="0">
+    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C584" authorId="0">
+    <comment ref="C589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C585" authorId="0">
+    <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C586" authorId="0">
+    <comment ref="C591" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C587" authorId="0">
+    <comment ref="C592" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C588" authorId="0">
+    <comment ref="C593" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C589" authorId="0">
+    <comment ref="C594" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 2020hc/ 2520hc  1 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C590" authorId="0">
+    <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 2020hc/ 2520hc  750 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C591" authorId="0">
+    <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 2020hc/2520hc  2х1500стор. black + 750 стор. color</t>
         </r>
       </text>
     </comment>
-    <comment ref="C592" authorId="0">
+    <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 2320/2710/2720/4120  200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C593" authorId="0">
+    <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 2320/2710/2720/4120  120 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C594" authorId="0">
+    <comment ref="C600" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 2320/2710/2720/4120  200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C595" authorId="0">
+    <comment ref="C601" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 2320/2710/2720/4120  240 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C596" authorId="0">
+    <comment ref="C602" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ IA 6075/6475/2876/4276, 360 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C597" authorId="0">
+    <comment ref="C603" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ IA 6075/6475/2876/4276, 200 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C598" authorId="0">
+    <comment ref="C604" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C599" authorId="0">
+    <comment ref="C605" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C600" authorId="0">
+    <comment ref="C606" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C601" authorId="0">
+    <comment ref="C607" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 29 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C602" authorId="0">
+    <comment ref="C608" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 29 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C603" authorId="0">
+    <comment ref="C609" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 29 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C604" authorId="0">
+    <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 38 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C605" authorId="0">
+    <comment ref="C611" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 80 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C606" authorId="0">
+    <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C607" authorId="0">
+    <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C608" authorId="0">
+    <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C609" authorId="0">
+    <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C610" authorId="0">
+    <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 816/825/827/830/832/840/841/842/843/845/848 HP 17  C6625AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C611" authorId="0">
+    <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 916C/920/930/932C/933C/935C/940/948C/950C/952C/955C/957C/960/970/980C/990/995C/1180/1200C/1220/1280/3820/6122/9300, FAX 1220XI/1230, OfficeJet 5110, G55XI/G85/G95, K60/K80, V30/V40/V45, Photosmart 1215/1218/1315, P1100/P1115/P1215/P1218, PSC 750/760/950 HP 78  C6578DE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C612" authorId="0">
+    <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2000C/2000CM/2500C/2500CM; Color Inkjet CP 1700 Series; Business Inkjet 1000/1100/1200/2200/2230/2250/2280/2300/2600/2800/3000 Series; Officejet 9110/9120/9130; Officejet Pro K850 Series; Designjet 70/100/110/500/800/815mfp/820mfp Series; 100Plus/110Plus/500Mono/500 Plus/500PS; Designjet Color Pro CAD, GA Series; Designjet Copier CC800PS HP 10  C4844A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C613" authorId="0">
+    <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C614" authorId="0">
+    <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C615" authorId="0">
+    <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1000/1010/1012/1014/1050/1050A/1051/1051A/1055/1056/1510/1512/2000/2050/2050A/2054/2510/2512/2514/2540/2547/3000/3050/3050A/3052/3054/3054A/3055/3057/3059/3510, Envy 4500/4502/4504/4505/5530, OfficeJet 4630/4632/4634/4636/4639</t>
         </r>
       </text>
     </comment>
-    <comment ref="C616" authorId="0">
+    <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1000/1010/1012/1014/1050/1050A/1051/1051A/1055/1056/1510/1512/2000/2050/2050A/2054/2510/2512/2514/2540/2547/3000/3050/3050A/3052/3054/3054A/3055/3057/3059/3510, Envy 4500/4502/4504/4505/5530, OfficeJet 4630/4632/4634/4636/4639</t>
         </r>
       </text>
     </comment>
-    <comment ref="C617" authorId="0">
+    <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1110/1111/1112/2130A/2130/2132/2134/2620/2630/2632/3630/3632/3633/3634/3639/3720/3722/3723/3730/3732/3733/3752/3755/3758, OfficeJet 3830/3831/3832/3833/3834/4650/4652/4654/4655/5220/5255, Envy 4512/4516/4520/4522/4523</t>
         </r>
       </text>
     </comment>
-    <comment ref="C618" authorId="0">
+    <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1110/1111/1112/2130A/2130/2132/2134/2620/2630/2632/3630/3632/3633/3634/3639/3720/3722/3723/3730/3732/3733/3752/3755/3758, OfficeJet 3830/3831/3832/3833/3834/4650/4652/4654/4655/5220/5255, Envy 4512/4516/4520/4522/4523</t>
         </r>
       </text>
     </comment>
-    <comment ref="C619" authorId="0">
+    <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 5940/5943/6940/6943/6980/6983, D4163, OfficeJet 100/150/6304/6307/6308/6310/6313/6318, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/8030/8038/8049/8050V/8053 ,C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194/C5200/C5280, D5060/D5063/D5163 HP C9364HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C620" authorId="0">
+    <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 5743/5943/6543/6623/6843/6943/6983/9803, PSC 2613/2713, DeskJet 5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, OfficeJet 6304/6307/6308/6310/6313/6318/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/8030/8038/8049/8050V/8053/8753, D5060/D5063/D5163, Photosmart PRO B8350 HP C8767HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C621" authorId="0">
+    <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/9800/9803/9808/9808D, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/7838/7850/8150/8153/8157/8450/8453/8750/8753/8758/C3125/C3170/C3183/C3190/C3194, Photosmart PRO B8350, PSC 1503/1504/1506/1507/1508/1510/1513/1514/1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C8765HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C622" authorId="0">
+    <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 5420V/5440/5440XI/5442/5443, D4163, OfficeJet 6304/6307/6308/6310/6313/6318, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/7838/7850, C3125/C3170/C3183/C3190/C3194, D5163, PSC 1503/1504/1506/1507/1508/1510/1513/1514</t>
         </r>
       </text>
     </comment>
-    <comment ref="C623" authorId="0">
+    <comment ref="C629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, D4163, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7103, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/325/325V/329/335/337/375/385/422/425/425V/428V/475V/8030/8038/8049/8050V/8053/8150/8153/8157/8450/8453/8750/8753/8758, C3125/C3170/C3190/C3194, D5060/D5063/D5163, Photosmart PRO B8350, PSC 1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C9363HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C624" authorId="0">
+    <comment ref="C630" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, D4163, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/6304/6307/6308/6310/6313/6318/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/325/325V/329/335/337/375/385/422/425/425V/428V/475V/7838/7850/8030/8038/8049/8050V/8053/8150/8153/8157/8450/8453/8750/8753/8758, C3125/C3170/C3183/C3190/C3194/C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194, D5060/D5063/D5163, Photosmart PRO B8350, PSC 1503/1504/1506/1507/1508/1510/1513/1514/1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C8766HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C625" authorId="0">
+    <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 5420V/5440/5440XI/5442/5443, D4163, OfficeJet 6304/6307/6308/6310/6313/6318, Photosmart 2570/2571/2573/2575V/2577/2578/7838/7850, C3125/C3170/C3183/C3190/C3194/C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194, D5163, PSC 1503/1504/1506/1507/1508/1510/1513/1514 HP C9361HE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C626" authorId="0">
+    <comment ref="C632" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D4200/D4245/D4263/D4363, OfficeJet J5783/J6410/J6413/J6424, Photosmart C4273/C4280/C4283/C4300/C4340/C4343/C4385/C4388/C4424/C4435/C4440/C4450/C4472/C4473/C4480/C4483/C4485/C4524/C4580/C4583/C4588/C4599/C5200/C5280/C5283/C5580, D5345/D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C627" authorId="0">
+    <comment ref="C633" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D4200/D4245/D4263/D4363, OfficeJet J5783/J6410/J6413/J6424, Photosmart C4273/C4280/C4283/C4300/C4340/C4343/C4385/C4388/C4424/C4435/C4440/C4450/C4472/C4473/C4480/C4483/C4485/C4524/C4580/C4583/C4588/C4599/C5200/C5280/C5283/C5580, D5345/D5363</t>
         </r>
       </text>
     </comment>
-    <comment ref="C628" authorId="0">
+    <comment ref="C634" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 810/812/816/825/827/840c/841/842/843/845/848/916/920/940/948/3810/3816/3820/3822 Series, Color Copier 310, FAX 1230, Officejet 5110, V30/V40/V45, PSC 500/750/750/950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C629" authorId="0">
+    <comment ref="C635" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
-    <comment ref="C630" authorId="0">
+    <comment ref="C636" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 3920/3940, D1311/D1320/D1330/D1341/D1360/D1400/D1455/D1460/D1468/D1470/D1560/D1568/D2330/D2360/D2400/D2430/D2460, F350/F370/F375/F380/F390/F394/F2100/F2110/F2120/F2180/F2187/F2280/F2290/F4100/F4140/F4172/F4180/F4185/F4190, Fax 3180, OfficeJet 4312/4314/4315/4317/4319/4355/5605/5607/5610/5615, J3606/J3608/J3625/J3635/J3635/J3650/J3680/J5520, PSC 1402/1410/1415/1417</t>
         </r>
       </text>
     </comment>
-    <comment ref="C631" authorId="0">
+    <comment ref="C637" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 3320/3323/3325/342/3420V/3425/3520/3535/3550/3558/3620/3645/3647/3650/3650V/3653/3658/3668/3740/3745/3843/3845/3845XI/3847/3848, FAX 1240, OfficeJet 4211/4212/4215/4219/4251/4252/4255/4256/4259/5605/5607/5610/5615, PSC 1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317</t>
         </r>
       </text>
     </comment>
-    <comment ref="C632" authorId="0">
+    <comment ref="C638" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 3320/3323/3325/342/3420V/3425/3520/3535/3550/3558/3620/3645/3647/3650/3650V/3653/3658/3668/3740/3745/3843/3845/3845XI/3847/3848, FAX 1240, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317</t>
         </r>
       </text>
     </comment>
-    <comment ref="C633" authorId="0">
+    <comment ref="C639" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet 1200 series, 1210, 1212, 1255, 2300series, 2320, 2700 series, 2710, 2710e, 2720, 2720e, 2721, 2721e, 2722, 2722e , 2723, 2723e, 2724, 2730, 4100 series, 4110e, 4120e, 4122e, 4130e; DeskJet Plus 4110, 4110e, 4120, 4120e, 4122, 4122e, 4130, 4130e, 4140, 4152, 4155, 4158; Envy 6010, 6010e, 6020, 6020e, 6022, 6022e, 6030, 6030e, 6032, 6032e, 6420e, 6430e, 6432e; Envy Pro 6420, 6422, 6430, 6432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C634" authorId="0">
+    <comment ref="C640" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet 1200 series, 1210, 1212, 1255, 2300series, 2320, 2700 series, 2710, 2710e, 2720, 2720e, 2721, 2721e, 2722, 2722e , 2723, 2723e, 2724, 2730, 4100 series, 4110e, 4120e, 4122e, 4130e; DeskJet Plus 4110, 4110e, 4120, 4120e, 4122, 4122e, 4130, 4130e, 4140, 4152, 4155, 4158; Envy 6010, 6010e, 6020, 6020e, 6022, 6022e, 6030, 6030e, 6032, 6032e, 6420e, 6430e, 6432e; Envy Pro 6420, 6422, 6430, 6432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C635" authorId="0">
+    <comment ref="C641" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet 710/712/720/722/815/820/830/832/850/855/870/880/882/890/895/930/950/959/960/970/980/990/995/1000/1100/1120/1125/1180/1200/1220/1280/1600/6122/6127/9300, Color Copier 110/219/290, FAX 1220, OfficeJet G55/G85/G95, K60/K80, R40/R45/R60/R65/R80, T45/T65, OfficeJet Pro 1150c/1170c/1175c, Photosmart 1000/1100/1115/1215/1218/1315, P1100/P1115/P1215/P1218</t>
         </r>
       </text>
     </comment>
-    <comment ref="C636" authorId="0">
+    <comment ref="C642" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 2020hc, 2520hc; Deskjet Ink Advantage Ultra 2029, 2529, 4729</t>
         </r>
       </text>
     </comment>
-    <comment ref="C637" authorId="0">
+    <comment ref="C643" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 2020hc, 2520hc; Deskjet Ink Advantage Ultra 2029, 2529, 4729</t>
         </r>
       </text>
     </comment>
-    <comment ref="C638" authorId="0">
+    <comment ref="C644" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 450/5150/5500/5550/5652/5850JP/9650/9670/9680, FAX 1240, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259/5505/5508/5510/5515/5605/5607/5610/5615/6110, Photosmart 7260/7350/7445/7450/7660/7760/7765/7960, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317/2105/2110/2115/2170/2171/2175/2210/2212/2410/2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C639" authorId="0">
+    <comment ref="C645" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 450/5150/5500/5550/5652/5850JP/9650/9670/9680, F4100/F4180/F4185, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259/5505/5508/5510/5515/6110, Photosmart 130/145V/230/245/7260/7350/7445/7450/7660/7760/7765/7960, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317/2105/2110/2115/2170/2171/2175/2210/2212/2410/2550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C640" authorId="0">
+    <comment ref="C646" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1014, 1015, 1016, 1018, 1515, 1516, 1518, 2510, 2515, 2540, 2545, 2546, 2548, 2645, 2646, 2648, 3510, 3515, 3540, 3545, 3546, 3548, 4510, 4515, 4516, 4518, 4640, 4645, 4646, 4648</t>
         </r>
       </text>
     </comment>
-    <comment ref="C641" authorId="0">
+    <comment ref="C647" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1014, 1015, 1016, 1018, 1515, 1516, 1518, 2510, 2515, 2540, 2545, 2546, 2548, 2645, 2646, 2648, 3510, 3515, 3540, 3545, 3546, 3548, 4510, 4515, 4516, 4518, 4640, 4645, 4646, 4648</t>
         </r>
       </text>
     </comment>
-    <comment ref="C642" authorId="0">
+    <comment ref="C648" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1115, 1118, 2135, 2136, 2138, 3635, 3636, 3638, 3775, 3776, 3778, 3785, 3786, 3787, 3788, 3789, 3790, 3835, 3836, 3838, 4535, 4536, 4538, 4675, 4676, 4678, 5075, 5085, 5275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C643" authorId="0">
+    <comment ref="C649" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1115, 1118, 2135, 2136, 2138, 3635, 3636, 3638, 3775, 3776, 3778, 3785, 3786, 3787, 3788, 3789, 3790, 3835, 3836, 3838, 4535, 4536, 4538, 4675, 4676, 4678, 5075, 5085, 5275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C644" authorId="0">
+    <comment ref="C650" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1200 Series, 2300 Series, 2700 Series, 4100 Series Printer; DeskJet Plus Ink Advantage 6000 Series, 6075, 6400 Series, 6475, 6478</t>
         </r>
       </text>
     </comment>
-    <comment ref="C645" authorId="0">
+    <comment ref="C651" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Deskjet Ink Advantage 1200 Series, 2300 Series, 2700 Series, 4100 Series Printer; DeskJet Plus Ink Advantage 6000 Series, 6075, 6400 Series, 6475, 6478</t>
         </r>
       </text>
     </comment>
-    <comment ref="C646" authorId="0">
+    <comment ref="C652" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ129A, CZ133A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C647" authorId="0">
+    <comment ref="C653" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ130A, CZ134A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C648" authorId="0">
+    <comment ref="C654" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ131A, CZ135A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C649" authorId="0">
+    <comment ref="C655" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ132A, CZ136A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C650" authorId="0">
+    <comment ref="C656" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED67A/3ED77A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C651" authorId="0">
+    <comment ref="C657" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED68A/3ED78A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C652" authorId="0">
+    <comment ref="C658" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED69A/3ED79A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C653" authorId="0">
+    <comment ref="C659" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED70A/3ED71A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C660" authorId="0">
+    <comment ref="C666" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4911A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C661" authorId="0">
+    <comment ref="C667" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4912A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C662" authorId="0">
+    <comment ref="C668" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4913A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C663" authorId="0">
+    <comment ref="C669" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Designjet 510 Series; Designjet 121 series; HP 82  CH565A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C664" authorId="0">
+    <comment ref="C670" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet 4500-G510a, 4500-G510b, 4500-G510g, 4500-G510h, 4500-G510n, J4524, J4525, J4535, J4540, J4550, J4580, J4585, J4624, J4640, J4660, J4680, J4680C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C665" authorId="0">
+    <comment ref="C671" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet 4500-G510a, 4500-G510b, 4500-G510g, 4500-G510h, 4500-G510n, J4524, J4525, J4535, J4540, J4550, J4580, J4585, J4624, J4640, J4660, J4680, J4680C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C666" authorId="0">
+    <comment ref="C672" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL77AE, 3YL81AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C667" authorId="0">
+    <comment ref="C673" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL78AE, 3YL82AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C668" authorId="0">
+    <comment ref="C674" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL79AE, 3YL83AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C669" authorId="0">
+    <comment ref="C675" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL80AE, 3YL84AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C670" authorId="0">
+    <comment ref="C676" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X5PE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C671" authorId="0">
+    <comment ref="C677" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X6PE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C672" authorId="0">
+    <comment ref="C678" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X7PE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C673" authorId="0">
+    <comment ref="C679" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X8PE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C674" authorId="0">
+    <comment ref="C680" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4906AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C675" authorId="0">
+    <comment ref="C681" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4907AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C676" authorId="0">
+    <comment ref="C682" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4908AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C677" authorId="0">
+    <comment ref="C683" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4909AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C678" authorId="0">
+    <comment ref="C684" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 950  CN045AE/CN049AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C679" authorId="0">
+    <comment ref="C685" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN046AE/CN050AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C680" authorId="0">
+    <comment ref="C686" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN047AE/CN051AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C681" authorId="0">
+    <comment ref="C687" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN048AE/CN052AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C682" authorId="0">
+    <comment ref="C688" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U12AE, F6U16AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C683" authorId="0">
+    <comment ref="C689" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U13AE, F6U17AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C684" authorId="0">
+    <comment ref="C690" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U14AE, F6U18AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C685" authorId="0">
+    <comment ref="C691" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP L0S58AE, L0S70AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C686" authorId="0">
+    <comment ref="C692" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA23AE/3JA27AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C687" authorId="0">
+    <comment ref="C693" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA24AE/3JA28AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C688" authorId="0">
+    <comment ref="C694" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA25AE/3JA29AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C689" authorId="0">
+    <comment ref="C695" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA26AE/3JA30AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C690" authorId="0">
+    <comment ref="C696" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 970  CN621AE/CN625AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C691" authorId="0">
+    <comment ref="C697" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN622AE/CN626AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C692" authorId="0">
+    <comment ref="C698" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN623AE/CN627AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C693" authorId="0">
+    <comment ref="C699" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN624AE/CN628AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C694" authorId="0">
+    <comment ref="C700" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T81AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C695" authorId="0">
+    <comment ref="C701" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T82AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C696" authorId="0">
+    <comment ref="C702" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T83AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C697" authorId="0">
+    <comment ref="C703" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  L0S07AE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C698" authorId="0">
+    <comment ref="C704" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M68A , 981X  L0R09A , 981Y  L0R13A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C699" authorId="0">
+    <comment ref="C705" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M69A , 981X  L0R10A , 981Y  L0R14A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C700" authorId="0">
+    <comment ref="C706" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M70A , 981X  L0R11A , 981Y  L0R15A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C701" authorId="0">
+    <comment ref="C707" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M71A , 981X  L0R12A , 981Y  L0R16A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C702" authorId="0">
+    <comment ref="C708" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Z13/Z23/Z25/Z33/Z34/Z35/Z513/Z515/Z601/Z602/Z603/Z605/Z612/Z613/Z614/Z615, X75/X1150/X1110/X1130/X1140/X1155/X1170/X1180/X1185/X1190/X1270/X2230/X2240 Lexmark 10N0026, 10N0227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C703" authorId="0">
+    <comment ref="C709" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ D2563/ D2663/ D5563/ F2483/ F4583/ F4283/ C4683/ C4783  Black 200 стор; Tri-color 165 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C704" authorId="0">
+    <comment ref="C710" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C705" authorId="0">
+    <comment ref="C711" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ T1120 Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C706" authorId="0">
+    <comment ref="C712" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР DesignJet 100/100 Plus/110/110 Plus/70 PrinterCAD SERVICE STATION ROHS SV, C7796-60203</t>
         </r>
       </text>
     </comment>
-    <comment ref="C709" authorId="0">
+    <comment ref="C715" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lexmark Z13/ 23/ 25/ 33/ 34/ 35/ 513/ 515/ 601/ 602/ 603/ 605/ 612/ 613/ 614/ 615, X75/ 1150/ 1110/ 1130/ 1140/ 1155/ 1170/ 1180/ 1185/ 1190/ 2230/ 2240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C712" authorId="0">
+    <comment ref="C718" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">mutoh VJ-1304, VJ-1614, RH3, Blizzard, Spitfire 100 Extreme</t>
         </r>
       </text>
     </comment>
-    <comment ref="C713" authorId="0">
+    <comment ref="C719" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Mutoh VJ-1304, VJ-1614, RH3, Blizzard, Spitfire 100 Extreme</t>
         </r>
       </text>
     </comment>
-    <comment ref="C714" authorId="0">
+    <comment ref="C720" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">mutoh VJ-1304, VJ-1614, RH3, Blizzard, Spitfire 100 Extreme</t>
         </r>
       </text>
     </comment>
-    <comment ref="C715" authorId="0">
+    <comment ref="C721" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Mutoh VJ-1304, VJ-1614, RH3, Blizzard, Spitfire 100 Extreme</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="718">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="724">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для струменевих принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother струйні</t>
   </si>
   <si>
+    <t>Картридж Brother LC123C блакитний, 5,9 мл.  LC123C</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Картридж Brother LC123C чорний, 9 мл.  LC123B</t>
+  </si>
+  <si>
+    <t>Картридж Brother LC123M пурпуровий, 5,9 мл.  LC123M</t>
+  </si>
+  <si>
+    <t>Картридж Brother LC123VALBP CMYK, 5,9 мл.  LC123VALBP</t>
+  </si>
+  <si>
+    <t>Картридж Brother LC123Y жовтий, 5,9 мл.  LC123Y</t>
+  </si>
+  <si>
     <t>Картридж Brother LC565XLC блакитний  XL</t>
   </si>
   <si>
-    <t>new</t>
-[...4 lines deleted...]
-  <si>
     <t>Картридж Brother LC565XLM пурпуровий  XL</t>
   </si>
   <si>
     <t>Картридж Brother LC565XLY жовтий  XL</t>
   </si>
   <si>
     <t>Картридж Brother LC569XLBK чорний  XL</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon CA91 чорна  QY6-8002/QY6-8011</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon G1400 / 2400 / 3400, чорна QY6-8002-000000/ QY6-8011-000000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon G1400 / G1410 / G1411 / G2400, Color, CA92,  QY6-8018-000000/QY6-8006-000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-04  630B001AA</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-06  2352C001AA</t>
@@ -11291,56 +11464,56 @@
   <si>
     <t>Картридж Canon PG-445 XL  8282B001  чорний MAX</t>
   </si>
   <si>
     <t>Картридж Canon PG-445+CL-446 MULTIPACK  чорний+color  8283B004</t>
   </si>
   <si>
     <t>Картридж Canon PG-46 чорний + CL-56 кольоровий + папір 50 арк Canon  9059B003</t>
   </si>
   <si>
     <t>Картридж Canon PG-46,  FINE , 9059B001, чорний</t>
   </si>
   <si>
     <t>Картридж Canon PG-460  3711C001  чорний для TS5340</t>
   </si>
   <si>
     <t>Картридж Canon PG-460 XL  3710C001  чорний MAX для TS5340</t>
   </si>
   <si>
     <t>Картридж Canon PG-460+CL-461 MULTIPACK  чорний+COLOUR  3711C004</t>
   </si>
   <si>
     <t>Картридж Canon PG-50,  0616B001 , чорний</t>
   </si>
   <si>
+    <t>Картридж Canon PG-510 чорний + картридж CL-511 кольоровий + папір 50 л Canon  2970B017</t>
+  </si>
+  <si>
     <t>Картридж Canon PG-510Bk  2970B001  чорний</t>
   </si>
   <si>
-    <t>Картридж Canon PG-510Bk+ CL-511, MULTIPACK  2970B010</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon PG-512Bk  2969B001  чорний</t>
   </si>
   <si>
     <t>Картридж Canon PG-545 чорний  8287B001</t>
   </si>
   <si>
     <t>Картридж Canon PG-545XL чорний  8286B001</t>
   </si>
   <si>
     <t>Картридж Canon PG-84,  8592B001 , чорний</t>
   </si>
   <si>
     <t>Картридж Canon PGI-35Bk PIXMA iP100, 1509B001</t>
   </si>
   <si>
     <t>Картридж Canon PGI-450Bk  6499B001  чорний</t>
   </si>
   <si>
     <t>Картридж Canon PGI-470Bk XL  0321C001  чорний MAX</t>
   </si>
   <si>
     <t>Картридж Canon PGI-470Bk,  0375C001 , чорний</t>
   </si>
   <si>
     <t>Картридж Canon PGI-520Bk  2932B001  чорний</t>
@@ -11873,50 +12046,53 @@
   <si>
     <t>Картридж Epson T1292  C13T12924011/C13T12924012  500 арк, блакитний Barva  IC-1292</t>
   </si>
   <si>
     <t>Картридж Epson T1293  C13T12934011/C13T12934012  380 арк, пурпуровий Barva  IC-1293</t>
   </si>
   <si>
     <t>Картридж Epson T1294  C13T12944011/C13T12944012  630 арк, жовтий Barva  IC-1294</t>
   </si>
   <si>
     <t>Картридж Epson T17014A10, XP103/203/207, чорний</t>
   </si>
   <si>
     <t>Картридж Epson T17064A10, XP103/203/207, Bundle  C,M,Y,Bk</t>
   </si>
   <si>
     <t>Картридж Epson T266140  WF-100W  чорний  C13T26614010</t>
   </si>
   <si>
     <t>Картридж Epson T267040  WF-100W  Color 6.7 мл  C13T26704010</t>
   </si>
   <si>
     <t>Картридж Epson T40C1/T40D1  C13T40C140  універсальна версія, 66 мл, чорний Barva  IC-T40C1</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Картридж Epson T40D140 чорний  C13T40D140</t>
   </si>
   <si>
     <t>Картридж Epson T40D2  C13T40D240  універсальна версія, 56 мл, блакитний Barva  IC-T40D2</t>
   </si>
   <si>
     <t>Картридж Epson T40D240 блакитний  C13T40D240</t>
   </si>
   <si>
     <t>Картридж Epson T40D3  C13T40D340  універсальна версія, 56 мл, пурпуровий Barva  IC-T40D3</t>
   </si>
   <si>
     <t>Картридж Epson T40D340 пурпуровий  C13T40D340</t>
   </si>
   <si>
     <t>Картридж Epson T40D4  C13T40D440  універсальна версія, 56 мл, жовтий Barva  IC-T40D4</t>
   </si>
   <si>
     <t>Картридж Epson T40D440 жовтий  C13T40D440</t>
   </si>
   <si>
     <t>Картридж Epson T582000  C13T582000</t>
   </si>
   <si>
     <t>Картридж Epson T596300, vivid пурпуровий  350 мл</t>
@@ -12125,50 +12301,53 @@
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson C13T671600</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson SC-T3100/T5100  C13S210057</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson Stylus Pro 7700/9700, C12C890501</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил L7160 Epson  C13T04D000</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил SC-T3000 Epson  C13T619300</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил SP4550/4800/4880/7450/7800/7880/9450/9800/9880/11880, C12C890191</t>
   </si>
   <si>
     <t>Контейнер з чорним чорнилом ресурсом 10 000 стр.  XL  C13T965140</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Epson 1627961/1577649/1550819 без чіпа Barva  IC-L210</t>
   </si>
   <si>
+    <t>Поглинач чорнил  абсорбер, памперс  Epson L1110, L3100/L3101/L3110/L3150, L3160/L5190 L3256/L3258  1830528/1749772  AHK</t>
+  </si>
+  <si>
     <t>Поглинач чорнил в зборі Epson Stylus Office T1100 / B1100 / L1300, 1552751</t>
   </si>
   <si>
     <t>Поглинач чорнила  памперс, абсорбер  Epson L110 / L210 / L300 / L350 / L355  1627961/1577649</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4810A,  №11 , чорний</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4811A,  №11 , блакитний</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4812A,  №11 , пурпуровий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4813A,  №11 , жовтий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C5019A,  №84 , чорний</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C9381A,  №88 ,чорний/жовтий</t>
@@ -12527,53 +12706,50 @@
   <si>
     <t>Картридж HP DJ CZ131A/CZ135A №711 26 мл, пурпуровий Patron  PN-H711M</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ132A  №711 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ132A/CZ136A №711 26 мл, жовтий Patron  PN-H711Y</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ133A   №711 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ134A  №711 , блакитний 3-Pack</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ135A  №711 , пурпуровий 3-Pack</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ136A  №711 , жовтий 3-Pack</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V16AE  №123 , color</t>
   </si>
   <si>
-    <t>Картридж HP DJ F6V16AE/F6V18AE 123XL 330 мл, триколірний Patron  PN-H123CXL</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP DJ F6V17AE  №123 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V18AE  №123XL , color MAX</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V19AE  №123XL , чорний MAX</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V24AE  №652  color</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V25AE  №652  чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ P2V32A  №711  color 3-Pack</t>
   </si>
   <si>
     <t>Картридж HP DJ SD367AE  №21/22  чорний/TRI-COLOR COMBO PACK</t>
   </si>
   <si>
     <t>Картридж HP OJ C2P19AE  №934  чорний</t>
   </si>
   <si>
     <t>Картридж HP OJ C2P20AE  №935  блакитний</t>
@@ -12753,50 +12929,53 @@
     <t>Картридж HP PS C8721HE,  №177 , чорний</t>
   </si>
   <si>
     <t>Картридж HP PS C8771HE,  №177 , блакитний</t>
   </si>
   <si>
     <t>Картридж HP PS C8772HE,  №177 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS C8773HE,  №177 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP PS C8774HE,  №177 , light блакитний</t>
   </si>
   <si>
     <t>Картридж HP PS C8775HE,  №177 , light пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS CB316HE,  №178 , чорний</t>
   </si>
   <si>
     <t>Картридж HP PS CB317HE,  №178 , photo чорний</t>
   </si>
   <si>
     <t>Картридж HP PS CB318HE,  №178 , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP PS CB319HE,  №178 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS CB320HE,  №178 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE CZ637AE  №46  чорний</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE CZ638AE  №46  COLOR</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE F6T40AE  №46  3-PACK  2 чорний+1COLOR</t>
   </si>
   <si>
     <t>Картридж HP №305 кольоровий  3YM60AE</t>
   </si>
   <si>
     <t>Картридж HP №305 чорний  3YM61AE</t>
   </si>
   <si>
     <t>Картридж HP №305XL кольоровий  3YM63AE</t>
   </si>
   <si>
     <t>Картридж HP №305XL чорний  3YM62AE</t>
   </si>
@@ -13579,51 +13758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I716"/>
+  <dimension ref="A1:I722"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -13740,17564 +13919,16312 @@
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>17379</v>
+        <v>35388</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>828.3200000000001</v>
+        <v>1060.86</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>17380</v>
+        <v>35387</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>860.1</v>
+        <v>1591.52</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>17381</v>
+        <v>35389</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>750.46</v>
+        <v>1060.86</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>17378</v>
+        <v>35391</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1738.09</v>
+        <v>4244.35</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
-      <c r="B15" s="1"/>
-[...3 lines deleted...]
-      <c r="F15" s="1"/>
+      <c r="B15" s="1">
+        <v>35390</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+      <c r="F15" s="1">
+        <v>1060.86</v>
+      </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
-      <c r="I15" s="1"/>
-[...3 lines deleted...]
-      <c r="B16" s="3" t="s">
+      <c r="I15" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" outlineLevel="2">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>17379</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="3"/>
-[...5 lines deleted...]
-      <c r="I16" s="3"/>
+      <c r="D16" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+      <c r="F16" s="1">
+        <v>843.13</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>34512</v>
+        <v>17380</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1524.19</v>
+        <v>875.47</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>23647</v>
+        <v>17381</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1460.64</v>
+        <v>763.87</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>26009</v>
+        <v>17378</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1543.88</v>
+        <v>1769.16</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
-      <c r="B20" s="1">
-[...2 lines deleted...]
-      <c r="C20" s="1" t="s">
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="1"/>
+    </row>
+    <row r="21" spans="1:9" outlineLevel="1">
+      <c r="A21" s="3"/>
+      <c r="B21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D20" s="1">
-[...39 lines deleted...]
-      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>33378</v>
+        <v>34512</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>17286.03</v>
+        <v>1551.43</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>32120</v>
+        <v>23647</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1631.59</v>
+        <v>1486.75</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>30409</v>
+        <v>26009</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>2016.88</v>
+        <v>1571.48</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>30408</v>
+        <v>30018</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2016.88</v>
+        <v>24062.24</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>26832</v>
+        <v>30020</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>4873.28</v>
+        <v>26191.25</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>15172</v>
+        <v>33378</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D27" s="1">
-        <v>8473309000</v>
+        <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>8563.809999999999</v>
+        <v>17595.05</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>31696</v>
+        <v>32120</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1921.12</v>
+        <v>1660.75</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>8598</v>
+        <v>30409</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1087.87</v>
+        <v>2052.94</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>6216</v>
+        <v>30408</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1146.05</v>
+        <v>2052.94</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>13941</v>
+        <v>26832</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1063.26</v>
+        <v>4960.4</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>13942</v>
+        <v>15172</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D32" s="1">
-        <v>8443999090</v>
+        <v>8473309000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1214.52</v>
+        <v>8716.9</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>16714</v>
+        <v>31696</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>849.36</v>
+        <v>1955.46</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>25598</v>
+        <v>8598</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F34" s="1">
-        <v>1132.18</v>
+        <v>1107.32</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>25597</v>
+        <v>6216</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F35" s="1">
-        <v>984.5</v>
+        <v>1166.54</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>6217</v>
+        <v>13941</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1754.2</v>
+        <v>1082.27</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>10004</v>
+        <v>13942</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D37" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E37" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1135.76</v>
+        <v>1236.23</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>10005</v>
+        <v>16714</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>96</v>
       </c>
       <c r="F38" s="1">
-        <v>1173.35</v>
+        <v>864.54</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>6218</v>
+        <v>25598</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1389.49</v>
+        <v>1152.42</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>32499</v>
+        <v>25597</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1201.54</v>
+        <v>1002.1</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>31352</v>
+        <v>6217</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F41" s="1">
-        <v>1315.2</v>
+        <v>1785.56</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>18426</v>
+        <v>10004</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D42" s="1">
         <v>3215902000</v>
       </c>
       <c r="E42" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F42" s="1">
-        <v>812.21</v>
+        <v>1190.68</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>16899</v>
+        <v>10005</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F43" s="1">
-        <v>1071.76</v>
+        <v>1194.32</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>15595</v>
+        <v>6218</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>771.04</v>
+        <v>1414.33</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>12166</v>
+        <v>32499</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>643.51</v>
+        <v>1223.02</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>12167</v>
+        <v>31352</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>643.51</v>
+        <v>1338.71</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>12168</v>
+        <v>18426</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D47" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>643.51</v>
+        <v>826.73</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>12169</v>
+        <v>16899</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>651.5599999999999</v>
+        <v>1090.92</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>12170</v>
+        <v>15595</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>643.51</v>
+        <v>784.83</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>19517</v>
+        <v>12166</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>2442.9</v>
+        <v>655.01</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>19499</v>
+        <v>12167</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>535.21</v>
+        <v>655.01</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>19500</v>
+        <v>12168</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>585.78</v>
+        <v>655.01</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>19501</v>
+        <v>12169</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>585.78</v>
+        <v>663.21</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>19502</v>
+        <v>12170</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>585.78</v>
+        <v>655.01</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>21984</v>
+        <v>19517</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2198.12</v>
+        <v>2486.57</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>21985</v>
+        <v>19499</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="F56" s="1">
-        <v>568.77</v>
+        <v>544.78</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>21986</v>
+        <v>19500</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F57" s="1">
-        <v>767.91</v>
+        <v>596.25</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>21988</v>
+        <v>19501</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F58" s="1">
-        <v>568.77</v>
+        <v>596.25</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>21991</v>
+        <v>19502</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F59" s="1">
-        <v>760.75</v>
+        <v>596.25</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>21999</v>
+        <v>21984</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>764.33</v>
+        <v>2237.42</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>21989</v>
+        <v>21985</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>568.77</v>
+        <v>578.9400000000001</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>21992</v>
+        <v>21986</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>767.91</v>
+        <v>781.64</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>21990</v>
+        <v>21988</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>568.77</v>
+        <v>578.9400000000001</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>21993</v>
+        <v>21991</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>779.1</v>
+        <v>774.35</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>9728</v>
+        <v>21999</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>655.14</v>
+        <v>777.99</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>9729</v>
+        <v>21989</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>616.21</v>
+        <v>578.9400000000001</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>9730</v>
+        <v>21992</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>616.21</v>
+        <v>781.64</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>9731</v>
+        <v>21990</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>616.21</v>
+        <v>578.9400000000001</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>6264</v>
+        <v>21993</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>713.3200000000001</v>
+        <v>793.03</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>6265</v>
+        <v>9728</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>72</v>
       </c>
       <c r="F70" s="1">
-        <v>713.3200000000001</v>
+        <v>666.85</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>6266</v>
+        <v>9729</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>72</v>
       </c>
       <c r="F71" s="1">
-        <v>713.3200000000001</v>
+        <v>627.22</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>6267</v>
+        <v>9730</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F72" s="1">
-        <v>676.17</v>
+        <v>627.22</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>6268</v>
+        <v>9731</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F73" s="1">
-        <v>676.17</v>
+        <v>627.22</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>6269</v>
+        <v>6264</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>72</v>
       </c>
       <c r="F74" s="1">
-        <v>713.3200000000001</v>
+        <v>726.0700000000001</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>10733</v>
+        <v>6265</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F75" s="1">
-        <v>3615.35</v>
+        <v>726.0700000000001</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>10705</v>
+        <v>6266</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F76" s="1">
-        <v>3615.35</v>
+        <v>726.0700000000001</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>10734</v>
+        <v>6267</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>3615.35</v>
+        <v>688.26</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>10647</v>
+        <v>6268</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>3615.35</v>
+        <v>688.26</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>10735</v>
+        <v>6269</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F79" s="1">
-        <v>3615.35</v>
+        <v>726.0700000000001</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>24148</v>
+        <v>10733</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>3888.33</v>
+        <v>3679.98</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>24149</v>
+        <v>10705</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>3888.33</v>
+        <v>3679.98</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>24150</v>
+        <v>10734</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>3888.33</v>
+        <v>3679.98</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>24151</v>
+        <v>10647</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>3888.33</v>
+        <v>3679.98</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>24152</v>
+        <v>10735</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>3888.33</v>
+        <v>3679.98</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>8597</v>
+        <v>24148</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>831.9</v>
+        <v>3957.84</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>29312</v>
+        <v>24149</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>2072.37</v>
+        <v>3957.84</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>6219</v>
+        <v>24150</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>991.66</v>
+        <v>3957.84</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>13939</v>
+        <v>24151</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>787.6</v>
+        <v>3957.84</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>13940</v>
+        <v>24152</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D89" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>1213.17</v>
+        <v>3957.84</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>16713</v>
+        <v>8597</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="F90" s="1">
-        <v>760.75</v>
+        <v>846.77</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>21790</v>
+        <v>29312</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>971.52</v>
+        <v>2109.42</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>20463</v>
+        <v>6219</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F92" s="1">
-        <v>1389.04</v>
+        <v>1009.39</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>23357</v>
+        <v>13939</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>1471.83</v>
+        <v>801.6799999999999</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>18166</v>
+        <v>13940</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D94" s="1">
         <v>3215902000</v>
       </c>
       <c r="E94" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F94" s="1">
-        <v>639.9299999999999</v>
+        <v>1234.86</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>25594</v>
+        <v>16713</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F95" s="1">
-        <v>975.55</v>
+        <v>901.89</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>25595</v>
+        <v>21790</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="F96" s="1">
-        <v>1378.3</v>
+        <v>988.89</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>25596</v>
+        <v>20463</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>2229.89</v>
+        <v>1413.87</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>6220</v>
+        <v>23357</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1543.88</v>
+        <v>1691.27</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>10006</v>
+        <v>18166</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D99" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E99" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>838.62</v>
+        <v>651.37</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>17200</v>
+        <v>25594</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1884.87</v>
+        <v>992.99</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>10007</v>
+        <v>25595</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>921.4</v>
+        <v>1402.94</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>32498</v>
+        <v>25596</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>902.61</v>
+        <v>2269.76</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>31351</v>
+        <v>6220</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="F103" s="1">
-        <v>1256.58</v>
+        <v>1571.48</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>17966</v>
+        <v>17200</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D104" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E104" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>997.03</v>
+        <v>2280.23</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>15708</v>
+        <v>10006</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F105" s="1">
-        <v>513.28</v>
+        <v>893.6900000000001</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>19503</v>
+        <v>10007</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="F106" s="1">
-        <v>819.8200000000001</v>
+        <v>937.87</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>20055</v>
+        <v>32498</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>836.38</v>
+        <v>918.74</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>19625</v>
+        <v>31351</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>668.12</v>
+        <v>1279.04</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>10221</v>
+        <v>17966</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D109" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E109" s="1">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="F109" s="1">
-        <v>738.38</v>
+        <v>1014.85</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>6270</v>
+        <v>15708</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>756.72</v>
+        <v>522.46</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>16998</v>
+        <v>19503</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="F111" s="1">
-        <v>738.38</v>
+        <v>834.48</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>28101</v>
+        <v>20055</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D112" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>4202.03</v>
+        <v>851.33</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>28099</v>
+        <v>19625</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>4202.03</v>
+        <v>680.0599999999999</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>28100</v>
+        <v>10221</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F114" s="1">
-        <v>4202.03</v>
+        <v>751.58</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>28098</v>
+        <v>6270</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="F115" s="1">
-        <v>4202.03</v>
+        <v>770.25</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>28097</v>
+        <v>16998</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D116" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>4202.03</v>
+        <v>751.58</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>34153</v>
+        <v>28101</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D117" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>789.84</v>
+        <v>4277.15</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>30221</v>
+        <v>28099</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>666.33</v>
+        <v>4277.15</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>30222</v>
+        <v>28100</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>839.51</v>
+        <v>4277.15</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>34170</v>
+        <v>28098</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>826.98</v>
+        <v>4277.15</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>34148</v>
+        <v>28097</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D121" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>735.24</v>
+        <v>4277.15</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>34124</v>
+        <v>34153</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>928.5599999999999</v>
+        <v>803.96</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>33148</v>
+        <v>30221</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D123" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>112.32</v>
+        <v>678.24</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>13470</v>
+        <v>30222</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>240</v>
+        <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>67.13</v>
+        <v>854.52</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H124" s="1"/>
+      <c r="I124" s="5" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>33147</v>
+        <v>34170</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D125" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>121.27</v>
+        <v>841.76</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>33146</v>
+        <v>34148</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D126" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>121.27</v>
+        <v>748.39</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>13472</v>
+        <v>34124</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>240</v>
+        <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>67.13</v>
+        <v>945.16</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H127" s="1"/>
+      <c r="I127" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>33145</v>
+        <v>33148</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D128" s="1">
         <v>3215902000</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>121.27</v>
+        <v>114.33</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>13473</v>
+        <v>13470</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>240</v>
       </c>
       <c r="F129" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>30746</v>
+        <v>33147</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D130" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>196.01</v>
+        <v>123.44</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>30745</v>
+        <v>33146</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D131" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>196.01</v>
+        <v>123.44</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>32891</v>
+        <v>13472</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
-        <v>1</v>
+        <v>240</v>
       </c>
       <c r="F132" s="1">
-        <v>213.46</v>
+        <v>68.33</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H132" s="1"/>
+      <c r="I132" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>30744</v>
+        <v>33145</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D133" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>196.01</v>
+        <v>123.44</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>30743</v>
+        <v>13473</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
-        <v>1</v>
+        <v>240</v>
       </c>
       <c r="F134" s="1">
-        <v>196.01</v>
+        <v>68.33</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="H134" s="1"/>
+      <c r="I134" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>32972</v>
+        <v>30746</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>204.96</v>
+        <v>199.51</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>32973</v>
+        <v>30745</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>204.96</v>
+        <v>199.51</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>34636</v>
+        <v>32891</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>204.96</v>
+        <v>217.27</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>32974</v>
+        <v>30744</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>204.96</v>
+        <v>199.51</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>32975</v>
+        <v>30743</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>204.96</v>
+        <v>199.51</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>32935</v>
+        <v>32972</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>68.47</v>
+        <v>208.62</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>32936</v>
+        <v>32973</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>68.47</v>
+        <v>208.62</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>32939</v>
+        <v>34636</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>68.47</v>
+        <v>208.62</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>32937</v>
+        <v>32974</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>68.47</v>
+        <v>208.62</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>32938</v>
+        <v>32975</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>68.47</v>
+        <v>208.62</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>32306</v>
+        <v>32935</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1221.23</v>
+        <v>69.69</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>32307</v>
+        <v>32936</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1228.39</v>
+        <v>69.69</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>32308</v>
+        <v>32939</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1187.67</v>
+        <v>69.69</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>32309</v>
+        <v>32937</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1228.39</v>
+        <v>69.69</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>32310</v>
+        <v>32938</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1228.39</v>
+        <v>69.69</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>32311</v>
+        <v>32306</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1228.39</v>
+        <v>1243.06</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>33313</v>
+        <v>32307</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D151" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1290.59</v>
+        <v>1250.35</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>33314</v>
+        <v>32308</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D152" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1290.59</v>
+        <v>1208.9</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>33315</v>
+        <v>32309</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D153" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>1344.74</v>
+        <v>1250.35</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>33316</v>
+        <v>32310</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D154" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1290.59</v>
+        <v>1250.35</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>33317</v>
+        <v>32311</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D155" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1290.59</v>
+        <v>1250.35</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>33318</v>
+        <v>33313</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D156" s="1">
         <v>3215902000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>33319</v>
+        <v>33314</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D157" s="1">
         <v>3215902000</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>33320</v>
+        <v>33315</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D158" s="1">
         <v>3215902000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1290.59</v>
+        <v>1368.78</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>33321</v>
+        <v>33316</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D159" s="1">
         <v>3215902000</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>33322</v>
+        <v>33317</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D160" s="1">
         <v>3215902000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>33323</v>
+        <v>33318</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D161" s="1">
         <v>3215902000</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>33324</v>
+        <v>33319</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D162" s="1">
         <v>3215902000</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>32970</v>
+        <v>33320</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D163" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1862.5</v>
+        <v>1313.66</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>33218</v>
+        <v>33321</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D164" s="1">
         <v>3215902000</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>432.29</v>
+        <v>1313.66</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>33219</v>
+        <v>33322</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D165" s="1">
         <v>3215902000</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>432.29</v>
+        <v>1313.66</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>33220</v>
+        <v>33323</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D166" s="1">
         <v>3215902000</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>432.29</v>
+        <v>1313.66</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>33221</v>
+        <v>33324</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D167" s="1">
         <v>3215902000</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>432.29</v>
+        <v>1313.66</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>33222</v>
+        <v>32970</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D168" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>432.29</v>
+        <v>1895.79</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>33223</v>
+        <v>33218</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D169" s="1">
         <v>3215902000</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>33224</v>
+        <v>33219</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D170" s="1">
         <v>3215902000</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>33225</v>
+        <v>33220</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D171" s="1">
         <v>3215902000</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>33226</v>
+        <v>33221</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D172" s="1">
         <v>3215902000</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>33227</v>
+        <v>33222</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D173" s="1">
         <v>3215902000</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>33228</v>
+        <v>33223</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D174" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>2542.7</v>
+        <v>440.01</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>33229</v>
+        <v>33224</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D175" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>2542.7</v>
+        <v>440.01</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>33230</v>
+        <v>33225</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D176" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>2542.7</v>
+        <v>440.01</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>33231</v>
+        <v>33226</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D177" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>2542.7</v>
+        <v>440.01</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>33232</v>
+        <v>33227</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D178" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>2542.7</v>
+        <v>440.01</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>34637</v>
+        <v>33228</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>2589.24</v>
+        <v>2588.15</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>33233</v>
+        <v>33229</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D180" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>4083.89</v>
+        <v>2588.15</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>33234</v>
+        <v>33230</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D181" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>4083.89</v>
+        <v>2588.15</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>33235</v>
+        <v>33231</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D182" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>4083.89</v>
+        <v>2588.15</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>33236</v>
+        <v>33232</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D183" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>4083.89</v>
+        <v>2588.15</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>33237</v>
+        <v>34637</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D184" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>4083.89</v>
+        <v>2635.52</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>34152</v>
+        <v>33233</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D185" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>688.7</v>
+        <v>4156.89</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>30223</v>
+        <v>33234</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D186" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>654.25</v>
+        <v>4156.89</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>30224</v>
+        <v>33235</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D187" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>862.78</v>
+        <v>4156.89</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>34171</v>
+        <v>33236</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D188" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>753.14</v>
+        <v>4156.89</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>34147</v>
+        <v>33237</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D189" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>688.7</v>
+        <v>4156.89</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>34123</v>
+        <v>34152</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>863.6799999999999</v>
+        <v>701.01</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>28683</v>
+        <v>30223</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>378.14</v>
+        <v>665.9400000000001</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>28684</v>
+        <v>30224</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>340.1</v>
+        <v>878.2</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>28685</v>
+        <v>34171</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>340.1</v>
+        <v>766.61</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>28686</v>
+        <v>34147</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>340.1</v>
+        <v>701.01</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>13469</v>
+        <v>34123</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>192</v>
+        <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>67.13</v>
+        <v>879.12</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H195" s="1"/>
+      <c r="I195" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>33144</v>
+        <v>28683</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D196" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>161.55</v>
+        <v>384.9</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>30747</v>
+        <v>28684</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>261.79</v>
+        <v>346.18</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>32971</v>
+        <v>28685</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>233.15</v>
+        <v>346.18</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>32934</v>
+        <v>28686</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>76.08</v>
+        <v>346.18</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>32827</v>
+        <v>13469</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>1</v>
+        <v>192</v>
       </c>
       <c r="F200" s="1">
-        <v>2241.08</v>
+        <v>68.33</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H200" s="1"/>
+      <c r="I200" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>32826</v>
+        <v>33144</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D201" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>2029.86</v>
+        <v>164.44</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>31354</v>
+        <v>30747</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>2509.13</v>
+        <v>266.47</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>30019</v>
+        <v>32971</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="D203" s="1"/>
+        <v>208</v>
+      </c>
+      <c r="D203" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>2996.01</v>
+        <v>237.32</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>30021</v>
+        <v>32934</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>3480.21</v>
+        <v>77.44</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>31550</v>
+        <v>32827</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>2076.4</v>
+        <v>2281.14</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>30921</v>
+        <v>32826</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>1883.53</v>
+        <v>2066.15</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>30922</v>
+        <v>31354</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>1778.37</v>
+        <v>2553.99</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>30923</v>
+        <v>30019</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="D208" s="1"/>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>1785.53</v>
+        <v>3049.57</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>30924</v>
+        <v>30021</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>1785.53</v>
+        <v>3542.42</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>32944</v>
+        <v>31550</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>675.28</v>
+        <v>2113.52</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>30925</v>
+        <v>30921</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>488.67</v>
+        <v>1917.2</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>30926</v>
+        <v>30922</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>408.12</v>
+        <v>1810.16</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>30927</v>
+        <v>30923</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>496.28</v>
+        <v>1817.45</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>30928</v>
+        <v>30924</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>406.78</v>
+        <v>1817.45</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>35204</v>
+        <v>32944</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>347.71</v>
+        <v>687.35</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>34513</v>
+        <v>30925</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>467.19</v>
+        <v>497.41</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
-      <c r="B217" s="1"/>
-[...3 lines deleted...]
-      <c r="F217" s="1"/>
+      <c r="B217" s="1">
+        <v>30926</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D217" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E217" s="1">
+        <v>1</v>
+      </c>
+      <c r="F217" s="1">
+        <v>415.42</v>
+      </c>
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
-      <c r="I217" s="1"/>
-[...3 lines deleted...]
-      <c r="B218" s="3" t="s">
+      <c r="I217" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" outlineLevel="2">
+      <c r="A218" s="1"/>
+      <c r="B218" s="1">
+        <v>30927</v>
+      </c>
+      <c r="C218" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C218" s="3"/>
-[...5 lines deleted...]
-      <c r="I218" s="3"/>
+      <c r="D218" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E218" s="1">
+        <v>1</v>
+      </c>
+      <c r="F218" s="1">
+        <v>505.15</v>
+      </c>
+      <c r="G218" s="1"/>
+      <c r="H218" s="1"/>
+      <c r="I218" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>21232</v>
+        <v>30928</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>2573.13</v>
+        <v>414.05</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>16910</v>
+        <v>35204</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>1862.05</v>
+        <v>353.92</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>16155</v>
+        <v>34513</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>6265</v>
+        <v>475.54</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
-      <c r="B222" s="1">
-[...2 lines deleted...]
-      <c r="C222" s="1" t="s">
+      <c r="B222" s="1"/>
+      <c r="C222" s="1"/>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1"/>
+      <c r="F222" s="1"/>
+      <c r="G222" s="1"/>
+      <c r="H222" s="1"/>
+      <c r="I222" s="1"/>
+    </row>
+    <row r="223" spans="1:9" outlineLevel="1">
+      <c r="A223" s="3"/>
+      <c r="B223" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="D222" s="1">
-[...39 lines deleted...]
-      </c>
+      <c r="C223" s="3"/>
+      <c r="D223" s="3"/>
+      <c r="E223" s="3"/>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
+      <c r="H223" s="3"/>
+      <c r="I223" s="3"/>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>22671</v>
+        <v>21232</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>4838.37</v>
+        <v>2619.13</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>32312</v>
+        <v>16910</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>234.49</v>
+        <v>1895.34</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>32313</v>
+        <v>16155</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>208.09</v>
+        <v>6377</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>32314</v>
+        <v>17428</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>156.63</v>
+        <v>5839.97</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>32315</v>
+        <v>22152</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>117.25</v>
+        <v>5693.75</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>32316</v>
+        <v>22671</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>117.25</v>
+        <v>4924.87</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>32317</v>
+        <v>32312</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>117.25</v>
+        <v>238.68</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>22722</v>
+        <v>32313</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>7113.91</v>
+        <v>211.81</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>22723</v>
+        <v>32314</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>11647.53</v>
+        <v>159.43</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>22724</v>
+        <v>32315</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>11645.74</v>
+        <v>119.34</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>22725</v>
+        <v>32316</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>11645.74</v>
+        <v>119.34</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>21796</v>
+        <v>32317</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>9054.27</v>
+        <v>119.34</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>22726</v>
+        <v>22722</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>9669.58</v>
+        <v>7241.08</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>22727</v>
+        <v>22723</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>7894.8</v>
+        <v>11855.75</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>22728</v>
+        <v>22724</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>7862.58</v>
+        <v>11853.93</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>22729</v>
+        <v>22725</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>7862.58</v>
+        <v>11853.93</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>30703</v>
+        <v>21796</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>5119.4</v>
+        <v>9216.129999999999</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>30702</v>
+        <v>22726</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>4725.6</v>
+        <v>9842.440000000001</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>30701</v>
+        <v>22727</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>4725.6</v>
+        <v>8035.93</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>30700</v>
+        <v>22728</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>4725.6</v>
+        <v>8003.14</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>6231</v>
+        <v>22729</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>2903.38</v>
+        <v>8003.14</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>7322</v>
+        <v>30703</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>557.59</v>
+        <v>5210.92</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>7323</v>
+        <v>30702</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>529.39</v>
+        <v>4810.08</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>7324</v>
+        <v>30701</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>529.39</v>
+        <v>4810.08</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>7325</v>
+        <v>30700</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>529.39</v>
+        <v>4810.08</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>7517</v>
+        <v>6231</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>1868.31</v>
+        <v>2955.28</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>12046</v>
+        <v>7322</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F250" s="1">
-        <v>4131.77</v>
+        <v>567.55</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>30730</v>
+        <v>7323</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F251" s="1">
-        <v>128.43</v>
+        <v>538.86</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>30729</v>
+        <v>7324</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F252" s="1">
-        <v>128.43</v>
+        <v>538.86</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>30728</v>
+        <v>7325</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F253" s="1">
-        <v>128.43</v>
+        <v>538.86</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>30727</v>
+        <v>7517</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F254" s="1">
-        <v>128.43</v>
+        <v>1901.71</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>30726</v>
+        <v>12046</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>128.43</v>
+        <v>4205.63</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>30725</v>
+        <v>30730</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>128.43</v>
+        <v>130.73</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>30736</v>
+        <v>30729</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>147.68</v>
+        <v>130.73</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>7660</v>
+        <v>30728</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>941.09</v>
+        <v>130.73</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>30735</v>
+        <v>30727</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>147.68</v>
+        <v>130.73</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>7661</v>
+        <v>30726</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>913.8</v>
+        <v>130.73</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>30734</v>
+        <v>30725</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>147.68</v>
+        <v>130.73</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>7662</v>
+        <v>30736</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>993.45</v>
+        <v>150.32</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>30733</v>
+        <v>7660</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F263" s="1">
-        <v>147.68</v>
+        <v>957.92</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>7663</v>
+        <v>30735</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>975.55</v>
+        <v>150.32</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>30732</v>
+        <v>7661</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F265" s="1">
-        <v>147.68</v>
+        <v>930.13</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>7664</v>
+        <v>30734</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>933.49</v>
+        <v>150.32</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>30731</v>
+        <v>7662</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F267" s="1">
-        <v>147.68</v>
+        <v>1011.21</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>7665</v>
+        <v>30733</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>984.5</v>
+        <v>150.32</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>7666</v>
+        <v>7663</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>8</v>
       </c>
       <c r="F269" s="1">
-        <v>4189.05</v>
+        <v>992.99</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>13637</v>
+        <v>30732</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>110.98</v>
+        <v>150.32</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>13450</v>
+        <v>7664</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>8</v>
       </c>
       <c r="F271" s="1">
-        <v>110.98</v>
+        <v>950.17</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>13634</v>
+        <v>30731</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>110.98</v>
+        <v>150.32</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>13639</v>
+        <v>7665</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>8</v>
       </c>
       <c r="F273" s="1">
-        <v>110.98</v>
+        <v>1002.1</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>13635</v>
+        <v>7666</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>8</v>
       </c>
       <c r="F274" s="1">
-        <v>110.98</v>
+        <v>4263.94</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>8406</v>
+        <v>13637</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>8</v>
       </c>
       <c r="F275" s="1">
-        <v>543.27</v>
+        <v>112.96</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>11292</v>
+        <v>13450</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F276" s="1">
-        <v>274.77</v>
+        <v>112.96</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>32940</v>
+        <v>13634</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F277" s="1">
-        <v>76.08</v>
+        <v>112.96</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>12068</v>
+        <v>13639</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F278" s="1">
-        <v>545.95</v>
+        <v>112.96</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>32941</v>
+        <v>13635</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F279" s="1">
-        <v>76.08</v>
+        <v>112.96</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>32942</v>
+        <v>8406</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F280" s="1">
-        <v>76.08</v>
+        <v>552.98</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>12071</v>
+        <v>11292</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>382.17</v>
+        <v>279.68</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>32943</v>
+        <v>32940</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>12069</v>
+        <v>12068</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>2327.9</v>
+        <v>555.71</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>30724</v>
+        <v>32941</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>125.75</v>
+        <v>77.44</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>30723</v>
+        <v>32942</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>125.75</v>
+        <v>77.44</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>30722</v>
+        <v>12071</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>125.75</v>
+        <v>389</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>30721</v>
+        <v>32943</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>125.75</v>
+        <v>77.44</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>16114</v>
+        <v>12069</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>627.84</v>
+        <v>2369.51</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>16844</v>
+        <v>30724</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>1889.79</v>
+        <v>128</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>24134</v>
+        <v>30723</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>1227.05</v>
+        <v>128</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>24135</v>
+        <v>30722</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>1057.44</v>
+        <v>128</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>31028</v>
+        <v>30721</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D292" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>1709.45</v>
+        <v>128</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>32148</v>
+        <v>16114</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>4786.91</v>
+        <v>639.0700000000001</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>31046</v>
+        <v>16844</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D294" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>1379.64</v>
+        <v>1923.58</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>32145</v>
+        <v>24134</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>3474.39</v>
+        <v>1248.98</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>31029</v>
+        <v>24135</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D296" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>1379.64</v>
+        <v>1076.35</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>32147</v>
+        <v>31028</v>
       </c>
       <c r="C297" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D297" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E297" s="1">
+        <v>1</v>
+      </c>
+      <c r="F297" s="1">
+        <v>1681.25</v>
+      </c>
+      <c r="G297" s="1"/>
+      <c r="H297" s="1"/>
+      <c r="I297" s="1" t="s">
         <v>302</v>
-      </c>
-[...14 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>31045</v>
+        <v>32148</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D298" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>1379.64</v>
+        <v>4872.48</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>32146</v>
+        <v>31046</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>3474.39</v>
+        <v>1404.31</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H299" s="1"/>
+      <c r="I299" s="1" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>30042</v>
+        <v>32145</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>1324.15</v>
+        <v>3536.5</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>18309</v>
+        <v>31029</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>9543.83</v>
+        <v>1404.31</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H301" s="1"/>
+      <c r="I301" s="1" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>18021</v>
+        <v>32147</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>9720.6</v>
+        <v>3536.5</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>17865</v>
+        <v>31045</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>6662.38</v>
+        <v>1404.31</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H303" s="1"/>
+      <c r="I303" s="1" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>17867</v>
+        <v>32146</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>6662.38</v>
+        <v>3536.5</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>17868</v>
+        <v>30042</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>6662.38</v>
+        <v>1347.82</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>17866</v>
+        <v>18309</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>6662.38</v>
+        <v>9714.450000000001</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>18264</v>
+        <v>18021</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>6662.38</v>
+        <v>9894.370000000001</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>16893</v>
+        <v>17865</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>16711</v>
+        <v>17867</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>16599</v>
+        <v>17868</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>16888</v>
+        <v>17866</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>16597</v>
+        <v>18264</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>16598</v>
+        <v>16893</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>16602</v>
+        <v>16711</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>16596</v>
+        <v>16599</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>16600</v>
+        <v>16888</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>17255</v>
+        <v>16597</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>18173.87</v>
+        <v>6781.48</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>16642</v>
+        <v>16598</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>19033.07</v>
+        <v>6781.48</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>16552</v>
+        <v>16602</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>17843.62</v>
+        <v>6781.48</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>16553</v>
+        <v>16596</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>17843.62</v>
+        <v>6781.48</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>16643</v>
+        <v>16600</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>18173.87</v>
+        <v>6781.48</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>28704</v>
+        <v>17255</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>208.09</v>
+        <v>18498.77</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>28705</v>
+        <v>16642</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>208.09</v>
+        <v>19373.33</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>28706</v>
+        <v>16552</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>208.09</v>
+        <v>18162.61</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>28707</v>
+        <v>16553</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>208.09</v>
+        <v>18162.61</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>32670</v>
+        <v>16643</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>821.16</v>
+        <v>18498.77</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="1"/>
       <c r="I326" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>30720</v>
+        <v>28704</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D327" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>1696.92</v>
+        <v>211.81</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>30719</v>
+        <v>28705</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D328" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>1797.61</v>
+        <v>211.81</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>30718</v>
+        <v>28706</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D329" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>1797.61</v>
+        <v>211.81</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>30704</v>
+        <v>28707</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D330" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>1869.66</v>
+        <v>211.81</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>30698</v>
+        <v>32670</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>2615.19</v>
+        <v>835.84</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>30699</v>
+        <v>30720</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D332" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>5918.19</v>
+        <v>1727.26</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>26031</v>
+        <v>30719</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D333" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>1781.5</v>
+        <v>1829.74</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>26034</v>
+        <v>30718</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D334" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>1781.5</v>
+        <v>1829.74</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>26032</v>
+        <v>30704</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D335" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>1781.5</v>
+        <v>1903.08</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>26030</v>
+        <v>30698</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>1614.58</v>
+        <v>2661.94</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>26049</v>
+        <v>30699</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>7484.44</v>
+        <v>6023.99</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>26051</v>
+        <v>26031</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>7484.44</v>
+        <v>1813.35</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H338" s="1"/>
       <c r="I338" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>26050</v>
+        <v>26034</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>7484.44</v>
+        <v>1813.35</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>26306</v>
+        <v>26032</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>6775.6</v>
+        <v>1813.35</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>33284</v>
+        <v>26030</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D341" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>2205.28</v>
+        <v>1643.44</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>33285</v>
+        <v>26049</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D342" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>3528.99</v>
+        <v>7618.24</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>34172</v>
+        <v>26051</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>237.62</v>
+        <v>7618.24</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>32320</v>
+        <v>26050</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>130.67</v>
+        <v>7618.24</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>32946</v>
+        <v>26306</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>284.16</v>
+        <v>6896.73</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>32318</v>
+        <v>33284</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D346" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>253.29</v>
+        <v>2244.7</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>30929</v>
+        <v>33285</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D347" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>383.96</v>
+        <v>3592.07</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>32319</v>
+        <v>34172</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>543.27</v>
+        <v>254.17</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H348" s="1"/>
+      <c r="I348" s="1" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>32945</v>
+        <v>32320</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>722.27</v>
+        <v>133.01</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>30930</v>
+        <v>32946</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>531.63</v>
+        <v>289.24</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>32947</v>
+        <v>32318</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>615.76</v>
+        <v>261</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>30931</v>
+        <v>30929</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>250.6</v>
+        <v>390.82</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H352" s="1"/>
       <c r="I352" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>30932</v>
+        <v>32319</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>290.43</v>
+        <v>552.98</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>32948</v>
+        <v>32945</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>250.6</v>
+        <v>735.1799999999999</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="1"/>
       <c r="I354" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>32321</v>
+        <v>30930</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>934.38</v>
+        <v>508.34</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H355" s="1"/>
+      <c r="I355" s="1" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>32322</v>
+        <v>32947</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>875.3099999999999</v>
+        <v>626.77</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>30933</v>
+        <v>30931</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>1140.68</v>
+        <v>255.08</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>30934</v>
+        <v>30932</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>396.93</v>
+        <v>295.62</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H358" s="1"/>
       <c r="I358" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>30935</v>
+        <v>32948</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>477.48</v>
+        <v>255.08</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>30936</v>
+        <v>32321</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>487.78</v>
+        <v>951.08</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H360" s="1"/>
       <c r="I360" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>34173</v>
+        <v>32322</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>918.27</v>
+        <v>890.96</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>30937</v>
+        <v>30933</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>470.77</v>
+        <v>1161.07</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>32949</v>
+        <v>30934</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>334.28</v>
+        <v>341.17</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H363" s="1"/>
       <c r="I363" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>30938</v>
+        <v>30935</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>458.69</v>
+        <v>486.02</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H364" s="1"/>
       <c r="I364" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>30939</v>
+        <v>30936</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>839.0599999999999</v>
+        <v>496.5</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H365" s="1"/>
       <c r="I365" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>25554</v>
+        <v>34173</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>541.48</v>
+        <v>934.6900000000001</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H366" s="1"/>
       <c r="I366" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>28755</v>
+        <v>30937</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>1404.26</v>
+        <v>479.19</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H367" s="1"/>
       <c r="I367" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>22730</v>
+        <v>32949</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>1404.26</v>
+        <v>340.26</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H368" s="1"/>
       <c r="I368" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>24893</v>
+        <v>30938</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>1836.99</v>
+        <v>466.89</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H369" s="1"/>
       <c r="I369" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>29147</v>
+        <v>30939</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>2548.07</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>15121</v>
+        <v>25554</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>1468.7</v>
+        <v>551.16</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>26804</v>
+        <v>28755</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>546.4</v>
+        <v>1429.36</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>26307</v>
+        <v>22730</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>4597.62</v>
+        <v>1429.36</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>16908</v>
+        <v>24893</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>1960.05</v>
+        <v>1869.83</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>24892</v>
+        <v>29147</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D375" s="1">
         <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>10637.97</v>
+        <v>2593.62</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>35205</v>
+        <v>15121</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>175.42</v>
+        <v>1494.95</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H376" s="1"/>
       <c r="I376" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>28924</v>
+        <v>26804</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D377" s="1">
-        <v>8443</v>
+        <v>8443999090</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>903.5</v>
+        <v>556.17</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>28992</v>
+        <v>26307</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>302.51</v>
+        <v>4679.81</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H378" s="1"/>
       <c r="I378" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
-      <c r="B379" s="1"/>
-[...3 lines deleted...]
-      <c r="F379" s="1"/>
+      <c r="B379" s="1">
+        <v>16908</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D379" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E379" s="1">
+        <v>1</v>
+      </c>
+      <c r="F379" s="1">
+        <v>1995.09</v>
+      </c>
       <c r="G379" s="1"/>
       <c r="H379" s="1"/>
-      <c r="I379" s="1"/>
-[...12 lines deleted...]
-      <c r="I380" s="3"/>
+      <c r="I379" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" outlineLevel="2">
+      <c r="A380" s="1"/>
+      <c r="B380" s="1">
+        <v>24892</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D380" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E380" s="1">
+        <v>1</v>
+      </c>
+      <c r="F380" s="1">
+        <v>10828.15</v>
+      </c>
+      <c r="G380" s="1"/>
+      <c r="H380" s="1"/>
+      <c r="I380" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>5363</v>
+        <v>35205</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D381" s="1">
         <v>8443999090</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>4046.3</v>
+        <v>178.56</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="H381" s="1"/>
+      <c r="I381" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>5364</v>
+        <v>35354</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>3954.11</v>
+        <v>368.04</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="5" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="H382" s="1"/>
+      <c r="I382" s="1" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>5365</v>
+        <v>28924</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D383" s="1">
-        <v>8443999090</v>
+        <v>8443</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>3954.11</v>
+        <v>919.65</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H383" s="1"/>
       <c r="I383" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>5366</v>
+        <v>28992</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
         <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>3954.11</v>
+        <v>455.96</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H384" s="1"/>
       <c r="I384" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
-      <c r="B385" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B385" s="1"/>
+      <c r="C385" s="1"/>
+      <c r="D385" s="1"/>
+      <c r="E385" s="1"/>
+      <c r="F385" s="1"/>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...11 lines deleted...]
-      <c r="C386" s="1" t="s">
+      <c r="H385" s="1"/>
+      <c r="I385" s="1"/>
+    </row>
+    <row r="386" spans="1:9" outlineLevel="1">
+      <c r="A386" s="3"/>
+      <c r="B386" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="D386" s="1">
-[...14 lines deleted...]
-      </c>
+      <c r="C386" s="3"/>
+      <c r="D386" s="3"/>
+      <c r="E386" s="3"/>
+      <c r="F386" s="3"/>
+      <c r="G386" s="3"/>
+      <c r="H386" s="3"/>
+      <c r="I386" s="3"/>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>8489</v>
+        <v>5363</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>2490.79</v>
+        <v>4118.63</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H387" s="1"/>
       <c r="I387" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>9803</v>
+        <v>5364</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>2451.41</v>
+        <v>4024.8</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H388" s="1"/>
       <c r="I388" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>9806</v>
+        <v>5365</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>2682.76</v>
+        <v>4024.8</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H389" s="1"/>
       <c r="I389" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>9807</v>
+        <v>5366</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>2682.76</v>
+        <v>4024.8</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H390" s="1"/>
       <c r="I390" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>9804</v>
+        <v>9649</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>1</v>
       </c>
       <c r="F391" s="1">
-        <v>2682.76</v>
+        <v>2632.79</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H391" s="1"/>
       <c r="I391" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>9805</v>
+        <v>8488</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>2682.76</v>
+        <v>4329.07</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H392" s="1"/>
       <c r="I392" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>25283</v>
+        <v>8489</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D393" s="1">
         <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>1398.44</v>
+        <v>2535.31</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H393" s="1"/>
       <c r="I393" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>27195</v>
+        <v>9803</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>817.14</v>
+        <v>2495.23</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H394" s="1"/>
       <c r="I394" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>29698</v>
+        <v>9806</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>769.7</v>
+        <v>2730.72</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H395" s="1"/>
       <c r="I395" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>21414</v>
+        <v>9807</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>16673.85</v>
+        <v>2730.72</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H396" s="1"/>
       <c r="I396" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>20647</v>
+        <v>9804</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>3544.2</v>
+        <v>2730.72</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H397" s="1"/>
       <c r="I397" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>23360</v>
+        <v>9805</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>1065.05</v>
+        <v>2730.72</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H398" s="1"/>
       <c r="I398" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>23361</v>
+        <v>25283</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
         <v>1</v>
       </c>
       <c r="F399" s="1">
-        <v>929.46</v>
+        <v>1423.44</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H399" s="1"/>
       <c r="I399" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>411</v>
+        <v>27195</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>317.73</v>
+        <v>831.74</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>412</v>
+        <v>29698</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>1567.15</v>
+        <v>783.46</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H401" s="1"/>
       <c r="I401" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>415</v>
+        <v>21414</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F402" s="1">
-        <v>223.75</v>
+        <v>16971.93</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H402" s="1"/>
+      <c r="I402" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>416</v>
+        <v>20647</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>223.75</v>
+        <v>3607.56</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H403" s="1"/>
+      <c r="I403" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>417</v>
+        <v>23360</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>223.75</v>
+        <v>1084.09</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H404" s="1"/>
+      <c r="I404" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>419</v>
+        <v>23361</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>2064.77</v>
+        <v>946.0700000000001</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H405" s="1"/>
       <c r="I405" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>410</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
         <v>1</v>
       </c>
       <c r="F406" s="1">
-        <v>2064.77</v>
+        <v>323.41</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H406" s="1"/>
       <c r="I406" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>2064.77</v>
+        <v>1595.16</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H407" s="1"/>
       <c r="I407" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>3762.58</v>
+        <v>227.75</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H408" s="1"/>
+      <c r="I408" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
         <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>1573.86</v>
+        <v>227.75</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H409" s="1"/>
+      <c r="I409" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>1848.18</v>
+        <v>227.75</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H410" s="1"/>
+      <c r="I410" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D411" s="1">
         <v>8443999090</v>
       </c>
       <c r="E411" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>3241.24</v>
+        <v>2101.68</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H411" s="1"/>
       <c r="I411" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>3232.74</v>
+        <v>2101.68</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H412" s="1"/>
       <c r="I412" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>3250.19</v>
+        <v>2101.68</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H413" s="1"/>
       <c r="I413" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F414" s="1">
-        <v>2851.47</v>
+        <v>3829.84</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H414" s="1"/>
       <c r="I414" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>12189</v>
+        <v>423</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>6340.18</v>
+        <v>1601.99</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H415" s="1"/>
       <c r="I415" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>11977</v>
+        <v>425</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F416" s="1">
-        <v>1552.83</v>
+        <v>1881.22</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H416" s="1"/>
+      <c r="I416" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>12043</v>
+        <v>426</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>20</v>
       </c>
       <c r="F417" s="1">
-        <v>988.08</v>
+        <v>3299.19</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H417" s="1"/>
       <c r="I417" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>12044</v>
+        <v>427</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
         <v>20</v>
       </c>
       <c r="F418" s="1">
-        <v>988.08</v>
+        <v>3290.53</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H418" s="1"/>
       <c r="I418" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>12045</v>
+        <v>428</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>20</v>
       </c>
       <c r="F419" s="1">
-        <v>988.08</v>
+        <v>3308.3</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H419" s="1"/>
       <c r="I419" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F420" s="1">
-        <v>2875.64</v>
+        <v>2902.45</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H420" s="1"/>
       <c r="I420" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>434</v>
+        <v>12189</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>425</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>2972.3</v>
+        <v>6453.52</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H421" s="1"/>
       <c r="I421" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>435</v>
+        <v>11977</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>2972.3</v>
+        <v>1580.59</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="H422" s="1"/>
+      <c r="I422" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>11033</v>
+        <v>12043</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F423" s="1">
-        <v>1476.75</v>
+        <v>1005.74</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H423" s="1"/>
       <c r="I423" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>11034</v>
+        <v>12044</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F424" s="1">
-        <v>1062.81</v>
+        <v>1005.74</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H424" s="1"/>
       <c r="I424" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>8752</v>
+        <v>12045</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D425" s="1">
         <v>8443999090</v>
       </c>
       <c r="E425" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F425" s="1">
-        <v>2611.61</v>
+        <v>1005.74</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H425" s="1"/>
       <c r="I425" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>7590</v>
+        <v>433</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F426" s="1">
-        <v>3984.54</v>
+        <v>2927.04</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>10304</v>
+        <v>434</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>431</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="F427" s="1">
-        <v>639.9299999999999</v>
+        <v>3025.43</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H427" s="1"/>
       <c r="I427" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F428" s="1">
-        <v>2962</v>
+        <v>3025.43</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H428" s="1"/>
       <c r="I428" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>10306</v>
+        <v>11033</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>667.67</v>
+        <v>1503.15</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H429" s="1"/>
       <c r="I429" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>438</v>
+        <v>11034</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D430" s="1">
         <v>8443999090</v>
       </c>
       <c r="E430" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>2771.82</v>
+        <v>1081.81</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H430" s="1"/>
       <c r="I430" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>439</v>
+        <v>8752</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>1769.42</v>
+        <v>2658.3</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H431" s="1"/>
       <c r="I431" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>10308</v>
+        <v>7590</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>464.95</v>
+        <v>4055.77</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H432" s="1"/>
       <c r="I432" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>441</v>
+        <v>10304</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>437</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F433" s="1">
-        <v>1304.46</v>
+        <v>651.37</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
       <c r="I433" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>10309</v>
+        <v>436</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F434" s="1">
-        <v>619.34</v>
+        <v>3014.95</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H434" s="1"/>
       <c r="I434" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>442</v>
+        <v>10306</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F435" s="1">
-        <v>1964.53</v>
+        <v>679.61</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H435" s="1"/>
       <c r="I435" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F436" s="1">
-        <v>1329.08</v>
+        <v>2821.37</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H436" s="1"/>
       <c r="I436" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>10310</v>
+        <v>439</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F437" s="1">
-        <v>413.49</v>
+        <v>1801.05</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H437" s="1"/>
       <c r="I437" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>444</v>
+        <v>10308</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F438" s="1">
-        <v>1394.41</v>
+        <v>473.26</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
       <c r="I438" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>10311</v>
+        <v>441</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F439" s="1">
-        <v>578.62</v>
+        <v>1327.78</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H439" s="1"/>
       <c r="I439" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>445</v>
+        <v>10309</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F440" s="1">
-        <v>1118.75</v>
+        <v>630.41</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H440" s="1"/>
+      <c r="I440" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>10312</v>
+        <v>442</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>445</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F441" s="1">
-        <v>618</v>
+        <v>1999.65</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H441" s="1"/>
       <c r="I441" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>4782</v>
+        <v>443</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>1476.75</v>
+        <v>1352.84</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H442" s="1"/>
       <c r="I442" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>5308</v>
+        <v>10310</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>447</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F443" s="1">
-        <v>2287.62</v>
+        <v>420.88</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H443" s="1"/>
       <c r="I443" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>25791</v>
+        <v>444</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F444" s="1">
-        <v>720.48</v>
+        <v>1419.34</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H444" s="1"/>
       <c r="I444" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>4783</v>
+        <v>10311</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F445" s="1">
-        <v>895</v>
+        <v>588.96</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H445" s="1"/>
+      <c r="I445" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>6180</v>
+        <v>445</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
         <v>60</v>
       </c>
       <c r="F446" s="1">
-        <v>1049.84</v>
+        <v>1138.75</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H446" s="1"/>
+      <c r="I446" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>9669</v>
+        <v>10312</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>451</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F447" s="1">
-        <v>1755.99</v>
+        <v>629.05</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H447" s="1"/>
       <c r="I447" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>6181</v>
+        <v>4782</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
         <v>60</v>
       </c>
       <c r="F448" s="1">
-        <v>1634.27</v>
+        <v>1503.15</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H448" s="1"/>
       <c r="I448" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>9670</v>
+        <v>5308</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F449" s="1">
-        <v>2318.05</v>
+        <v>2328.52</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H449" s="1"/>
       <c r="I449" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>8728</v>
+        <v>25791</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>1358.16</v>
+        <v>733.36</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H450" s="1"/>
       <c r="I450" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>6487</v>
+        <v>4783</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
         <v>60</v>
       </c>
       <c r="F451" s="1">
-        <v>1297.75</v>
+        <v>911</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="H451" s="1"/>
+      <c r="I451" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>6435</v>
+        <v>6180</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
         <v>60</v>
       </c>
       <c r="F452" s="1">
-        <v>925.4299999999999</v>
+        <v>1068.6</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H452" s="1"/>
       <c r="I452" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>10318</v>
+        <v>9669</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>457</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>746.88</v>
+        <v>1787.38</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H453" s="1"/>
       <c r="I453" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>5246</v>
+        <v>6181</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D454" s="1">
         <v>8443999090</v>
       </c>
       <c r="E454" s="1">
         <v>60</v>
       </c>
       <c r="F454" s="1">
-        <v>1969</v>
+        <v>1663.49</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H454" s="1"/>
+      <c r="I454" s="5" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>10319</v>
+        <v>9670</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D455" s="1">
         <v>8443999090</v>
       </c>
       <c r="E455" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>755.83</v>
+        <v>2359.49</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H455" s="1"/>
       <c r="I455" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>7463</v>
+        <v>8728</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D456" s="1">
         <v>8443999090</v>
       </c>
       <c r="E456" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>1571.17</v>
+        <v>1382.44</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H456" s="1"/>
       <c r="I456" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>7208</v>
+        <v>6487</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D457" s="1">
         <v>8443999090</v>
       </c>
       <c r="E457" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F457" s="1">
-        <v>1155.45</v>
+        <v>1320.95</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H457" s="1"/>
       <c r="I457" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>9614</v>
+        <v>6435</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F458" s="1">
-        <v>4053.9</v>
+        <v>941.97</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H458" s="1"/>
       <c r="I458" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>9609</v>
+        <v>10318</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F459" s="1">
-        <v>4053.9</v>
+        <v>760.23</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H459" s="1"/>
       <c r="I459" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>9611</v>
+        <v>5246</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F460" s="1">
-        <v>4053.9</v>
+        <v>2004.2</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H460" s="1"/>
+      <c r="I460" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>9612</v>
+        <v>10319</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D461" s="1">
         <v>8443999090</v>
       </c>
       <c r="E461" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F461" s="1">
-        <v>3933.08</v>
+        <v>769.34</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H461" s="1"/>
       <c r="I461" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>9610</v>
+        <v>7463</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F462" s="1">
-        <v>4053.9</v>
+        <v>1599.26</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H462" s="1"/>
       <c r="I462" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>9935</v>
+        <v>7208</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>1243.6</v>
+        <v>1176.1</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H463" s="1"/>
       <c r="I463" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>9936</v>
+        <v>9614</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D464" s="1">
         <v>8443999090</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>929.91</v>
+        <v>4126.37</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H464" s="1"/>
       <c r="I464" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>9937</v>
+        <v>9609</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>929.91</v>
+        <v>4126.37</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H465" s="1"/>
+      <c r="I465" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>9938</v>
+        <v>9611</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>929.91</v>
+        <v>4126.37</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H466" s="1"/>
       <c r="I466" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>8033</v>
+        <v>9612</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D467" s="1">
         <v>8443999090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>1528.66</v>
+        <v>4003.39</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H467" s="1"/>
       <c r="I467" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>8034</v>
+        <v>9610</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>472</v>
       </c>
       <c r="D468" s="1">
         <v>8443999090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>1528.66</v>
+        <v>4126.37</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H468" s="1"/>
       <c r="I468" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>8035</v>
+        <v>9935</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D469" s="1">
         <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>1528.66</v>
+        <v>1265.83</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H469" s="1"/>
       <c r="I469" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>8032</v>
+        <v>9936</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>2179.33</v>
+        <v>946.53</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H470" s="1"/>
       <c r="I470" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>18164</v>
+        <v>9937</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
       <c r="F471" s="1">
-        <v>2934.71</v>
+        <v>946.53</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H471" s="1"/>
+      <c r="I471" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>18165</v>
+        <v>9938</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>2505.55</v>
+        <v>946.53</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H472" s="1"/>
       <c r="I472" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>9613</v>
+        <v>8033</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>4284.37</v>
+        <v>1555.99</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H473" s="1"/>
       <c r="I473" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>8753</v>
+        <v>8034</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>2305.97</v>
+        <v>1555.99</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H474" s="1"/>
       <c r="I474" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>8756</v>
+        <v>8035</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>2305.97</v>
+        <v>1555.99</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H475" s="1"/>
       <c r="I475" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>8757</v>
+        <v>8032</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>480</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>2305.97</v>
+        <v>2218.29</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H476" s="1"/>
       <c r="I476" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>8754</v>
+        <v>18164</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>2305.97</v>
+        <v>2987.17</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H477" s="1"/>
       <c r="I477" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>8755</v>
+        <v>18165</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>2305.97</v>
+        <v>2550.34</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H478" s="1"/>
       <c r="I478" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>9869</v>
+        <v>9613</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>1417.68</v>
+        <v>4360.96</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H479" s="1"/>
       <c r="I479" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>9849</v>
+        <v>8753</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>1376.51</v>
+        <v>2347.19</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H480" s="1"/>
       <c r="I480" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>13358</v>
+        <v>8756</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>755.83</v>
+        <v>2347.19</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H481" s="1"/>
       <c r="I481" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>17213</v>
+        <v>8757</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>486</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>903.95</v>
+        <v>2347.19</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H482" s="1"/>
+      <c r="I482" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>11936</v>
+        <v>8754</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>1012.25</v>
+        <v>2347.19</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H483" s="1"/>
       <c r="I483" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>11937</v>
+        <v>8755</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
         <v>1</v>
       </c>
       <c r="F484" s="1">
-        <v>1235.55</v>
+        <v>2347.19</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H484" s="1"/>
       <c r="I484" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>11938</v>
+        <v>9869</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D485" s="1">
         <v>8443999090</v>
       </c>
       <c r="E485" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F485" s="1">
-        <v>2444.69</v>
+        <v>1443.02</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H485" s="1"/>
       <c r="I485" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>11939</v>
+        <v>9849</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>490</v>
       </c>
       <c r="D486" s="1">
         <v>8443999090</v>
       </c>
       <c r="E486" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F486" s="1">
-        <v>2073.27</v>
+        <v>1401.12</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H486" s="1"/>
       <c r="I486" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>11368</v>
+        <v>13358</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D487" s="1">
         <v>8443999090</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>2693.06</v>
+        <v>769.34</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H487" s="1"/>
       <c r="I487" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>20108</v>
+        <v>17213</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D488" s="1">
         <v>8443999090</v>
       </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>1526.87</v>
+        <v>920.11</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="5" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="H488" s="1"/>
+      <c r="I488" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>16380</v>
+        <v>11936</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>852.9400000000001</v>
+        <v>1030.34</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H489" s="1"/>
       <c r="I489" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>16593</v>
+        <v>11937</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>733.45</v>
+        <v>1257.64</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H490" s="1"/>
       <c r="I490" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>28713</v>
+        <v>11938</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D491" s="1">
         <v>8443999090</v>
       </c>
       <c r="E491" s="1">
         <v>1</v>
       </c>
       <c r="F491" s="1">
-        <v>266.71</v>
+        <v>2488.4</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H491" s="1"/>
       <c r="I491" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>17531</v>
+        <v>11939</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F492" s="1">
-        <v>625.16</v>
+        <v>2110.33</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H492" s="1"/>
       <c r="I492" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>28714</v>
+        <v>11368</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
         <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>228.23</v>
+        <v>2741.2</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H493" s="1"/>
       <c r="I493" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>19711</v>
+        <v>20108</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>498</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>574.59</v>
+        <v>1554.17</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H494" s="1"/>
       <c r="I494" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>28715</v>
+        <v>16380</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D495" s="1">
         <v>8443999090</v>
       </c>
       <c r="E495" s="1">
         <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>228.23</v>
+        <v>868.1799999999999</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H495" s="1"/>
       <c r="I495" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>19712</v>
+        <v>16593</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D496" s="1">
         <v>8443999090</v>
       </c>
       <c r="E496" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>574.59</v>
+        <v>746.5599999999999</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H496" s="1"/>
       <c r="I496" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>28716</v>
+        <v>28713</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D497" s="1">
         <v>8443999090</v>
       </c>
       <c r="E497" s="1">
         <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>228.23</v>
+        <v>271.48</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H497" s="1"/>
       <c r="I497" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>19713</v>
+        <v>17531</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D498" s="1">
         <v>8443999090</v>
       </c>
       <c r="E498" s="1">
         <v>60</v>
       </c>
       <c r="F498" s="1">
-        <v>574.59</v>
+        <v>636.33</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H498" s="1"/>
       <c r="I498" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>16398</v>
+        <v>28714</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D499" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>2450.96</v>
+        <v>232.31</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H499" s="1"/>
       <c r="I499" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>28717</v>
+        <v>19711</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>504</v>
       </c>
       <c r="D500" s="1">
         <v>8443999090</v>
       </c>
       <c r="E500" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F500" s="1">
-        <v>415.73</v>
+        <v>584.86</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H500" s="1"/>
       <c r="I500" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>16391</v>
+        <v>28715</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D501" s="1">
         <v>8443999090</v>
       </c>
       <c r="E501" s="1">
         <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>1924.25</v>
+        <v>232.31</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H501" s="1"/>
       <c r="I501" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>28718</v>
+        <v>19712</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D502" s="1">
         <v>8443999090</v>
       </c>
       <c r="E502" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F502" s="1">
-        <v>415.73</v>
+        <v>584.86</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H502" s="1"/>
       <c r="I502" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>16392</v>
+        <v>28716</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D503" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>2126.52</v>
+        <v>232.31</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H503" s="1"/>
       <c r="I503" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>28719</v>
+        <v>19713</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D504" s="1">
         <v>8443999090</v>
       </c>
       <c r="E504" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F504" s="1">
-        <v>415.73</v>
+        <v>584.86</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H504" s="1"/>
       <c r="I504" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>16393</v>
+        <v>16398</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D505" s="1">
         <v>3215902000</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>2126.52</v>
+        <v>2494.77</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H505" s="1"/>
       <c r="I505" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>28720</v>
+        <v>28717</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D506" s="1">
         <v>8443999090</v>
       </c>
       <c r="E506" s="1">
         <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>415.73</v>
+        <v>423.16</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H506" s="1"/>
       <c r="I506" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>16394</v>
+        <v>16391</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D507" s="1">
         <v>8443999090</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>3992.6</v>
+        <v>1958.65</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H507" s="1"/>
       <c r="I507" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>16395</v>
+        <v>28718</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D508" s="1">
         <v>8443999090</v>
       </c>
       <c r="E508" s="1">
         <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>4828.08</v>
+        <v>423.16</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H508" s="1"/>
       <c r="I508" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>16396</v>
+        <v>16392</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D509" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E509" s="1">
         <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>4828.08</v>
+        <v>2164.54</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H509" s="1"/>
       <c r="I509" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>16397</v>
+        <v>28719</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D510" s="1">
         <v>8443999090</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>4828.08</v>
+        <v>423.16</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H510" s="1"/>
       <c r="I510" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>19823</v>
+        <v>16393</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D511" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>1138.89</v>
+        <v>2164.54</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H511" s="1"/>
       <c r="I511" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>28329</v>
+        <v>28720</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>516</v>
       </c>
       <c r="D512" s="1">
         <v>8443999090</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>604.5700000000001</v>
+        <v>423.16</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H512" s="1"/>
       <c r="I512" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>19822</v>
+        <v>16394</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D513" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>935.72</v>
+        <v>4063.97</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H513" s="1"/>
       <c r="I513" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>19825</v>
+        <v>16395</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D514" s="1">
         <v>8443999090</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>1950.21</v>
+        <v>4914.39</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H514" s="1"/>
       <c r="I514" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>19824</v>
+        <v>16396</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D515" s="1">
         <v>8443999090</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>1950.21</v>
+        <v>4914.39</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H515" s="1"/>
       <c r="I515" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>21784</v>
+        <v>16397</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>520</v>
       </c>
       <c r="D516" s="1">
         <v>8443999090</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>642.61</v>
+        <v>4914.39</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516" s="1"/>
       <c r="I516" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>21783</v>
+        <v>19823</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D517" s="1">
         <v>8443999090</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>767.91</v>
+        <v>1172</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H517" s="1"/>
       <c r="I517" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>25755</v>
+        <v>19822</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D518" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>3880.27</v>
+        <v>980.24</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H518" s="1"/>
       <c r="I518" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>21345</v>
+        <v>19825</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D519" s="1">
         <v>8443999090</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>2046.42</v>
+        <v>2017.87</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H519" s="1"/>
       <c r="I519" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>24932</v>
+        <v>19824</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D520" s="1">
         <v>8443999090</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>1396.2</v>
+        <v>2046.56</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H520" s="1"/>
       <c r="I520" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>24934</v>
+        <v>21784</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D521" s="1">
         <v>8443999090</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>805.05</v>
+        <v>654.1</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H521" s="1"/>
       <c r="I521" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>28744</v>
+        <v>21783</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D522" s="1">
         <v>8443999090</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>327.57</v>
+        <v>781.64</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H522" s="1"/>
       <c r="I522" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>24935</v>
+        <v>25755</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D523" s="1">
         <v>8443999090</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>805.05</v>
+        <v>3949.64</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H523" s="1"/>
       <c r="I523" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>28746</v>
+        <v>21345</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>528</v>
       </c>
       <c r="D524" s="1">
         <v>8443999090</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>327.57</v>
+        <v>2083</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H524" s="1"/>
       <c r="I524" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>24936</v>
+        <v>24932</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D525" s="1">
         <v>8443999090</v>
       </c>
       <c r="E525" s="1">
         <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>805.05</v>
+        <v>1421.16</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H525" s="1"/>
       <c r="I525" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>28747</v>
+        <v>24934</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D526" s="1">
         <v>8443999090</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>327.57</v>
+        <v>819.4400000000001</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H526" s="1"/>
       <c r="I526" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>24933</v>
+        <v>28744</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D527" s="1">
         <v>8443999090</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>2088.04</v>
+        <v>333.43</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H527" s="1"/>
       <c r="I527" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>24937</v>
+        <v>24935</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>532</v>
       </c>
       <c r="D528" s="1">
         <v>8443999090</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>1109.35</v>
+        <v>819.4400000000001</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H528" s="1"/>
       <c r="I528" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>24939</v>
+        <v>28746</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D529" s="1">
         <v>8443999090</v>
       </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>1109.35</v>
+        <v>333.43</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H529" s="1"/>
       <c r="I529" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>24940</v>
+        <v>24936</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>534</v>
       </c>
       <c r="D530" s="1">
         <v>8443999090</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>1109.35</v>
+        <v>819.4400000000001</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H530" s="1"/>
       <c r="I530" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>8481</v>
+        <v>28747</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D531" s="1">
         <v>8443999090</v>
       </c>
       <c r="E531" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>1227.94</v>
+        <v>333.43</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H531" s="1"/>
       <c r="I531" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>9054</v>
+        <v>24933</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D532" s="1">
         <v>8443999090</v>
       </c>
       <c r="E532" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>2067.45</v>
+        <v>2125.36</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H532" s="1"/>
       <c r="I532" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>8482</v>
+        <v>24937</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D533" s="1">
         <v>8443999090</v>
       </c>
       <c r="E533" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F533" s="1">
-        <v>1492.41</v>
+        <v>1129.18</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H533" s="1"/>
       <c r="I533" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>9055</v>
+        <v>24939</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>538</v>
       </c>
       <c r="D534" s="1">
         <v>8443999090</v>
       </c>
       <c r="E534" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F534" s="1">
-        <v>1722.88</v>
+        <v>1129.18</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H534" s="1"/>
       <c r="I534" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>25709</v>
+        <v>24940</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D535" s="1">
         <v>8443999090</v>
       </c>
       <c r="E535" s="1">
         <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>1014.93</v>
+        <v>1129.18</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H535" s="1"/>
       <c r="I535" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>17987</v>
+        <v>8481</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D536" s="1">
         <v>8443999090</v>
       </c>
       <c r="E536" s="1">
         <v>60</v>
       </c>
       <c r="F536" s="1">
-        <v>1247.18</v>
+        <v>1249.89</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H536" s="1"/>
       <c r="I536" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>28722</v>
+        <v>9054</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D537" s="1">
         <v>8443999090</v>
       </c>
       <c r="E537" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F537" s="1">
-        <v>266.71</v>
+        <v>2104.41</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H537" s="1"/>
       <c r="I537" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>28723</v>
+        <v>8482</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D538" s="1">
         <v>8443999090</v>
       </c>
       <c r="E538" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F538" s="1">
-        <v>223.75</v>
+        <v>1519.09</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H538" s="1"/>
       <c r="I538" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>11853</v>
+        <v>9055</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D539" s="1">
         <v>8443999090</v>
       </c>
       <c r="E539" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F539" s="1">
-        <v>940.2</v>
+        <v>1753.68</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H539" s="1"/>
       <c r="I539" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="2">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>28724</v>
+        <v>25709</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>544</v>
       </c>
       <c r="D540" s="1">
         <v>8443999090</v>
       </c>
       <c r="E540" s="1">
         <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>223.75</v>
+        <v>1033.07</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H540" s="1"/>
       <c r="I540" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>11854</v>
+        <v>17987</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D541" s="1">
         <v>8443999090</v>
       </c>
       <c r="E541" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F541" s="1">
-        <v>940.2</v>
+        <v>1269.48</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H541" s="1"/>
       <c r="I541" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>28725</v>
+        <v>28722</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>546</v>
       </c>
       <c r="D542" s="1">
         <v>8443999090</v>
       </c>
       <c r="E542" s="1">
         <v>1</v>
       </c>
       <c r="F542" s="1">
-        <v>223.75</v>
+        <v>271.48</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H542" s="1"/>
       <c r="I542" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>11855</v>
+        <v>28723</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D543" s="1">
         <v>8443999090</v>
       </c>
       <c r="E543" s="1">
         <v>1</v>
       </c>
       <c r="F543" s="1">
-        <v>940.2</v>
+        <v>227.75</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H543" s="1"/>
       <c r="I543" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="2">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>11856</v>
+        <v>11853</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D544" s="1">
         <v>8443999090</v>
       </c>
       <c r="E544" s="1">
         <v>1</v>
       </c>
       <c r="F544" s="1">
-        <v>2044.18</v>
+        <v>957.01</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H544" s="1"/>
       <c r="I544" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>17973</v>
+        <v>28724</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D545" s="1">
         <v>8443999090</v>
       </c>
       <c r="E545" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F545" s="1">
-        <v>2732.44</v>
+        <v>227.75</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H545" s="1"/>
       <c r="I545" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>28748</v>
+        <v>11854</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>550</v>
       </c>
       <c r="D546" s="1">
         <v>8443999090</v>
       </c>
       <c r="E546" s="1">
         <v>1</v>
       </c>
       <c r="F546" s="1">
-        <v>559.38</v>
+        <v>957.01</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H546" s="1"/>
       <c r="I546" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>16654</v>
+        <v>28725</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D547" s="1">
         <v>8443999090</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>1988.69</v>
+        <v>227.75</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H547" s="1"/>
       <c r="I547" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="2">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>28749</v>
+        <v>11855</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D548" s="1">
         <v>8443999090</v>
       </c>
       <c r="E548" s="1">
         <v>1</v>
       </c>
       <c r="F548" s="1">
-        <v>457.79</v>
+        <v>957.01</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H548" s="1"/>
       <c r="I548" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>17708</v>
+        <v>11856</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D549" s="1">
         <v>8443999090</v>
       </c>
       <c r="E549" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>1988.69</v>
+        <v>2080.72</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H549" s="1"/>
       <c r="I549" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>28814</v>
+        <v>17973</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>554</v>
       </c>
       <c r="D550" s="1">
         <v>8443999090</v>
       </c>
       <c r="E550" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F550" s="1">
-        <v>457.79</v>
+        <v>2781.28</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H550" s="1"/>
       <c r="I550" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>17709</v>
+        <v>28748</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D551" s="1">
         <v>8443999090</v>
       </c>
       <c r="E551" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F551" s="1">
-        <v>1988.69</v>
+        <v>569.38</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H551" s="1"/>
       <c r="I551" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>28815</v>
+        <v>16654</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D552" s="1">
         <v>8443999090</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>457.79</v>
+        <v>2024.24</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H552" s="1"/>
       <c r="I552" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="2">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>16653</v>
+        <v>28749</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D553" s="1">
         <v>8443999090</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>1355.93</v>
+        <v>465.98</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H553" s="1"/>
       <c r="I553" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="2">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>16558</v>
+        <v>17708</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D554" s="1">
         <v>8443999090</v>
       </c>
       <c r="E554" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F554" s="1">
-        <v>1786.42</v>
+        <v>2024.24</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H554" s="1"/>
       <c r="I554" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="2">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>28737</v>
+        <v>28814</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D555" s="1">
         <v>8443999090</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>594.28</v>
+        <v>465.98</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H555" s="1"/>
       <c r="I555" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="2">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>16559</v>
+        <v>17709</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D556" s="1">
         <v>8443999090</v>
       </c>
       <c r="E556" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F556" s="1">
-        <v>991.66</v>
+        <v>2024.24</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H556" s="1"/>
       <c r="I556" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="2">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>28738</v>
+        <v>28815</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D557" s="1">
         <v>8443999090</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>399.62</v>
+        <v>465.98</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H557" s="1"/>
       <c r="I557" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="2">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>16555</v>
+        <v>16653</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>562</v>
       </c>
       <c r="D558" s="1">
         <v>8443999090</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>991.66</v>
+        <v>1380.17</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H558" s="1"/>
       <c r="I558" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="2">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>28741</v>
+        <v>16558</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D559" s="1">
         <v>8443999090</v>
       </c>
       <c r="E559" s="1">
         <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>399.62</v>
+        <v>1818.36</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H559" s="1"/>
       <c r="I559" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="2">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>16560</v>
+        <v>28737</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D560" s="1">
         <v>8443999090</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>991.66</v>
+        <v>604.9</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H560" s="1"/>
       <c r="I560" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="2">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>28742</v>
+        <v>16559</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D561" s="1">
         <v>8443999090</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>399.62</v>
+        <v>1009.39</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H561" s="1"/>
       <c r="I561" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="2">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>16286</v>
+        <v>28738</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>566</v>
       </c>
       <c r="D562" s="1">
         <v>8443999090</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>1094.59</v>
+        <v>406.76</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H562" s="1"/>
       <c r="I562" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="2">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>19511</v>
+        <v>16555</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D563" s="1">
         <v>8443999090</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
-        <v>447.5</v>
+        <v>1009.39</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H563" s="1"/>
+      <c r="I563" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="2">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>19512</v>
+        <v>28741</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>568</v>
       </c>
       <c r="D564" s="1">
         <v>8443999090</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>447.5</v>
+        <v>406.76</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H564" s="1"/>
+      <c r="I564" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="2">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>19513</v>
+        <v>16560</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D565" s="1">
         <v>8443999090</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>447.5</v>
+        <v>1009.39</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H565" s="1"/>
+      <c r="I565" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="2">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>23649</v>
+        <v>28742</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>570</v>
       </c>
       <c r="D566" s="1">
         <v>8443999090</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>1688.87</v>
+        <v>406.76</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H566" s="1"/>
       <c r="I566" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="2">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>23650</v>
+        <v>16286</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D567" s="1">
         <v>8443999090</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>1708.11</v>
+        <v>1114.15</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H567" s="1"/>
       <c r="I567" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="2">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>23652</v>
+        <v>19511</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D568" s="1">
         <v>8443999090</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>1686.18</v>
+        <v>455.5</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H568" s="1"/>
+      <c r="I568" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="2">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>23648</v>
+        <v>19512</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D569" s="1">
         <v>8443999090</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>2552.99</v>
+        <v>455.5</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H569" s="1"/>
+      <c r="I569" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="2">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>25718</v>
+        <v>19513</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>574</v>
       </c>
       <c r="D570" s="1">
         <v>8443999090</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>545.95</v>
+        <v>455.5</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H570" s="1"/>
+      <c r="I570" s="1" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="2">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>25717</v>
+        <v>23649</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D571" s="1">
         <v>8443999090</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>545.95</v>
+        <v>1719.06</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H571" s="1"/>
       <c r="I571" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="2">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>25716</v>
+        <v>23650</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D572" s="1">
         <v>8443999090</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>545.95</v>
+        <v>1738.64</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H572" s="1"/>
       <c r="I572" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="2">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>25714</v>
+        <v>23652</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D573" s="1">
         <v>8443999090</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>876.21</v>
+        <v>1716.32</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H573" s="1"/>
       <c r="I573" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>25721</v>
+        <v>23648</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D574" s="1">
         <v>8443999090</v>
       </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>974.21</v>
+        <v>2598.63</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H574" s="1"/>
       <c r="I574" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="2">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>25722</v>
+        <v>25718</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D575" s="1">
         <v>8443999090</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>974.21</v>
+        <v>555.71</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H575" s="1"/>
       <c r="I575" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="2">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>25723</v>
+        <v>25717</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D576" s="1">
         <v>8443999090</v>
       </c>
       <c r="E576" s="1">
         <v>1</v>
       </c>
       <c r="F576" s="1">
-        <v>974.21</v>
+        <v>555.71</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H576" s="1"/>
       <c r="I576" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="2">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>25720</v>
+        <v>25716</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D577" s="1">
         <v>8443999090</v>
       </c>
       <c r="E577" s="1">
         <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>1983.77</v>
+        <v>555.71</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H577" s="1"/>
       <c r="I577" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="2">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>6735</v>
+        <v>25714</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>582</v>
       </c>
       <c r="D578" s="1">
         <v>8443999090</v>
       </c>
       <c r="E578" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F578" s="1">
-        <v>2246</v>
+        <v>891.87</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H578" s="1"/>
       <c r="I578" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="2">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>6736</v>
+        <v>25721</v>
       </c>
       <c r="C579" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D579" s="1">
         <v>8443999090</v>
       </c>
       <c r="E579" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>1316.55</v>
+        <v>991.62</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H579" s="1"/>
       <c r="I579" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="2">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>6737</v>
+        <v>25722</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D580" s="1">
         <v>8443999090</v>
       </c>
       <c r="E580" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>775.97</v>
+        <v>991.62</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H580" s="1"/>
       <c r="I580" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="2">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>6738</v>
+        <v>25723</v>
       </c>
       <c r="C581" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D581" s="1">
         <v>8443999090</v>
       </c>
       <c r="E581" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>845.78</v>
+        <v>991.62</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H581" s="1"/>
       <c r="I581" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>6739</v>
+        <v>25720</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>586</v>
       </c>
       <c r="D582" s="1">
         <v>8443999090</v>
       </c>
       <c r="E582" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>780.89</v>
+        <v>2019.23</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H582" s="1"/>
       <c r="I582" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>6740</v>
+        <v>6735</v>
       </c>
       <c r="C583" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D583" s="1">
         <v>8443999090</v>
       </c>
       <c r="E583" s="1">
         <v>30</v>
       </c>
       <c r="F583" s="1">
-        <v>790.29</v>
+        <v>2286.15</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H583" s="1"/>
       <c r="I583" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>6741</v>
+        <v>6736</v>
       </c>
       <c r="C584" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D584" s="1">
         <v>8443999090</v>
       </c>
       <c r="E584" s="1">
         <v>30</v>
       </c>
       <c r="F584" s="1">
-        <v>790.29</v>
+        <v>1340.08</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H584" s="1"/>
       <c r="I584" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>10019</v>
+        <v>6737</v>
       </c>
       <c r="C585" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D585" s="1">
         <v>8443999090</v>
       </c>
       <c r="E585" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F585" s="1">
-        <v>649.77</v>
+        <v>789.84</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H585" s="1"/>
       <c r="I585" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>10023</v>
+        <v>6738</v>
       </c>
       <c r="C586" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D586" s="1">
         <v>8443999090</v>
       </c>
       <c r="E586" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F586" s="1">
-        <v>566.09</v>
+        <v>860.9</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H586" s="1"/>
       <c r="I586" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>10020</v>
+        <v>6739</v>
       </c>
       <c r="C587" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D587" s="1">
         <v>8443999090</v>
       </c>
       <c r="E587" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F587" s="1">
-        <v>576.38</v>
+        <v>794.85</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H587" s="1"/>
       <c r="I587" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>10022</v>
+        <v>6740</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D588" s="1">
         <v>8443999090</v>
       </c>
       <c r="E588" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F588" s="1">
-        <v>576.38</v>
+        <v>804.41</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H588" s="1"/>
       <c r="I588" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="2">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>20683</v>
+        <v>6741</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>593</v>
       </c>
       <c r="D589" s="1">
         <v>8443999090</v>
       </c>
       <c r="E589" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F589" s="1">
-        <v>797</v>
+        <v>804.41</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H589" s="1"/>
       <c r="I589" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="2">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>20682</v>
+        <v>10019</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>594</v>
       </c>
       <c r="D590" s="1">
         <v>8443999090</v>
       </c>
       <c r="E590" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F590" s="1">
-        <v>672.15</v>
+        <v>661.39</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H590" s="1"/>
       <c r="I590" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="2">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
-        <v>20684</v>
+        <v>10023</v>
       </c>
       <c r="C591" s="1" t="s">
         <v>595</v>
       </c>
       <c r="D591" s="1">
         <v>8443999090</v>
       </c>
       <c r="E591" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F591" s="1">
-        <v>1390.38</v>
+        <v>576.21</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H591" s="1"/>
       <c r="I591" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="2">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>29029</v>
+        <v>10020</v>
       </c>
       <c r="C592" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D592" s="1">
         <v>8443999090</v>
       </c>
       <c r="E592" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F592" s="1">
-        <v>668.5700000000001</v>
+        <v>586.6799999999999</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H592" s="1"/>
       <c r="I592" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="2">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
-        <v>29028</v>
+        <v>10021</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>597</v>
       </c>
       <c r="D593" s="1">
         <v>8443999090</v>
       </c>
       <c r="E593" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F593" s="1">
-        <v>668.5700000000001</v>
+        <v>586.6799999999999</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H593" s="1"/>
       <c r="I593" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="2">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>29031</v>
+        <v>10022</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>598</v>
       </c>
       <c r="D594" s="1">
         <v>8443999090</v>
       </c>
       <c r="E594" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F594" s="1">
-        <v>1170.66</v>
+        <v>586.6799999999999</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H594" s="1"/>
       <c r="I594" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="2">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>29030</v>
+        <v>20683</v>
       </c>
       <c r="C595" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D595" s="1">
         <v>8443999090</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>1274.93</v>
+        <v>811.25</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H595" s="1"/>
       <c r="I595" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>34044</v>
+        <v>20682</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D596" s="1">
         <v>8443999090</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>792.52</v>
+        <v>684.16</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H596" s="1"/>
       <c r="I596" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="2">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>34043</v>
+        <v>20684</v>
       </c>
       <c r="C597" s="1" t="s">
         <v>601</v>
       </c>
       <c r="D597" s="1">
         <v>8443999090</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>886.05</v>
+        <v>1415.24</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H597" s="1"/>
       <c r="I597" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="2">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>34122</v>
+        <v>29029</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D598" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>4204.71</v>
+        <v>680.52</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H598" s="1"/>
       <c r="I598" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="2">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
-        <v>34120</v>
+        <v>29028</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D599" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>4204.71</v>
+        <v>680.52</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H599" s="1"/>
       <c r="I599" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="2">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>34121</v>
+        <v>29031</v>
       </c>
       <c r="C600" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D600" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>4204.71</v>
+        <v>1191.59</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H600" s="1"/>
       <c r="I600" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="2">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
-        <v>34119</v>
+        <v>29030</v>
       </c>
       <c r="C601" s="1" t="s">
         <v>605</v>
       </c>
       <c r="D601" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>1933.2</v>
+        <v>1297.72</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H601" s="1"/>
       <c r="I601" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="2">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>34117</v>
+        <v>34044</v>
       </c>
       <c r="C602" s="1" t="s">
         <v>606</v>
       </c>
       <c r="D602" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>1933.2</v>
+        <v>806.6900000000001</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H602" s="1"/>
       <c r="I602" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="2">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>34118</v>
+        <v>34043</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D603" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>1933.2</v>
+        <v>901.89</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H603" s="1"/>
       <c r="I603" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="2">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>34116</v>
+        <v>34122</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D604" s="1">
         <v>3215902000</v>
       </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
       <c r="F604" s="1">
-        <v>2322.08</v>
+        <v>4279.88</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H604" s="1"/>
       <c r="I604" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="2">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
-        <v>34115</v>
+        <v>34120</v>
       </c>
       <c r="C605" s="1" t="s">
         <v>609</v>
       </c>
       <c r="D605" s="1">
         <v>3215902000</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>3779.59</v>
+        <v>4279.88</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H605" s="1"/>
       <c r="I605" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="2">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
-        <v>31273</v>
+        <v>34121</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>610</v>
       </c>
       <c r="D606" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
       <c r="F606" s="1">
-        <v>1217.2</v>
+        <v>4279.88</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H606" s="1"/>
       <c r="I606" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="2">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
-        <v>31272</v>
+        <v>34119</v>
       </c>
       <c r="C607" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D607" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>1217.2</v>
+        <v>1967.76</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H607" s="1"/>
       <c r="I607" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="2">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
-        <v>31271</v>
+        <v>34117</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D608" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E608" s="1">
         <v>1</v>
       </c>
       <c r="F608" s="1">
-        <v>1217.2</v>
+        <v>1967.76</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H608" s="1"/>
       <c r="I608" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="2">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
-        <v>31256</v>
+        <v>34118</v>
       </c>
       <c r="C609" s="1" t="s">
         <v>613</v>
       </c>
       <c r="D609" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>2388.31</v>
+        <v>1967.76</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H609" s="1"/>
       <c r="I609" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="2">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
-        <v>35090</v>
+        <v>34116</v>
       </c>
       <c r="C610" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D610" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>691.39</v>
+        <v>2363.59</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H610" s="1"/>
       <c r="I610" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="2">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
-        <v>34775</v>
+        <v>34115</v>
       </c>
       <c r="C611" s="1" t="s">
         <v>615</v>
       </c>
       <c r="D611" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>714.66</v>
+        <v>3847.15</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H611" s="1"/>
       <c r="I611" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="2">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
-        <v>30769</v>
+        <v>31273</v>
       </c>
       <c r="C612" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D612" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>244.34</v>
+        <v>1238.96</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H612" s="1"/>
       <c r="I612" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="2">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
-        <v>30225</v>
+        <v>31272</v>
       </c>
       <c r="C613" s="1" t="s">
         <v>617</v>
       </c>
       <c r="D613" s="1">
         <v>8443999090</v>
       </c>
       <c r="E613" s="1">
         <v>1</v>
       </c>
       <c r="F613" s="1">
-        <v>643.0599999999999</v>
+        <v>1238.96</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H613" s="1"/>
       <c r="I613" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="2">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
-        <v>30226</v>
+        <v>31271</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D614" s="1">
         <v>8443999090</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>676.17</v>
+        <v>1238.96</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H614" s="1"/>
       <c r="I614" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="2">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
-        <v>30227</v>
+        <v>31256</v>
       </c>
       <c r="C615" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D615" s="1">
         <v>8443999090</v>
       </c>
       <c r="E615" s="1">
         <v>1</v>
       </c>
       <c r="F615" s="1">
-        <v>587.5700000000001</v>
+        <v>2431</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H615" s="1"/>
       <c r="I615" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="2">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
-        <v>30228</v>
+        <v>35090</v>
       </c>
       <c r="C616" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D616" s="1">
         <v>8443999090</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
       <c r="F616" s="1">
-        <v>680.2</v>
+        <v>703.75</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H616" s="1"/>
       <c r="I616" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="2">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
-        <v>30257</v>
+        <v>34775</v>
       </c>
       <c r="C617" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D617" s="1">
         <v>8443999090</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
       <c r="F617" s="1">
-        <v>623.8200000000001</v>
+        <v>727.4299999999999</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H617" s="1"/>
       <c r="I617" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="2">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
-        <v>30270</v>
+        <v>30769</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D618" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E618" s="1">
         <v>1</v>
       </c>
       <c r="F618" s="1">
-        <v>586.23</v>
+        <v>248.7</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H618" s="1"/>
       <c r="I618" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="2">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
-        <v>30659</v>
+        <v>30225</v>
       </c>
       <c r="C619" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D619" s="1">
         <v>8443999090</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>755.83</v>
+        <v>654.55</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H619" s="1"/>
       <c r="I619" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="2">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
-        <v>30663</v>
+        <v>30226</v>
       </c>
       <c r="C620" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D620" s="1">
         <v>8443999090</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>724.5</v>
+        <v>688.26</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H620" s="1"/>
       <c r="I620" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="2">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
-        <v>30660</v>
+        <v>30227</v>
       </c>
       <c r="C621" s="1" t="s">
         <v>625</v>
       </c>
       <c r="D621" s="1">
         <v>8443999090</v>
       </c>
       <c r="E621" s="1">
         <v>1</v>
       </c>
       <c r="F621" s="1">
-        <v>569.67</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H621" s="1"/>
       <c r="I621" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="2">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
-        <v>30271</v>
+        <v>30228</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D622" s="1">
         <v>8443999090</v>
       </c>
       <c r="E622" s="1">
         <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>625.16</v>
+        <v>692.36</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H622" s="1"/>
       <c r="I622" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="2">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
-        <v>30661</v>
+        <v>30257</v>
       </c>
       <c r="C623" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D623" s="1">
         <v>8443999090</v>
       </c>
       <c r="E623" s="1">
         <v>1</v>
       </c>
       <c r="F623" s="1">
-        <v>693.1799999999999</v>
+        <v>654.55</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H623" s="1"/>
       <c r="I623" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="2">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
-        <v>30662</v>
+        <v>30270</v>
       </c>
       <c r="C624" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D624" s="1">
         <v>8443999090</v>
       </c>
       <c r="E624" s="1">
         <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>682.4400000000001</v>
+        <v>615.38</v>
       </c>
       <c r="G624" s="1"/>
-      <c r="H624" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H624" s="1"/>
       <c r="I624" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="2">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
-        <v>30664</v>
+        <v>30659</v>
       </c>
       <c r="C625" s="1" t="s">
         <v>629</v>
       </c>
       <c r="D625" s="1">
         <v>8443999090</v>
       </c>
       <c r="E625" s="1">
         <v>1</v>
       </c>
       <c r="F625" s="1">
-        <v>672.15</v>
+        <v>769.34</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H625" s="1"/>
       <c r="I625" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="2">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
-        <v>30272</v>
+        <v>30663</v>
       </c>
       <c r="C626" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D626" s="1">
         <v>8443999090</v>
       </c>
       <c r="E626" s="1">
         <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>806.84</v>
+        <v>737.45</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H626" s="1"/>
       <c r="I626" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="2">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
-        <v>30273</v>
+        <v>30660</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D627" s="1">
         <v>8443999090</v>
       </c>
       <c r="E627" s="1">
         <v>1</v>
       </c>
       <c r="F627" s="1">
-        <v>856.96</v>
+        <v>579.85</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H627" s="1"/>
       <c r="I627" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="2">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
-        <v>30274</v>
+        <v>30271</v>
       </c>
       <c r="C628" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D628" s="1">
         <v>8443999090</v>
       </c>
       <c r="E628" s="1">
         <v>1</v>
       </c>
       <c r="F628" s="1">
-        <v>755.83</v>
+        <v>636.33</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H628" s="1"/>
       <c r="I628" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="2">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
-        <v>33716</v>
+        <v>30661</v>
       </c>
       <c r="C629" s="1" t="s">
         <v>633</v>
       </c>
       <c r="D629" s="1">
         <v>8443999090</v>
       </c>
       <c r="E629" s="1">
         <v>1</v>
       </c>
       <c r="F629" s="1">
-        <v>427.36</v>
+        <v>705.5700000000001</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H629" s="1"/>
       <c r="I629" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="2">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
-        <v>30268</v>
+        <v>30662</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>634</v>
       </c>
       <c r="D630" s="1">
         <v>8443999090</v>
       </c>
       <c r="E630" s="1">
         <v>1</v>
       </c>
       <c r="F630" s="1">
-        <v>672.59</v>
+        <v>694.64</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H630" s="1"/>
       <c r="I630" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="2">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
-        <v>30275</v>
+        <v>30664</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D631" s="1">
         <v>8443999090</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>504.78</v>
+        <v>684.16</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H631" s="1"/>
       <c r="I631" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="2">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
-        <v>30276</v>
+        <v>30272</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>636</v>
       </c>
       <c r="D632" s="1">
         <v>8443999090</v>
       </c>
       <c r="E632" s="1">
         <v>1</v>
       </c>
       <c r="F632" s="1">
-        <v>655.14</v>
+        <v>821.27</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H632" s="1"/>
       <c r="I632" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="2">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
-        <v>30278</v>
+        <v>30273</v>
       </c>
       <c r="C633" s="1" t="s">
         <v>637</v>
       </c>
       <c r="D633" s="1">
         <v>8443999090</v>
       </c>
       <c r="E633" s="1">
         <v>1</v>
       </c>
       <c r="F633" s="1">
-        <v>748.22</v>
+        <v>872.28</v>
       </c>
       <c r="G633" s="1"/>
-      <c r="H633" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H633" s="1"/>
       <c r="I633" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="2">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
-        <v>30277</v>
+        <v>30274</v>
       </c>
       <c r="C634" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D634" s="1">
         <v>8443999090</v>
       </c>
       <c r="E634" s="1">
         <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>805.5</v>
+        <v>769.34</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H634" s="1"/>
       <c r="I634" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="2">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
-        <v>30206</v>
+        <v>33716</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D635" s="1">
         <v>8443999090</v>
       </c>
       <c r="E635" s="1">
         <v>1</v>
       </c>
       <c r="F635" s="1">
-        <v>632.77</v>
+        <v>435</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H635" s="1"/>
       <c r="I635" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="2">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
-        <v>30279</v>
+        <v>30268</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>640</v>
       </c>
       <c r="D636" s="1">
         <v>8443999090</v>
       </c>
       <c r="E636" s="1">
         <v>1</v>
       </c>
       <c r="F636" s="1">
-        <v>594.73</v>
+        <v>684.62</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H636" s="1"/>
       <c r="I636" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="2">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
-        <v>30280</v>
+        <v>30275</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>641</v>
       </c>
       <c r="D637" s="1">
         <v>8443999090</v>
       </c>
       <c r="E637" s="1">
         <v>1</v>
       </c>
       <c r="F637" s="1">
-        <v>644.4</v>
+        <v>513.8</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H637" s="1"/>
       <c r="I637" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="2">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
-        <v>30281</v>
+        <v>30276</v>
       </c>
       <c r="C638" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D638" s="1">
         <v>8443999090</v>
       </c>
       <c r="E638" s="1">
         <v>1</v>
       </c>
       <c r="F638" s="1">
-        <v>554.9</v>
+        <v>666.85</v>
       </c>
       <c r="G638" s="1"/>
-      <c r="H638" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H638" s="1"/>
       <c r="I638" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="2">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
-        <v>30282</v>
+        <v>30278</v>
       </c>
       <c r="C639" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D639" s="1">
         <v>8443999090</v>
       </c>
       <c r="E639" s="1">
         <v>1</v>
       </c>
       <c r="F639" s="1">
-        <v>705.71</v>
+        <v>761.6</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H639" s="1"/>
       <c r="I639" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="2">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
-        <v>30283</v>
+        <v>30277</v>
       </c>
       <c r="C640" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D640" s="1">
         <v>8443999090</v>
       </c>
       <c r="E640" s="1">
         <v>1</v>
       </c>
       <c r="F640" s="1">
-        <v>554.9</v>
+        <v>819.9</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H640" s="1"/>
       <c r="I640" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="2">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
-        <v>30284</v>
+        <v>30206</v>
       </c>
       <c r="C641" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D641" s="1">
         <v>8443999090</v>
       </c>
       <c r="E641" s="1">
         <v>1</v>
       </c>
       <c r="F641" s="1">
-        <v>540.58</v>
+        <v>644.08</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H641" s="1"/>
       <c r="I641" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="2">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
-        <v>30285</v>
+        <v>30279</v>
       </c>
       <c r="C642" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D642" s="1">
         <v>8443999090</v>
       </c>
       <c r="E642" s="1">
         <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>632.77</v>
+        <v>605.36</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H642" s="1"/>
       <c r="I642" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="2">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
-        <v>30286</v>
+        <v>30280</v>
       </c>
       <c r="C643" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D643" s="1">
         <v>8443999090</v>
       </c>
       <c r="E643" s="1">
         <v>1</v>
       </c>
       <c r="F643" s="1">
-        <v>585.33</v>
+        <v>655.92</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H643" s="1"/>
       <c r="I643" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="2">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
-        <v>30287</v>
+        <v>30281</v>
       </c>
       <c r="C644" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D644" s="1">
         <v>8443999090</v>
       </c>
       <c r="E644" s="1">
         <v>1</v>
       </c>
       <c r="F644" s="1">
-        <v>641.27</v>
+        <v>564.8200000000001</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H644" s="1"/>
       <c r="I644" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="2">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
-        <v>30288</v>
+        <v>30282</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>649</v>
       </c>
       <c r="D645" s="1">
         <v>8443999090</v>
       </c>
       <c r="E645" s="1">
         <v>1</v>
       </c>
       <c r="F645" s="1">
-        <v>694.0700000000001</v>
+        <v>718.3200000000001</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H645" s="1"/>
       <c r="I645" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="2">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
-        <v>31236</v>
+        <v>30283</v>
       </c>
       <c r="C646" s="1" t="s">
         <v>650</v>
       </c>
       <c r="D646" s="1">
         <v>8443999090</v>
       </c>
       <c r="E646" s="1">
         <v>1</v>
       </c>
       <c r="F646" s="1">
-        <v>532.53</v>
+        <v>564.8200000000001</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H646" s="1"/>
       <c r="I646" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="2">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
-        <v>31237</v>
+        <v>30284</v>
       </c>
       <c r="C647" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D647" s="1">
         <v>8443999090</v>
       </c>
       <c r="E647" s="1">
         <v>1</v>
       </c>
       <c r="F647" s="1">
-        <v>394.25</v>
+        <v>550.24</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H647" s="1"/>
       <c r="I647" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="2">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
-        <v>31238</v>
+        <v>30285</v>
       </c>
       <c r="C648" s="1" t="s">
         <v>652</v>
       </c>
       <c r="D648" s="1">
         <v>8443999090</v>
       </c>
       <c r="E648" s="1">
         <v>1</v>
       </c>
       <c r="F648" s="1">
-        <v>394.25</v>
+        <v>644.08</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H648" s="1"/>
       <c r="I648" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="2">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
-        <v>31239</v>
+        <v>30286</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>653</v>
       </c>
       <c r="D649" s="1">
         <v>8443999090</v>
       </c>
       <c r="E649" s="1">
         <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>394.25</v>
+        <v>595.79</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H649" s="1"/>
       <c r="I649" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="2">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
-        <v>32524</v>
+        <v>30287</v>
       </c>
       <c r="C650" s="1" t="s">
         <v>654</v>
       </c>
       <c r="D650" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E650" s="1">
         <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>895.45</v>
+        <v>652.73</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H650" s="1"/>
       <c r="I650" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="2">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
-        <v>32525</v>
+        <v>30288</v>
       </c>
       <c r="C651" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D651" s="1">
         <v>8443999090</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>895.45</v>
+        <v>706.48</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H651" s="1"/>
       <c r="I651" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="2">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
-        <v>32522</v>
+        <v>31236</v>
       </c>
       <c r="C652" s="1" t="s">
         <v>656</v>
       </c>
       <c r="D652" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E652" s="1">
         <v>1</v>
       </c>
       <c r="F652" s="1">
-        <v>895.45</v>
+        <v>542.05</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H652" s="1"/>
       <c r="I652" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="2">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
-        <v>32523</v>
+        <v>31237</v>
       </c>
       <c r="C653" s="1" t="s">
         <v>657</v>
       </c>
       <c r="D653" s="1">
         <v>8443999090</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>1178.72</v>
+        <v>401.3</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H653" s="1"/>
       <c r="I653" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="654" spans="1:9" outlineLevel="2">
       <c r="A654" s="1"/>
       <c r="B654" s="1">
-        <v>33250</v>
+        <v>31238</v>
       </c>
       <c r="C654" s="1" t="s">
         <v>658</v>
       </c>
       <c r="D654" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E654" s="1">
         <v>1</v>
       </c>
       <c r="F654" s="1">
-        <v>572.8</v>
+        <v>401.3</v>
       </c>
       <c r="G654" s="1"/>
-      <c r="H654" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H654" s="1"/>
       <c r="I654" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="655" spans="1:9" outlineLevel="2">
       <c r="A655" s="1"/>
       <c r="B655" s="1">
-        <v>33251</v>
+        <v>31239</v>
       </c>
       <c r="C655" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D655" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E655" s="1">
         <v>1</v>
       </c>
       <c r="F655" s="1">
-        <v>572.8</v>
+        <v>401.3</v>
       </c>
       <c r="G655" s="1"/>
-      <c r="H655" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H655" s="1"/>
       <c r="I655" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="656" spans="1:9" outlineLevel="2">
       <c r="A656" s="1"/>
       <c r="B656" s="1">
-        <v>33252</v>
+        <v>32524</v>
       </c>
       <c r="C656" s="1" t="s">
         <v>660</v>
       </c>
       <c r="D656" s="1">
         <v>3215902000</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
       <c r="F656" s="1">
-        <v>572.8</v>
+        <v>911.46</v>
       </c>
       <c r="G656" s="1"/>
-      <c r="H656" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H656" s="1"/>
       <c r="I656" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="657" spans="1:9" outlineLevel="2">
       <c r="A657" s="1"/>
       <c r="B657" s="1">
-        <v>33253</v>
+        <v>32525</v>
       </c>
       <c r="C657" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D657" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
       <c r="F657" s="1">
-        <v>572.8</v>
+        <v>911.46</v>
       </c>
       <c r="G657" s="1"/>
-      <c r="H657" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H657" s="1"/>
       <c r="I657" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="658" spans="1:9" outlineLevel="2">
       <c r="A658" s="1"/>
       <c r="B658" s="1">
-        <v>33254</v>
+        <v>32522</v>
       </c>
       <c r="C658" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D658" s="1">
         <v>3215902000</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
       <c r="F658" s="1">
-        <v>572.8</v>
+        <v>911.46</v>
       </c>
       <c r="G658" s="1"/>
-      <c r="H658" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H658" s="1"/>
       <c r="I658" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="659" spans="1:9" outlineLevel="2">
       <c r="A659" s="1"/>
       <c r="B659" s="1">
-        <v>33255</v>
+        <v>32523</v>
       </c>
       <c r="C659" s="1" t="s">
         <v>663</v>
       </c>
       <c r="D659" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E659" s="1">
         <v>1</v>
       </c>
       <c r="F659" s="1">
-        <v>572.8</v>
+        <v>1199.79</v>
       </c>
       <c r="G659" s="1"/>
-      <c r="H659" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H659" s="1"/>
       <c r="I659" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="660" spans="1:9" outlineLevel="2">
       <c r="A660" s="1"/>
       <c r="B660" s="1">
-        <v>30772</v>
+        <v>33250</v>
       </c>
       <c r="C660" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D660" s="1">
         <v>3215902000</v>
       </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
       <c r="F660" s="1">
-        <v>210.77</v>
+        <v>583.04</v>
       </c>
       <c r="G660" s="1"/>
-      <c r="H660" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H660" s="1"/>
       <c r="I660" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="661" spans="1:9" outlineLevel="2">
       <c r="A661" s="1"/>
       <c r="B661" s="1">
-        <v>30770</v>
+        <v>33251</v>
       </c>
       <c r="C661" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D661" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E661" s="1">
         <v>1</v>
       </c>
       <c r="F661" s="1">
-        <v>210.77</v>
+        <v>583.04</v>
       </c>
       <c r="G661" s="1"/>
-      <c r="H661" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H661" s="1"/>
       <c r="I661" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="662" spans="1:9" outlineLevel="2">
       <c r="A662" s="1"/>
       <c r="B662" s="1">
-        <v>30771</v>
+        <v>33252</v>
       </c>
       <c r="C662" s="1" t="s">
         <v>666</v>
       </c>
       <c r="D662" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
       <c r="F662" s="1">
-        <v>210.77</v>
+        <v>583.04</v>
       </c>
       <c r="G662" s="1"/>
-      <c r="H662" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H662" s="1"/>
       <c r="I662" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="663" spans="1:9" outlineLevel="2">
       <c r="A663" s="1"/>
       <c r="B663" s="1">
-        <v>32624</v>
+        <v>33253</v>
       </c>
       <c r="C663" s="1" t="s">
         <v>667</v>
       </c>
       <c r="D663" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E663" s="1">
         <v>1</v>
       </c>
       <c r="F663" s="1">
-        <v>210.77</v>
+        <v>583.04</v>
       </c>
       <c r="G663" s="1"/>
-      <c r="H663" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H663" s="1"/>
       <c r="I663" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="664" spans="1:9" outlineLevel="2">
       <c r="A664" s="1"/>
       <c r="B664" s="1">
-        <v>30289</v>
+        <v>33254</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>668</v>
       </c>
       <c r="D664" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E664" s="1">
         <v>1</v>
       </c>
       <c r="F664" s="1">
-        <v>705.71</v>
+        <v>583.04</v>
       </c>
       <c r="G664" s="1"/>
-      <c r="H664" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H664" s="1"/>
       <c r="I664" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="665" spans="1:9" outlineLevel="2">
       <c r="A665" s="1"/>
       <c r="B665" s="1">
-        <v>30290</v>
+        <v>33255</v>
       </c>
       <c r="C665" s="1" t="s">
         <v>669</v>
       </c>
       <c r="D665" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E665" s="1">
         <v>1</v>
       </c>
       <c r="F665" s="1">
-        <v>755.83</v>
+        <v>583.04</v>
       </c>
       <c r="G665" s="1"/>
-      <c r="H665" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H665" s="1"/>
       <c r="I665" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="666" spans="1:9" outlineLevel="2">
       <c r="A666" s="1"/>
       <c r="B666" s="1">
-        <v>31274</v>
+        <v>30772</v>
       </c>
       <c r="C666" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D666" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E666" s="1">
         <v>1</v>
       </c>
       <c r="F666" s="1">
-        <v>411.7</v>
+        <v>214.54</v>
       </c>
       <c r="G666" s="1"/>
-      <c r="H666" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H666" s="1"/>
       <c r="I666" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="667" spans="1:9" outlineLevel="2">
       <c r="A667" s="1"/>
       <c r="B667" s="1">
-        <v>31275</v>
+        <v>30770</v>
       </c>
       <c r="C667" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D667" s="1">
         <v>8443999090</v>
       </c>
       <c r="E667" s="1">
         <v>1</v>
       </c>
       <c r="F667" s="1">
-        <v>411.7</v>
+        <v>214.54</v>
       </c>
       <c r="G667" s="1"/>
-      <c r="H667" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H667" s="1"/>
       <c r="I667" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="668" spans="1:9" outlineLevel="2">
       <c r="A668" s="1"/>
       <c r="B668" s="1">
-        <v>31276</v>
+        <v>30771</v>
       </c>
       <c r="C668" s="1" t="s">
         <v>672</v>
       </c>
       <c r="D668" s="1">
         <v>8443999090</v>
       </c>
       <c r="E668" s="1">
         <v>1</v>
       </c>
       <c r="F668" s="1">
-        <v>411.7</v>
+        <v>214.54</v>
       </c>
       <c r="G668" s="1"/>
-      <c r="H668" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H668" s="1"/>
       <c r="I668" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="669" spans="1:9" outlineLevel="2">
       <c r="A669" s="1"/>
       <c r="B669" s="1">
-        <v>31257</v>
+        <v>32624</v>
       </c>
       <c r="C669" s="1" t="s">
         <v>673</v>
       </c>
       <c r="D669" s="1">
         <v>8443999090</v>
       </c>
       <c r="E669" s="1">
         <v>1</v>
       </c>
       <c r="F669" s="1">
-        <v>659.17</v>
+        <v>214.54</v>
       </c>
       <c r="G669" s="1"/>
-      <c r="H669" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H669" s="1"/>
       <c r="I669" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="670" spans="1:9" outlineLevel="2">
       <c r="A670" s="1"/>
       <c r="B670" s="1">
-        <v>33256</v>
+        <v>30289</v>
       </c>
       <c r="C670" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D670" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E670" s="1">
         <v>1</v>
       </c>
       <c r="F670" s="1">
-        <v>813.5599999999999</v>
+        <v>718.3200000000001</v>
       </c>
       <c r="G670" s="1"/>
-      <c r="H670" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H670" s="1"/>
       <c r="I670" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="671" spans="1:9" outlineLevel="2">
       <c r="A671" s="1"/>
       <c r="B671" s="1">
-        <v>33257</v>
+        <v>30290</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D671" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E671" s="1">
         <v>1</v>
       </c>
       <c r="F671" s="1">
-        <v>813.5599999999999</v>
+        <v>769.34</v>
       </c>
       <c r="G671" s="1"/>
-      <c r="H671" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H671" s="1"/>
       <c r="I671" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="672" spans="1:9" outlineLevel="2">
       <c r="A672" s="1"/>
       <c r="B672" s="1">
-        <v>33258</v>
+        <v>31274</v>
       </c>
       <c r="C672" s="1" t="s">
         <v>676</v>
       </c>
       <c r="D672" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E672" s="1">
         <v>1</v>
       </c>
       <c r="F672" s="1">
-        <v>813.5599999999999</v>
+        <v>419.06</v>
       </c>
       <c r="G672" s="1"/>
-      <c r="H672" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H672" s="1"/>
       <c r="I672" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="673" spans="1:9" outlineLevel="2">
       <c r="A673" s="1"/>
       <c r="B673" s="1">
-        <v>33259</v>
+        <v>31275</v>
       </c>
       <c r="C673" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D673" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E673" s="1">
         <v>1</v>
       </c>
       <c r="F673" s="1">
-        <v>915.14</v>
+        <v>419.06</v>
       </c>
       <c r="G673" s="1"/>
-      <c r="H673" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H673" s="1"/>
       <c r="I673" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="674" spans="1:9" outlineLevel="2">
       <c r="A674" s="1"/>
       <c r="B674" s="1">
-        <v>33260</v>
+        <v>31276</v>
       </c>
       <c r="C674" s="1" t="s">
         <v>678</v>
       </c>
       <c r="D674" s="1">
         <v>8443999090</v>
       </c>
       <c r="E674" s="1">
         <v>1</v>
       </c>
       <c r="F674" s="1">
-        <v>377.24</v>
+        <v>419.06</v>
       </c>
       <c r="G674" s="1"/>
-      <c r="H674" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H674" s="1"/>
       <c r="I674" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="675" spans="1:9" outlineLevel="2">
       <c r="A675" s="1"/>
       <c r="B675" s="1">
-        <v>33261</v>
+        <v>31257</v>
       </c>
       <c r="C675" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D675" s="1">
         <v>8443999090</v>
       </c>
       <c r="E675" s="1">
         <v>1</v>
       </c>
       <c r="F675" s="1">
-        <v>330.26</v>
+        <v>670.95</v>
       </c>
       <c r="G675" s="1"/>
-      <c r="H675" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H675" s="1"/>
       <c r="I675" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="676" spans="1:9" outlineLevel="2">
       <c r="A676" s="1"/>
       <c r="B676" s="1">
-        <v>33262</v>
+        <v>33256</v>
       </c>
       <c r="C676" s="1" t="s">
         <v>680</v>
       </c>
       <c r="D676" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E676" s="1">
         <v>1</v>
       </c>
       <c r="F676" s="1">
-        <v>330.26</v>
+        <v>828.1</v>
       </c>
       <c r="G676" s="1"/>
-      <c r="H676" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H676" s="1"/>
       <c r="I676" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="677" spans="1:9" outlineLevel="2">
       <c r="A677" s="1"/>
       <c r="B677" s="1">
-        <v>33263</v>
+        <v>33257</v>
       </c>
       <c r="C677" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D677" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E677" s="1">
         <v>1</v>
       </c>
       <c r="F677" s="1">
-        <v>330.26</v>
+        <v>828.1</v>
       </c>
       <c r="G677" s="1"/>
-      <c r="H677" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H677" s="1"/>
       <c r="I677" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="678" spans="1:9" outlineLevel="2">
       <c r="A678" s="1"/>
       <c r="B678" s="1">
-        <v>33264</v>
+        <v>33258</v>
       </c>
       <c r="C678" s="1" t="s">
         <v>682</v>
       </c>
       <c r="D678" s="1">
         <v>3215902000</v>
       </c>
       <c r="E678" s="1">
         <v>1</v>
       </c>
       <c r="F678" s="1">
-        <v>425.13</v>
+        <v>828.1</v>
       </c>
       <c r="G678" s="1"/>
-      <c r="H678" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H678" s="1"/>
       <c r="I678" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="679" spans="1:9" outlineLevel="2">
       <c r="A679" s="1"/>
       <c r="B679" s="1">
-        <v>33265</v>
+        <v>33259</v>
       </c>
       <c r="C679" s="1" t="s">
         <v>683</v>
       </c>
       <c r="D679" s="1">
         <v>3215902000</v>
       </c>
       <c r="E679" s="1">
         <v>1</v>
       </c>
       <c r="F679" s="1">
-        <v>394.25</v>
+        <v>931.5</v>
       </c>
       <c r="G679" s="1"/>
-      <c r="H679" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H679" s="1"/>
       <c r="I679" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="680" spans="1:9" outlineLevel="2">
       <c r="A680" s="1"/>
       <c r="B680" s="1">
-        <v>33266</v>
+        <v>33260</v>
       </c>
       <c r="C680" s="1" t="s">
         <v>684</v>
       </c>
       <c r="D680" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E680" s="1">
         <v>1</v>
       </c>
       <c r="F680" s="1">
-        <v>394.25</v>
+        <v>383.99</v>
       </c>
       <c r="G680" s="1"/>
-      <c r="H680" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H680" s="1"/>
       <c r="I680" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="681" spans="1:9" outlineLevel="2">
       <c r="A681" s="1"/>
       <c r="B681" s="1">
-        <v>33267</v>
+        <v>33261</v>
       </c>
       <c r="C681" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D681" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E681" s="1">
         <v>1</v>
       </c>
       <c r="F681" s="1">
-        <v>394.25</v>
+        <v>336.16</v>
       </c>
       <c r="G681" s="1"/>
-      <c r="H681" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H681" s="1"/>
       <c r="I681" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="682" spans="1:9" outlineLevel="2">
       <c r="A682" s="1"/>
       <c r="B682" s="1">
-        <v>31269</v>
+        <v>33262</v>
       </c>
       <c r="C682" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D682" s="1">
         <v>8443999090</v>
       </c>
       <c r="E682" s="1">
         <v>1</v>
       </c>
       <c r="F682" s="1">
-        <v>693.63</v>
+        <v>336.16</v>
       </c>
       <c r="G682" s="1"/>
-      <c r="H682" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H682" s="1"/>
       <c r="I682" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="683" spans="1:9" outlineLevel="2">
       <c r="A683" s="1"/>
       <c r="B683" s="1">
-        <v>31268</v>
+        <v>33263</v>
       </c>
       <c r="C683" s="1" t="s">
         <v>687</v>
       </c>
       <c r="D683" s="1">
         <v>8443999090</v>
       </c>
       <c r="E683" s="1">
         <v>1</v>
       </c>
       <c r="F683" s="1">
-        <v>693.63</v>
+        <v>336.16</v>
       </c>
       <c r="G683" s="1"/>
-      <c r="H683" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H683" s="1"/>
       <c r="I683" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="684" spans="1:9" outlineLevel="2">
       <c r="A684" s="1"/>
       <c r="B684" s="1">
-        <v>31267</v>
+        <v>33264</v>
       </c>
       <c r="C684" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D684" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E684" s="1">
         <v>1</v>
       </c>
       <c r="F684" s="1">
-        <v>693.63</v>
+        <v>432.73</v>
       </c>
       <c r="G684" s="1"/>
-      <c r="H684" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H684" s="1"/>
       <c r="I684" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="685" spans="1:9" outlineLevel="2">
       <c r="A685" s="1"/>
       <c r="B685" s="1">
-        <v>31266</v>
+        <v>33265</v>
       </c>
       <c r="C685" s="1" t="s">
         <v>689</v>
       </c>
       <c r="D685" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E685" s="1">
         <v>1</v>
       </c>
       <c r="F685" s="1">
-        <v>744.64</v>
+        <v>401.3</v>
       </c>
       <c r="G685" s="1"/>
-      <c r="H685" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H685" s="1"/>
       <c r="I685" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="686" spans="1:9" outlineLevel="2">
       <c r="A686" s="1"/>
       <c r="B686" s="1">
-        <v>33268</v>
+        <v>33266</v>
       </c>
       <c r="C686" s="1" t="s">
         <v>690</v>
       </c>
       <c r="D686" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E686" s="1">
         <v>1</v>
       </c>
       <c r="F686" s="1">
-        <v>836.38</v>
+        <v>401.3</v>
       </c>
       <c r="G686" s="1"/>
-      <c r="H686" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H686" s="1"/>
       <c r="I686" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="687" spans="1:9" outlineLevel="2">
       <c r="A687" s="1"/>
       <c r="B687" s="1">
-        <v>33269</v>
+        <v>33267</v>
       </c>
       <c r="C687" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D687" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E687" s="1">
         <v>1</v>
       </c>
       <c r="F687" s="1">
-        <v>836.38</v>
+        <v>401.3</v>
       </c>
       <c r="G687" s="1"/>
-      <c r="H687" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H687" s="1"/>
       <c r="I687" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="688" spans="1:9" outlineLevel="2">
       <c r="A688" s="1"/>
       <c r="B688" s="1">
-        <v>33270</v>
+        <v>31269</v>
       </c>
       <c r="C688" s="1" t="s">
         <v>692</v>
       </c>
       <c r="D688" s="1">
         <v>8443999090</v>
       </c>
       <c r="E688" s="1">
         <v>1</v>
       </c>
       <c r="F688" s="1">
-        <v>836.38</v>
+        <v>706.03</v>
       </c>
       <c r="G688" s="1"/>
-      <c r="H688" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H688" s="1"/>
       <c r="I688" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="689" spans="1:9" outlineLevel="2">
       <c r="A689" s="1"/>
       <c r="B689" s="1">
-        <v>33271</v>
+        <v>31268</v>
       </c>
       <c r="C689" s="1" t="s">
         <v>693</v>
       </c>
       <c r="D689" s="1">
         <v>8443999090</v>
       </c>
       <c r="E689" s="1">
         <v>1</v>
       </c>
       <c r="F689" s="1">
-        <v>1037.31</v>
+        <v>706.03</v>
       </c>
       <c r="G689" s="1"/>
-      <c r="H689" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H689" s="1"/>
       <c r="I689" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="690" spans="1:9" outlineLevel="2">
       <c r="A690" s="1"/>
       <c r="B690" s="1">
-        <v>33272</v>
+        <v>31267</v>
       </c>
       <c r="C690" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D690" s="1">
         <v>8443999090</v>
       </c>
       <c r="E690" s="1">
         <v>1</v>
       </c>
       <c r="F690" s="1">
-        <v>1037.31</v>
+        <v>706.03</v>
       </c>
       <c r="G690" s="1"/>
-      <c r="H690" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H690" s="1"/>
       <c r="I690" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="691" spans="1:9" outlineLevel="2">
       <c r="A691" s="1"/>
       <c r="B691" s="1">
-        <v>33273</v>
+        <v>31266</v>
       </c>
       <c r="C691" s="1" t="s">
         <v>695</v>
       </c>
       <c r="D691" s="1">
         <v>8443999090</v>
       </c>
       <c r="E691" s="1">
         <v>1</v>
       </c>
       <c r="F691" s="1">
-        <v>943.33</v>
+        <v>757.95</v>
       </c>
       <c r="G691" s="1"/>
-      <c r="H691" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H691" s="1"/>
       <c r="I691" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="692" spans="1:9" outlineLevel="2">
       <c r="A692" s="1"/>
       <c r="B692" s="1">
-        <v>33274</v>
+        <v>33268</v>
       </c>
       <c r="C692" s="1" t="s">
         <v>696</v>
       </c>
       <c r="D692" s="1">
         <v>8443999090</v>
       </c>
       <c r="E692" s="1">
         <v>1</v>
       </c>
       <c r="F692" s="1">
-        <v>943.33</v>
+        <v>851.33</v>
       </c>
       <c r="G692" s="1"/>
-      <c r="H692" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H692" s="1"/>
       <c r="I692" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="693" spans="1:9" outlineLevel="2">
       <c r="A693" s="1"/>
       <c r="B693" s="1">
-        <v>33275</v>
+        <v>33269</v>
       </c>
       <c r="C693" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D693" s="1">
         <v>8443999090</v>
       </c>
       <c r="E693" s="1">
         <v>1</v>
       </c>
       <c r="F693" s="1">
-        <v>943.33</v>
+        <v>851.33</v>
       </c>
       <c r="G693" s="1"/>
-      <c r="H693" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H693" s="1"/>
       <c r="I693" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="694" spans="1:9" outlineLevel="2">
       <c r="A694" s="1"/>
       <c r="B694" s="1">
-        <v>33276</v>
+        <v>33270</v>
       </c>
       <c r="C694" s="1" t="s">
         <v>698</v>
       </c>
       <c r="D694" s="1">
         <v>8443999090</v>
       </c>
       <c r="E694" s="1">
         <v>1</v>
       </c>
       <c r="F694" s="1">
-        <v>1696.92</v>
+        <v>851.33</v>
       </c>
       <c r="G694" s="1"/>
-      <c r="H694" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H694" s="1"/>
       <c r="I694" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="695" spans="1:9" outlineLevel="2">
       <c r="A695" s="1"/>
       <c r="B695" s="1">
-        <v>33277</v>
+        <v>33271</v>
       </c>
       <c r="C695" s="1" t="s">
         <v>699</v>
       </c>
       <c r="D695" s="1">
         <v>8443999090</v>
       </c>
       <c r="E695" s="1">
         <v>1</v>
       </c>
       <c r="F695" s="1">
-        <v>1696.92</v>
+        <v>1055.85</v>
       </c>
       <c r="G695" s="1"/>
-      <c r="H695" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H695" s="1"/>
       <c r="I695" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="696" spans="1:9" outlineLevel="2">
       <c r="A696" s="1"/>
       <c r="B696" s="1">
-        <v>33278</v>
+        <v>33272</v>
       </c>
       <c r="C696" s="1" t="s">
         <v>700</v>
       </c>
       <c r="D696" s="1">
         <v>8443999090</v>
       </c>
       <c r="E696" s="1">
         <v>1</v>
       </c>
       <c r="F696" s="1">
-        <v>1696.92</v>
+        <v>1055.85</v>
       </c>
       <c r="G696" s="1"/>
-      <c r="H696" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H696" s="1"/>
       <c r="I696" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="697" spans="1:9" outlineLevel="2">
       <c r="A697" s="1"/>
       <c r="B697" s="1">
-        <v>33279</v>
+        <v>33273</v>
       </c>
       <c r="C697" s="1" t="s">
         <v>701</v>
       </c>
       <c r="D697" s="1">
         <v>8443999090</v>
       </c>
       <c r="E697" s="1">
         <v>1</v>
       </c>
       <c r="F697" s="1">
-        <v>1886.21</v>
+        <v>960.1900000000001</v>
       </c>
       <c r="G697" s="1"/>
-      <c r="H697" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H697" s="1"/>
       <c r="I697" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="698" spans="1:9" outlineLevel="2">
       <c r="A698" s="1"/>
       <c r="B698" s="1">
-        <v>33280</v>
+        <v>33274</v>
       </c>
       <c r="C698" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D698" s="1">
         <v>8443999090</v>
       </c>
       <c r="E698" s="1">
         <v>1</v>
       </c>
       <c r="F698" s="1">
-        <v>3886.54</v>
+        <v>960.1900000000001</v>
       </c>
       <c r="G698" s="1"/>
-      <c r="H698" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H698" s="1"/>
       <c r="I698" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="699" spans="1:9" outlineLevel="2">
       <c r="A699" s="1"/>
       <c r="B699" s="1">
-        <v>33281</v>
+        <v>33275</v>
       </c>
       <c r="C699" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D699" s="1">
         <v>8443999090</v>
       </c>
       <c r="E699" s="1">
         <v>1</v>
       </c>
       <c r="F699" s="1">
-        <v>3886.54</v>
+        <v>960.1900000000001</v>
       </c>
       <c r="G699" s="1"/>
-      <c r="H699" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H699" s="1"/>
       <c r="I699" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="700" spans="1:9" outlineLevel="2">
       <c r="A700" s="1"/>
       <c r="B700" s="1">
-        <v>33282</v>
+        <v>33276</v>
       </c>
       <c r="C700" s="1" t="s">
         <v>704</v>
       </c>
       <c r="D700" s="1">
         <v>8443999090</v>
       </c>
       <c r="E700" s="1">
         <v>1</v>
       </c>
       <c r="F700" s="1">
-        <v>3886.54</v>
+        <v>1727.26</v>
       </c>
       <c r="G700" s="1"/>
-      <c r="H700" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H700" s="1"/>
       <c r="I700" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="701" spans="1:9" outlineLevel="2">
       <c r="A701" s="1"/>
       <c r="B701" s="1">
-        <v>33283</v>
+        <v>33277</v>
       </c>
       <c r="C701" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D701" s="1">
         <v>8443999090</v>
       </c>
       <c r="E701" s="1">
         <v>1</v>
       </c>
       <c r="F701" s="1">
-        <v>3886.54</v>
+        <v>1727.26</v>
       </c>
       <c r="G701" s="1"/>
-      <c r="H701" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H701" s="1"/>
       <c r="I701" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="702" spans="1:9" outlineLevel="2">
       <c r="A702" s="1"/>
       <c r="B702" s="1">
-        <v>30665</v>
+        <v>33278</v>
       </c>
       <c r="C702" s="1" t="s">
         <v>706</v>
       </c>
       <c r="D702" s="1">
         <v>8443999090</v>
       </c>
       <c r="E702" s="1">
         <v>1</v>
       </c>
       <c r="F702" s="1">
-        <v>572.35</v>
+        <v>1727.26</v>
       </c>
       <c r="G702" s="1"/>
-      <c r="H702" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H702" s="1"/>
       <c r="I702" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="703" spans="1:9" outlineLevel="2">
       <c r="A703" s="1"/>
       <c r="B703" s="1">
-        <v>28358</v>
+        <v>33279</v>
       </c>
       <c r="C703" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D703" s="1">
         <v>8443999090</v>
       </c>
       <c r="E703" s="1">
         <v>1</v>
       </c>
       <c r="F703" s="1">
-        <v>2181.56</v>
+        <v>1919.93</v>
       </c>
       <c r="G703" s="1"/>
-      <c r="H703" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H703" s="1"/>
       <c r="I703" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="704" spans="1:9" outlineLevel="2">
       <c r="A704" s="1"/>
       <c r="B704" s="1">
-        <v>31277</v>
+        <v>33280</v>
       </c>
       <c r="C704" s="1" t="s">
         <v>708</v>
       </c>
       <c r="D704" s="1">
         <v>8443999090</v>
       </c>
       <c r="E704" s="1">
         <v>1</v>
       </c>
       <c r="F704" s="1">
-        <v>4175.62</v>
+        <v>3956.02</v>
       </c>
       <c r="G704" s="1"/>
-      <c r="H704" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H704" s="1"/>
       <c r="I704" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="705" spans="1:9" outlineLevel="2">
       <c r="A705" s="1"/>
       <c r="B705" s="1">
-        <v>26730</v>
+        <v>33281</v>
       </c>
       <c r="C705" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D705" s="1">
         <v>8443999090</v>
       </c>
       <c r="E705" s="1">
         <v>1</v>
       </c>
       <c r="F705" s="1">
-        <v>4442.33</v>
+        <v>3956.02</v>
       </c>
       <c r="G705" s="1"/>
-      <c r="H705" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H705" s="1"/>
       <c r="I705" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="706" spans="1:9" outlineLevel="2">
       <c r="A706" s="1"/>
       <c r="B706" s="1">
-        <v>18267</v>
+        <v>33282</v>
       </c>
       <c r="C706" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D706" s="1">
         <v>8443999090</v>
       </c>
       <c r="E706" s="1">
         <v>1</v>
       </c>
       <c r="F706" s="1">
-        <v>7160</v>
+        <v>3956.02</v>
       </c>
       <c r="G706" s="1"/>
-      <c r="H706" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H706" s="1"/>
       <c r="I706" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="707" spans="1:9" outlineLevel="2">
       <c r="A707" s="1"/>
-      <c r="B707" s="1"/>
-[...3 lines deleted...]
-      <c r="F707" s="1"/>
+      <c r="B707" s="1">
+        <v>33283</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D707" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E707" s="1">
+        <v>1</v>
+      </c>
+      <c r="F707" s="1">
+        <v>3956.02</v>
+      </c>
       <c r="G707" s="1"/>
       <c r="H707" s="1"/>
-      <c r="I707" s="1"/>
-[...12 lines deleted...]
-      <c r="I708" s="3"/>
+      <c r="I707" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9" outlineLevel="2">
+      <c r="A708" s="1"/>
+      <c r="B708" s="1">
+        <v>30665</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="D708" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E708" s="1">
+        <v>1</v>
+      </c>
+      <c r="F708" s="1">
+        <v>582.58</v>
+      </c>
+      <c r="G708" s="1"/>
+      <c r="H708" s="1"/>
+      <c r="I708" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="709" spans="1:9" outlineLevel="2">
       <c r="A709" s="1"/>
       <c r="B709" s="1">
-        <v>30269</v>
+        <v>28358</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D709" s="1">
         <v>8443999090</v>
       </c>
       <c r="E709" s="1">
         <v>1</v>
       </c>
       <c r="F709" s="1">
-        <v>651.11</v>
+        <v>2220.56</v>
       </c>
       <c r="G709" s="1"/>
-      <c r="H709" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H709" s="1"/>
       <c r="I709" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="710" spans="1:9" outlineLevel="2">
       <c r="A710" s="1"/>
-      <c r="B710" s="1"/>
-[...3 lines deleted...]
-      <c r="F710" s="1"/>
+      <c r="B710" s="1">
+        <v>31277</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D710" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E710" s="1">
+        <v>1</v>
+      </c>
+      <c r="F710" s="1">
+        <v>4250.27</v>
+      </c>
       <c r="G710" s="1"/>
       <c r="H710" s="1"/>
-      <c r="I710" s="1"/>
-[...12 lines deleted...]
-      <c r="I711" s="3"/>
+      <c r="I710" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9" outlineLevel="2">
+      <c r="A711" s="1"/>
+      <c r="B711" s="1">
+        <v>26730</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="D711" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E711" s="1">
+        <v>1</v>
+      </c>
+      <c r="F711" s="1">
+        <v>4521.75</v>
+      </c>
+      <c r="G711" s="1"/>
+      <c r="H711" s="1"/>
+      <c r="I711" s="5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="712" spans="1:9" outlineLevel="2">
       <c r="A712" s="1"/>
       <c r="B712" s="1">
-        <v>20093</v>
+        <v>18267</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D712" s="1">
         <v>8443999090</v>
       </c>
       <c r="E712" s="1">
         <v>1</v>
       </c>
       <c r="F712" s="1">
-        <v>7974.45</v>
+        <v>7288</v>
       </c>
       <c r="G712" s="1"/>
-      <c r="H712" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H712" s="1"/>
       <c r="I712" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="713" spans="1:9" outlineLevel="2">
       <c r="A713" s="1"/>
-      <c r="B713" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B713" s="1"/>
+      <c r="C713" s="1"/>
+      <c r="D713" s="1"/>
+      <c r="E713" s="1"/>
+      <c r="F713" s="1"/>
       <c r="G713" s="1"/>
-      <c r="H713" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="H713" s="1"/>
+      <c r="I713" s="1"/>
+    </row>
+    <row r="714" spans="1:9" outlineLevel="1">
+      <c r="A714" s="3"/>
+      <c r="B714" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C714" s="3"/>
+      <c r="D714" s="3"/>
+      <c r="E714" s="3"/>
+      <c r="F714" s="3"/>
+      <c r="G714" s="3"/>
+      <c r="H714" s="3"/>
+      <c r="I714" s="3"/>
     </row>
     <row r="715" spans="1:9" outlineLevel="2">
       <c r="A715" s="1"/>
       <c r="B715" s="1">
-        <v>20092</v>
+        <v>30269</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D715" s="1">
         <v>8443999090</v>
       </c>
       <c r="E715" s="1">
         <v>1</v>
       </c>
       <c r="F715" s="1">
-        <v>7974.45</v>
+        <v>662.75</v>
       </c>
       <c r="G715" s="1"/>
-      <c r="H715" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H715" s="1"/>
       <c r="I715" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="716" spans="1:9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9" outlineLevel="2">
       <c r="A716" s="1"/>
       <c r="B716" s="1"/>
       <c r="C716" s="1"/>
       <c r="D716" s="1"/>
       <c r="E716" s="1"/>
       <c r="F716" s="1"/>
       <c r="G716" s="1"/>
       <c r="H716" s="1"/>
       <c r="I716" s="1"/>
     </row>
+    <row r="717" spans="1:9" outlineLevel="1">
+      <c r="A717" s="3"/>
+      <c r="B717" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="C717" s="3"/>
+      <c r="D717" s="3"/>
+      <c r="E717" s="3"/>
+      <c r="F717" s="3"/>
+      <c r="G717" s="3"/>
+      <c r="H717" s="3"/>
+      <c r="I717" s="3"/>
+    </row>
+    <row r="718" spans="1:9" outlineLevel="2">
+      <c r="A718" s="1"/>
+      <c r="B718" s="1">
+        <v>20093</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="D718" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E718" s="1">
+        <v>1</v>
+      </c>
+      <c r="F718" s="1">
+        <v>8117.01</v>
+      </c>
+      <c r="G718" s="1"/>
+      <c r="H718" s="1"/>
+      <c r="I718" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9" outlineLevel="2">
+      <c r="A719" s="1"/>
+      <c r="B719" s="1">
+        <v>20095</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="D719" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E719" s="1">
+        <v>1</v>
+      </c>
+      <c r="F719" s="1">
+        <v>8117.01</v>
+      </c>
+      <c r="G719" s="1"/>
+      <c r="H719" s="1"/>
+      <c r="I719" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9" outlineLevel="2">
+      <c r="A720" s="1"/>
+      <c r="B720" s="1">
+        <v>20094</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="D720" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E720" s="1">
+        <v>1</v>
+      </c>
+      <c r="F720" s="1">
+        <v>8117.01</v>
+      </c>
+      <c r="G720" s="1"/>
+      <c r="H720" s="1"/>
+      <c r="I720" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9" outlineLevel="2">
+      <c r="A721" s="1"/>
+      <c r="B721" s="1">
+        <v>20092</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D721" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E721" s="1">
+        <v>1</v>
+      </c>
+      <c r="F721" s="1">
+        <v>8117.01</v>
+      </c>
+      <c r="G721" s="1"/>
+      <c r="H721" s="1"/>
+      <c r="I721" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9">
+      <c r="A722" s="1"/>
+      <c r="B722" s="1"/>
+      <c r="C722" s="1"/>
+      <c r="D722" s="1"/>
+      <c r="E722" s="1"/>
+      <c r="F722" s="1"/>
+      <c r="G722" s="1"/>
+      <c r="H722" s="1"/>
+      <c r="I722" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
-    <mergeCell ref="B16:I16"/>
-[...3 lines deleted...]
-    <mergeCell ref="B711:I711"/>
+    <mergeCell ref="B21:I21"/>
+    <mergeCell ref="B223:I223"/>
+    <mergeCell ref="B386:I386"/>
+    <mergeCell ref="B714:I714"/>
+    <mergeCell ref="B717:I717"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>