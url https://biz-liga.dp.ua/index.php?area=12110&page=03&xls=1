--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -64,308 +64,292 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SF 2010/7300/7320/7350/7370, Z 85  160V 250W  45021201</t>
         </r>
       </text>
     </comment>
     <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SAMSUNG ML-1210/1250/1440/1450/4500/Phaser 3110/Lexmark Optra E  4713-001136/4713-001121  220V/600W</t>
+          <t xml:space="preserve">ML-1510 / 1710 / 1520P / 225х / WC РE16 / РE114e / 3119 / Phaser 3130 / 3120 / 3150 / 3115 / SCX-4100 / 4016 / 4216 / SF-56х 4713-001183</t>
         </r>
       </text>
     </comment>
     <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1510 / 1710 / 1520P / 225х / WC РE16 / РE114e / 3119 / Phaser 3130 / 3120 / 3150 / 3115 / SCX-4100 / 4016 / 4216 / SF-56х 4713-001183</t>
+          <t xml:space="preserve">SAMSUNG ML-1510/1520/1710/1750/1755/2250/2251/2252/SCX-4100/4016/4116/4216/SF-560/565/Phaser 3115/3120/3121/3130/3150/WC PE16/114 220V/600W</t>
         </r>
       </text>
     </comment>
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SAMSUNG ML-1510/1520/1710/1750/1755/2250/2251/2252/SCX-4100/4016/4116/4216/SF-560/565/Phaser 3115/3120/3121/3130/3150/WC PE16/114 220V/600W</t>
+          <t xml:space="preserve">SAMSUNG ML-1610/1615/2015/SCX-4200/4321/4521/4300/Phaser 3117/3122/WC 3119 220V/600W</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG ML-1610/1615/2015/SCX-4200/4321/4521/4300/Phaser 3117/3122/WC 3119 220V/600W</t>
         </r>
       </text>
     </comment>
     <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SAMSUNG ML-1610/1615/2015/SCX-4200/4321/4521/4300/Phaser 3117/3122/WC 3119 220V/600W</t>
+          <t xml:space="preserve">Samsung ML-1661/1660/1665/1667/1670/1676/1860/1861/1865</t>
         </r>
       </text>
     </comment>
     <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1661/1660/1665/1667/1670/1676/1860/1861/1865</t>
+          <t xml:space="preserve">Samsung SCX-3400 LAMP-HALOGEN230V, 750W,287, 4713-001641</t>
         </r>
       </text>
     </comment>
     <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SCX-3400 LAMP-HALOGEN230V, 750W,287, 4713-001641</t>
+          <t xml:space="preserve">EPSON Stylus Photo R390 / R270 / RX640 / RX585 / R285 / R295 / RX560 / RX610 / RX590 / R290 / RX690 / RX685 / P50 / T50 / T59 / R360 / RX615 / TX650 / PX650, 1409999</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">EPSON Stylus Photo R390 / R270 / RX640 / RX585 / R285 / R295 / RX560 / RX610 / RX590 / R290 / RX690 / RX685 / P50 / T50 / T59 / R360 / RX615 / TX650 / PX650, 1409999</t>
+          <t xml:space="preserve">HP LaserJet Pro M428/M429f/CLJ M479</t>
         </r>
       </text>
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M428/M429f/CLJ M479</t>
+          <t xml:space="preserve">SCX-3200/3201/3206/3208/3218, 0609-001373</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-3200/3201/3206/3208/3218, 0609-001373</t>
+          <t xml:space="preserve">SCX-4300</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4300</t>
+          <t xml:space="preserve">Samsung SCX-483xFD/340x/SL-M2070/M2825/M2675 0609-001409</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3225 / 3325, 130N01679</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Лампи, лінійки</t>
   </si>
   <si>
     <t>Лампа експонування Canon NP-1215/1550/6216/6317,  175v-330W , Foshan</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Лампа експонування Sharp SF 2010/7300/7320/7350/7370, Z 85  160V 250W  45021201 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лампа фьюзера Samsung ML-1210/1250/4500  4713-001136 , VEAYE</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1510/1710,  4713-001183</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1510/1710,  4713-001183 , VEAYE</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1610,  4713-001202</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1610,  4713-001202 , VEAYE</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1661/1660/1860, Foshan</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung SCX-3400 LAMP-HALOGEN230V, 750W,287, 4713-001641</t>
   </si>
   <si>
     <t>Лінійка  шкала  позиціонування каретки  енкодерна стрічка  EPSON Stylus Photo R390 / R270  1409999</t>
   </si>
   <si>
     <t>Лінійка планшетного сканера в зборі з редуктором HP LaserJet Pro M428/M429f/CLJ M479  B3Q10-40107</t>
   </si>
@@ -806,51 +790,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -979,386 +963,391 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>11895</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>344.06</v>
+        <v>343.68</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>8580</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>20611</v>
+        <v>12240</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>262.08</v>
+        <v>422.89</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>12240</v>
+        <v>22828</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>423.36</v>
+        <v>398.72</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>22828</v>
+        <v>29470</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>399.17</v>
+        <v>0</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>29470</v>
+        <v>22829</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>0</v>
+        <v>279.24</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>22829</v>
+        <v>19418</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>279.55</v>
+        <v>436.31</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>19418</v>
+        <v>21624</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>436.8</v>
+        <v>1163.95</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>21624</v>
+        <v>31301</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1165.25</v>
+        <v>287.74</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>31301</v>
+        <v>33477</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="D20" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>288.06</v>
+        <v>3759</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>33477</v>
+        <v>19665</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>3763.2</v>
+        <v>1958.26</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>19665</v>
+        <v>12241</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1960.45</v>
+        <v>989.42</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>12241</v>
+        <v>34533</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>990.53</v>
+        <v>1879.5</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>34533</v>
+        <v>30873</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1881.6</v>
+        <v>4894.76</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" outlineLevel="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="1"/>
-      <c r="B25" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
-      <c r="I25" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I26" s="1"/>
+      <c r="I25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>