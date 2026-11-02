--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -249,98 +249,95 @@
           <t xml:space="preserve">Samsung SCX-483xFD/340x/SL-M2070/M2825/M2675 0609-001409</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3225 / 3325, 130N01679</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Лампи, лінійки</t>
   </si>
   <si>
     <t>Лампа експонування Canon NP-1215/1550/6216/6317,  175v-330W , Foshan</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Лампа експонування Sharp SF 2010/7300/7320/7350/7370, Z 85  160V 250W  45021201 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1510/1710,  4713-001183</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1510/1710,  4713-001183 , VEAYE</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1610,  4713-001202</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1610,  4713-001202 , VEAYE</t>
   </si>
   <si>
     <t>Лампа фьюзера Samsung ML-1661/1660/1860, Foshan</t>
   </si>
@@ -963,379 +960,351 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>11895</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>343.68</v>
+        <v>349.82</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>8580</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>12240</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>422.89</v>
+        <v>430.45</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>22828</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>398.72</v>
+        <v>405.85</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29470</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
         <v>0</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>22829</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>279.24</v>
+        <v>284.23</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>19418</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>436.31</v>
+        <v>444.11</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21624</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1163.95</v>
+        <v>1184.76</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>31301</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>287.74</v>
+        <v>292.89</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>33477</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>3759</v>
+        <v>3826.2</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>19665</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1958.26</v>
+        <v>1993.27</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>12241</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>34533</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1879.5</v>
+        <v>1913.1</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30873</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>4894.76</v>
+        <v>4982.26</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>