--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -1132,96 +1132,99 @@
 .</t>
         </r>
       </text>
     </comment>
     <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise Flow M630z. E6B67-67902-Fixing</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Нагрівальні елементи</t>
   </si>
   <si>
     <t>Нагрівальний елемент  термоелемент з термоплівкою  в зборі HP LJ M601/M602/M603, RM1-8396-Fixing
   CET2473</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon FC-210, Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR ADVANCE C5030/5035/5045/5051, CET</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR-1435  FM1-H641  CET5268</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR2016/2018, FM2-3346 CET  CET4936</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR2016/2018, Foshan</t>
   </si>
@@ -2012,1618 +2015,1756 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27665</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>9032108900</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4790.02</v>
+        <v>4784.67</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>13667</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>380.8</v>
+        <v>380.38</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>20431</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>9032108900</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2553.6</v>
+        <v>2550.75</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>23506</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D14" s="1">
         <v>9032108900</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1612.35</v>
+        <v>1610.55</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>34042</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1866.37</v>
+        <v>1864.29</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>10349</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1003.07</v>
+        <v>714.21</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>22533</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1078.34</v>
+        <v>1077.13</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22231</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>940.8</v>
+        <v>939.75</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>31030</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8516808090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>952.45</v>
+        <v>951.39</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>33921</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8516808090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1935.36</v>
+        <v>1933.2</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>34390</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8516808090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>887.04</v>
+        <v>886.05</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>10338</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>9032108000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>237.44</v>
+        <v>237.18</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>16364</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>329.28</v>
+        <v>328.91</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>11038</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>329.28</v>
+        <v>328.91</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>31424</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8516808090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>436.8</v>
+        <v>436.31</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>14151</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>298.37</v>
+        <v>298.04</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>10339</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>401.41</v>
+        <v>400.96</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>13851</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>376.77</v>
+        <v>376.35</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>16728</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>574.78</v>
+        <v>574.14</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>16727</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>710.53</v>
+        <v>709.74</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>31186</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>529.54</v>
+        <v>528.95</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>22832</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>979.78</v>
+        <v>978.6799999999999</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>21614</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1241.86</v>
+        <v>1240.47</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>11306</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1280.83</v>
+        <v>1279.4</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>15871</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1108.8</v>
+        <v>1107.56</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>33710</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>903.17</v>
+        <v>902.16</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>22833</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>876.74</v>
+        <v>875.76</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>10341</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>401.41</v>
+        <v>400.96</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>27860</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>9032108900</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1719.87</v>
+        <v>1717.95</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>27119</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>379.01</v>
+        <v>378.59</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>32495</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>9032108000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1214.98</v>
+        <v>1213.62</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>23068</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>9032108900</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>2028.99</v>
+        <v>2026.73</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>32117</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8516808090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>564.48</v>
+        <v>563.85</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28638</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>9032108000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>697.54</v>
+        <v>696.76</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>29050</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>9032108900</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1814.85</v>
+        <v>1812.82</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>25903</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1666.56</v>
+        <v>1664.7</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>22134</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1400</v>
+        <v>1398.44</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>25469</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1708.22</v>
+        <v>1706.32</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>25539</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>9032108000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>1750.34</v>
+        <v>1748.38</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>29471</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8516808090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1848</v>
+        <v>1845.94</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>28640</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>9032108000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1467.65</v>
+        <v>1466.01</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>25205</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>9032108900</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1804.1</v>
+        <v>1802.08</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>33934</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
         <v>0</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>31657</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8516808090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1290.24</v>
+        <v>1288.8</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>22534</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>9032108000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>322.11</v>
+        <v>321.75</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>12192</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>400.96</v>
+        <v>400.51</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>23662</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>29377</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>430.08</v>
+        <v>429.6</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>11372</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>339.58</v>
+        <v>339.21</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>25466</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>9032108900</v>
       </c>
       <c r="E60" s="1">
         <v>25</v>
       </c>
       <c r="F60" s="1">
-        <v>1692.99</v>
+        <v>1691.1</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>20752</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>422.91</v>
+        <v>422.44</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>31381</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>448.45</v>
+        <v>447.95</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>20207</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>9032108000</v>
       </c>
       <c r="E63" s="1">
         <v>10</v>
       </c>
       <c r="F63" s="1">
-        <v>318.53</v>
+        <v>318.17</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>31289</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>389.31</v>
+        <v>375.9</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>22535</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>9032108000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>903.17</v>
+        <v>902.16</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>16729</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1018.75</v>
+        <v>1017.62</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>24048</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1288.45</v>
+        <v>1287.01</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>15517</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>963.2</v>
+        <v>962.13</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>33599</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1509.76</v>
+        <v>1508.08</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>33901</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8516808090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>504</v>
+        <v>503.44</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>31422</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>376.32</v>
+        <v>375.9</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>28838</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>521.02</v>
+        <v>520.4400000000001</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>28501</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>456.51</v>
+        <v>456</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>33201</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8516808090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>425.6</v>
+        <v>425.13</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>28637</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>9032108000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>479.81</v>
+        <v>479.27</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>23806</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>604.35</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>23297</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>9032108900</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2309.89</v>
+        <v>2307.31</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>21008</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>9032108900</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>4462.08</v>
+        <v>4457.1</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24330</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>9032108900</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>3900.74</v>
+        <v>3896.38</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1"/>
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>