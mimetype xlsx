--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1010,223 +1010,204 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M101 / M102 / M104 / M106 / M129 / M130 / M132 / M134 / M133 / M227 / M276 / M203d</t>
         </r>
       </text>
     </comment>
     <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402 / M403 / M426 / M427, RM2-5425-HEAT</t>
+          <t xml:space="preserve">HP LJ Pro M402/403/426/427/Color M475</t>
         </r>
       </text>
     </comment>
     <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/403/426/427/Color M475</t>
+          <t xml:space="preserve">HP LJ Pro M402/403/426/427/COLOR M475</t>
         </r>
       </text>
     </comment>
     <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/403/426/427/COLOR M475</t>
+          <t xml:space="preserve">HP LJ Pro M402/403/426/427 /COLOR M475</t>
         </r>
       </text>
     </comment>
     <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/403/426/427 /COLOR M475</t>
+          <t xml:space="preserve">HP LJ Pro M402/M403/M426/M427/Color M475  RM2-5425-Foshan</t>
         </r>
       </text>
     </comment>
     <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/M403/M426/M427/Color M475  RM2-5425-Foshan</t>
+          <t xml:space="preserve">HP СLJ CP4005/CP3525/ Pro 500 Color MFP M570/M575/ Enterprise M651/MFP M680/CP4025dn</t>
         </r>
       </text>
     </comment>
     <comment ref="C77" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise 600 M601dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603xh, LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise Flow M630z. RM1-8396-Heat
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise Flow M630z. E6B67-67902-Fixing</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Нагрівальні елементи</t>
   </si>
   <si>
     <t>Нагрівальний елемент  термоелемент з термоплівкою  в зборі HP LJ M601/M602/M603, RM1-8396-Fixing
   CET2473</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon FC-210, Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR ADVANCE C5030/5035/5045/5051, CET</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR-1435  FM1-H641  CET5268</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR2016/2018, FM2-3346 CET  CET4936</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR2016/2018, Foshan</t>
   </si>
   <si>
     <t>Нагрівальний елемент Canon iR2016/2018, Patron</t>
@@ -1370,53 +1351,50 @@
     <t>Нагрівальний елемент HP LJ P2035/2055  220v ,  SP-HEAT-PN-HLJ1300  Patron</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ P2035/2055  220v , Foshan</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ P3015  220v   SP-HEAT-PN-HLJP3015   Patron</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ P3015  220v , Foshan</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ P4014/4015/4515,  RM1-4579-HE-VE  VEAYE</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ P4014/4015/4515, Foshan</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ P4014/4015/4515, RM1-4579 CET  CET5803</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ Pro M102/ M130  220v ,  RM2-6948HE-WDS  WELLDO</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ Pro M102/ M130  220v , Foshan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нагрівальний елемент HP LJ Pro M402 / M403 / M426 / M427, RM2-5425-HEAT</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ Pro M402/403/426/427/Color M475  RM2-5425-HE-VE  VEAYE</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ Pro M402/403/426/427/Color M475  RM2-5425HE-WDS  WELLDO Select</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ Pro M402/403/426/427/Color M475  SP-HEAT-PN-HLJM402  Patron</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP LJ Pro M402/403/426/427/Color M475 Foshan</t>
   </si>
   <si>
     <t>Нагрівальний елемент HP СLJ CP4005/CP3525  RM1-3146-Heat  CET6512</t>
   </si>
   <si>
     <t>Нагрівальний елемент в зборі  без термоплівки  HP LJ M601/M602/M603  RM1-8396-Heat  CET2705</t>
   </si>
   <si>
     <t>Нагрівальний елемент з термоплівкою в зборі HP LJ M604/M605/M606/M630  E6B67-67902  CET2592</t>
   </si>
 </sst>
 </file>
 
@@ -1842,51 +1820,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2015,1768 +1993,1607 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27665</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>9032108900</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4784.67</v>
+        <v>4870.21</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>13667</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>387.18</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>20431</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>9032108900</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2550.75</v>
+        <v>2596.35</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>23506</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>9032108900</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1610.55</v>
+        <v>1639.34</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>34042</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1864.29</v>
+        <v>1897.61</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>10349</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>714.21</v>
+        <v>726.98</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>22533</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1077.13</v>
+        <v>1096.39</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22231</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>939.75</v>
+        <v>956.55</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>31030</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8516808090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>951.39</v>
+        <v>968.39</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>33921</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8516808090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1933.2</v>
+        <v>1967.76</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>34390</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8516808090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>886.05</v>
+        <v>901.89</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>10338</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>9032108000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>237.18</v>
+        <v>241.42</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>16364</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>328.91</v>
+        <v>334.79</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>11038</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>328.91</v>
+        <v>334.79</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>31424</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8516808090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>436.31</v>
+        <v>444.11</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>14151</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>298.04</v>
+        <v>303.36</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>10339</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>400.96</v>
+        <v>408.13</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>13851</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>376.35</v>
+        <v>383.08</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>16728</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>574.14</v>
+        <v>584.41</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>16727</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>709.74</v>
+        <v>722.42</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>31186</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>528.95</v>
+        <v>538.4</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>22832</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>978.6799999999999</v>
+        <v>996.1799999999999</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>21614</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1240.47</v>
+        <v>1262.65</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>11306</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1279.4</v>
+        <v>1302.27</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>15871</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1107.56</v>
+        <v>1127.36</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>33710</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>902.16</v>
+        <v>918.29</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>22833</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>875.76</v>
+        <v>891.41</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>10341</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>400.96</v>
+        <v>408.13</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>27860</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>9032108900</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1717.95</v>
+        <v>1748.66</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>27119</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>378.59</v>
+        <v>385.35</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>32495</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>9032108000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1213.62</v>
+        <v>1235.32</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>23068</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>9032108900</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>2026.73</v>
+        <v>2062.96</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>32117</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8516808090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28638</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>9032108000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>696.76</v>
+        <v>709.21</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>29050</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>9032108900</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1812.82</v>
+        <v>1845.23</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>25903</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1664.7</v>
+        <v>1694.46</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>22134</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1398.44</v>
+        <v>1423.44</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
+      <c r="H47" s="1"/>
+      <c r="I47" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>25469</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1706.32</v>
+        <v>1736.82</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>25539</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>9032108000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>1748.38</v>
+        <v>1779.64</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>29471</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8516808090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1845.94</v>
+        <v>1878.94</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>28640</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>9032108000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1466.01</v>
+        <v>1492.22</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>25205</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>9032108900</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1802.08</v>
+        <v>1834.3</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>33934</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
         <v>0</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>31657</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8516808090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1288.8</v>
+        <v>1311.84</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>22534</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>9032108000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>321.75</v>
+        <v>327.5</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>12192</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>400.51</v>
+        <v>407.67</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
+      <c r="H56" s="1"/>
+      <c r="I56" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>23662</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>29377</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>429.6</v>
+        <v>437.28</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>11372</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>339.21</v>
+        <v>345.27</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
+      <c r="H59" s="1"/>
+      <c r="I59" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>25466</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>9032108900</v>
       </c>
       <c r="E60" s="1">
         <v>25</v>
       </c>
       <c r="F60" s="1">
-        <v>1691.1</v>
+        <v>1721.33</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>20752</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>422.44</v>
+        <v>429.99</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
+      <c r="H61" s="1"/>
+      <c r="I61" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>31381</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>447.95</v>
+        <v>455.96</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
+      <c r="H62" s="1"/>
+      <c r="I62" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>20207</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>9032108000</v>
       </c>
       <c r="E63" s="1">
         <v>10</v>
       </c>
       <c r="F63" s="1">
-        <v>318.17</v>
+        <v>323.86</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>31289</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
+      <c r="H64" s="1"/>
+      <c r="I64" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>22535</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>9032108000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>902.16</v>
+        <v>918.29</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>16729</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>24048</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1287.01</v>
+        <v>1310.02</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>15517</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>962.13</v>
+        <v>979.33</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
+      <c r="H68" s="1"/>
+      <c r="I68" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>33599</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1508.08</v>
+        <v>1535.04</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>33901</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8516808090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>503.44</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>31422</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>28838</v>
+        <v>28501</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>520.4400000000001</v>
+        <v>385.35</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>28501</v>
+        <v>33201</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
-        <v>8443999090</v>
+        <v>8516808090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>456</v>
+        <v>432.73</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
+      <c r="H73" s="1"/>
+      <c r="I73" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>33201</v>
+        <v>28637</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
-        <v>8516808090</v>
+        <v>9032108000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>425.13</v>
+        <v>487.84</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>28637</v>
+        <v>23806</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
-        <v>9032108000</v>
+        <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>479.27</v>
+        <v>614.47</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>23806</v>
+        <v>23297</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
-        <v>8443999090</v>
+        <v>9032108900</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>603.6799999999999</v>
+        <v>2348.56</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>23297</v>
+        <v>21008</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>9032108900</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2307.31</v>
+        <v>4536.78</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
+      <c r="H77" s="1"/>
+      <c r="I77" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>21008</v>
+        <v>24330</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>9032108900</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>4457.1</v>
+        <v>3966.04</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
+      <c r="H78" s="1"/>
+      <c r="I78" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="I78" s="5" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:9" outlineLevel="2">
+    </row>
+    <row r="79" spans="1:9">
       <c r="A79" s="1"/>
-      <c r="B79" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
+      <c r="F79" s="1"/>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I80" s="1"/>
+      <c r="H79" s="1"/>
+      <c r="I79" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>