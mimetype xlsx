--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -473,95 +473,98 @@
           <t xml:space="preserve">Деталь, пружина фотобарабана HP LJ M402/426/527/Canon LBP212/214/MF421/CF226A/226X/287A/CF259 CANON 052/041/057</t>
         </r>
       </text>
     </comment>
     <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, пружина фотобарабана HP LJ M402/426/527/Canon LBP212/214/MF421/CF226A/226X/287A/CF259 CANON 052/041/057</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Деталі картриджу</t>
   </si>
   <si>
     <t>Деталь контактна пластина боковинки картриджа Samsung ML-2160/D101S  D101Case-M  VEAYE</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа CE255A для HP P3015  PART255  WELLDO</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа CE255A для HP P3015  PARTOPC-HP-P3015-EV  Everprint</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа CE505A для HP P2035/2055  PARTOPC-HP-P2035-EVP  Everprint</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа CE505A для HP P2035/2055 WELLDO</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа VEAYE Q6511A для HP 2400/2410/ 2420/2430</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
@@ -1229,677 +1232,733 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29571</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>14.78</v>
+        <v>14.77</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29510</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>50.62</v>
+        <v>50.57</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29978</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>55.94</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>18</v>
-      </c>
-[...12 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29979</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>41.66</v>
+        <v>41.62</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29511</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>45.25</v>
+        <v>45.2</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>18499</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>50.62</v>
+        <v>50.57</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>16041</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>48.83</v>
+        <v>48.78</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>19832</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>51.52</v>
+        <v>51.46</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29570</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>42.11</v>
+        <v>42.07</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32715</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>18933</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>71.68000000000001</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>22824</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>57.34</v>
+        <v>57.28</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>19577</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>26.43</v>
+        <v>26.4</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>18943</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>19.71</v>
+        <v>19.69</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>18939</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>45.25</v>
+        <v>45.2</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>18940</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>29454</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>18941</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>17.02</v>
+        <v>17.01</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>18942</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>20.16</v>
+        <v>20.14</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>19260</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>13.44</v>
+        <v>13.43</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>19283</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>10</v>
       </c>
       <c r="F31" s="1">
-        <v>46.14</v>
+        <v>46.09</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>24082</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>10</v>
       </c>
       <c r="F32" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>20880</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>3923509000</v>
       </c>
       <c r="E33" s="1">
         <v>100</v>
       </c>
       <c r="F33" s="1">
-        <v>30.91</v>
+        <v>30.88</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>20881</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>3923509000</v>
       </c>
       <c r="E34" s="1">
         <v>100</v>
       </c>
       <c r="F34" s="1">
-        <v>22.85</v>
+        <v>22.82</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>20343</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>50</v>
       </c>
       <c r="F35" s="1">
-        <v>12.99</v>
+        <v>12.98</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>22662</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>100</v>
       </c>
       <c r="F36" s="1">
-        <v>16.58</v>
+        <v>16.56</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>29456</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>7320</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>26.43</v>
+        <v>26.4</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>33071</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>