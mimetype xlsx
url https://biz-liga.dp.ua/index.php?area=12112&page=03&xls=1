--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -48,607 +48,683 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/D101S  D101Case-M</t>
         </r>
       </text>
     </comment>
     <comment ref="C12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/3015/3020/3030/3050/3052/3055/M1005/Q2612A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C13" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">CE255A для HP P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C13" authorId="0">
+    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CE255A для HP P3015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CE505A для HP P2035/2055</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CE505A для HP P2035/2055</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Q6511A для HP 2400/2410/ 2420/2430</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">боковая крышка стороны шестеренок комплект Brother HL-2210/2220/2230/2240/2270/2132/TN420/450/DCP-7057/60250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, боковая крышка стороны шестеренок комплект VEAYE Brother HL-2210/2220/2230/2240/2270/2132/TN420/450/DCP-7057/60250 GSCHL2240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/D101S  D101Case-P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, боковые контактные части магнитного вала для картриджа комплект Samsung MLT-D101/ML2160/2165/2168/SCX3405, правая и левая</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, боковые контактные части магнитного вала для картриджа комплект VEAYE Samsung MLT-D101/ML2160/2165/2168/SCX3405, правая и левая</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, контакт вала первинного заряду з пружиною для картриджа Samsung ML-1210/1710 / SCX-4200/4300 / D109</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, набір бокових частин картриджа 3шт VEAYE Q2612A для HP 1010/1012/1015/3015/3020/3030/3050/3052/3055/M1005</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, набор пробка картриджа и пружина VEAYE для BROTHER HL-6180/5440/5450/TN- 3380/3350/DCP-8110/8155/MFC-8510/8710/8910/8950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BROTHER HL-6180/5440/5450/TN-3380/3350/DCP-8110/8155/MFC-8510/8710/8910/8950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, обнуляющий набор  флажок сброса и боковая крышка картриджа  VEAYE Brother HL-1112/1110/1111/1210/DCP-1510/1511/1512/1518/MFC-1810/1815, TN1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">прапорець та пружина  Brother HL-5240/5250/5270/5280 /DCP-8060/MFC-8460/8860/8870/T N-550/3130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER TN2000/2025/2120/350/325/230</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung CLP-310/315/CLX-3170/3175/CLT-K409/CLT-C409/CLT-M409/CLT-Y409</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1020/1022/3015/3030/3050/3052/3055/M1005/Q2612A/CANON FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">для картриджів CB435A/CB436A/CE278A/CE285A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER TN1075  HL-1110, HL-1112, DCP-1510, MFC-1810</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER TN2275  HL-2240, MFC-7360, HL-2250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M527, HP LaserJet Enterprise M506, HP LaserJet Pro M427, HP LaserJet Pro M403, HP LaserJet Pro MFP M426, HP LaserJet Pro M402, CF226A, CF226X, CF228A, CF228X, CF287A, CF287X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FX-10 , 703 , DR-3100, Q2612A, TN-130BK, TN-130C, TN-130M, TN-130Y, TN-135BK, TN-135C, TN-135M, TN-135Y, TN-210C, TN-210K, TN-210M, TN-210Y, TN-2135, TN-2175 , TN-230Bk, TN-230C, TN-230M, TN-230Y, TN-3030, TN-3060, TN-3130, TN-3170, TN-3230 , TN-320Bk, TN-320C, TN-320M, TN-320Y, TN-325Bk, TN-325C, TN-325M , TN-325Y, TN-326BK, TN-326C, TN-326M, TN-326Y, TN-3280, TN-4100 , TN-5500 , TN-6300 , TN-6600 , TN-7600 , TN-900BK, TN-900C, TN-900M, TN-900Y. Brother MFC-L9550, Brother HL-L9200, Brother MFC-8820, Brother MFC-8420, Brother HL-5070, Brother HL-5050, Brother HL-5040, Brother HL-5030, Brother HL-1870, Brother HL-1850, Brother HL-1670, Brother HL-1650, Brother DCP-8025, Brother DCP-8020, Brother MFC-9880, Brother MFC-9870, Brother MFC-9860, Brother MFC-9850, Brother MFC-9760, Brother MFC-9750, Brother MFC-9660, Brother MFC-9650, Brother MFC-9600, Brother MFC-8750, Brother MFC-8350, Brother IntelliFAX-5750, Brother IntelliFAX-4750, Brother IntelliFAX-4100, Brother HL-P2500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro MFP M477, HP Color LaserJet Pro M452, HP Color LaserJet Pro M277, HP Color LaserJet Pro M274, HP Color LaserJet Pro M252. CF400A , CF412A, CF411X, CF411A, CF410X, CF410A, CF400X , CF401A , CF401X , CF402A , CF402X , CF403A , CF403X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтеров HP CP3520/ CP3525/ CP4025/ 4525/ CM3530/ LJ Enterprise M551/ 500 MFP M575. Для картриджей CE250A, CE250X, CE251A, CE253A, CE252A, CE260A, CE260X HP 649X , CE261A, CE262A, CE263A, CE264X HP 646X , CE400A 507A , CE400X 507X , CE401A 507A , CE402A 507A , CE403A 507A , CF031A HP 646A , CF032A HP 646A , CF033A HP 646A , CF320A HP 652A , CF320X HP 653X , CF321A HP 653A , CF322A HP 653A , CF323A HP 653A , CF330X HP 654X , CF331A HP 654A , CF332A HP 654A , CF333A HP 654A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C39" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1020/1022/3015/3030/3050/3052/3055/M1005/Q2612A/CANON FX-10</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C40" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1020/1022/3015/3030/3050/3052/3055/M1005/Q2612A/CANON FX-10</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, пружина фотобарабана HP LJ M402/426/527/Canon LBP212/214/MF421/CF226A/226X/287A/CF259 CANON 052/041/057</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Деталь, пружина фотобарабана HP LJ M402/426/527/Canon LBP212/214/MF421/CF226A/226X/287A/CF259 CANON 052/041/057</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Деталі картриджу</t>
   </si>
   <si>
     <t>Деталь контактна пластина боковинки картриджа Samsung ML-2160/D101S  D101Case-M  VEAYE</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Деталь, бічні частини картриджа 3шт HP LJ 1010/1015/3015/3020/3030/3050/3052/3055/M1005/Q2612  PC2612A-WD  WELLDO</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>в наявності</t>
+    <t>на замовлення</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа CE255A для HP P3015  PART255  WELLDO</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа CE255A для HP P3015  PARTOPC-HP-P3015-EV  Everprint</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа CE505A для HP P2035/2055  PARTOPC-HP-P2035-EVP  Everprint</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа CE505A для HP P2035/2055 WELLDO</t>
   </si>
   <si>
     <t>Деталь, бокова втулка фотобарабана для картриджа VEAYE Q6511A для HP 2400/2410/ 2420/2430</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...1 lines deleted...]
-  <si>
     <t>Деталь, бокова кришка сторони шестерень до Brother HL-2210/2220/2230/2240/TN420</t>
   </si>
   <si>
     <t>Деталь, бокова кришка сторони шестерень комплект до Brother HL-2210/2220/2230/2240/TN420,  GSCHL2240  VEAYE</t>
   </si>
   <si>
     <t>Деталь, бокова частина із контактною пластиною картриджа Samsung ML-2160/D101S  D101Case-P  VEAYE</t>
   </si>
   <si>
     <t>Деталь, бокови контактни частини магнітного вала для картриджа Samsung MLT-D101/ML2160/2165/SCX3405, 2шт,  CONMR-SAM-ML2160-EVP  Everprint</t>
   </si>
   <si>
     <t>Деталь, бокови контактни частини магнітного вала для картриджа Samsung MLT-D101/ML2160/2165/SCX3405, 2шт, VEAYE</t>
   </si>
   <si>
     <t>Деталь, контакт вала первинного заряду з пружиною для картриджа Samsung ML-1210/1710 / SCX-4200/4300 / D109, VEAYE</t>
   </si>
   <si>
     <t>Деталь, набір бокових частин картриджа 3шт VEAYE Q2612A для HP 1010/M1005</t>
   </si>
   <si>
     <t>Деталь, набір пробка картриджа і пружина до Brother HL-6180/5440/5450/TN-3380, VEAYE</t>
   </si>
   <si>
     <t>Деталь, обнуляє, набір  важіль, пробка картриджа і до Brother HL-6180/5440/5450/TN-3380, VEAYE</t>
   </si>
   <si>
     <t>Деталь, обнуляє, набір до HL-1112/1110/DCP-1512  RES-HL1112  VEAYE</t>
   </si>
   <si>
     <t>Деталь, обнуляє, прапорець та пружина для Brother HL-5240  RES-HL5240  VEAYE</t>
   </si>
   <si>
     <t>Деталь, пластикова пробка картриджу до Brother TN2000/2025/2120/350/325/230, VEAYE</t>
   </si>
   <si>
     <t>Деталь, пластикова пробка картриджу до Samsung CLP-310/CLX-3170/CLT-K409/CLT-C409/CLT-M409/CLT-Y409, VEAYE</t>
   </si>
   <si>
     <t>Деталь, пружина стягуюча фотобарабана HP LJ 1010/M1005/Q2612A/Canon FX-10, VEAYE</t>
   </si>
   <si>
+    <t>Конвертер універсальний комплект  2 частини  для картриджів CB435A/CB436A/CE278A/CE285A  UniConv435  WELLDO</t>
+  </si>
+  <si>
     <t>Пластина бокова  кришка   Brother TN1075  HL-1110   60385  Delacamp</t>
   </si>
   <si>
     <t>Пластина бокова  кришка   Brother TN2275  HL-2240   60250  Delacamp</t>
   </si>
   <si>
     <t>Пробка бункера HP LaserJet Pro M402, CF226A,  HM402HCAP  Static Control</t>
   </si>
   <si>
     <t>Пробка бункера універсальна для картриджів Canon / HP / Brother  HCAP-A3  Static Control</t>
   </si>
   <si>
     <t>Прокладки для установки рівня леза дозування HP CLJ Pro M252/M452, HM252DRBSHIM, Static Control</t>
   </si>
   <si>
     <t>Прокладки для установки рівня леза дозування HP Color LJ CP3525/3520/M551  HP1525DRBSHIM , Static Control</t>
+  </si>
+  <si>
+    <t>Пружина корпусу розпираюча HP LJ 1010 5шт Everprint  60104</t>
+  </si>
+  <si>
+    <t>Пружина кріплення фотобарабана HP LJ 1010 5шт Everprint  60022</t>
   </si>
   <si>
     <t>Пружина фотобарабана HP LJ M402, CF226A/226X/287A/Canon 052/041  SPR-OPC-CF226</t>
   </si>
   <si>
     <t>Пружина фотобарабана HP LJ M402, CF226A/226X/287A/Canon 052/041 комплект 5шт  ZIP-HP-CF226X-5  Everprint</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -1059,51 +1135,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1232,745 +1308,789 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29571</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>14.77</v>
+        <v>15.03</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>29510</v>
+        <v>35448</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>50.57</v>
+        <v>29.61</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>29978</v>
+        <v>29510</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>55.94</v>
+        <v>51.47</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>29979</v>
+        <v>29978</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+      <c r="F14" s="1">
+        <v>56.94</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>20</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>29511</v>
+        <v>29979</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>45.2</v>
+        <v>39.63</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>18499</v>
+        <v>29511</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>50.57</v>
+        <v>46.01</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>16041</v>
+        <v>18499</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>48.78</v>
+        <v>51.47</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>19832</v>
+        <v>16041</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>51.46</v>
+        <v>49.65</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>29570</v>
+        <v>19832</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>42.07</v>
+        <v>52.38</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>32715</v>
+        <v>29570</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>59.07</v>
+        <v>42.82</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>18933</v>
+        <v>32715</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>71.59999999999999</v>
+        <v>60.13</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>22824</v>
+        <v>18933</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>57.28</v>
+        <v>72.88</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>19577</v>
+        <v>22824</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>26.4</v>
+        <v>58.3</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>18943</v>
+        <v>19577</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>19.69</v>
+        <v>26.87</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H24" s="1"/>
+      <c r="I24" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>18939</v>
+        <v>18943</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>45.2</v>
+        <v>20.04</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>18940</v>
+        <v>18939</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>62.2</v>
+        <v>46.01</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>29454</v>
+        <v>18940</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>43.86</v>
+        <v>63.31</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>18941</v>
+        <v>29454</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>17.01</v>
+        <v>44.64</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>18942</v>
+        <v>18941</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>20.14</v>
+        <v>17.31</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>19260</v>
+        <v>18942</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>13.43</v>
+        <v>20.5</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>19283</v>
+        <v>19260</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>46.09</v>
+        <v>13.67</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>24082</v>
+        <v>35447</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>43.86</v>
+        <v>37.81</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>20880</v>
+        <v>19283</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
-        <v>3923509000</v>
+        <v>8443999090</v>
       </c>
       <c r="E33" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F33" s="1">
-        <v>30.88</v>
+        <v>46.92</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H33" s="1"/>
+      <c r="I33" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>20881</v>
+        <v>24082</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
-        <v>3923509000</v>
+        <v>8443999090</v>
       </c>
       <c r="E34" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F34" s="1">
-        <v>22.82</v>
+        <v>44.64</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>20343</v>
+        <v>20880</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
-        <v>8443999090</v>
+        <v>3923509000</v>
       </c>
       <c r="E35" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F35" s="1">
-        <v>12.98</v>
+        <v>31.43</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>22662</v>
+        <v>20881</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
-        <v>8443999090</v>
+        <v>3923509000</v>
       </c>
       <c r="E36" s="1">
         <v>100</v>
       </c>
       <c r="F36" s="1">
-        <v>16.56</v>
+        <v>23.23</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>29456</v>
+        <v>20343</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
-        <v>7320</v>
+        <v>8443999090</v>
       </c>
       <c r="E37" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F37" s="1">
-        <v>26.4</v>
+        <v>13.21</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H37" s="1"/>
+      <c r="I37" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>33071</v>
+        <v>22662</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F38" s="1">
-        <v>89.5</v>
+        <v>16.85</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
-      <c r="B39" s="1"/>
-[...3 lines deleted...]
-      <c r="F39" s="1"/>
+      <c r="B39" s="1">
+        <v>35519</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+      <c r="F39" s="1">
+        <v>39.63</v>
+      </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
-      <c r="I39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" outlineLevel="2">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>35520</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+      <c r="F40" s="1">
+        <v>43.27</v>
+      </c>
+      <c r="G40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" outlineLevel="2">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>29456</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="1">
+        <v>7320</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+      <c r="F41" s="1">
+        <v>26.87</v>
+      </c>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" outlineLevel="2">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>33071</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+      <c r="F42" s="1">
+        <v>91.09999999999999</v>
+      </c>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>