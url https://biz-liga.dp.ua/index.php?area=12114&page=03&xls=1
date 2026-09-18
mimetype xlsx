--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -153,95 +153,98 @@
           <t xml:space="preserve">DesignJet 230  E-size /250/330/350/430/450/455/488/700/750/755, C4705-60082</t>
         </r>
       </text>
     </comment>
     <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-STUDIO 163/ 203/ 165/ 205/ 166/ 206/ 167/ 207/ 237/ 6LA81674000</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Ремені</t>
   </si>
   <si>
     <t>Ремінь блоку проявлення 2GT048-35 Toshiba 2060/2860 4401949510 РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Ремінь для плотера HP Designjet 500/ 800/ 820 MFP, 24 ,  C7769-60182</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Ремінь для плотера HP Designjet 500/ 800/ 820 MFP, 24 ,  C7769-60182 ліцензія</t>
   </si>
   <si>
     <t>Ремінь для плотера HP Designjet 500/ 800/ 820 MFP, 42 ,  C7770-60014</t>
   </si>
   <si>
     <t>Ремінь для плотера HP Designjet 500/ 800/ 820 MFP, 42 ,  C7770-60014 ліцензія</t>
   </si>
   <si>
     <t>Ремінь каретки AO E-size DesignJet 230  E-size /250/330/350/430/450/455/488/700/750/755, C4706-60082</t>
   </si>
   <si>
     <t>Ремінь каретки F1 D-size DesignJet 230  E-size /250/330/350/430/450/455/488/700/750/755, C4705-60082</t>
   </si>
@@ -847,238 +850,256 @@
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7767</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>10352</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3926909290</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2879.74</v>
+        <v>2876.53</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>26042</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>4010390000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>860.16</v>
+        <v>859.2</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>10417</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>4010390000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3010.56</v>
+        <v>3007.2</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>25661</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>4010390000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>698.88</v>
+        <v>698.1</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>20009</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>3926909290</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1120.45</v>
+        <v>1119.2</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>12188</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>4010390000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2096.64</v>
+        <v>2094.3</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28172</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>315.39</v>
+        <v>315.04</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21513</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>4010390000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1612.8</v>
+        <v>1611</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>