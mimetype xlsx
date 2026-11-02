--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -153,98 +153,95 @@
           <t xml:space="preserve">DesignJet 230  E-size /250/330/350/430/450/455/488/700/750/755, C4705-60082</t>
         </r>
       </text>
     </comment>
     <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-STUDIO 163/ 203/ 165/ 205/ 166/ 206/ 167/ 207/ 237/ 6LA81674000</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Ремені</t>
   </si>
   <si>
     <t>Ремінь блоку проявлення 2GT048-35 Toshiba 2060/2860 4401949510 РОЗПРОДАЖ!</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Ремінь для плотера HP Designjet 500/ 800/ 820 MFP, 24 ,  C7769-60182</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Ремінь для плотера HP Designjet 500/ 800/ 820 MFP, 24 ,  C7769-60182 ліцензія</t>
   </si>
   <si>
     <t>Ремінь для плотера HP Designjet 500/ 800/ 820 MFP, 42 ,  C7770-60014</t>
   </si>
   <si>
     <t>Ремінь для плотера HP Designjet 500/ 800/ 820 MFP, 42 ,  C7770-60014 ліцензія</t>
   </si>
   <si>
     <t>Ремінь каретки AO E-size DesignJet 230  E-size /250/330/350/430/450/455/488/700/750/755, C4706-60082</t>
   </si>
   <si>
     <t>Ремінь каретки F1 D-size DesignJet 230  E-size /250/330/350/430/450/455/488/700/750/755, C4705-60082</t>
   </si>
@@ -850,256 +847,238 @@
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7767</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>10352</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>3926909290</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2876.53</v>
+        <v>2927.95</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>26042</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>4010390000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>859.2</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>10417</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>4010390000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3007.2</v>
+        <v>3060.96</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>25661</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>4010390000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>20009</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3926909290</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1119.2</v>
+        <v>1139.21</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>12188</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>4010390000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28172</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21513</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>4010390000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1611</v>
+        <v>1639.8</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>