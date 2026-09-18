--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -160,533 +160,555 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">комплект 5шт Kyocera KM-1620/1635/1650/2035/2050/2550/TASKalfa 180/181/220/221, 302FT20120/2FT20120/2BR20240/2C920190</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Fs-1110/1120D/1320/1370/2100/4100/4200/4300, ECOSYS M3040/3540/3550/3560, TASKalfa 1800/1801/2200/2201/2010/2011/2210/2211/3010i/3510i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C24" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">комплект  5шт  Foshan-YAT-SING Kyocera Mita KM-1620/1635/1650/2020/2050/2550/TASKalfa 180/181/220/221, 2FT20160/2FT20120/2BR20240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 200/ 250/ 350/ Bizhub 222/ 282/ 362/ 7728/ Bizhub 223/ 283/ 363/ 423/ 7828/ Di2510/ Di3510 Upper Picker Finger W/Spring 4030-5716-02/4040-5755 CET7345/CET7103</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di152/ Di183/ Bizhub 162/ 163/ 180/ 210/ 220/ Bizhub 164/ 184/ 7718/ Di1611/ Di1811/ Di2011</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di152/ Di183/ Bizhub 162/ 163/ 180/ 210/ 220/ Bizhub 164/ 184/ 7718/ Di1611/ Di1811/ Di2011 комплект 5 шт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di152 Di183/ Bizhub 162/163/180/210/220/164/184/185/7718/Di1611/1811/2011. 4021-5720-02
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA EP 1050/1052/1054/ 2030/2050/2080/3010/ 3170/4210/4230/ Di 181/200/251/351</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic DP1520/ 1820  DZJM001320 CET7703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/ 1018/ 2015/ 2018/ MP1600/ 1800/ 2500/ 2000/ AE044062/ AE044040/ CET6173</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/2015/2018/2020/3025/3030/MP1600/2000/2352/2500/2501/2510/2550/2553/2851/2852/3010/3053/3350/3351/3352/3353/Gestetner Dsm615/618/620/625/71 6/721/725/730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/ 1045/ Aficio 2035/ 2045/ AE044030/ CET6133/ CET6175</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP201SPF, Aficio MP171F, Aficio MP162F, Aficio MP161F, Aficio 1515. AE04-4059, B044-4155</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP301SP, Aficio MP301SPF AE04-4072 AA06-3710</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SAMSUNG: ML-3712DW, ML-3712ND, ML-3712D, ML-3710DW, ML-3710ND, ML-3710D, ML-3312ND, ML-3312D, ML-3310ND, ML-3310D, ML-3750ND, SCX-4728FD, SCX-4728HN, SCX-4729FD, SCX-4729HD, SCX-4729FW, ML-2955ND, SCX-5935FN, SCX-5835FN, SCX-4833FD, SCX-4833HD, SCX-4833FR, SCX-4835FD, SCX-4835FR, SCX-5637FR, SCX-5637HR, SCX-5639FR, SCX-5737FW, SCX-5739FW, MultiXpress K2200, MultiXpress K2200ND, SL-M2625, SL-M2625D, SL-M2675FN, SL-M2820DW, SL-M2825DW, SL-M2825ND, SL-M2830DW, SL-M2835DW, SL-M2870FW, SL-M2875DW, SL-M2875FD, SL-M2875FW, SL-M4020ND, SL-M4020NX, XEROX: Phaser 3260, Phaser 3052</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Upper Picker Finger W/Spring 6LE58590000 CET7407. TOSHIBA: E-Studio 18, TOSHIBA: E-Studio 163, E-Studio 182, E-Studio 212, E-Studio 242, TOSHIBA: E-Studio 195, E-Studio 223, E-Studio 225, E-Studio 243, E-Studio 245, TOSHIBA: E-Studio 2006, E-Studio 2306, E-Studio 2506, E-Studio 2007, E-Studio 2307, E-Studio 2507, TOSHIBA: E-Studio 2303A, E-Studio 2309A, E-Studio 2809A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-Studio 163/165/166/181/203/205/206 CRAPER-282  комплект 5 шт   6LE58590000/6LE58405000  OEM качество</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 16/160/20/25 41306067000 CET7606</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Палец отделения  сепаратор  тефлонового вала для SHARP AR 160/ 161/ 205/ 206/ 5015/ 5220/ 5316/ 5320/ PTME0007GCZ2/ PTME0007GCZ1/ PTME0007GCZA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SHARP AR162/163/164/200/201/205/206/207/AR-3818, MX-M200D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 4560/4570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 200L/202L/230/232/280/282</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba E-STUDIO 28/35/350/352/353/45/450/452/453</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TOSHIBA: E-Studio 352, E-Studio 353, E-Studio 452, E-Studio 453, TOSHIBA: E-Studio 350, E-Studio 450, TOSHIBA: E-Studio 358, E-Studio 458, DP2800, DP3500, DP4500. 44202983000 6LA65894000
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER: MFC-8460N, MFC-8660, MFC-8670, MFC-8860, MFC-8870, DCP-8060, DCP-8065DN, HL5240, HL5250, HL5280, Lenovo LJ-3500, Lenovo LJ-3550DN, BROTHER: MFC-8480DN, MFC-8680DN, MFC-8890DW, DCP-8080DN, DCP-8085DN, HL-5340D, HL-5370DW, HL-5350DN, HL-5350DNLT, HL-5370DWT, HL-5380DN. LM4994001
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/1710</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Сепаратори  пальці відділення</t>
   </si>
   <si>
     <t>Пружина сепаратора SPE-SCR-HR-371 Toshiba e-Studio 163/165/166/181</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Сепаратор Konica Minolta DI450, 4002578303</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Сепаратор гумовогу валу SCRAPER-ROL-PRESS Toshiba 2060 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Сепаратор пластини передачі Pantum P3010D/M6700D/M7100DN  301022296001</t>
   </si>
   <si>
     <t>Сепаратор подачі паперу Pantum M6700D/M7100DN  301022304001</t>
   </si>
   <si>
     <t>Сепаратор тефл. валу Ricoh Aficio MP301SP  AE044072  KATUN</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу BROTHER HL-L2300D, DCP-L2500D/L2520DW/L2540DN, MFC-L2700DN  CET6763</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Canon iR1600/ iR2000/ FB5-8143/ CET5170</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу HP LJ M436 CET  CET351009</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу K-SCRAPER-HR Toshiba 5560/6550/6560 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Kyocera FS-1028/ 1128MFP/ 1120D/ 1120DN/ 1030MFP/ 1130MFP/ 1035MFP/ 1135MFP/ 1320D/ 1370DN/ Ecosys M2030DN/ M2530DN/ P2035D/ P2035DN 2HS25460 CET</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Kyocera KM-1620/1635/1650/2035/2050/2550/TASKalfa 180  комплект 5шт  VEAYE</t>
+  </si>
+  <si>
+    <t>Сепаратор тефлонового валу Kyocera Mita FS-1120, 2A820360/2A820530 CET  CET4395</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Kyocera Mita KM-1620/1635/1650/TASKalfa,  комплект 5 шт , Foshan</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Minolta Bizhub 223/283, pper Picker Finger W/Spring 4030-5716-02/4040-5755, CET7103</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Minolta Di 152/183, Bizhub 164, 4021-5720-02, Foshan</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Minolta Di 152/183, Bizhub 164, 4021-5720-02, комплект 5 шт, Foshan</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Minolta Di 152/183, Bizhub 164/185, CET7330/CET7094  4021572002</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Minolta EP 1050/1052/1054, KATUN</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Panasonic DP1520/ 1820, CET</t>
   </si>
   <si>
     <t>Сепаратор тефлонового валу Pantum P2200 CET  CET351014</t>
   </si>
@@ -1166,51 +1188,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1339,892 +1361,991 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>13698</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>354.82</v>
+        <v>354.42</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>12139</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>512.0599999999999</v>
+        <v>511.49</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>7035</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28177</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>315.39</v>
+        <v>315.04</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28178</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>315.39</v>
+        <v>315.04</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>25998</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>127.68</v>
+        <v>127.54</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>27015</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>180.1</v>
+        <v>179.9</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22580</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>86.02</v>
+        <v>85.92</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>27752</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>163.97</v>
+        <v>163.79</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>4586</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23233</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>233.86</v>
+        <v>233.6</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>25999</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>201.15</v>
+        <v>200.93</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>16736</v>
+        <v>35281</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>896</v>
+        <v>146.78</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>20251</v>
+        <v>16736</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>132.61</v>
+        <v>895</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>17127</v>
+        <v>20251</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F25" s="1">
-        <v>93.63</v>
+        <v>132.46</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>20847</v>
+        <v>17127</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>454.27</v>
+        <v>93.53</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>23654</v>
+        <v>20847</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>109.76</v>
+        <v>453.77</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>3154</v>
+        <v>23654</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>127.23</v>
+        <v>109.64</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>21519</v>
+        <v>3154</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F29" s="1">
-        <v>163.52</v>
+        <v>127.09</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>33067</v>
+        <v>21519</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F30" s="1">
-        <v>372.74</v>
+        <v>163.34</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>21585</v>
+        <v>33067</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>79.3</v>
+        <v>372.32</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>17927</v>
+        <v>21585</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F32" s="1">
-        <v>422.91</v>
+        <v>79.20999999999999</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>21584</v>
+        <v>17927</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>112.9</v>
+        <v>422.44</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>28493</v>
+        <v>21584</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>118.72</v>
+        <v>112.77</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>24886</v>
+        <v>28493</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F35" s="1">
-        <v>129.47</v>
+        <v>118.59</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>25255</v>
+        <v>24886</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>237.44</v>
+        <v>129.33</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>18838</v>
+        <v>25255</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F37" s="1">
-        <v>111.55</v>
+        <v>237.18</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>16003</v>
+        <v>18838</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F38" s="1">
-        <v>383.49</v>
+        <v>111.43</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>9100</v>
+        <v>16003</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>103.94</v>
+        <v>383.06</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>21261</v>
+        <v>9100</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>86.02</v>
+        <v>103.82</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>24624</v>
+        <v>21261</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>111.55</v>
+        <v>85.92</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>10091</v>
+        <v>24624</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>298.37</v>
+        <v>111.43</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>11859</v>
+        <v>10091</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>291.2</v>
+        <v>298.04</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>15505</v>
+        <v>11859</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>6</v>
       </c>
       <c r="F44" s="1">
-        <v>211.9</v>
+        <v>290.88</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>26565</v>
+        <v>15505</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>6</v>
       </c>
       <c r="F45" s="1">
-        <v>114.24</v>
+        <v>211.67</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>26196</v>
+        <v>26565</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F46" s="1">
-        <v>118.27</v>
+        <v>114.11</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
+        <v>26196</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D47" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+      <c r="F47" s="1">
+        <v>118.14</v>
+      </c>
+      <c r="G47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" outlineLevel="2">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
         <v>5570</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...23 lines deleted...]
-      <c r="F48" s="1"/>
+      <c r="C48" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D48" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+      <c r="F48" s="1">
+        <v>156.63</v>
+      </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
-      <c r="I48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>