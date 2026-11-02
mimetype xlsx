--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -572,98 +572,95 @@
 .</t>
         </r>
       </text>
     </comment>
     <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1650/1710</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Сепаратори  пальці відділення</t>
   </si>
   <si>
     <t>Пружина сепаратора SPE-SCR-HR-371 Toshiba e-Studio 163/165/166/181</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Сепаратор Konica Minolta DI450, 4002578303</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Сепаратор гумовогу валу SCRAPER-ROL-PRESS Toshiba 2060 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Сепаратор пластини передачі Pantum P3010D/M6700D/M7100DN  301022296001</t>
   </si>
   <si>
     <t>Сепаратор подачі паперу Pantum M6700D/M7100DN  301022304001</t>
   </si>
   <si>
     <t>Сепаратор тефл. валу Ricoh Aficio MP301SP  AE044072  KATUN</t>
   </si>
@@ -1361,979 +1358,903 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>13698</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>354.42</v>
+        <v>360.76</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>12139</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>520.64</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>7035</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>91.09999999999999</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1" t="s">
         <v>19</v>
-      </c>
-[...14 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28177</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28178</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>25998</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>27015</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>179.9</v>
+        <v>183.11</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22580</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>85.92</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>27752</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>163.79</v>
+        <v>166.71</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>4586</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23233</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>233.6</v>
+        <v>237.77</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>25999</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>200.93</v>
+        <v>204.52</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>35281</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>146.78</v>
+        <v>149.4</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>16736</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>20251</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>5</v>
       </c>
       <c r="F25" s="1">
-        <v>132.46</v>
+        <v>134.83</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>17127</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>93.53</v>
+        <v>95.2</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>20847</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>453.77</v>
+        <v>461.88</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>23654</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>109.64</v>
+        <v>111.6</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>3154</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>4</v>
       </c>
       <c r="F29" s="1">
-        <v>127.09</v>
+        <v>129.36</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21519</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>5</v>
       </c>
       <c r="F30" s="1">
-        <v>163.34</v>
+        <v>166.26</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33067</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>372.32</v>
+        <v>378.98</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>21585</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>5</v>
       </c>
       <c r="F32" s="1">
-        <v>79.20999999999999</v>
+        <v>80.62</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
+      <c r="H32" s="1"/>
+      <c r="I32" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>17927</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>422.44</v>
+        <v>429.99</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>21584</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>112.77</v>
+        <v>114.79</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28493</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>5</v>
       </c>
       <c r="F35" s="1">
-        <v>118.59</v>
+        <v>120.71</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>24886</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>129.33</v>
+        <v>131.64</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25255</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>4</v>
       </c>
       <c r="F37" s="1">
-        <v>237.18</v>
+        <v>241.42</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>18838</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>5</v>
       </c>
       <c r="F38" s="1">
-        <v>111.43</v>
+        <v>113.42</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>16003</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>383.06</v>
+        <v>389.91</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>9100</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>103.82</v>
+        <v>105.68</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>21261</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>85.92</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>24624</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>111.43</v>
+        <v>113.42</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>10091</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>298.04</v>
+        <v>303.36</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>11859</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>6</v>
       </c>
       <c r="F44" s="1">
-        <v>290.88</v>
+        <v>296.08</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
+      <c r="H44" s="1"/>
+      <c r="I44" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>15505</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>6</v>
       </c>
       <c r="F45" s="1">
-        <v>211.67</v>
+        <v>215.45</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>26565</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>6</v>
       </c>
       <c r="F46" s="1">
-        <v>114.11</v>
+        <v>116.15</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>26196</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>118.14</v>
+        <v>120.25</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>5570</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>