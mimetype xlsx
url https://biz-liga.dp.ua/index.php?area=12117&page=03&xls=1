--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -281,95 +281,98 @@
           <t xml:space="preserve">Samsung ML2850/2851/2855/1610/1910/1915/215 0/2520/2525/2540/2541/2545/258 0/2645/2950/2955/3560/3710/3712/SCX-5737/5739/5637/5639/4824 /4828/4727/4728/4729/4600/4605 /4610/4623/Xerox WorkCentre 32 10/3220/Phaser 3250/MLT-D209L/D205/D2850/D105/D103/106R01487 , PCR Cleaning Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 1310/3810/3910</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал фетровий  очищувальний</t>
   </si>
   <si>
     <t>Вал очищувальний B-6550H, Toshiba 6560/5560, KATUN РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал очищувальний Canon NP1215  FA5-1952-000 , Foshan</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал очищувальний Konica Minolta DI450, 1075575101</t>
   </si>
   <si>
     <t>Вал очищувальний Ricoh Aficio 1022/1027, Foshan</t>
   </si>
   <si>
     <t>Вал очищувальний Ricoh Aficio 1035/1045, Foshan</t>
   </si>
   <si>
     <t>Вал очищувальний Ricoh Aficio 1060/1075/MP7500, Foshan</t>
   </si>
   <si>
     <t>Вал очищувальний Ricoh Aficio 1085/1105, Foshan</t>
   </si>
@@ -1007,470 +1010,508 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7204</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15958</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>12140</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>4373.87</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>18</v>
-      </c>
-[...12 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>16685</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>620.9299999999999</v>
+        <v>620.24</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>16686</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>548.8</v>
+        <v>548.1900000000001</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>16730</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>784</v>
+        <v>783.13</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>16731</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>846.72</v>
+        <v>845.78</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>16655</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>538.05</v>
+        <v>537.45</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>16732</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>937.66</v>
+        <v>936.62</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>20417</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>193.98</v>
+        <v>193.77</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>150</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>7425</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>8139</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>7795</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1821.12</v>
+        <v>1819.09</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>11817</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>274.62</v>
+        <v>274.32</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>20235</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>9251</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>3876</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>2889</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>