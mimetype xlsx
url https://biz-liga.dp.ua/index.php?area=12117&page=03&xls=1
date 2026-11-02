--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -281,98 +281,95 @@
           <t xml:space="preserve">Samsung ML2850/2851/2855/1610/1910/1915/215 0/2520/2525/2540/2541/2545/258 0/2645/2950/2955/3560/3710/3712/SCX-5737/5739/5637/5639/4824 /4828/4727/4728/4729/4600/4605 /4610/4623/Xerox WorkCentre 32 10/3220/Phaser 3250/MLT-D209L/D205/D2850/D105/D103/106R01487 , PCR Cleaning Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 1310/3810/3910</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал фетровий  очищувальний</t>
   </si>
   <si>
     <t>Вал очищувальний B-6550H, Toshiba 6560/5560, KATUN РОЗПРОДАЖ!</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал очищувальний Canon NP1215  FA5-1952-000 , Foshan</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал очищувальний Konica Minolta DI450, 1075575101</t>
   </si>
   <si>
     <t>Вал очищувальний Ricoh Aficio 1022/1027, Foshan</t>
   </si>
   <si>
     <t>Вал очищувальний Ricoh Aficio 1035/1045, Foshan</t>
   </si>
   <si>
     <t>Вал очищувальний Ricoh Aficio 1060/1075/MP7500, Foshan</t>
   </si>
   <si>
     <t>Вал очищувальний Ricoh Aficio 1085/1105, Foshan</t>
   </si>
@@ -1010,508 +1007,470 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7204</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15958</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>191.31</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>12140</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4373.87</v>
+        <v>4452.06</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>16685</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>620.24</v>
+        <v>631.3200000000001</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>16686</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>548.1900000000001</v>
+        <v>557.99</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>16730</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>783.13</v>
+        <v>797.13</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>16731</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>845.78</v>
+        <v>860.9</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>16655</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>537.45</v>
+        <v>547.0599999999999</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>16732</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>936.62</v>
+        <v>953.36</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>20417</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>193.77</v>
+        <v>197.23</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>150</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>7425</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>8139</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>7795</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1819.09</v>
+        <v>1851.61</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>11817</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>274.32</v>
+        <v>279.22</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>20235</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>116.8</v>
+        <v>118.89</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>9251</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
+      <c r="H27" s="1"/>
+      <c r="I27" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>3876</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>2889</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
+      <c r="H29" s="1"/>
+      <c r="I29" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>