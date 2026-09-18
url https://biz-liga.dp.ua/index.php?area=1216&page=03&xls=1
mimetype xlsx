--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -96,252 +96,292 @@
 Призначення; Для домашнього використання, Для офісу, Для фотодруку
 Вбудована СБПЧ; Так
 Колірність; Кольоровий
 Кількість картриджів; 4
 Роздільна здатність друку; 5760x1440
 Формат друку; A4, A5, B5, А6
 Мінімальний об'єм краплі, pl; 3
 Швидкість чорно-білого друку; 33
 Швидкість кольорового друку; 15
 Мін. щільність паперу, гр/м2; 64</t>
         </r>
       </text>
     </comment>
     <comment ref="C12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Технологія друку:	струменева
+Кольоровість друку:	кольорова
+Максимальний розмір друку:	A4
+Максимальна роздільна здатність друку:	5760 x 1440 dpi
+Швидкість ч/б друку A4  ISO , до:	11 стор/хв
+Швидкість кольорового друку A4  ISO , до:	6 стор/хв
+Додатковий функціонал:	режим точки доступу
+Pозширені можливості друку:	друк без полів
+Wi-Fi Direct
+Apple AirPrint
+Mopria  Android 
+Інтерфейси:	USB 2.0
+Wi-Fi
+Місткість лотка подачі:	100 аркушів
+Місткість лотка прийому:	30 аркушів
+Щільність паперу:	64–300 г/м2
+Рекомендоване навантаження, до:	800 стор/міс.
+Підтримувані ОС:	Windows 7, 8, 8.1, 10, 11 Windows Server 2008, macOS
+Споживана потужність в режимі друку:	17 Вт</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C13" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Технологія друку Струменева
 Вбудована СБПЧ Так
 Колірність Кольоровий
 Серія Фабрика друку
 Кількість картриджів 4
 Роздільна здатність друку 720x720 
 Формат друку A4
 Мінімальний об'єм краплі, pl 3
 Швидкість чорно-білого друку 9
 Швидкість кольорового друку 4,8
 Мін. щільність паперу, гр/м2 64
 Макс. щільність паперу, гр/м2 95
 Лоток подачі 50
 Друк на рулонної папері Ні
 Дротові інтерфейси USB, тип B
 Двосторонній друк Ні
 К-сть картриджів 4
 Конфігурація картриджів C13T66414A, C13T66424A, C13T66434A, C13T66444A
 Тип підключення Дротовий
 Підтримка ОС Mac OS X, Windows
 Підтримка AirPrint Ні
 Колір Чорний
 Гарантія, міс.12</t>
         </r>
       </text>
     </comment>
-    <comment ref="C13" authorId="0">
+    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фабрика печати Epson L1300 – Это четырехцветный принтер Формата А3+ с рекордно низкой себестоимостью печати. Данный принтер идеально подходит для экономичной печати документов, цветных изображений, докладов, веб-страниц, фотографий и многого другого. Благодаря системе безкартриджной печати себестоимость одного документа Формата А4 составляет всего 20 коп*, а стартового набора чернил хватит примерно на 12800 отпечатков**. Что позволяет добиться сенсационно низкой стоимости владения, намного ниже, чем у любого принтера, использующего картриджи. Расходными материалами к Epson L1300 служат стандартные контейнеры с чернилами серии C13T664 емкостью по 70 мл. каждый. Таким образом себестоимость печати на нем такая же, как на других 4-ех цветных моделях серии.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрою:A4; Технологія друку:струменева; Кольори:кольоровий; Макс. Роздільна здатність, dpi:5760х1440; Швидкість чорно-білого друку:27 ст/хв; Швидкість кольорового друку:15 ст/хв; Швидкість друку фотографій, 10х15 см:69 сек/фото; Мінімальний обсяг краплі:3 pl; Кількість картриджів:4 шт; Дротові інтерфейси:USB; Габарити  ВхШхГ :130 х 482 х 222; Вага:2.7 кг;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрою:A3+; Технологія друку:струменева; Кольори:кольоровий; Макс. Роздільна здатність, dpi:5760х1440; Швидкість чорно-білого друку:15 ст/хв; Швидкість кольорового друку:15 ст/хв; Мінімальний обсяг краплі:1.5 pl; Кількість картриджів:6 шт; Дротові інтерфейси:USB; Габарити  ВхШхГ :705 х 215 х 322; Вага:12.5 кг;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат пристрою:A4; Технологія друку:струменева; Кольори:кольоровий; Макс. Роздільна здатність, dpi:5760х1440; Швидкість чорно-білого друку:37 ст/хв; Швидкість кольорового друку:38 ст/хв; Швидкість друку фотографій, 10х15 см:12 сек/фото; Друк на оптичних дисках:є; Мінімальний обсяг краплі:1.5 pl; Кількість картриджів:6 шт; Дротові інтерфейси:USB; Габарити  ВхШхГ :187 х 547 х 289; Вага:6 кг;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат: А4;Скорость печати: ч/б-37 стр/мин, цв-38 стр/мин, фото 10х15 см - 12 сек.;ЖК-дисплей: цветной 6.9 см;Разрешение: 5760х1440 т/д;Лоток подачи-100 л.;Плотность бумаги: 64-300 г/м2;Печать на рулонной бумаге: нет;Печать без полей: 10x15см, 13x18см, 9x13см, 13x20см, 20x25см, 10x18 см;Печать на CD/DVD;ОС: Windows, Mac OS;Интерфейс: Hi-Speed USB 2.0;Нагрузка: н/д.Водорастворимые чернилаШестицветная система печати, ПРИНТЕР с заправляемыми емкостями для чернилРазмер капли 1,5 пл.Расходный материал: контейнеры серии C13T673Гарантия: 12 мес или 3000 отпечатков  USB кабель в комплект не входитРекомендуем приобрести: AK-300102-018-E; F3U154CP1.8M; F3U154CP3M; F3U154CP4.8M</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат друку:	24 
 Тип друку:	кольоровий
 Технологія друку:	струменева
 Друкуюча головка:	Epson PrecisionCore TFP
 Конфігурація дюз:	800 ? 4
 Роздільна здатність друку, колір:	2400 ? 1200 dpi
 Мінімальний об'єм краплі:	4 пл
 Тип чорнила:	пігментне
 Кількість кольорів:	4
 Кількість ємностей для чорнил:	4
 Об'єм місткостей для чорнил  стандарт :	26 мл
 Тип носія:	окремі аркуші
 рулонний папір
 Макс. діаметр рулону:	110 мм
 Ширина рулонного носія:	329...610 мм
 Ширина аркушевого носія:	210...610 мм
 Товщина рулонного носія:	0.05...0.27 мм
 Товщина листового носія:	0.05...0.27 мм
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Об'єм оперативної пам'яті:	1 ГБ
 Рівень шуму, до:	49 дБ
 Споживана потужність в режимі друку:	28 Вт
 Розміри:	970 ? 913 ? 696 мм
 Вага:	38 кг
 Рекомендовані картриджі та контейнери:	C13T40D240, C13T40D440, C13T40D340, C13T40D140, C13S210057
 Рекомендовані носії:	C13S041344, C13S041340, C13S045278, C13S045282, C13S045273</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Принтери струменеві</t>
   </si>
   <si>
     <t>Комплект для друку Printer kit 4в1 Принтер L121 A4 Epson  C11CD76414  + чорнила Barva + папір Barva + кабель</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Струменевий принтер Epson EcoTank L1250 Wi-Fi  C11CJ71404</t>
+  </si>
+  <si>
+    <t>Струменевий принтер Epson EcoTank L1350 Black  C11CL65404</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L121  C11CD76414</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L1300 C11CD81402 Фабрика печати</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L132 фабрика друку  C11CE58403</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L1800 А3  C11CD82402</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L805 фабрика друку з WI-FI  C11CE86403</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L810 Фабрика печати</t>
   </si>
   <si>
     <t>Широкоформатний принтер 24  EPSON SureColor SC-T3100  C11CF11302A0</t>
   </si>
 </sst>
 </file>
 
@@ -767,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -927,250 +967,293 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>31581</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8443321000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>6237.06</v>
+        <v>6230.1</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30027</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>8443321000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>8604.290000000001</v>
+        <v>8594.690000000001</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>29177</v>
+        <v>35266</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443321000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>6477.18</v>
+        <v>8621.540000000001</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>22787</v>
+        <v>29177</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443321000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>31469.76</v>
+        <v>6469.96</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>22797</v>
+        <v>22787</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443321000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>6921.6</v>
+        <v>31434.64</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>26663</v>
+        <v>22797</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443321000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>43276.8</v>
+        <v>6913.88</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>22789</v>
+        <v>26663</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443321000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>16212.22</v>
+        <v>43228.5</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>20244</v>
+        <v>22789</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443321000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>22556.8</v>
+        <v>16194.13</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>31048</v>
+        <v>20244</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="D18" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
+        <v>22531.63</v>
+      </c>
+      <c r="G18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" outlineLevel="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
+        <v>31048</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+      <c r="F19" s="1">
         <v>0</v>
       </c>
-      <c r="G18" s="1"/>
-[...1 lines deleted...]
-      <c r="I18" s="5" t="s">
+      <c r="G19" s="1"/>
+      <c r="H19" s="5" t="s">
         <v>14</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="I19" s="1"/>
+      <c r="I19" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>