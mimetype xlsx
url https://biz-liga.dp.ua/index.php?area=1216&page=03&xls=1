--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -284,95 +284,92 @@
 Тип носія:	окремі аркуші
 рулонний папір
 Макс. діаметр рулону:	110 мм
 Ширина рулонного носія:	329...610 мм
 Ширина аркушевого носія:	210...610 мм
 Товщина рулонного носія:	0.05...0.27 мм
 Товщина листового носія:	0.05...0.27 мм
 Інтерфейси:	USB 2.0
 Gigabit Ethernet
 Wi-Fi
 Об'єм оперативної пам'яті:	1 ГБ
 Рівень шуму, до:	49 дБ
 Споживана потужність в режимі друку:	28 Вт
 Розміри:	970 ? 913 ? 696 мм
 Вага:	38 кг
 Рекомендовані картриджі та контейнери:	C13T40D240, C13T40D440, C13T40D340, C13T40D140, C13S210057
 Рекомендовані носії:	C13S041344, C13S041340, C13S045278, C13S045282, C13S045273</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Принтери струменеві</t>
   </si>
   <si>
     <t>Комплект для друку Printer kit 4в1 Принтер L121 A4 Epson  C11CD76414  + чорнила Barva + папір Barva + кабель</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Струменевий принтер Epson EcoTank L1250 Wi-Fi  C11CJ71404</t>
   </si>
   <si>
     <t>Струменевий принтер Epson EcoTank L1350 Black  C11CL65404</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L121  C11CD76414</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L1300 C11CD81402 Фабрика печати</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L132 фабрика друку  C11CE58403</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L1800 А3  C11CD82402</t>
   </si>
   <si>
     <t>Струменевий принтер Epson L805 фабрика друку з WI-FI  C11CE86403</t>
   </si>
@@ -967,281 +964,261 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>31581</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8443321000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>6230.1</v>
+        <v>6341.47</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30027</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8443321000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>8594.690000000001</v>
+        <v>8748.33</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>35266</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443321000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>8621.540000000001</v>
+        <v>8775.66</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29177</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443321000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>6469.96</v>
+        <v>6585.62</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>22787</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443321000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>31434.64</v>
+        <v>31996.6</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22797</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443321000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>6913.88</v>
+        <v>7037.48</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>26663</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443321000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>43228.5</v>
+        <v>44001.3</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>22789</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443321000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>16194.13</v>
+        <v>16483.63</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>20244</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443321000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>22531.63</v>
+        <v>22934.43</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>31048</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
         <v>0</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>