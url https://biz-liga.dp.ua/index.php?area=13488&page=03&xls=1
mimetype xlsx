--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -36,192 +36,993 @@
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba 600, Toshiba e-Studio 281C, Toshiba e-Studio 3511, Toshiba e-Studio 351C, Toshiba e-Studio 4511, Toshiba e-Studio 451C, Toshiba MG-1004</t>
         </r>
       </text>
     </comment>
+    <comment ref="C12" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 16/160/T-1600, 335г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C13" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 16/20/25/160/200/250 T-1600/T-2500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C14" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 163/165/166/167/203/205/206/207/237  T-1640E</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C15" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 163/166/206/207/200/203</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C16" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 163/166/206/207/200/203</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 163/165/166/167/203/205/206/207/237</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C18" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-STUDIO 163/165/166/203/205, T-1640</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C19" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 163/166/206/207/200/203  24000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">24000 ст., E-Studio 166, E-Studio 163, E-Studio 203, E-Studio 205, E-Studio 167, E-Studio 237, E-Studio 165, E-Studio 206, E-Studio 207, E-Studio 167 i, E-Studio 207 i, E-Studio 237 i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/181/182/195/203/205/207/211/212/223/225/237/242/243/245/2006/2007/2303/2309/2505/2506/2507/2803/2809/T-1640/T-1810/T-2450/T-2505/T-2507/T-2309, 675 г.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C22" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 18   22700 стр.  6AJ00000091</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C23" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 181/182/211/212/242  675g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C24" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 181/182/211/212/242 EURO Version  675g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C25" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">E-Studio 181/182i/182/211/212/212i/242/242i  24 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 181/182/211/212/242   24500 стор.  6AJ00000058</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C27" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 2309A/ 2809A/ 2303AM/ 2803AM/ 6AG00007240/6AJ00000155 Black  T-2309EU, 338г /туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 2309A/ 2809A/ 2303AM/ 2803AM/ 6AG00007240/6AJ00000155/6AJ00000215	 Black 17500 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">T-2320E/T-2340E e-STUDIO 200L/230/230L/232/280/282  675 г</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 200/202/230/232/280/282/T-2320/T-2340, 675г/ туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C31" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO232/282</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C32" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 223/ 243/ 195/ 225/ 245</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C33" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 195/223/225/243/245 /T-2450, 550г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C34" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 195/223/225/243/245/T-2450, TOMOEGAWA, 5000 копий/туба, с чипом.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C35" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">E-STUDIO 195 , E-STUDIO 195 I , E-STUDIO 223 , E-STUDIO 225 , E-STUDIO 225 I , E-STUDIO 243 , E-STUDIO 245 , E-STUDIO 245 I Katun Access 675 g / Cartridge, з чипом</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 223/243 black   5900 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C37" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">T-2505E BLACK для Toshiba e-STUDIO2505/2505H/2505F  CARTRIDGE  6AG00005084</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C38" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 2505/T-2505EU, 360г туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C39" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">T-2507E BLACK для Toshiba e-STUDIO2006/2506/2007/2507  CARTRIDGE  6AG00005086</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C40" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">T2507E BLACK для Toshiba e-STUDIO2006/2506/2007/2507  CARTRIDGE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C41" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 2006/ 2007/2506/2507/T-2507E/6AG00005086, T-2507E</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Оригинальный тонер ToshibaT-2802E на 17500 отпечатков А4 формата 5% заполнения.
+Подходит к e-STUDIO2802AM, e-STUDIO2802AF  6AG00006405/ 6AJ00000158</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C43" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 2802/6AG00006405/T-2802EU, 338г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C44" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO2508A 6AJ00000151/ 6AJ00000190</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C45" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">e-STUDIO 3511/ 4511/ CARTRIDGE/ 6AJ00000040</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba T-3500E for e-Studio 28/35/45  450g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C47" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">T-4530E для e-STUDIO255/305/355/455 6AJ00000055/6AK00000134</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C48" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 255/355/455/205L/205SE/T-4530E, 700г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C49" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">256SE/ 306SE/ 356SE/ 459SE /506SE/ 6AJ00000086</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 206/256/306/356/456/506/T-4590EU, 700г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 257/307/357/457/507/ 257s/307s/357s/457s/T-5070EU, 700г/туба</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Toshiba лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж зі скріпками Toshiba e-Studio 281C/3511 Staple-600 к MG-1004 РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>в наявності</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1600,  e-STUDIO 16/20/25 , туба, 335 г, IPM</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1600,  e-STUDIO 16/20/25 , туба, 335 г, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, 675 г,  TKT17  IPM</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, 675 г, Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, 675 г, Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, 675 г, Performance, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E, туба,  6AJ00000024/6AJ00000186</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E-5K,  e-STUDIO 163/166 , туба, 5900 стр., оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1640E/ T-1810,  e-STUDIO 163/166 , пакет, 675 г,  оригінал  ITDL</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1800E,  e-STUDIO 18 , туба, 22700 стр., 6AJ00000091</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1810E,  e-STUDIO 181 , туба,  15100026  24500 стр., Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1810E,  e-STUDIO 181 , туба, 24500 стор.  TKT20  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1810E,  e-STUDIO 181 , туба, 675 г  PN-T1810GL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-1810E, туба,  6AJ00000058</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2309E e-STUDIO 2309A/ 2809A/ 2303AM/ 2803AM/ 6AG00007240/ чорний  TKT29  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2309E, туба,  6AJ00000155/6AG00007240</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2320E, e-STUDIO230L/280, туба, оригінал.</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2320E/T-2340E, e-Studio 200/202/230, туба, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2340E, e-STUDIO232/282, туба, 6AJ00000025</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2450E,  e-STUDIO 195/223/243 , туба,  6AJ00000088/6AJ00000216</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2450E,  e-STUDIO 195/223/243 , туба, 550г,  TKT24EU  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2450E,  e-STUDIO 195/223/243 , туба, 550г, WELLDO</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2450E,  e-STUDIO 195/223/243 , туба, 675г, ACCESS KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2450E-5K,  e-STUDIO 223/243 , туба, 5900 стр., оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2505E,  e-STUDIO2505 , 6AG00005084, туба, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2505EU,  e-STUDIO 2505 , туба, 360г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2507E,  e-STUDIO2006/2506/2007/2507 , туба, 6AG00005086</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2507E,  e-STUDIO2006/2506/2007/2507 , туба, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2507E,  e-STUDIO2006/2506/2007/2507 , туба, PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2802E,  e-STUDIO 2802A/2802AM/2802AF , туба, 17500 стр., 6AG00006405</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-2802EU,  e-STUDIO 2802A/2802AM/2802AF , туба, 338 г. 6AG00006405 IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-3008E,  e-STUDIO2508A  6AJ00000151/ 6AJ00000190 оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-3511 e-STUDIO 3511/ 4511/ 6AJ00000040</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-3520E e-Studio 350/450, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-4530E, e-Studio 255/355/455, 6AJ00000055/6AK00000134</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-4530E, e-Studio 255/355/455, туба  TKT26  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-4590E, e-Studio 256SE/ 306SE/ 356SE/ 459SE /506SE/ 6AJ00000086</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-4590EU, e-Studio 206/256/306/356/456/506, туба 700г  TKT25  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Toshiba T-5070EU, e-Studio 257/307/357/457/507, туба, 700 г.  TKT30  IPM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFECC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/xls_logo1.bmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2381250</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -525,51 +1326,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -698,68 +1499,1072 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>5172</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
-      <c r="B12" s="1"/>
-[...3 lines deleted...]
-      <c r="F12" s="1"/>
+      <c r="B12" s="1">
+        <v>15902</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>839.0599999999999</v>
+      </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
-      <c r="I12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" outlineLevel="2">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1">
+        <v>1915</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>946.46</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" outlineLevel="2">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1">
+        <v>9835</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+      <c r="F14" s="1">
+        <v>1085.64</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" outlineLevel="2">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1">
+        <v>11029</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+      <c r="F15" s="1">
+        <v>1450.8</v>
+      </c>
+      <c r="G15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" outlineLevel="2">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>11115</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+      <c r="F16" s="1">
+        <v>1633.38</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" outlineLevel="2">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1">
+        <v>9842</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+      <c r="F17" s="1">
+        <v>2046.87</v>
+      </c>
+      <c r="G17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" outlineLevel="2">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1">
+        <v>19184</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+      <c r="F18" s="1">
+        <v>1020.3</v>
+      </c>
+      <c r="G18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" outlineLevel="2">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
+        <v>6503</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+      <c r="F19" s="1">
+        <v>2418.74</v>
+      </c>
+      <c r="G19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" outlineLevel="2">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
+        <v>7037</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+      <c r="F20" s="1">
+        <v>910.66</v>
+      </c>
+      <c r="G20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" outlineLevel="2">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1">
+        <v>27717</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>558.48</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" outlineLevel="2">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1">
+        <v>14344</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+      <c r="F22" s="1">
+        <v>3593.87</v>
+      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" outlineLevel="2">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>14364</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+      <c r="F23" s="1">
+        <v>1502.26</v>
+      </c>
+      <c r="G23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" outlineLevel="2">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>12291</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+      <c r="F24" s="1">
+        <v>1230.63</v>
+      </c>
+      <c r="G24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" outlineLevel="2">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>29581</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+      <c r="F25" s="1">
+        <v>1342.5</v>
+      </c>
+      <c r="G25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" outlineLevel="2">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
+        <v>11280</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+      <c r="F26" s="1">
+        <v>2981.69</v>
+      </c>
+      <c r="G26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" outlineLevel="2">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>22334</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+      <c r="F27" s="1">
+        <v>1119.2</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" outlineLevel="2">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>21854</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+      <c r="F28" s="1">
+        <v>2250.03</v>
+      </c>
+      <c r="G28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" outlineLevel="2">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>7670</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+      <c r="F29" s="1">
+        <v>2706.48</v>
+      </c>
+      <c r="G29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" outlineLevel="2">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>17654</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+      <c r="F30" s="1">
+        <v>1104.88</v>
+      </c>
+      <c r="G30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" outlineLevel="2">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>8138</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+      <c r="F31" s="1">
+        <v>3107.44</v>
+      </c>
+      <c r="G31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" outlineLevel="2">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>14090</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+      <c r="F32" s="1">
+        <v>2316.26</v>
+      </c>
+      <c r="G32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" outlineLevel="2">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>15903</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+      <c r="F33" s="1">
+        <v>864.12</v>
+      </c>
+      <c r="G33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" outlineLevel="2">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>24782</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+      <c r="F34" s="1">
+        <v>1029.7</v>
+      </c>
+      <c r="G34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" outlineLevel="2">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>25551</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+      <c r="F35" s="1">
+        <v>1316.1</v>
+      </c>
+      <c r="G35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" outlineLevel="2">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>14091</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+      <c r="F36" s="1">
+        <v>1745.25</v>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" outlineLevel="2">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>16259</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+      <c r="F37" s="1">
+        <v>1476.75</v>
+      </c>
+      <c r="G37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" outlineLevel="2">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>23953</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D38" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+      <c r="F38" s="1">
+        <v>1192.14</v>
+      </c>
+      <c r="G38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" outlineLevel="2">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>16261</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+      <c r="F39" s="1">
+        <v>1537.61</v>
+      </c>
+      <c r="G39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" outlineLevel="2">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>21310</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+      <c r="F40" s="1">
+        <v>1258.82</v>
+      </c>
+      <c r="G40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" outlineLevel="2">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>19468</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+      <c r="F41" s="1">
+        <v>1029.25</v>
+      </c>
+      <c r="G41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" outlineLevel="2">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>21511</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+      <c r="F42" s="1">
+        <v>2421.87</v>
+      </c>
+      <c r="G42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" outlineLevel="2">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>23349</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D43" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+      <c r="F43" s="1">
+        <v>1221.68</v>
+      </c>
+      <c r="G43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" outlineLevel="2">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>20630</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D44" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+      <c r="F44" s="1">
+        <v>5317.64</v>
+      </c>
+      <c r="G44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" outlineLevel="2">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>21855</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+      <c r="F45" s="1">
+        <v>2067.45</v>
+      </c>
+      <c r="G45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" outlineLevel="2">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>7025</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D46" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+      <c r="F46" s="1">
+        <v>1405.15</v>
+      </c>
+      <c r="G46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" outlineLevel="2">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>11981</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D47" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+      <c r="F47" s="1">
+        <v>3634.15</v>
+      </c>
+      <c r="G47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" outlineLevel="2">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>17655</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D48" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+      <c r="F48" s="1">
+        <v>1500.92</v>
+      </c>
+      <c r="G48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" outlineLevel="2">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>21856</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D49" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+      <c r="F49" s="1">
+        <v>3601.48</v>
+      </c>
+      <c r="G49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" outlineLevel="2">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>23952</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+      <c r="F50" s="1">
+        <v>1230.63</v>
+      </c>
+      <c r="G50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" outlineLevel="2">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>21698</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D51" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+      <c r="F51" s="1">
+        <v>959.89</v>
+      </c>
+      <c r="G51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>