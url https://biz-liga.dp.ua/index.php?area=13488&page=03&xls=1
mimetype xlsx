--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -192,646 +192,605 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">24000 ст., E-Studio 166, E-Studio 163, E-Studio 203, E-Studio 205, E-Studio 167, E-Studio 237, E-Studio 165, E-Studio 206, E-Studio 207, E-Studio 167 i, E-Studio 207 i, E-Studio 237 i</t>
         </r>
       </text>
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Toshiba e-Studio 163/165/166/167/181/182/195/203/205/207/211/212/223/225/237/242/243/245/2006/2007/2303/2309/2505/2506/2507/2803/2809/T-1640/T-1810/T-2450/T-2505/T-2507/T-2309, 675 г.</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 5шт -5%</t>
+          <t xml:space="preserve">e-STUDIO 18   22700 стр.  6AJ00000091</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 18   22700 стр.  6AJ00000091</t>
+          <t xml:space="preserve">e-STUDIO 181/182/211/212/242  675g/Cartridge</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 181/182/211/212/242  675g/Cartridge</t>
+          <t xml:space="preserve">e-STUDIO 181/182/211/212/242 EURO Version  675g/Cartridge</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 181/182/211/212/242 EURO Version  675g/Cartridge</t>
+          <t xml:space="preserve">E-Studio 181/182i/182/211/212/212i/242/242i  24 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">E-Studio 181/182i/182/211/212/212i/242/242i  24 500 стор</t>
+          <t xml:space="preserve">e-STUDIO 181/182/211/212/242   24500 стор.  6AJ00000058</t>
         </r>
       </text>
     </comment>
     <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 181/182/211/212/242   24500 стор.  6AJ00000058</t>
+          <t xml:space="preserve">e-STUDIO 2309A/ 2809A/ 2303AM/ 2803AM/ 6AG00007240/6AJ00000155 Black  T-2309EU, 338г /туба</t>
         </r>
       </text>
     </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 2309A/ 2809A/ 2303AM/ 2803AM/ 6AG00007240/6AJ00000155 Black  T-2309EU, 338г /туба</t>
+          <t xml:space="preserve">e-STUDIO 2309A/ 2809A/ 2303AM/ 2803AM/ 6AG00007240/6AJ00000155/6AJ00000215	 Black 17500 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 2309A/ 2809A/ 2303AM/ 2803AM/ 6AG00007240/6AJ00000155/6AJ00000215	 Black 17500 стр.</t>
+          <t xml:space="preserve">T-2320E/T-2340E e-STUDIO 200L/230/230L/232/280/282  675 г</t>
         </r>
       </text>
     </comment>
     <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">T-2320E/T-2340E e-STUDIO 200L/230/230L/232/280/282  675 г</t>
+          <t xml:space="preserve">Toshiba e-Studio 200/202/230/232/280/282/T-2320/T-2340, 675г/ туба</t>
         </r>
       </text>
     </comment>
     <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Toshiba e-Studio 200/202/230/232/280/282/T-2320/T-2340, 675г/ туба</t>
+          <t xml:space="preserve">e-STUDIO232/282</t>
         </r>
       </text>
     </comment>
     <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO232/282</t>
+          <t xml:space="preserve">e-STUDIO 223/ 243/ 195/ 225/ 245</t>
         </r>
       </text>
     </comment>
     <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 223/ 243/ 195/ 225/ 245</t>
+          <t xml:space="preserve">Toshiba e-Studio 195/223/225/243/245 /T-2450, 550г/туба</t>
         </r>
       </text>
     </comment>
     <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Toshiba e-Studio 195/223/225/243/245 /T-2450, 550г/туба</t>
+          <t xml:space="preserve">Toshiba e-Studio 195/223/225/243/245/T-2450, TOMOEGAWA, 5000 копий/туба, с чипом.</t>
         </r>
       </text>
     </comment>
     <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Toshiba e-Studio 195/223/225/243/245/T-2450, TOMOEGAWA, 5000 копий/туба, с чипом.</t>
+          <t xml:space="preserve">E-STUDIO 195 , E-STUDIO 195 I , E-STUDIO 223 , E-STUDIO 225 , E-STUDIO 225 I , E-STUDIO 243 , E-STUDIO 245 , E-STUDIO 245 I Katun Access 675 g / Cartridge, з чипом</t>
         </r>
       </text>
     </comment>
     <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">E-STUDIO 195 , E-STUDIO 195 I , E-STUDIO 223 , E-STUDIO 225 , E-STUDIO 225 I , E-STUDIO 243 , E-STUDIO 245 , E-STUDIO 245 I Katun Access 675 g / Cartridge, з чипом</t>
+          <t xml:space="preserve">e-STUDIO 223/243 black   5900 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 223/243 black   5900 стр.</t>
+          <t xml:space="preserve">T-2505E BLACK для Toshiba e-STUDIO2505/2505H/2505F  CARTRIDGE  6AG00005084</t>
         </r>
       </text>
     </comment>
     <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">T-2505E BLACK для Toshiba e-STUDIO2505/2505H/2505F  CARTRIDGE  6AG00005084</t>
+          <t xml:space="preserve">Toshiba e-Studio 2505/T-2505EU, 360г туба</t>
         </r>
       </text>
     </comment>
     <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Toshiba e-Studio 2505/T-2505EU, 360г туба</t>
+          <t xml:space="preserve">T-2507E BLACK для Toshiba e-STUDIO2006/2506/2007/2507  CARTRIDGE  6AG00005086</t>
         </r>
       </text>
     </comment>
     <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">T-2507E BLACK для Toshiba e-STUDIO2006/2506/2007/2507  CARTRIDGE  6AG00005086</t>
+          <t xml:space="preserve">T2507E BLACK для Toshiba e-STUDIO2006/2506/2007/2507  CARTRIDGE</t>
         </r>
       </text>
     </comment>
     <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">T2507E BLACK для Toshiba e-STUDIO2006/2506/2007/2507  CARTRIDGE</t>
+          <t xml:space="preserve">Toshiba e-Studio 2006/ 2007/2506/2507/T-2507E/6AG00005086, T-2507E</t>
         </r>
       </text>
     </comment>
     <comment ref="C41" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Оригинальный тонер ToshibaT-2802E на 17500 отпечатков А4 формата 5% заполнения.
 Подходит к e-STUDIO2802AM, e-STUDIO2802AF  6AG00006405/ 6AJ00000158</t>
         </r>
       </text>
     </comment>
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Toshiba e-Studio 2802/6AG00006405/T-2802EU, 338г/туба</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Toshiba e-Studio 2802/6AG00006405/T-2802EU, 338г/туба</t>
+          <t xml:space="preserve">e-STUDIO2508A 6AJ00000151/ 6AJ00000190</t>
         </r>
       </text>
     </comment>
     <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO2508A 6AJ00000151/ 6AJ00000190</t>
+          <t xml:space="preserve">e-STUDIO 3511/ 4511/ CARTRIDGE/ 6AJ00000040</t>
         </r>
       </text>
     </comment>
     <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">e-STUDIO 3511/ 4511/ CARTRIDGE/ 6AJ00000040</t>
+          <t xml:space="preserve">Toshiba T-3500E for e-Studio 28/35/45  450g / Cartridge</t>
         </r>
       </text>
     </comment>
     <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Toshiba T-3500E for e-Studio 28/35/45  450g / Cartridge</t>
+          <t xml:space="preserve">T-4530E для e-STUDIO255/305/355/455 6AJ00000055/6AK00000134</t>
         </r>
       </text>
     </comment>
     <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">T-4530E для e-STUDIO255/305/355/455 6AJ00000055/6AK00000134</t>
+          <t xml:space="preserve">Toshiba e-Studio 255/355/455/205L/205SE/T-4530E, 700г/туба</t>
         </r>
       </text>
     </comment>
     <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Toshiba e-Studio 255/355/455/205L/205SE/T-4530E, 700г/туба</t>
+          <t xml:space="preserve">256SE/ 306SE/ 356SE/ 459SE /506SE/ 6AJ00000086</t>
         </r>
       </text>
     </comment>
     <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">256SE/ 306SE/ 356SE/ 459SE /506SE/ 6AJ00000086</t>
+          <t xml:space="preserve">Toshiba e-Studio 206/256/306/356/456/506/T-4590EU, 700г/туба</t>
         </r>
       </text>
     </comment>
     <comment ref="C50" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba e-Studio 257/307/357/457/507/ 257s/307s/357s/457s/T-5070EU, 700г/туба</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Toshiba лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж зі скріпками Toshiba e-Studio 281C/3511 Staple-600 к MG-1004 РОЗПРОДАЖ!</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1600,  e-STUDIO 16/20/25 , туба, 335 г, IPM</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1600,  e-STUDIO 16/20/25 , туба, 335 г, оригінал</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, 675 г,  TKT17  IPM</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, 675 г, Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, 675 г, Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, 675 г, Performance, KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1640E,  e-STUDIO 163/166 , туба, PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1640E, туба,  6AJ00000024/6AJ00000186</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1640E-5K,  e-STUDIO 163/166 , туба, 5900 стр., оригінал</t>
-  </si>
-[...4 lines deleted...]
-    <t>%</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1800E,  e-STUDIO 18 , туба, 22700 стр., 6AJ00000091</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1810E,  e-STUDIO 181 , туба,  15100026  24500 стр., Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1810E,  e-STUDIO 181 , туба, 24500 стор.  TKT20  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1810E,  e-STUDIO 181 , туба, 675 г  PN-T1810GL  Patron Green Label</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-1810E, туба,  6AJ00000058</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-2309E e-STUDIO 2309A/ 2809A/ 2303AM/ 2803AM/ 6AG00007240/ чорний  TKT29  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-2309E, туба,  6AJ00000155/6AG00007240</t>
   </si>
   <si>
     <t>Тонер-картридж Toshiba T-2320E, e-STUDIO230L/280, туба, оригінал.</t>
   </si>
@@ -1326,51 +1285,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1499,1072 +1458,965 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>5172</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15902</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>839.0599999999999</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>1915</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3707909000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>946.46</v>
+        <v>963.38</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>9835</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1085.64</v>
+        <v>1105.04</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>11029</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>3707909000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1450.8</v>
+        <v>1476.73</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>11115</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>3707909000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1633.38</v>
+        <v>1662.58</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>9842</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>3707909000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2046.87</v>
+        <v>2083.46</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>19184</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1020.3</v>
+        <v>1038.54</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>6503</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2418.74</v>
+        <v>2461.98</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>7037</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>910.66</v>
+        <v>926.9400000000001</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>27717</v>
+        <v>14344</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>558.48</v>
-[...6 lines deleted...]
-      </c>
+        <v>3658.12</v>
+      </c>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>14344</v>
+        <v>14364</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>3593.87</v>
+        <v>1529.11</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>14364</v>
+        <v>12291</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1502.26</v>
+        <v>1252.63</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>12291</v>
+        <v>29581</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1230.63</v>
+        <v>1366.5</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>29581</v>
+        <v>11280</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1342.5</v>
+        <v>3035</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>11280</v>
+        <v>22334</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2981.69</v>
+        <v>1139.21</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>22334</v>
+        <v>21854</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1119.2</v>
+        <v>2290.25</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>21854</v>
+        <v>7670</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>2250.03</v>
+        <v>2754.86</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>7670</v>
+        <v>17654</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2706.48</v>
+        <v>1124.63</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>17654</v>
+        <v>8138</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1104.88</v>
+        <v>3162.99</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>8138</v>
+        <v>14090</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>3107.44</v>
+        <v>2357.67</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>14090</v>
+        <v>15903</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2316.26</v>
+        <v>879.5700000000001</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>15903</v>
+        <v>24782</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>864.12</v>
+        <v>1048.11</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>24782</v>
+        <v>25551</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1029.7</v>
+        <v>1339.63</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>25551</v>
+        <v>14091</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1316.1</v>
+        <v>1776.45</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>14091</v>
+        <v>16259</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1745.25</v>
+        <v>1503.15</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>16259</v>
+        <v>23953</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1476.75</v>
+        <v>1213.45</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>23953</v>
+        <v>16261</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1192.14</v>
+        <v>1565.1</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>16261</v>
+        <v>21310</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1537.61</v>
+        <v>1281.32</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>21310</v>
+        <v>19468</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1258.82</v>
+        <v>1047.65</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>19468</v>
+        <v>21511</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1029.25</v>
+        <v>2465.17</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>21511</v>
+        <v>23349</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>2421.87</v>
+        <v>1243.52</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>23349</v>
+        <v>20630</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1221.68</v>
+        <v>5412.71</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>20630</v>
+        <v>21855</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>5317.64</v>
+        <v>2104.41</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>21855</v>
+        <v>7025</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>2067.45</v>
+        <v>1430.27</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>7025</v>
+        <v>11981</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1405.15</v>
+        <v>3699.12</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>11981</v>
+        <v>17655</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>3634.15</v>
+        <v>1527.75</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>17655</v>
+        <v>21856</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1500.92</v>
+        <v>3665.86</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>21856</v>
+        <v>23952</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>3601.48</v>
+        <v>1252.63</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>23952</v>
+        <v>21698</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1230.63</v>
+        <v>977.05</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:9" outlineLevel="2">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" s="1"/>
-      <c r="B51" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I52" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>