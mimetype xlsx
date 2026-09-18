--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -32,528 +32,588 @@
     <sheet name="Вибрані елементи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Sharp MX-M260/261/M310/311/312/AR-2608/2628/5726/5731, MX312GT</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C12" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Sharp AR-M256/257/258/ 316/317/318/5625/5631, 745г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C12" authorId="0">
+    <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-5015/5120/5316/5320  16000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C13" authorId="0">
+    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-5015/ 5020/5120/5220/ 5316/ 5320  16 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR5015/5020/5316/5320/ 5120/5220/AL2080, 537г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR5516/5520/AR020LT, 547г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR5516G / 5516NG / 5520G / 5520NG / 5520NRU, 16 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-5516/AR-5520 Series  16 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5516/5520/AR020T</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ARM160/ ARM205/ AR163/ AR201/ AR206/ ARM165/ ARM207  16 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-162/AR-163/AR-164/AR-201/AR-206/AR-207/AR-M160/AR-M162/AR-M165/AR-M205/AR-M207  16 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Sharp AR 250/281/285/287/336/337/405/407  AR-330LT, AR-400LT   700 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-M350/450/AR450T, 814г/ туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR 280/300/350/450/P350/P450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-M355/455, 814г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MX 206GT/MX-M160D/MX-M200D</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-5618/AR-5620/AR-5623 Series, MX-M182/MX-M202D/MX-M232D  16 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5618/5620/5623/MX-M182/202/232/, MX235GT</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5618/5620/5623/M182/202/232/ MX235NT 537г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5618/5620/5623/MX235NT/M182/202/232, с чипом, MITSUBISHI, 16000 копий/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-5618/AR-5620/AR-5623 Series, MX-M182/MX-M202D/MX-M232D  16 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-6020/ 6023/ 6026/ 6031  20 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AR-6020/ 6023/ 6026/ 6031  20 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер-катридж 25K сумістний з MXM260, MXM310, AR5726, AR5731</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Sharp AR-5726/5731/MX-260/264/310/314/354, MX312GT</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">2314/SF2414/SF2514  SF-234LT, 200g/Cartridge</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Sharp лазерні монохромні</t>
   </si>
   <si>
+    <t>Картридж Sharp MX312GT  TMX312  TONER-TANK</t>
+  </si>
+  <si>
+    <t>new</t>
+  </si>
+  <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
     <t>Тонер-картридж Sharp AR 310L  TKS14  IPM</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер-картридж Sharp AR-016T  AR016LT</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-016T  PN-AR016TGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-016T  TKS08  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-020LT  TKS16  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-020T/AR-020LT  AR020LT</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-020T/AR-020LT  PN-AR020TGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-020T/AR-020LT  PTAR-5516  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-202LT/AR-202T  AR202LT/AR202T</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-202T  PN-AR202TGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Тонер-картридж Sharp AR-330LT, AR-335/250/281/285/287/336, KATUN</t>
+  </si>
+  <si>
     <t>Тонер-картридж Sharp AR-M350/450/AR450T, 814г, туба  TKS10  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-M350/450/AR450T, 814г, туба,  14900025  Integral РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-M355/455 814г туба  TKS11  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX206GT  MX206GT</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX235GT  MX235GT</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX235GT  PTMX-235  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX235GT  TKS21  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX235GT  WDMX235GT  WELLDO</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX235GT MX-235GT  PN-MX235GTGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX237GT  MX237GT</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX237GT  PN-MX237GTGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX312GT  MX312GT</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp MX312GT  PTMX-312  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Sharp SF 2314/SF2414/SF2514  SF-234LT, 200g/туба , KATUN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -958,51 +1018,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I34"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1119,586 +1179,707 @@
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>17185</v>
+        <v>35055</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1624.45</v>
+        <v>1453.93</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>5952</v>
+        <v>17185</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2768.64</v>
+        <v>1622.64</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>29576</v>
+        <v>5952</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1451.52</v>
+        <v>2765.55</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>10025</v>
+        <v>29576</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1165.25</v>
+        <v>1449.9</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>17184</v>
+        <v>10025</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1214.98</v>
+        <v>1163.95</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>11679</v>
+        <v>17184</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2796.42</v>
+        <v>1213.62</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>29577</v>
+        <v>11679</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1397.76</v>
+        <v>2793.3</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>29948</v>
+        <v>29577</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1102.08</v>
+        <v>1396.2</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>7965</v>
+        <v>29948</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>3047.74</v>
+        <v>1100.85</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>29578</v>
+        <v>7965</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1241.86</v>
+        <v>3044.34</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>18342</v>
+        <v>29578</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1108.8</v>
+        <v>1240.47</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>13496</v>
+        <v>6749</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>672</v>
+        <v>1376.06</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>17653</v>
+        <v>18342</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1960.45</v>
+        <v>1107.56</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>25456</v>
+        <v>13496</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>3239.94</v>
+        <v>671.25</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>16492</v>
+        <v>17653</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2075.58</v>
+        <v>1958.26</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>19222</v>
+        <v>25456</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1201.54</v>
+        <v>3236.32</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>18423</v>
+        <v>16492</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1108.8</v>
+        <v>2073.27</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>28303</v>
+        <v>19222</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1164.8</v>
+        <v>1200.2</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>28302</v>
+        <v>18423</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1623.55</v>
+        <v>1107.56</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>23778</v>
+        <v>28303</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>3293.7</v>
+        <v>1163.5</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>29579</v>
+        <v>28302</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1774.08</v>
+        <v>1621.74</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>16507</v>
+        <v>23778</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>3894.02</v>
+        <v>3290.02</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
+        <v>29579</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+      <c r="F33" s="1">
+        <v>1772.1</v>
+      </c>
+      <c r="G33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" outlineLevel="2">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>16507</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+      <c r="F34" s="1">
+        <v>3889.67</v>
+      </c>
+      <c r="G34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" outlineLevel="2">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
         <v>19223</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I34" s="1"/>
+      <c r="C35" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+      <c r="F35" s="1">
+        <v>1706.32</v>
+      </c>
+      <c r="G35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" outlineLevel="2">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>10839</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+      <c r="F36" s="1">
+        <v>778.2</v>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>