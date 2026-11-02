--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -441,98 +441,95 @@
           <t xml:space="preserve">Sharp AR-5726/5731/MX-260/264/310/314/354, MX312GT</t>
         </r>
       </text>
     </comment>
     <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2314/SF2414/SF2514  SF-234LT, 200g/Cartridge</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Sharp лазерні монохромні</t>
   </si>
   <si>
     <t>Картридж Sharp MX312GT  TMX312  TONER-TANK</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR 310L  TKS14  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-016T  AR016LT</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-016T  PN-AR016TGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-016T  TKS08  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-020LT  TKS16  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-020T/AR-020LT  AR020LT</t>
   </si>
   <si>
     <t>Тонер-картридж Sharp AR-020T/AR-020LT  PN-AR020TGL  Green Label Patron</t>
   </si>
@@ -1191,683 +1188,631 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>35055</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>3707909000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>17185</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1622.64</v>
+        <v>1651.64</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>5952</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2765.55</v>
+        <v>2814.99</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29576</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1449.9</v>
+        <v>1475.82</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>10025</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1163.95</v>
+        <v>1184.76</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>17184</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1213.62</v>
+        <v>1235.32</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>11679</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2793.3</v>
+        <v>2843.23</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29577</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29948</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1100.85</v>
+        <v>1120.53</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>7965</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>3044.34</v>
+        <v>3098.77</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>29578</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1240.47</v>
+        <v>1262.65</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>6749</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1376.06</v>
+        <v>1400.66</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>18342</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1107.56</v>
+        <v>1127.36</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>13496</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+      <c r="F24" s="1">
+        <v>683.25</v>
+      </c>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="1" t="s">
         <v>29</v>
-      </c>
-[...14 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>17653</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1958.26</v>
+        <v>1993.27</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>25456</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>3236.32</v>
+        <v>3294.18</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>16492</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>2073.27</v>
+        <v>2110.33</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>19222</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1200.2</v>
+        <v>1221.65</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>18423</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1107.56</v>
+        <v>1127.36</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>28303</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1163.5</v>
+        <v>1184.3</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>28302</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1621.74</v>
+        <v>1650.73</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>23778</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>3290.02</v>
+        <v>3348.84</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>29579</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1772.1</v>
+        <v>1803.78</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>16507</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>3889.67</v>
+        <v>3959.21</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>19223</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1706.32</v>
+        <v>1736.82</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>10839</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>778.2</v>
+        <v>792.11</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>