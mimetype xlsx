--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -208,1418 +208,1475 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2018/2022/2025/2030, FC8-0183</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ M1536dnf, RC2-9515 ЛІВИЙ</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon MF4150/MF4140/MF4122/MF4120/i-SENSYS MF4150/MF4140/MF4120/MF4100, FC7-3647-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Professional M1536/CP1525  RC2-9531-000000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2018/2022/2025/2030 Canon FC8-0164-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR-1018/1019/1022/1023, FL2-3908</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102 / 1005 / 1006 / 1505 / M1132 / 1212 / 1214 / 1217 / М127, RC2-1070</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1665/SCX-3200/3205/3205W JC91-00985A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2165W / SCX-3405 / SCX-3400 / M2070 / M2020 / M2022 / M2026</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР LJ Professional M1536 / P1566 / P1606 / CP1525, RM1-7498</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon ir2530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA 1611, Di1611, 7216, 162, 180, 210, 7115, 7115F, 7118, 7118F, 7216, 7220, Di152, Di152f, Di183, Di183f, Di2011, Di1811</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA 1611, Di1611, 7216, 162, 180, 210, Di152, Di152f, Di183, Di183f, Di2011, Di1811P, K7218, K7220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MINOLTA 1611, Di1611, 7216, 162, 180, 210, Di152, Di152f, Di183, Di183f, Di2011, Di1811P, K7218, K7220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Головний двигун Canon MF211 / MF211 / MF212 / MF216 / MF22 / MF224 / MF227 / MF229 / MF232 / MF236 / MF244 / MF247 / MF249 / MF264 / MF267 / MF269, FM1-G033-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402 / M403/M404/M426/M428/M427/M501/M506/ M527 RM2-8684-000CN / RM2-8684-00000 / RH7-1613 / RM2-7804/RM2-9531</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Professional M1536 / P1566 / P1606 / LBP6200, RM1-7544   RM1-7624   RM1-7625 70262370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, Color LaserJet Pro MFP M477fnw, Color LaserJet Pro MFP M477fdw, Color LaserJet Pro MFP M477fdn, Color LaserJet Pro MFP M377dw. ADF Mylar Strip.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RM1-6434/RM1-6434-000CN HP LJ P2035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400 M401 RM1-9145-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2015/P2014/M2727/LBP3410/8330/LBP3310/3370, RC1-3490-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2015/P2014/M2727/LBP3410/8330/LBP3310/3370, RC1-3490-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A0XX373100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A0XX374000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CARRIAGE ASSY ULY D ROHS SV, Q1292-67040</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet 500 / 800 / 820 / Matchprint Inkjet Proofing Sys 5042 / 5060 / 5560, C7769-60376/C7769-69376/C7769-60151/C7769-69272</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML4210ND/SL-M3375/3870/3875/4070/4075/3820D/4020/3700/3710, JC90-01143B</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 423,363, 283, 223</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">A143PP7Y00 PW Board Assy</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson GT-1500, 1504238</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/165/184/185 A0XXPP3D00</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/165/184/185 A0XXPP7C00</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF4410/4450/4570/4430/4550/4580/D550/520 // FK3-1164-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF211 / MF212 / MF216 / MF224 / MF227 / MF229 / MF232 / MF236 / MF244 / MF247 / MF249 / MF264 / MF267 / MF269, FK4-2086-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF3010 / MF4410 / MF4450 / MF4570 / MF4430 / MF4550 / MF4580 / D550 / D520 / MF4730 / MF4750 / MF4890 / MF4870 / MF4780 / Fax-L418s, FK3-1153-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402 / M403 / M426 / M427/ M428 RM2-5392-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon lbp212 / lbp214 / lbp215 / mf421 /mf426 / mf428 /mf 429</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Professional M1132/M1212/M1214/M1216/M1217</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FX-890, 1274547</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M1005 / M1120 / Color CM2, Q5584-60001-01  аналог Q5484-60001-01  В КОМПЛЕКТ ШНЕК НЕ ВХОДИТЬ!!!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Входит в состав планшетного сканера HP M2727 CB532-67905/HP M1522 CB534-67903</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Toshiba E-studio 165/167/205/207/237, 6LE58625000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Направляюча картриджа Samsung ML-1400 / 1510 / 1710 / 1750 / SCX-4200 / SCX-4100 / WC-3119 / Pe120 / 120i, JC72-00984A   JC72-00985A   032N00390   032N00433   032N00391   032N00434 Ліва + права</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Направляюча картриджа Samsung ML-1400 / 1510 / 1710 / 1750 / SCX-4200 / SCX-4100 / WC-3119 / Pe120 / 120i, JC72-00984A   JC72-00985A   032N00390   032N00433   032N00391   032N00434 Ліва + права</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Направляюча картриджа Samsung ML-1400 / 1510 / 1710 / 1750 / SCX-4200 / SCX-4100 / WC-3119 / Pe120 / 120i, JC72-00984A   JC72-00985A   032N00390   032N00433   032N00391   032N00434 Ліва + права</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR-2018/2022/2025/2030, FC8-0256-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF4150/MF4140/MF4122/MF4120, FC7-3558-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR-2520 / iR-2525 / R-2530 / R-2535 / iR-2545</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet 815/CC800PS/820 MFP/500/800, C7769-60390   C7769-60163   C7769-60246</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DesignJet T100 / T120 / T125 / T130 / T520 / T525 / T530 / T730 / T830, CQ890-67108   CQ890-67091   CQ890-67066   CQ890-67017   CQ890-67090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C200/C220/C280/C360 A02ER72700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M125, CZ172-60134</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M604n, M604dn, M605n, M605dn, M606dn  RM2-7682-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO MFP M125nw/M126nw, CZ183-60102</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro MFP M426 / M427 / M274 / M277, B3Q10-60139</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Панель управління HP LJ M428fdn / M428dw / M428fdw / M429dw / M429fdn / M429fdw / M329dn / M329dw, W2Q13-60103/W2Q13-60002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI MB472dnw / MB492dn / B412dn / B432dn / B512dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Ent 500 MFP M525 / M521 / P3015, RM1-6325/RM1-6266</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di152 4163522101</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Di152 4163523701</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Cis Drive Motor Assembly. FM0-0553</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita P2040dn / P2040dw / P2235dn / P2235dw / M2040dn / M2540dn / M2540dw / M2135dn / M2635dn / M2635dw / M2640idw / M2735dw, 302RV94020/302RV94021</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Mita P2040dn / P2040dw / P2235dn / P2235dw / M2040dn / M2540dn / M2540dw / M2135dn / M2635dn / M2635dw / M2640idw / M2735dw, 302RV94020/302RV94021</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P3015/ P3015DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P3015/ P3015DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon ir2530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6LE58886000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 9000/9050 HP Sensor Flag, RB2-6035/RB2-6035-000CN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ CM1312 MFP Original / RC2-1872</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon ir2530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР LJ P4014/ P4015/ P4515 Tray 2 pick-up solenoid - Mounts on the paper pic</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF216n / MF217w / MF226dn / MF237w / MF244dw, FL3-5071-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP: LaserJet Pro MFP M429fdw, LaserJet Pro MFP M429fdn, LaserJet Pro MFP M429dw, LaserJet Pro MFP M428fdw, LaserJet Pro MFP M428fdn, LaserJet Pro MFP M428dw, LaserJet Pro MFP M427, LaserJet Pro MFP M426, LaserJet Pro MFP M329dw, LaserJet Pro MFP M329dn, Color LaserJet Pro MFP M477fnw, Color LaserJet Pro MFP M477fdw, Color LaserJet Pro MFP M477fdn, Color LaserJet Pro MFP M377dw. ADF Mylar Strip.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP DeskJet 1180C / 1220 / 1280 / 1600 / 9300 Encoder strip  Clear strip with position marks  C2693-67082   C2693-67015</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пружина 1611, Di1611, 7216, 7621, 7622, 7616, bizhub 162, 163, 180, 181, 210, 211, 220, Di152, Di152f, Di183, Di183f, Di2011, Di1811P, K7218, K7220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon  iR1133 / FL3-3540</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4828FN / ML1610 / 2850D / 2851ND JC61-02702A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta bizhub 164/184/7718/7818/7719/ 7723/6180 215/235/185/195/206/ 216/236/246/266/306 A0XX374200/A0XX374000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RC1-1957-000CN/FC7-3621-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">e-STUDIO 163/166</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2520/2525/2530/2535/2545 / iR-ADV-4025i/4051i/4045i/4035i, FC9-0612</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Штіфт  Pin/Front  KONICA MINOLTA Bizhub 164/165/184/185/195/215/235. Стопор фотобарабана.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Різне</t>
   </si>
   <si>
     <t>Core ADF центральна частина HP LJ Pro M277 / M426  скануюча лінійка в комплект не входить   B3Q10-002/ C5F98-60110-002</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Активатор датчика виходу HP LJ 9000, RB2-5982 CET  CET1411</t>
   </si>
   <si>
     <t>Блок дуплекса P3010D/M6700D/M7100DN Pantum  301022233001</t>
   </si>
   <si>
     <t>Блок лазера P2500/M6500 Pantum  301022055001</t>
   </si>
   <si>
     <t>Блок лазера P3010D/M6700D/M7100DN Pantum  301022229001</t>
   </si>
   <si>
     <t>Блок проявления  DEVELOPING ASSEMBLY  Canon iR-2206/iR-2224, FM1-V225-000000</t>
   </si>
   <si>
     <t>Блок сканера  лазер  HP LaserJet Pro M1132/M1136/M1212nf  RM1-6878</t>
   </si>
   <si>
     <t>Блок сканера  лазер  HP LJ P2015 / P2014 / M2727 MFP, RM1-4262 / RM1-4154</t>
   </si>
   <si>
     <t>Блок сканера  лазер  Samsung SCX-3400/F/3405/ML-1860/2070/1865/2160, HP LJ M107/M135 JC97-03775B/ JC97-04271A</t>
   </si>
   <si>
     <t>Бушинг вала виходу паперу Samsung ML-1660/1665/2950 JC61-01177A/JC61-03782A</t>
   </si>
   <si>
     <t>Бушинг вала виходу паперу Samsung ML-1660/1665/2950, HP LJ M135A JC61-01177A/JC61-03782A Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Бушинг ролика виходу ф'юзера HP LJ P3015 правий CET  CET2672</t>
   </si>
   <si>
     <t>Бушинг ролика выхода фьюзера HP LJ P3015 лівий CET  CET2671</t>
   </si>
   <si>
     <t>Важіль LEVER, PRESSURE RELEASE, FRONT Canon iR2018/2022/2025/2030, FC8-0183</t>
   </si>
   <si>
+    <t>Важіль пічки HP LaserJet M1536dnf  лівий   RC2-9515</t>
+  </si>
+  <si>
     <t>Важіль приводу картріджа imageCLASS Canon MF4150/MF4140/MF4122/MF4120/i-SENSYS MF4150/MF4140/MF4120/MF4100, FC7-3647-000000</t>
   </si>
   <si>
+    <t>Важіль шарнірний HP LaserJet Professional M1536/CP1525  RC2-9531-000000</t>
+  </si>
+  <si>
     <t>Вал вертикальної подачі паперу Canon iR2018/2022/2025/2030 Canon FC8-0164-000000</t>
   </si>
   <si>
     <t>Вал виходу паперу Canon iR-1018/1019/1022/1023, FL2-3908</t>
   </si>
   <si>
     <t>Вал виходу паперу в зборі HP LJ P1102 / 1005 / 1006 / 1505 / M1132 / 1212 / 1214 / 1217 / М127, RC2-1070</t>
   </si>
   <si>
     <t>Вал виходу термовузла Samsung ML-1660/1665/SCX-3200/3205/3205W JC91-00985A</t>
   </si>
   <si>
     <t>Вал механізму подачі паперу Samsung ML-2165W / SCX-3405 / SCX-3400 JC66-03068A</t>
   </si>
   <si>
     <t>Вихідноий лоток до принтеру НР LJ Professional M1536 / P1566 / P1606 / CP1525, RM1-7498</t>
   </si>
   <si>
     <t>Втулка Canon COLLAR, FIXING DELIVERY, FC5-1358</t>
   </si>
   <si>
     <t>Втулка підшипника Konica Minolta 4021016602 Di1611, 7216</t>
   </si>
   <si>
     <t>Гвинт Konica Minolta 4021560601 Di1611, 7216</t>
@@ -1636,53 +1693,50 @@
   <si>
     <t>Головний мотор HP LJ Pro M402 / M403/M404/M426/M428/M427/M501/M506/ M527 RM2-8684-000CN / RM2-8684-00000 / RH7-1613 / RM2-7804/RM2-9531</t>
   </si>
   <si>
     <t>Головний мотор HP LJ Professional M1536 / P1566 / P1606 / LBP6200, RM1-7544   RM1-7624   RM1-7625 70262370</t>
   </si>
   <si>
     <t>Датчик виходу паперу P3010D/M6700D/M7100DN Pantum  301022231001</t>
   </si>
   <si>
     <t>Датчик виходу фьюзера HP LJ P3015, SNR-P3005-Fuser CET  CET2673</t>
   </si>
   <si>
     <t>Датчик паперу M6700D/M7100DN Pantum  301022293001</t>
   </si>
   <si>
     <t>Датчик паперу в сборі P2500/M6500 Pantum  301022069001</t>
   </si>
   <si>
     <t>Дверцята картриджу HP LJ P2035 Pen Access Door, RM1-6434/RM1-6434-000CN</t>
   </si>
   <si>
     <t>Дверцята картриджу HP LJ Pro 400 M401 RM1-9145-000CN</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Двигун ADF M6700D/M7100DN Pantum  301022301001</t>
   </si>
   <si>
     <t>Двигун P3010D/M6700D/M7100DN Pantum  301022163001</t>
   </si>
   <si>
     <t>Двигун для P2500/ M6500/ M6550/ M6600 Pantum  301022057001</t>
   </si>
   <si>
     <t>Двигун сканера M6700D/M7100DN Pantum  301020094001</t>
   </si>
   <si>
     <t>Дисплей LCD M6700D/M7100DN Pantum  301022319001</t>
   </si>
   <si>
     <t>Дисплей LCD P3010DW/P3300DN Pantum  301022318001</t>
   </si>
   <si>
     <t>Електромагніт подачі паперу P2500/M6500 Pantum  301020051001</t>
   </si>
   <si>
     <t>Замок  фіксатор  пластини лотка HP LJ P2015/P2014/M2727/LBP3310  RC1-3490-VE  VEAYE</t>
   </si>
   <si>
     <t>Замок  фіксатор  пластини лотка HP LJ P2015/P2014/M2727/LBP3410/8330/LBP3310/3370, RC1-3490-000000</t>
@@ -1738,53 +1792,50 @@
   <si>
     <t>Кроковий двигун  мотор  ADF MF4410/4450/4570/4430/4550/4580/D550/520, FK3-1164-000000</t>
   </si>
   <si>
     <t>Кулер P3010D/M6700D/M7100DN Pantum  301022275001</t>
   </si>
   <si>
     <t>Лінійка сканування Canon MF211/MF212 FK4-2086-000</t>
   </si>
   <si>
     <t>Лінійка сканування Canon MF3010 / MF4410 / MF4450 / MF4570 / MF4430 / MF4550 / MF4580 / D550 / D520 / MF4730 / MF4750 / MF4890 / MF4870 / MF4780 / Fax-L418s, FK3-1153-000</t>
   </si>
   <si>
     <t>Лоток 250-лист. касета  лоток 2  HP LJ Pro M402 / M403 / M426 / M427 RM2-5392-000CN</t>
   </si>
   <si>
     <t>Лоток Canon LBP-212/MF428 без переднтої панелі , у комплект ролик відділення не входить  FU2-1855-000</t>
   </si>
   <si>
     <t>Лоток выхода бумаги HP LJ Professional M1132/M1212/M1214/M1216/M1217 RM1-7727/RC3-0827</t>
   </si>
   <si>
     <t>Лоток забору паперу Canon i-SENSYS MF3010  FM0-0549</t>
   </si>
   <si>
-    <t>Лоток, 250-аркуш. касета  лоток 2  HP LJ Pro M402 RM2-5392-010CN/ RM2-5392-000CN/ RM2-5392-010000</t>
-[...1 lines deleted...]
-  <si>
     <t>Маска  накладка лентодержателя  Epson FX-890/2190, 1274547</t>
   </si>
   <si>
     <t>Мотор редуктора сканера HP LJ M1005 / M1120 / Color CM2, Q5584-60001-01  аналог Q5484-60001-01  В КОМПЛЕКТ ШНЕК НЕ ВХОДИТЬ!!!</t>
   </si>
   <si>
     <t>Мотор сканера HP LJ M1522 / M2727, Q3948-60186/Q3066-60222</t>
   </si>
   <si>
     <t>Нажимний механізм кнопки 1 FC-128, HB1-5637</t>
   </si>
   <si>
     <t>Направляюча виходу паперу Toshiba E-studio 165/167/205/207/237, 6LE58625000</t>
   </si>
   <si>
     <t>Направляюча картриджа Samsung ML-1400/1510/1710/1750/SCX-4200 JC72-00984A/JC72-00985A права+ліва  ZIP-SAM-1710-PN  Patron</t>
   </si>
   <si>
     <t>Направляюча картриджа Samsung ML-1400/1510/1710/1750/SCX-4200 JC72-00984A/JC72-00985A права+ліва, Foshan</t>
   </si>
   <si>
     <t>Направляюча картриджа Samsung ML-1400/1510/1710/1750/SCX-4200 JC72-00984A/JC72-00985A/032N00390</t>
   </si>
   <si>
     <t>Направляюча паперу з касети IR-2018/2022/2025/2030, FC8-0256-000000</t>
@@ -1829,50 +1880,53 @@
     <t>Передня частина PN307 OKI MB472dnw / MB492dn / B412dn / B432dn / B512dn, 44561503</t>
   </si>
   <si>
     <t>Перемикач P3010D/M6700D/M7100DN Pantum  301022276001</t>
   </si>
   <si>
     <t>Підйомник лотка 1 HP LJ Ent 500 MFP M525 / M521 / P3015, RM1-6325/RM1-6266</t>
   </si>
   <si>
     <t>Підшипник вала передачі P3010D/M6700D/M7100DN Pantum  301022317001</t>
   </si>
   <si>
     <t>Пластина передачі P3010D/M6700D/M7100DN Pantum  301022295001</t>
   </si>
   <si>
     <t>Плівка Minolta Di152 4163522101</t>
   </si>
   <si>
     <t>Плівка Minolta Di152 4163523701</t>
   </si>
   <si>
     <t>Привід сканера Canon Cis Drive Motor Assembly. FM0-0553</t>
   </si>
   <si>
     <t>Привід термоблоку Kyocera Mita P2040dn/P2040dw/P2235dn/P2235dw/M2040dn 302RV94021</t>
+  </si>
+  <si>
+    <t>Привід термоблоку Kyocera Mita P2040dn/P2040dw/P2235dn/P2235dw/M2040dn 302RV94021 AHK</t>
   </si>
   <si>
     <t>Привід фотобарабана в зборі для HP P3015/ P3015DN RC2-7812</t>
   </si>
   <si>
     <t>Привід фотобарабана в зборі для HP P3015/ P3015DN RC2-7812  Used</t>
   </si>
   <si>
     <t>Пружина iR-2270/2870/3570/4570/2230 Canon Paper Guide Spring, FC5-1368</t>
   </si>
   <si>
     <t>Пружина кришки Toshiba SPG-T-GUIDE-OPEN-2 6LE58886000</t>
   </si>
   <si>
     <t>Ричаг датчику виходу паперу LJ 9000/9050 HP Sensor Flag, RB2-6035/RB2-6035-000CN</t>
   </si>
   <si>
     <t>Ричаг правий HP LJ CM1312 MFP Original / RC2-1872</t>
   </si>
   <si>
     <t>Ролик Canon GUIDE, PAPER DELIVERY, FC9-1556</t>
   </si>
   <si>
     <t>Скло сканера HP LJ M130a GLAS 130  3205568</t>
   </si>
@@ -2346,51 +2400,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I133"/>
+  <dimension ref="A1:I135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2519,2775 +2573,3069 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27568</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8302490090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>3913.73</v>
+        <v>3909.36</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>32441</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>160.83</v>
+        <v>160.65</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28119</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>810.88</v>
+        <v>809.98</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28120</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1792</v>
+        <v>1790</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28121</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>3546.82</v>
+        <v>3542.86</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33747</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>6483.01</v>
+        <v>6475.77</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>31796</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1075.2</v>
+        <v>1074</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21870</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>840</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34013</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1455.55</v>
+        <v>1453.93</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>27291</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>225.79</v>
+        <v>225.54</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30373</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>98.11</v>
+        <v>98</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30108</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>90.5</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30107</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>90.5</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>23472</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>163.52</v>
+        <v>163.34</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>21747</v>
+        <v>35081</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>242.37</v>
+        <v>289.53</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>22886</v>
+        <v>21747</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>913.92</v>
+        <v>242.1</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>23691</v>
+        <v>35080</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>431.42</v>
+        <v>181.24</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>23595</v>
+        <v>22886</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>397.82</v>
+        <v>912.9</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>29912</v>
+        <v>23691</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>616.45</v>
+        <v>430.94</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>30593</v>
+        <v>23595</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>348.99</v>
+        <v>397.38</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>18027</v>
+        <v>29912</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>739.2</v>
+        <v>615.76</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>23645</v>
+        <v>30593</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>127.68</v>
+        <v>348.6</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>22188</v>
+        <v>18027</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
-        <v>8443999010</v>
+        <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>218.62</v>
+        <v>738.38</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>22187</v>
+        <v>23645</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
-        <v>7318155100</v>
+        <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>353.02</v>
+        <v>127.54</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>22189</v>
+        <v>22188</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
-        <v>7318155100</v>
+        <v>8443999010</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>275.97</v>
+        <v>218.38</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>28126</v>
+        <v>22187</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="D36" s="1">
+        <v>7318155100</v>
+      </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1013.38</v>
+        <v>352.63</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>31307</v>
+        <v>22189</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
-        <v>8443</v>
+        <v>7318155100</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1288.45</v>
+        <v>275.66</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>32256</v>
+        <v>28126</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>739.2</v>
+        <v>1012.25</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>32336</v>
+        <v>31307</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
-        <v>8443999090</v>
+        <v>8443</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>945.73</v>
+        <v>1287.01</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>28127</v>
+        <v>32256</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>315.39</v>
+        <v>738.38</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>27920</v>
+        <v>32336</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>358.4</v>
+        <v>944.67</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>28128</v>
+        <v>28127</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>315.39</v>
+        <v>315.04</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>28129</v>
+        <v>27920</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="D43" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>679.17</v>
+        <v>358</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>24839</v>
+        <v>28128</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1236.48</v>
+        <v>315.04</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>34810</v>
+        <v>28129</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="D45" s="1"/>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>2257.92</v>
+        <v>678.41</v>
       </c>
       <c r="G45" s="1"/>
       <c r="H45" s="5" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>28130</v>
+        <v>24839</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D46" s="1"/>
+      <c r="D46" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>608.38</v>
+        <v>1235.1</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>28131</v>
+        <v>34810</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D47" s="1">
-        <v>8501200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>638.85</v>
+        <v>2255.4</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>28132</v>
+        <v>28130</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>679.17</v>
+        <v>607.71</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>28133</v>
+        <v>28131</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D49" s="1"/>
+      <c r="D49" s="1">
+        <v>8501200090</v>
+      </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>1013.38</v>
+        <v>638.14</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>28134</v>
+        <v>28132</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>608.38</v>
+        <v>678.41</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>28135</v>
+        <v>28133</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>608.38</v>
+        <v>1012.25</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>28136</v>
+        <v>28134</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>750.4</v>
+        <v>607.71</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>30552</v>
+        <v>28135</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D53" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D53" s="1"/>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>187.26</v>
+        <v>607.71</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>18937</v>
+        <v>28136</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D54" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D54" s="1"/>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>252.22</v>
+        <v>749.5599999999999</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>19558</v>
+        <v>30552</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D55" s="1">
-        <v>8443999010</v>
+        <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>49.28</v>
+        <v>187.06</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>19556</v>
+        <v>18937</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D56" s="1">
-        <v>8443999010</v>
+        <v>8302490090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>215.94</v>
+        <v>251.94</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>20222</v>
+        <v>19558</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="1">
-        <v>8443999090</v>
+        <v>8443999010</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>17660.16</v>
+        <v>49.23</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>26567</v>
+        <v>19556</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D58" s="1">
-        <v>8443999090</v>
+        <v>8443999010</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>13672.96</v>
+        <v>215.7</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>23902</v>
+        <v>20222</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>3503.36</v>
+        <v>17640.45</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>28733</v>
+        <v>26567</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>232.51</v>
+        <v>13657.7</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>32118</v>
+        <v>23902</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D61" s="1"/>
+      <c r="D61" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>581.95</v>
+        <v>3499.45</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>22563</v>
+        <v>28733</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D62" s="1">
-        <v>8302200090</v>
+        <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>1092.67</v>
+        <v>232.25</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>28137</v>
+        <v>32118</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>2998.02</v>
+        <v>581.3</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>28138</v>
+        <v>22563</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D64" s="1"/>
+      <c r="D64" s="1">
+        <v>8302200090</v>
+      </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>2998.02</v>
+        <v>1091.45</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>28139</v>
+        <v>28137</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>2998.02</v>
+        <v>2994.67</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>28140</v>
+        <v>28138</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>315.39</v>
+        <v>2994.67</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>19764</v>
+        <v>28139</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D67" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D67" s="1"/>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>6988.8</v>
+        <v>2994.67</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>18457</v>
+        <v>28140</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D68" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D68" s="1"/>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1792.45</v>
+        <v>315.04</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>22280</v>
+        <v>19764</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="1">
-        <v>8443999010</v>
+        <v>8537109990</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1592.64</v>
+        <v>6981</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>22282</v>
+        <v>18457</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D70" s="1">
-        <v>8443999010</v>
+        <v>8302490090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>3459.9</v>
+        <v>1790.45</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>21897</v>
+        <v>22280</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D71" s="1">
-        <v>8443999090</v>
+        <v>8443999010</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>1344</v>
+        <v>1590.86</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>28141</v>
+        <v>22282</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D72" s="1"/>
+      <c r="D72" s="1">
+        <v>8443999010</v>
+      </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>608.38</v>
+        <v>3456.04</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>30382</v>
+        <v>21897</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>5117.95</v>
+        <v>1342.5</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>26696</v>
+        <v>28141</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D74" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D74" s="1"/>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>2150.4</v>
+        <v>607.71</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>31887</v>
+        <v>30382</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>2800.45</v>
+        <v>5112.24</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>33585</v>
+        <v>26696</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D76" s="1"/>
+      <c r="D76" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>3606.4</v>
+        <v>2148</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>29416</v>
+        <v>31887</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>361.54</v>
+        <v>2797.32</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>34607</v>
+        <v>33585</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D78" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D78" s="1"/>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>299.26</v>
+        <v>3602.38</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>31748</v>
+        <v>29416</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D79" s="1"/>
+      <c r="D79" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>2520</v>
+        <v>361.13</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>21166</v>
+        <v>34607</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D80" s="1">
-        <v>8302490090</v>
+        <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>118.27</v>
+        <v>298.93</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>24053</v>
+        <v>21166</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D81" s="1">
-        <v>8443999090</v>
+        <v>8302490090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>448.45</v>
+        <v>118.14</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>14996</v>
+        <v>24053</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>553.73</v>
+        <v>447.95</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>16587</v>
+        <v>14996</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D83" s="1">
-        <v>3926909290</v>
+        <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>153.22</v>
+        <v>553.11</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>20264</v>
+        <v>16587</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D84" s="1">
-        <v>8443999090</v>
+        <v>3926909290</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>907.2</v>
+        <v>153.05</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>28645</v>
+        <v>20264</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>209.22</v>
+        <v>906.1900000000001</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>31123</v>
+        <v>28645</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D86" s="1"/>
+      <c r="D86" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>109.76</v>
+        <v>208.98</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>27121</v>
+        <v>31123</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D87" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D87" s="1"/>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>307.78</v>
+        <v>109.64</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>14395</v>
+        <v>27121</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>824.3200000000001</v>
+        <v>307.43</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>16375</v>
+        <v>14395</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D89" s="1">
-        <v>3926909290</v>
+        <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>846.72</v>
+        <v>823.4</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>31893</v>
+        <v>16375</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D90" s="1">
-        <v>8443999090</v>
+        <v>3926909290</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>998.14</v>
+        <v>845.78</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>27393</v>
+        <v>31893</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>7495.49</v>
+        <v>997.03</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>27797</v>
+        <v>27393</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>3192</v>
+        <v>7487.12</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>25434</v>
+        <v>27797</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D93" s="1"/>
+      <c r="D93" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>1639.68</v>
+        <v>3188.44</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>34126</v>
+        <v>25434</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>728</v>
+        <v>1637.85</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>32753</v>
+        <v>34126</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>4014.08</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>32467</v>
+        <v>32753</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>2609.15</v>
+        <v>4009.6</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>30244</v>
+        <v>32467</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>12880</v>
+        <v>2606.24</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>32374</v>
+        <v>30244</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>5331.2</v>
+        <v>12865.63</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>27526</v>
+        <v>32374</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D99" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D99" s="1"/>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>4264.96</v>
+        <v>5325.25</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>30972</v>
+        <v>27526</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>3261.44</v>
+        <v>4260.2</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>33582</v>
+        <v>30972</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D101" s="1"/>
+      <c r="D101" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>4997.44</v>
+        <v>3257.8</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>28147</v>
+        <v>33582</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D102" s="1"/>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>315.39</v>
+        <v>4991.86</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>20807</v>
+        <v>28147</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D103" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D103" s="1"/>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>968.13</v>
+        <v>315.04</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>28146</v>
+        <v>20807</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D104" s="1"/>
+      <c r="D104" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>315.39</v>
+        <v>967.05</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>28149</v>
+        <v>28146</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D105" s="1"/>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>315.39</v>
+        <v>315.04</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>16320</v>
+        <v>28149</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D106" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D106" s="1"/>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>138.88</v>
+        <v>315.04</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>16319</v>
+        <v>16320</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999010</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>138.88</v>
+        <v>138.73</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>24423</v>
+        <v>16319</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D108" s="1">
-        <v>8501109990</v>
+        <v>8443999010</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>698.88</v>
+        <v>138.73</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>28341</v>
+        <v>24423</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D109" s="1">
-        <v>8443999090</v>
+        <v>8501109990</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>3083.14</v>
+        <v>698.1</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>32201</v>
+        <v>28341</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D110" s="1"/>
+      <c r="D110" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>1411.65</v>
+        <v>3079.7</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>32249</v>
+        <v>35273</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D111" s="1"/>
+      <c r="D111" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>360.64</v>
+        <v>2347.59</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>23646</v>
+        <v>32201</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D112" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D112" s="1"/>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>127.68</v>
+        <v>1410.07</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>17252</v>
+        <v>32249</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D113" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D113" s="1"/>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>431.42</v>
+        <v>360.24</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>24308</v>
+        <v>23646</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>553.73</v>
+        <v>127.54</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>21871</v>
+        <v>17252</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>280.45</v>
+        <v>430.94</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>23644</v>
+        <v>24308</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>364.22</v>
+        <v>553.11</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>31806</v>
+        <v>21871</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1890.56</v>
+        <v>280.14</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>25408</v>
+        <v>23644</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>436.8</v>
+        <v>363.82</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>19918</v>
+        <v>31806</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D119" s="1"/>
+      <c r="D119" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>954.6900000000001</v>
+        <v>1888.45</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>30370</v>
+        <v>25408</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D120" s="1"/>
+      <c r="D120" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1344</v>
+        <v>436.31</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>26959</v>
+        <v>19918</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D121" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D121" s="1"/>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>137.54</v>
+        <v>953.62</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>20216</v>
+        <v>30370</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D122" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D122" s="1"/>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>967.6799999999999</v>
+        <v>1342.5</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>28972</v>
+        <v>26959</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D123" s="1"/>
+      <c r="D123" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>6381.76</v>
+        <v>137.38</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>15112</v>
+        <v>20216</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>674.24</v>
+        <v>966.6</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>21748</v>
+        <v>28972</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D125" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D125" s="1"/>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>1344</v>
+        <v>6374.64</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>24063</v>
+        <v>15112</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>494.59</v>
+        <v>673.49</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>16305</v>
+        <v>21748</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D127" s="1">
-        <v>8443999010</v>
+        <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>161.28</v>
+        <v>1342.5</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>33018</v>
+        <v>24063</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D128" s="1">
-        <v>8443999010</v>
+        <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>282.24</v>
+        <v>494.04</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>21746</v>
+        <v>16305</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D129" s="1">
-        <v>8443999090</v>
+        <v>8443999010</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>180.1</v>
+        <v>161.1</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>13987</v>
+        <v>33018</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D130" s="1">
-        <v>8443999090</v>
+        <v>8443999010</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>2663.36</v>
+        <v>281.93</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>20607</v>
+        <v>21746</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D131" s="1">
-        <v>8483908990</v>
+        <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>206.98</v>
+        <v>179.9</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>23705</v>
+        <v>13987</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D132" s="1"/>
+      <c r="D132" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>163.97</v>
+        <v>2660.39</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
-      <c r="B133" s="1"/>
-[...3 lines deleted...]
-      <c r="F133" s="1"/>
+      <c r="B133" s="1">
+        <v>20607</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D133" s="1">
+        <v>8483908990</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+      <c r="F133" s="1">
+        <v>206.75</v>
+      </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
-      <c r="I133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" outlineLevel="2">
+      <c r="A134" s="1"/>
+      <c r="B134" s="1">
+        <v>23705</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+      <c r="F134" s="1">
+        <v>163.79</v>
+      </c>
+      <c r="G134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="1"/>
+      <c r="B135" s="1"/>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1"/>
+      <c r="F135" s="1"/>
+      <c r="G135" s="1"/>
+      <c r="H135" s="1"/>
+      <c r="I135" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>