--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1529,100 +1529,97 @@
           <t xml:space="preserve">iR-2520/2525/2530/2535/2545 / iR-ADV-4025i/4051i/4045i/4035i, FC9-0612</t>
         </r>
       </text>
     </comment>
     <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Штіфт  Pin/Front  KONICA MINOLTA Bizhub 164/165/184/185/195/215/235. Стопор фотобарабана.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Різне</t>
   </si>
   <si>
     <t>Core ADF центральна частина HP LJ Pro M277 / M426  скануюча лінійка в комплект не входить   B3Q10-002/ C5F98-60110-002</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Активатор датчика виходу HP LJ 9000, RB2-5982 CET  CET1411</t>
   </si>
   <si>
     <t>Блок дуплекса P3010D/M6700D/M7100DN Pantum  301022233001</t>
   </si>
   <si>
     <t>Блок лазера P2500/M6500 Pantum  301022055001</t>
   </si>
   <si>
     <t>Блок лазера P3010D/M6700D/M7100DN Pantum  301022229001</t>
   </si>
   <si>
     <t>Блок проявления  DEVELOPING ASSEMBLY  Canon iR-2206/iR-2224, FM1-V225-000000</t>
   </si>
   <si>
     <t>Блок сканера  лазер  HP LaserJet Pro M1132/M1136/M1212nf  RM1-6878</t>
   </si>
   <si>
     <t>Блок сканера  лазер  HP LJ P2015 / P2014 / M2727 MFP, RM1-4262 / RM1-4154</t>
   </si>
   <si>
     <t>Блок сканера  лазер  Samsung SCX-3400/F/3405/ML-1860/2070/1865/2160, HP LJ M107/M135 JC97-03775B/ JC97-04271A</t>
@@ -1789,51 +1786,51 @@
   <si>
     <t>Кришка фронтальна  Front Cover  KONICA MINOLTA Bizhub 164/165/184/185</t>
   </si>
   <si>
     <t>Кроковий двигун  мотор  ADF MF4410/4450/4570/4430/4550/4580/D550/520, FK3-1164-000000</t>
   </si>
   <si>
     <t>Кулер P3010D/M6700D/M7100DN Pantum  301022275001</t>
   </si>
   <si>
     <t>Лінійка сканування Canon MF211/MF212 FK4-2086-000</t>
   </si>
   <si>
     <t>Лінійка сканування Canon MF3010 / MF4410 / MF4450 / MF4570 / MF4430 / MF4550 / MF4580 / D550 / D520 / MF4730 / MF4750 / MF4890 / MF4870 / MF4780 / Fax-L418s, FK3-1153-000</t>
   </si>
   <si>
     <t>Лоток 250-лист. касета  лоток 2  HP LJ Pro M402 / M403 / M426 / M427 RM2-5392-000CN</t>
   </si>
   <si>
     <t>Лоток Canon LBP-212/MF428 без переднтої панелі , у комплект ролик відділення не входить  FU2-1855-000</t>
   </si>
   <si>
     <t>Лоток выхода бумаги HP LJ Professional M1132/M1212/M1214/M1216/M1217 RM1-7727/RC3-0827</t>
   </si>
   <si>
-    <t>Лоток забору паперу Canon i-SENSYS MF3010  FM0-0549</t>
+    <t>Лоток забору паперу Canon i-SENSYS MF3010  FC0-8490/FM0-0549</t>
   </si>
   <si>
     <t>Маска  накладка лентодержателя  Epson FX-890/2190, 1274547</t>
   </si>
   <si>
     <t>Мотор редуктора сканера HP LJ M1005 / M1120 / Color CM2, Q5584-60001-01  аналог Q5484-60001-01  В КОМПЛЕКТ ШНЕК НЕ ВХОДИТЬ!!!</t>
   </si>
   <si>
     <t>Мотор сканера HP LJ M1522 / M2727, Q3948-60186/Q3066-60222</t>
   </si>
   <si>
     <t>Нажимний механізм кнопки 1 FC-128, HB1-5637</t>
   </si>
   <si>
     <t>Направляюча виходу паперу Toshiba E-studio 165/167/205/207/237, 6LE58625000</t>
   </si>
   <si>
     <t>Направляюча картриджа Samsung ML-1400/1510/1710/1750/SCX-4200 JC72-00984A/JC72-00985A права+ліва  ZIP-SAM-1710-PN  Patron</t>
   </si>
   <si>
     <t>Направляюча картриджа Samsung ML-1400/1510/1710/1750/SCX-4200 JC72-00984A/JC72-00985A права+ліва, Foshan</t>
   </si>
   <si>
     <t>Направляюча картриджа Samsung ML-1400/1510/1710/1750/SCX-4200 JC72-00984A/JC72-00985A/032N00390</t>
   </si>
@@ -2573,3057 +2570,2809 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27568</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8302490090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>3909.36</v>
+        <v>3979.25</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>32441</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>160.65</v>
+        <v>163.52</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28119</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>809.98</v>
+        <v>824.46</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28120</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1790</v>
+        <v>1822</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28121</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>3542.86</v>
+        <v>3606.19</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33747</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>6475.77</v>
+        <v>6591.54</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>31796</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1074</v>
+        <v>1093.2</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21870</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>839.0599999999999</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34013</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>27291</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>225.54</v>
+        <v>229.57</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30373</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="5" t="s">
         <v>26</v>
-      </c>
-[...14 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30108</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>90.40000000000001</v>
+        <v>92.01000000000001</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30107</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>90.40000000000001</v>
+        <v>92.01000000000001</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>23472</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>163.34</v>
+        <v>166.26</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>35081</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>289.53</v>
+        <v>294.71</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21747</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>242.1</v>
+        <v>246.43</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>35080</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>181.24</v>
+        <v>184.48</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22886</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>912.9</v>
+        <v>929.22</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>23691</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>430.94</v>
+        <v>438.65</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>23595</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>397.38</v>
+        <v>404.48</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>29912</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>615.76</v>
+        <v>626.77</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30593</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>348.6</v>
+        <v>354.83</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>18027</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>738.38</v>
+        <v>751.58</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>23645</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>22188</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999010</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>218.38</v>
+        <v>222.28</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>22187</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>7318155100</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>352.63</v>
+        <v>358.93</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>22189</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>7318155100</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>275.66</v>
+        <v>280.59</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>28126</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1012.25</v>
+        <v>1030.34</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>31307</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1287.01</v>
+        <v>1310.02</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>32256</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>738.38</v>
+        <v>751.58</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>32336</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>944.67</v>
+        <v>961.5599999999999</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>28127</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>27920</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>358</v>
+        <v>364.4</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28128</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>28129</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>678.41</v>
+        <v>690.54</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>24839</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1235.1</v>
+        <v>1257.18</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>34810</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>2255.4</v>
+        <v>2295.72</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>28130</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>607.71</v>
+        <v>618.5700000000001</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>28131</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8501200090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>638.14</v>
+        <v>649.54</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>28132</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>678.41</v>
+        <v>690.54</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>28133</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1012.25</v>
+        <v>1030.34</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>28134</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>607.71</v>
+        <v>618.5700000000001</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>28135</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>607.71</v>
+        <v>618.5700000000001</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>28136</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>749.5599999999999</v>
+        <v>762.96</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>30552</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>187.06</v>
+        <v>190.4</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>18937</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8302490090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>251.94</v>
+        <v>256.45</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>19558</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999010</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>49.23</v>
+        <v>50.11</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>19556</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999010</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>215.7</v>
+        <v>219.55</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>20222</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>17640.45</v>
+        <v>17955.81</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>26567</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>13657.7</v>
+        <v>13901.86</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>23902</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>3499.45</v>
+        <v>3562.01</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>28733</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>232.25</v>
+        <v>236.4</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>32118</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>22563</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8302200090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1091.45</v>
+        <v>1110.96</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>28137</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>2994.67</v>
+        <v>3048.21</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>28138</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>2994.67</v>
+        <v>3048.21</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>28139</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>2994.67</v>
+        <v>3048.21</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>28140</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>19764</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8537109990</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>6981</v>
+        <v>7105.8</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>18457</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>8302490090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>1790.45</v>
+        <v>1822.46</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>22280</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999010</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>1590.86</v>
+        <v>1619.3</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>22282</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>8443999010</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>3456.04</v>
+        <v>3517.83</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>21897</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>28141</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>607.71</v>
+        <v>618.5700000000001</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>30382</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>5112.24</v>
+        <v>5203.63</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>26696</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>2148</v>
+        <v>2186.4</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>31887</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2797.32</v>
+        <v>2847.33</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>33585</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>3602.38</v>
+        <v>3666.78</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>29416</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>361.13</v>
+        <v>367.59</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>34607</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>298.93</v>
+        <v>424.53</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>21166</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8302490090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>118.14</v>
+        <v>120.25</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>24053</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>447.95</v>
+        <v>455.96</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>14996</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>553.11</v>
+        <v>563</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>16587</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>3926909290</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>153.05</v>
+        <v>155.78</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>20264</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>906.1900000000001</v>
+        <v>922.39</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>28645</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>208.98</v>
+        <v>212.72</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>31123</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>109.64</v>
+        <v>111.6</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>27121</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>307.43</v>
+        <v>312.93</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>14395</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>823.4</v>
+        <v>838.12</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>16375</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D90" s="1">
         <v>3926909290</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>845.78</v>
+        <v>860.9</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>31893</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>997.03</v>
+        <v>1014.85</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>27393</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>7487.12</v>
+        <v>7620.97</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>27797</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>3188.44</v>
+        <v>3245.44</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>25434</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1637.85</v>
+        <v>1667.13</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>34126</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>727.1900000000001</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>32753</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>4009.6</v>
+        <v>4081.28</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>32467</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>2606.24</v>
+        <v>2652.83</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>30244</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>12865.63</v>
+        <v>13095.63</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>32374</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>5325.25</v>
+        <v>5420.45</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>27526</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>4260.2</v>
+        <v>4336.36</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>30972</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>3257.8</v>
+        <v>3316.04</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>33582</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D102" s="1"/>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>4991.86</v>
+        <v>5081.1</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>28147</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1"/>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>20807</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>967.05</v>
+        <v>984.34</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>28146</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D105" s="1"/>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>28149</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D106" s="1"/>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>315.04</v>
+        <v>320.67</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>16320</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D107" s="1">
         <v>8443999010</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>138.73</v>
+        <v>141.21</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>16319</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D108" s="1">
         <v>8443999010</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>138.73</v>
+        <v>141.21</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>24423</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D109" s="1">
         <v>8501109990</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>28341</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>3079.7</v>
+        <v>3134.75</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>35273</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>2347.59</v>
+        <v>2389.55</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>32201</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>1410.07</v>
+        <v>1435.28</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>32249</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D113" s="1"/>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>360.24</v>
+        <v>366.68</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>23646</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>17252</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>430.94</v>
+        <v>438.65</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>24308</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>553.11</v>
+        <v>563</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>21871</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>280.14</v>
+        <v>285.14</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>23644</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>31806</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1888.45</v>
+        <v>1922.21</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>25408</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>436.31</v>
+        <v>444.11</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>19918</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D121" s="1"/>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>953.62</v>
+        <v>970.67</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>30370</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D122" s="1"/>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>26959</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>137.38</v>
+        <v>139.84</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>20216</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>28972</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D125" s="1"/>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>6374.64</v>
+        <v>6488.6</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>15112</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>673.49</v>
+        <v>685.53</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>21748</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>24063</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>494.04</v>
+        <v>502.87</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>16305</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D129" s="1">
         <v>8443999010</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>161.1</v>
+        <v>163.98</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>33018</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D130" s="1">
         <v>8443999010</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>281.93</v>
+        <v>286.97</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>21746</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>179.9</v>
+        <v>183.11</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>13987</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>2660.39</v>
+        <v>2707.95</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>20607</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D133" s="1">
         <v>8483908990</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>206.75</v>
+        <v>210.44</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>23705</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D134" s="1"/>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>163.79</v>
+        <v>166.71</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1"/>
       <c r="B135" s="1"/>
       <c r="C135" s="1"/>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>