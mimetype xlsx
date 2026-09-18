--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -217,92 +217,95 @@
           <t xml:space="preserve">Epson Piezo</t>
         </r>
       </text>
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Piezo</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Чорнила сублімація InkTec</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI01-100MB для Epson Piezo, чорний, 100мл x 10, InkTec</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI02-100MC для Epson Piezo, блакитний, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI03-100MM для Epson Piezo, пурпуровий, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI04-100MY для Epson Piezo, жовтий, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI05-100MLC для Epson Piezo, Light блакитний, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI06-100MLM для Epson Piezo, Light пурпуровий, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>Сублімаційне чорнило DTI01-01LB для Epson Piezo, чорний, 1л, InkTec</t>
   </si>
@@ -909,309 +912,333 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>15159</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3215900000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>4508.22</v>
+        <v>4503.19</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>15160</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>3215900000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4508.22</v>
+        <v>4503.19</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15162</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1">
         <v>3215900000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>4508.22</v>
+        <v>4503.19</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>15163</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>3215900000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4508.22</v>
+        <v>4503.19</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>15164</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>3215900000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>4508.22</v>
+        <v>4503.19</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>15165</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>3215900000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>4508.22</v>
+        <v>4503.19</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>15166</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>3215900000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>15167</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>3215900000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>15168</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>3215900000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>15169</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>3215900000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>15170</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>3215900000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>15171</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>3215900000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>