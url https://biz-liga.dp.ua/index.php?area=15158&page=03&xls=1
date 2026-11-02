--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -217,95 +217,92 @@
           <t xml:space="preserve">Epson Piezo</t>
         </r>
       </text>
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson Piezo</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Чорнила сублімація InkTec</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI01-100MB для Epson Piezo, чорний, 100мл x 10, InkTec</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI02-100MC для Epson Piezo, блакитний, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI03-100MM для Epson Piezo, пурпуровий, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI04-100MY для Epson Piezo, жовтий, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI05-100MLC для Epson Piezo, Light блакитний, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>Набір сублімаційних чорнил DTI06-100MLM для Epson Piezo, Light пурпуровий, 100мл x 10, InkTec</t>
   </si>
   <si>
     <t>Сублімаційне чорнило DTI01-01LB для Epson Piezo, чорний, 1л, InkTec</t>
   </si>
@@ -912,333 +909,309 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>15159</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3215900000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>4503.19</v>
+        <v>4583.7</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>15160</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3215900000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4503.19</v>
+        <v>4583.7</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>15162</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3215900000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>4503.19</v>
+        <v>4583.7</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>15163</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3215900000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4503.19</v>
+        <v>4583.7</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>15164</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3215900000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>4503.19</v>
+        <v>4583.7</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>15165</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3215900000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>4503.19</v>
+        <v>4583.7</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>15166</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3215900000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>15167</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>3215900000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>15168</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>3215900000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>15169</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>3215900000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>15170</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>3215900000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>15171</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>3215900000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>