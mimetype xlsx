--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -384,340 +384,984 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NRG SP 3500N, SP 3500SF, SP 3510DN ¦ Rex Rotary SP 3500N, SP 3500SF, SP 3510DN ¦ Ricoh SP 3500DN, SP 3500N, SP 3500SF, SP 3510DN  5 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Ricoh SP3400/3410/SP3500/3510, SP3400HE/406522/407648</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C34" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">SP3400/ SP3410/ SP3500/ SP3510  2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP 230DNw  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: MP2014, MP2014D, MP2014AD. 842135 MP2014H
 . 390г, 12000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SP5200DN/SP5210DN/SP5200S/SP5210SR/SP5210SF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh SP111/111SF/111SU, 407442</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C39" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh SP150, 407971/408010</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C40" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Type 1140D/1220D Aficio 1015/1018/1113 Gestetner 1312/1502/1802/1802d  260g/Cart</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C41" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/Gestetner 1312/1502/1802/TYPE 1140D/1220D/DT34BLK, 260г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/Gestetner 1312/1502/1802/TYPE 1140D/1220D/DT34BLK, 260г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C43" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1015/1018/1113, TYPE 1220D</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C44" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1022/1027/1032/2022/2027/2032/3025/3030/2120D/2220D/MP2510/2550/2851/3010/3350/3351/3550, 360г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh MP301sp/ MP301spf, 841711, Performance</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio MP301SP/301SPF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP301SPF, Aficio MP301SP
 . 841767, 841714, 841711
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh AFICIO MP 3500/4000/4001/4002/4500/5000/5001/5002  DT4500BLK , 841347, 30K, 630г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio MP2014/MP2014D/MP2014AD/IM-2702/M-2700/M-2701  4 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Black тип 2014H 12K  MP2014   842135</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio MP2014, 260г/картридж</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Aficio-MP2001/MP2501  9 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Ricoh MP2554, MP3054, MP3554, MP2555, MP3055, MP3555.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP 230</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh SP 230</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C56" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Type 1130D/1230D Aficio 2015/2016/2018/2020, Gestetner DSM 615/616/618/620, MP 1500/1600/2000  DT42BLK, 260g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C57" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Aficio 2015/ 2016/ 2018/ 2020, MP 1500/ 1600/ 1900/ 2000 Series  Type 1130D/ 1230D ; GESTETNER DSm 615/ 616/ 618/ 620/ 715/ 716/ 721 Series  DT42BLK   9 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C58" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Type 1130D/1230D Aficio 2015/2016/2018/2020, Gestetner DSM 615/616/618/620, MP 1500/1600/2000  DT42BLK, 260g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C59" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Type 1130D/1230D Aficio 2015/2016/2018/2020, Gestetner DSM 615/616/618/620, MP 1500/1600/2000  DT42BLK, 260g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C60" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">1130D/1230D Aficio 2015/2016/2018/2020, Gestetner DSM 615/616/618/620/716S/721D, MP 1500/1600/2000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C61" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh AFICIO 2015 , AFICIO 2016 , AFICIO 2016 SPF , AFICIO 2018 , AFICIO 2018 D , AFICIO 2020 , AFICIO 2020 D , AFICIO 2020 DSPF , AFICIO 2020 SPF , AFICIO MP 1500 , AFICIO MP 1600 , AFICIO MP 1600 L , AFICIO MP 1600 L2 , AFICIO MP 1600 LE , AFICIO MP 1600 SP , AFICIO MP 1600 SPF , AFICIO MP 1900 , AFICIO MP 2000 , AFICIO MP 2000 L , AFICIO MP 2000 LE , AFICIO MP 2000 LN , AFICIO MP 2000 LN2 , AFICIO MP 2000 SP , AFICIO MP 2000 SPF TYPE 1130D, 1230 D Gestetner DSM 615 , DSM 616 , DSM 618 , DSM 618 D , DSM 620 , DSM 620 D , DSM 715 , DSM 716 S , DSM 716 SPF , DSM 721 D , DSM 721 DS , DSM 721 DSPF , DSM MP 1600 L , MP 1600 , MP 1600 L , MP 1600 L2 , MP 1900 , MP 2000 , MP 2000 LN2 , Gestetner DSM 615 В упаковке 6 штук</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C62" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 2015/2016/2018/2020/MP1500/1600/1900/2000, TYPE 1230D</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C63" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Type 1140D/1220D Aficio 1015/1018/1113 Gestetner 1312/1502/1802/1802d  260g/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C64" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Type 1150D/1250D Aficio 1013/1013F Gestetner 1302, Rex Rotary 1308  230 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C65" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Aficio 1515, MP161/ 171/ 201 Series  Type 1270D ; GESTETNER DSm 415, MP161/ 171 Series  DT415BLK</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C66" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1515/MP161/171/201 /1170D/1270D, 230г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C67" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1515, DSM 415/MP161/MP171  Type 1170D/1270D  DT415BLK, 230 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C68" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1515/MP161/171/201 /1170D/1270D, 230г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C69" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1515/MP161/171/201 /1170D/1270D, 230г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C70" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Type 2110D/2210D Aficio 220/270/AP2700/AP3200, Gestetner 3222/3227  DT20BLK, 360g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C71" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Type 2120D/2220D/2320D Aficio 1022/1027/2212/2712/3212, Gestetner DSm622/627/632/725/730, MP2510/30</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C72" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1022/1027/1032/2022/2027/2032/ 3025/3030/MP2352/2510/2550/2851/2852/ 3010/3350/3351/3352/Gestetner DSm622/627/632/725/730/2212/2712/TYPE 2120D/2220D/2320D/DT43BLK, 360г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C73" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Aficio 1022/ 1027/ 1032/ 2022/ 2027/ 2032/ 3025/ 3030, MP 2510/ 2550/ 3010/ 3350 Series  Type 2120D/ 2220D ; GESTETNER DSm 622/ 627/ 632/ 725/ 730  DT43BLK</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C74" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Type 3100D/3200D Aficio 340/350/401/450/650</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C75" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IPM Ricoh AFICIO 1035/1045  Type 3105D/3205D , Gestetner 3502/4502</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C76" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IPM Ricoh AFICIO 1035/1045  Type 3105D/3205D , Gestetner 3502/4502  DT33BLK, 550 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C77" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">AFICIO 1035/1045, Gestetner 3502/4502  Type 3105D/3205D   DT33BLK, 550 g / Cartridge  Access 4 шт. в упак.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C78" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Aficio 2035/ 2045/ 3045  Type 3110D/ 3210D ; GESTETNER 3532/ 4532, DSm 635  DT39BLK</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C79" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">RICOH: Aficio 2035, Aficio 2045, Aficio 3035, Aficio 3045. 888181 888182 3210D
+.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C80" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 2035/2045/3045, Gestetner 3532/4532/DSM635/645/735/745  Type 3110D/3210D   DT39BLK, 550g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C81" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 2035/2045/3045, Gestetner 3532/4532/DSM635/645/735/745  Type 3110D/3210D   700 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C82" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Type 450/450E/450I FT 4022/4027/4127/4522/4527/4622/4822  Gestetner2722z/2722ztd/2732z/ztd</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Type 510 FT 4227/4427/4727/5233/5433/5733  320g/Cartridge  4 шт. в кор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C84" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh AFICIO 1055/551/700 , Gestetner 3270/3370/5502, RexRotary 2970  Type 5105D/5205D/5305D   DT28BLK, 1220g/Cartridge  ACCESS</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C85" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Type 610 FT 6645/6655/6665/7650/7660/7670  1 140g/Cartridge  4 шт. в кор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C86" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1060/1075/2051/2060/2075/AP900/ MP5500/6000/6001/6500/7000/7001/7500/ 8000/9001/9100/SP9100/6110D/6210D/ DT50BLK/Gestetner DSM651/660/675, 1100г/туба, NEW FORMULA!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C87" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio 1050/1085/1105/2090/2105/850/MP9000/Gestetner 10512/32105/8502/9002, Type 8105D/8205D</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Ricoh/Gestetner лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Ricoh Aficio 2015/ 2020/ MP 1500/ 1600/ 2000/ 1600L/ 2000L B2592210</t>
+    <t>Драм-картридж Ricoh Aficio 2015/ 2020/ MP 1500/ 1600/ 2000/ 1600L/ 2000L B2592210</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Ricoh MP301sp/ MP301spf/ чорний/ 45 K D1272110</t>
-[...2 lines deleted...]
-    <t>Драм картридж Ricoh PCU DMU25 type 1515 Gestetner  B446-83/B446-70204/411844</t>
+    <t>Драм-картридж Ricoh MP301sp/ MP301spf/ чорний/ 45 K D1272110</t>
+  </si>
+  <si>
+    <t>Драм-картридж Ricoh PCU DMU25 type 1515 Gestetner  B446-83/B446-70204/411844</t>
   </si>
   <si>
     <t>Драм-картридж Ricoh SP 230, 408296  PTSP230DU  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 100 407059  GT-RSP100  MMC</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 100 407059  PT407059  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 150  PTSP150  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 200 407262  PTSP200HE  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 200LE  407263   FL-407263  Free Label</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 200LE  407263   GT-RSP200  MMC</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 3400/3410/3500/3510, 406522  PT406522  PRINTERMAYIN</t>
   </si>
@@ -733,93 +1377,216 @@
   <si>
     <t>Картридж Ricoh SP 311HE  407246  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Ricoh SP 311HE Green Label Patron  PN-SP311HEGL</t>
   </si>
   <si>
     <t>Картридж Ricoh SP 330H, 3.5K,  PTSP330-3.5K  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh SP 330H, 7K,  PTSP330-7K  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh SP 330H, сумісний,  PN-SP330HGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Ricoh SP 3400/3410/3500/3510 406522  GT-RSP3400L  MMC</t>
   </si>
   <si>
     <t>Картридж Ricoh SP 3400HE Green Label Patron  PN-SP3400HEGL</t>
   </si>
   <si>
     <t>Картридж Ricoh SP 3400HE, чорний, 5K  406522</t>
   </si>
   <si>
+    <t>Картридж Ricoh SP 3400HE/406522/407648  T406522  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Ricoh SP 3400LE, чорний, 2,5K  406523</t>
   </si>
   <si>
     <t>Картридж Ricoh SP230L  408295</t>
   </si>
   <si>
     <t>Тонер Ricoh Aficio MP2014H, 842135 туба, 390г,12K CET  CET6606</t>
   </si>
   <si>
     <t>Тонер-картридж Gestetner TONSP5200HE,  SP5200DN/SP5210DN/SP5200S , чорний</t>
   </si>
   <si>
+    <t>Тонер-картридж Ricoh 407442 для SP111  T407442  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh 407971/408010 для SP150  TSP150  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Aficio 1015  14400032  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Aficio 1015,  28661  ACCESS KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Aficio 1015, 260г CET  CET8003</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Aficio 1015, туба  PT1220D  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Aficio 1022/1027 туба, 360 г,  TKR10  IPM</t>
+  </si>
+  <si>
     <t>Тонер-картридж Ricoh Aficio MP301, туба, 841711, Performance KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh Aficio MP301SP туба 8K 842025/842339</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh Aficio MP301SP/MP301SPF туба 200г CET6365</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh Aficio MP3500/4000/4500, 630 г/туба, KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh MP2014  PN-MP2014GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh MP2014 12K  842135  чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh MP2014 260г  TKR41  чорний IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh MP2501  PN-MP2501GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh MP3554  842125/842348</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh SP 230, 408294, 3K  PTSP230-3K  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Ricoh SP 230, 408295, 1.2K  PTSP230-1.2K  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1130D/1230D  14400038  туба, 260 г, Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1130D/1230D туба,  T-PN-R1230D-260  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1130D/1230D туба, 260 г,  TKR20  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1130D/1230D туба, 260 г, CET6449</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1130D/1230D туба, 260 г, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1130D/1230D туба, 280 г, ACCESS KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1130D/1230D туба, PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1140D/1220D,  Aficio 1015 , туба, 260 г,  TKR09  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1150D/1250D, Aficio 1013, туба, 230 г  TKR08  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1170D/1270D,  PN-R1270  туба, 230 г, Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1170D/1270D, туба, 230 г,  14400041  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1170D/1270D, туба, 230 г,  37034  KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1170D/1270D, туба, 230 г, CET6734</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 1170D/1270D, туба, 230 г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 2110D/2210D, Aficio 220/270, Gestetner 3222/3227, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 2120D/2220D/2320D,  Aficio 1022/1027 , Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 2120D/2220D/2320D,  Aficio 1022/1027 , KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 2120D/2220D/2320D, PN-R2220,  Aficio 1022/1027 , Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 3100D/3200D,  Aficio 340/350 , Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 3105D/3205D  Aficio 1035/1045 , туба, 550 г.  CET8016</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 3105D/3205D  Aficio 1035/1045 , туба, 550 г., IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 3105D/3205D  Aficio 1035/1045 , туба, 550 г., KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 3110D/3210D  PN-R3210   Aficio 2035/2045  туба 550г Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 3110D/3210D,  Aficio 2035/2045 , туба, 550 г CET8021</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 3110D/3210D,  Aficio 2035/2045 , туба, 550 г., KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 3110D/3210D,  Aficio 2035/2045 , туба, 700 г.  TKR17  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 450/450E/450I FT 4022/4027,  415g/Cartridge ,  KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 510, FT4227/4427, туба, 320г, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 5105D/5205D/53,  Aficio 1055/551 , туба, 1220 г., KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 610 FT 6645/6655, флакон, 1140 г, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 6110D/6210D  Aficio 1060/1075 , туба, 1100 г., IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh TYPE 8105D/8205D,  Aficio 1050/1085/1105 , туба, 1430 г.  TKR18  IPM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1224,51 +1991,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1397,892 +2164,1966 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>22897</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>17369.86</v>
+        <v>17350.47</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24174</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>6800.64</v>
+        <v>6793.05</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>22895</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>9818.82</v>
+        <v>9807.860000000001</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>33845</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>967.6799999999999</v>
+        <v>966.6</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>24413</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>581.95</v>
+        <v>581.3</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>19108</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>979.78</v>
+        <v>978.6799999999999</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>23858</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>952.45</v>
+        <v>951.39</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21494</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>940.8</v>
+        <v>939.75</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21718</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>6</v>
       </c>
       <c r="F19" s="1">
-        <v>1448.83</v>
+        <v>1447.22</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>21809</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1301.44</v>
+        <v>1299.99</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>19109</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1008</v>
+        <v>1006.88</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30612</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1028.61</v>
+        <v>1027.46</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30528</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1110.14</v>
+        <v>1054.76</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30610</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>626.75</v>
+        <v>626.05</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30611</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1028.61</v>
+        <v>1027.46</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>30529</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2410.69</v>
+        <v>2408</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>33868</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1075.2</v>
+        <v>1074</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>33867</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1182.72</v>
+        <v>1181.4</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>28905</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2146.82</v>
+        <v>2144.42</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21810</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1268.29</v>
+        <v>1266.87</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>27962</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1507.52</v>
+        <v>1505.84</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>16331</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>5608.06</v>
+        <v>5601.81</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>16330</v>
+        <v>35028</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>3912.83</v>
+        <v>1047.15</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>33196</v>
+        <v>16330</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>3379.71</v>
+        <v>3908.47</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>26702</v>
+        <v>33196</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1270.08</v>
+        <v>3375.94</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>15232</v>
+        <v>26702</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>12107.2</v>
+        <v>1268.66</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>22885</v>
+        <v>15232</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>697.54</v>
+        <v>12093.69</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>23764</v>
+        <v>35026</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1290.24</v>
+        <v>930.35</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>23763</v>
+        <v>35027</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>745.02</v>
+        <v>1104.88</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>17942</v>
+        <v>9172</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
-        <v>8443999010</v>
+        <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1165.25</v>
+        <v>550.87</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>30398</v>
+        <v>21341</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>537.6</v>
+        <v>479.27</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>20921</v>
+        <v>31480</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1862.34</v>
+        <v>518.65</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>23883</v>
+        <v>19215</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>396.48</v>
+        <v>296.69</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>30399</v>
+        <v>30673</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>806.4</v>
+        <v>408.12</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>28298</v>
+        <v>22885</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>3836.22</v>
+        <v>696.76</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>33864</v>
+        <v>23764</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>806.4</v>
+        <v>1288.8</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
+        <v>23763</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+      <c r="F47" s="1">
+        <v>744.1900000000001</v>
+      </c>
+      <c r="G47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" outlineLevel="2">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>17942</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D48" s="1">
+        <v>8443999010</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+      <c r="F48" s="1">
+        <v>1163.95</v>
+      </c>
+      <c r="G48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" outlineLevel="2">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>30398</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D49" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+      <c r="F49" s="1">
+        <v>537</v>
+      </c>
+      <c r="G49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" outlineLevel="2">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>20921</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+      <c r="F50" s="1">
+        <v>1860.26</v>
+      </c>
+      <c r="G50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" outlineLevel="2">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>23883</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D51" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+      <c r="F51" s="1">
+        <v>396.04</v>
+      </c>
+      <c r="G51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" outlineLevel="2">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>30399</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D52" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+      <c r="F52" s="1">
+        <v>805.5</v>
+      </c>
+      <c r="G52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" outlineLevel="2">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>28298</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D53" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+      <c r="F53" s="1">
+        <v>3831.94</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" outlineLevel="2">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>33864</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D54" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+      <c r="F54" s="1">
+        <v>805.5</v>
+      </c>
+      <c r="G54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" outlineLevel="2">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
         <v>33866</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="1">
+      <c r="C55" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D55" s="1">
         <v>8443999090</v>
       </c>
-      <c r="E47" s="1">
-[...20 lines deleted...]
-      <c r="I48" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+      <c r="F55" s="1">
+        <v>778.65</v>
+      </c>
+      <c r="G55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" outlineLevel="2">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>13766</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+      <c r="F56" s="1">
+        <v>462.72</v>
+      </c>
+      <c r="G56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" outlineLevel="2">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>21981</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D57" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E57" s="1">
+        <v>10</v>
+      </c>
+      <c r="F57" s="1">
+        <v>543.27</v>
+      </c>
+      <c r="G57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" outlineLevel="2">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>10601</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D58" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+      <c r="F58" s="1">
+        <v>313.7</v>
+      </c>
+      <c r="G58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" outlineLevel="2">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>25256</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D59" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+      <c r="F59" s="1">
+        <v>463.16</v>
+      </c>
+      <c r="G59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" outlineLevel="2">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>5465</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D60" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+      <c r="F60" s="1">
+        <v>724.5</v>
+      </c>
+      <c r="G60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" outlineLevel="2">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1">
+        <v>25415</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D61" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+      <c r="F61" s="1">
+        <v>475.25</v>
+      </c>
+      <c r="G61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" outlineLevel="2">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1">
+        <v>19183</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D62" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+      <c r="F62" s="1">
+        <v>319.52</v>
+      </c>
+      <c r="G62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" outlineLevel="2">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1">
+        <v>10543</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D63" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+      <c r="F63" s="1">
+        <v>330.26</v>
+      </c>
+      <c r="G63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" outlineLevel="2">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>20642</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D64" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+      <c r="F64" s="1">
+        <v>459.58</v>
+      </c>
+      <c r="G64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" outlineLevel="2">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>15954</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D65" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+      <c r="F65" s="1">
+        <v>509.26</v>
+      </c>
+      <c r="G65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" outlineLevel="2">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
+        <v>18912</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D66" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+      <c r="F66" s="1">
+        <v>450.19</v>
+      </c>
+      <c r="G66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" outlineLevel="2">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1">
+        <v>6355</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D67" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+      <c r="F67" s="1">
+        <v>714.21</v>
+      </c>
+      <c r="G67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" outlineLevel="2">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1">
+        <v>25257</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D68" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+      <c r="F68" s="1">
+        <v>497.17</v>
+      </c>
+      <c r="G68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" outlineLevel="2">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
+        <v>10652</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D69" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+      <c r="F69" s="1">
+        <v>349.05</v>
+      </c>
+      <c r="G69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" outlineLevel="2">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>10719</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D70" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+      <c r="F70" s="1">
+        <v>819.37</v>
+      </c>
+      <c r="G70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" outlineLevel="2">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1">
+        <v>11799</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D71" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+      <c r="F71" s="1">
+        <v>584.88</v>
+      </c>
+      <c r="G71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" outlineLevel="2">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1">
+        <v>6646</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D72" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+      <c r="F72" s="1">
+        <v>720.03</v>
+      </c>
+      <c r="G72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" outlineLevel="2">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1">
+        <v>16442</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D73" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+      <c r="F73" s="1">
+        <v>669.01</v>
+      </c>
+      <c r="G73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" outlineLevel="2">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1">
+        <v>14374</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D74" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+      <c r="F74" s="1">
+        <v>997.03</v>
+      </c>
+      <c r="G74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" outlineLevel="2">
+      <c r="A75" s="1"/>
+      <c r="B75" s="1">
+        <v>28734</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D75" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+      <c r="F75" s="1">
+        <v>886.05</v>
+      </c>
+      <c r="G75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" outlineLevel="2">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1">
+        <v>13767</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D76" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+      <c r="F76" s="1">
+        <v>660.51</v>
+      </c>
+      <c r="G76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" outlineLevel="2">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1">
+        <v>6575</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+      <c r="F77" s="1">
+        <v>855.17</v>
+      </c>
+      <c r="G77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" outlineLevel="2">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1">
+        <v>22948</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D78" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+      <c r="F78" s="1">
+        <v>872.63</v>
+      </c>
+      <c r="G78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" outlineLevel="2">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1">
+        <v>26555</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D79" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+      <c r="F79" s="1">
+        <v>856.96</v>
+      </c>
+      <c r="G79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" outlineLevel="2">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1">
+        <v>15503</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D80" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+      <c r="F80" s="1">
+        <v>1561.78</v>
+      </c>
+      <c r="G80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" outlineLevel="2">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>10948</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D81" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+      <c r="F81" s="1">
+        <v>548.64</v>
+      </c>
+      <c r="G81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" outlineLevel="2">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1">
+        <v>7718</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D82" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+      <c r="F82" s="1">
+        <v>1021.2</v>
+      </c>
+      <c r="G82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" outlineLevel="2">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>4798</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D83" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+      <c r="F83" s="1">
+        <v>795.21</v>
+      </c>
+      <c r="G83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" outlineLevel="2">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1">
+        <v>17063</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D84" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+      <c r="F84" s="1">
+        <v>1683.05</v>
+      </c>
+      <c r="G84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" outlineLevel="2">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1">
+        <v>8513</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D85" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+      <c r="F85" s="1">
+        <v>2225.42</v>
+      </c>
+      <c r="G85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" outlineLevel="2">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>17183</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D86" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+      <c r="F86" s="1">
+        <v>1038.2</v>
+      </c>
+      <c r="G86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" outlineLevel="2">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1">
+        <v>28811</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D87" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+      <c r="F87" s="1">
+        <v>0</v>
+      </c>
+      <c r="G87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
+      <c r="F88" s="1"/>
+      <c r="G88" s="1"/>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>