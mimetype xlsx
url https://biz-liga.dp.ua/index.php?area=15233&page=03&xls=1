--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1261,98 +1261,95 @@
           <t xml:space="preserve">Ricoh Aficio 1060/1075/2051/2060/2075/AP900/ MP5500/6000/6001/6500/7000/7001/7500/ 8000/9001/9100/SP9100/6110D/6210D/ DT50BLK/Gestetner DSM651/660/675, 1100г/туба, NEW FORMULA!</t>
         </r>
       </text>
     </comment>
     <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1050/1085/1105/2090/2105/850/MP9000/Gestetner 10512/32105/8502/9002, Type 8105D/8205D</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Ricoh/Gestetner лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Ricoh Aficio 2015/ 2020/ MP 1500/ 1600/ 2000/ 1600L/ 2000L B2592210</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Ricoh MP301sp/ MP301spf/ чорний/ 45 K D1272110</t>
   </si>
   <si>
     <t>Драм-картридж Ricoh PCU DMU25 type 1515 Gestetner  B446-83/B446-70204/411844</t>
   </si>
   <si>
     <t>Драм-картридж Ricoh SP 230, 408296  PTSP230DU  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 100 407059  GT-RSP100  MMC</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 100 407059  PT407059  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 150  PTSP150  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Ricoh Aficio SP 200 407262  PTSP200HE  PRINTERMAYIN</t>
   </si>
@@ -2164,1954 +2161,1800 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>22897</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>17350.47</v>
+        <v>17660.65</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24174</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>6793.05</v>
+        <v>6914.49</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>22895</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>9807.860000000001</v>
+        <v>9983.190000000001</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>33845</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>24413</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>19108</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>978.6799999999999</v>
+        <v>996.1799999999999</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>23858</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>951.39</v>
+        <v>968.39</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21494</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>939.75</v>
+        <v>956.55</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21718</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>6</v>
       </c>
       <c r="F19" s="1">
-        <v>1447.22</v>
+        <v>1473.09</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>21809</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1299.99</v>
+        <v>1323.23</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>19109</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1006.88</v>
+        <v>1024.88</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30612</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1027.46</v>
+        <v>1045.83</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30528</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1054.76</v>
+        <v>1073.61</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30610</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>626.05</v>
+        <v>637.24</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30611</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1027.46</v>
+        <v>1045.83</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>30529</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2408</v>
+        <v>2451.05</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>33868</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1074</v>
+        <v>1093.2</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>33867</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1181.4</v>
+        <v>1202.52</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>28905</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2144.42</v>
+        <v>2182.76</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21810</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1266.87</v>
+        <v>1289.52</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>27962</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1505.84</v>
+        <v>1532.76</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>16331</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>5601.81</v>
+        <v>5701.95</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>35028</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1047.15</v>
+        <v>1065.87</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>16330</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>3908.47</v>
+        <v>3978.34</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>33196</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D35" s="1">
         <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>3375.94</v>
+        <v>3436.29</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>26702</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1268.66</v>
+        <v>1291.34</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>15232</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>12093.69</v>
+        <v>12309.89</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>35026</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>930.35</v>
+        <v>946.98</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>35027</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>9172</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>550.87</v>
+        <v>560.72</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>21341</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>479.27</v>
+        <v>487.84</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>31480</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>518.65</v>
+        <v>527.92</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>19215</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>296.69</v>
+        <v>302</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>30673</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>408.12</v>
+        <v>415.42</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>22885</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>696.76</v>
+        <v>709.21</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>23764</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1288.8</v>
+        <v>1311.84</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>23763</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>744.1900000000001</v>
+        <v>757.5</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>17942</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D48" s="1">
         <v>8443999010</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1163.95</v>
+        <v>1184.76</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>30398</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>20921</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D50" s="1">
         <v>3707909000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1860.26</v>
+        <v>1893.51</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>23883</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>396.04</v>
+        <v>403.12</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>30399</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>28298</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D53" s="1">
         <v>3707909000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>3831.94</v>
+        <v>3900.45</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>33864</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>33866</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>13766</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D56" s="1">
         <v>3707909000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>462.72</v>
+        <v>470.99</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>21981</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D57" s="1">
         <v>3707909000</v>
       </c>
       <c r="E57" s="1">
         <v>10</v>
       </c>
       <c r="F57" s="1">
-        <v>543.27</v>
+        <v>552.98</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>10601</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D58" s="1">
         <v>3707909000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>313.7</v>
+        <v>319.31</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>25256</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D59" s="1">
         <v>3707909000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>463.16</v>
+        <v>471.44</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>5465</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>3707909000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>724.5</v>
+        <v>737.45</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>25415</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>3707909000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>475.25</v>
+        <v>483.74</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>19183</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>319.52</v>
+        <v>325.23</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>10543</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>3707909000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>330.26</v>
+        <v>336.16</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>20642</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>3707909000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>459.58</v>
+        <v>467.8</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>15954</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>3707909000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>509.26</v>
+        <v>518.36</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>18912</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>3707909000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>450.19</v>
+        <v>458.23</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>6355</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>3707909000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>714.21</v>
+        <v>726.98</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>25257</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>497.17</v>
+        <v>506.06</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>10652</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>3707909000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>10719</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>3707909000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>819.37</v>
+        <v>834.02</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>11799</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>3707909000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>584.88</v>
+        <v>595.34</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>6646</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>720.03</v>
+        <v>732.9</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>16442</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>3707909000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>669.01</v>
+        <v>680.97</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>14374</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>3707909000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>997.03</v>
+        <v>1014.85</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>28734</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>886.05</v>
+        <v>901.89</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>13767</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>3707909000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>660.51</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>6575</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>3707909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>855.17</v>
+        <v>870.46</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>22948</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>3707909000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>872.63</v>
+        <v>888.23</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>26555</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>3707909000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>856.96</v>
+        <v>872.28</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>15503</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>3707909000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1561.78</v>
+        <v>1589.7</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>10948</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>3707909000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>548.64</v>
+        <v>558.4400000000001</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>7718</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1021.2</v>
+        <v>1039.45</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>4798</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>3707909000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>795.21</v>
+        <v>809.42</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>17063</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>3707909000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1683.05</v>
+        <v>1713.14</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>8513</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>3707909000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>2225.42</v>
+        <v>2265.2</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>17183</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>3707909000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1038.2</v>
+        <v>1056.76</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>28811</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1">
         <v>3707909000</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
         <v>0</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1"/>
       <c r="B88" s="1"/>
       <c r="C88" s="1"/>
       <c r="D88" s="1"/>
       <c r="E88" s="1"/>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
       <c r="I88" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>