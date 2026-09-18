--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -32,726 +32,707 @@
     <sheet name="Вибрані елементи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C10" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Високоякісне струмопровідне мастило для змащування контактних груп у лазерному картриджі або принтері. Продовжує життя електричних контактів, знижує тертя.
-[...2 lines deleted...]
-Шприц, 20мл.</t>
+          <t xml:space="preserve">Универсальная смазка Multi-Purpose Grease 50 ml / Tube Смазочное средство широкого спектра приминения, уменьшающее износ и истирание в широком диапазоне температур. Сохраняет эффективность при температурах от -40 ? до 125 ? С Может применяться для большинства термопластиков, включая АБС и поликарбонат, даже при высоких температурах.</t>
         </r>
       </text>
     </comment>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Универсальная смазка Multi-Purpose Grease 50 ml / Tube Смазочное средство широкого спектра приминения, уменьшающее износ и истирание в широком диапазоне температур. Сохраняет эффективность при температурах от -40 ? до 125 ? С Может применяться для большинства термопластиков, включая АБС и поликарбонат, даже при высоких температурах.</t>
+          <t xml:space="preserve">Мастило багатоцільове KATUN Molykote Multi-Purpose Grease, SM6005001, 100 г</t>
         </r>
       </text>
     </comment>
     <comment ref="C12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило багатоцільове KATUN Molykote Multi-Purpose Grease, SM6005001, 100 г</t>
+          <t xml:space="preserve">Electrolube High-Temperature Grease 50 ml / Tube</t>
         </r>
       </text>
     </comment>
     <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Electrolube High-Temperature Grease 50 ml / Tube</t>
+          <t xml:space="preserve">KATUN Molykote Carbon Conductive Grease/HSC Plus Paste, 100 г</t>
         </r>
       </text>
     </comment>
     <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KATUN Molykote Carbon Conductive Grease/HSC Plus Paste, 100 г</t>
-[...14 lines deleted...]
-          </rPr>
           <t xml:space="preserve">Special Plastic Grease 25 gm / Syringe Специальная смазка для пластика - синтетическое смазачное средство, эффективное для сочетаний пластик-пластик или пластик-металл.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C18" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KATUN Special Plastic Grease/Plastislip Grease, SM 43E00550, Type PG-21, 25 г</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">KATUN Special Plastic Grease/Plastislip Grease, SM 43E00550, Type PG-21, 25 г</t>
+          <t xml:space="preserve">HP LJ 2400/2420/2430 JAPAN FY9-6022/ CK-055-10/ FLOIL G-5000H/ 20 gr</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2400/2420/2430 JAPAN FY9-6022/ CK-055-10/ FLOIL G-5000H/ 20 gr</t>
+          <t xml:space="preserve">Мастило оригінальне CK-0551-020, Японія, 20г/тюбик, рекомендується використовувати для тефлонових термоплівок  не металевих  у принтерах зі швидкістю друку до 25 копій за хвилину!</t>
         </r>
       </text>
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило оригінальне CK-0551-020, Японія, 20г/тюбик, рекомендується використовувати для тефлонових термоплівок  не металевих  у принтерах зі швидкістю друку до 25 копій за хвилину!</t>
+          <t xml:space="preserve">Мастило для термоплівок WELLDO Select, 28г, для всіх високошвидкісних принтерів до 120 аркушів/хв</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило для термоплівок WELLDO Select, 28г, для всіх високошвидкісних принтерів до 120 аркушів/хв</t>
+          <t xml:space="preserve">Alugr універсальне HP LJ 1010/1200/2200 та ін., 2г/блістер</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Alugr універсальне HP LJ 1010/1200/2200 та ін., 2г/блістер</t>
+          <t xml:space="preserve">Виробництва DIPOL SUPRA  Франція . Універсальна. Краща змазка, яка добре працює в пічках з металізованими термоплівками. Для HP LJ 4250/4350/P4014/4015/Canon IR2200/3300/3570/4570 та ін., 10г, банка.</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Виробництва DIPOL SUPRA  Франція . Універсальна. Краща змазка, яка добре працює в пічках з металізованими термоплівками. Для HP LJ 4250/4350/P4014/4015/Canon IR2200/3300/3570/4570 та ін., 10г, банка.</t>
+          <t xml:space="preserve">Виробництва DIPOL SUPRA  Франція . Універсальна. Краща змазка, яка добре працює в пічках з металізованими термоплівками. Для HP LJ 4250/4350/P4014/4015/Canon IR2200/3300/3570/4570 та ін., 20г, банка.</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Високоякісне високотемпературне мастило для термоплівок. Забезпечує плавність обертання плівки у термоблоці, допомагає запобігти її передчасному зношенню.
 Використовується також для високошвидкісних апаратів.
 Діапазон робочих температур від -20 до + 350 ° С
 Шприц, 10мл  20гр .</t>
         </r>
       </text>
     </comment>
+    <comment ref="C26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Мастило для термоплівок G300 універсальне HP LJ 1010/1200/2200 та ін., перед використанням ретельно перемішати, Японія, 50г/тюбик</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило для термоплівок G300 універсальне HP LJ 1010/1200/2200 та ін., перед використанням ретельно перемішати, Японія, 50г/тюбик</t>
+          <t xml:space="preserve">Мастило G-300   HP LJ 4250/4350/P4014/4015/Canon IR2200/3300/3570/4570 та ін  15г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило G-300   HP LJ 4250/4350/P4014/4015/Canon IR2200/3300/3570/4570 та ін  15г/банка</t>
+          <t xml:space="preserve">Мастило для термоплівок для високошвидкісних апаратів, 20г. HP: LaserJet 4250, LaserJet 4350, LaserJet P4014, LaserJet P4014dn, LaserJet P4014n, LaserJet P4015dn, LaserJet P4015n, LaserJet P4015tn, LaserJet P4015x, LaserJet P4515n, LaserJet P4515tn, LaserJet P4515x, LaserJet P4515xm, LaserJet Enterprise 600 M601dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603xh, LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise Flow M630z</t>
         </r>
       </text>
     </comment>
     <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило для термоплівок для високошвидкісних апаратів, 20г. HP: LaserJet 4250, LaserJet 4350, LaserJet P4014, LaserJet P4014dn, LaserJet P4014n, LaserJet P4015dn, LaserJet P4015n, LaserJet P4015tn, LaserJet P4015x, LaserJet P4515n, LaserJet P4515tn, LaserJet P4515x, LaserJet P4515xm, LaserJet Enterprise 600 M601dn, LaserJet Enterprise 600 M601n, LaserJet Enterprise 600 M602dn, LaserJet Enterprise 600 M602n, LaserJet Enterprise 600 M602x, LaserJet Enterprise 600 M603dn, LaserJet Enterprise 600 M603n, LaserJet Enterprise 600 M603xh, LaserJet Enterprise M604dn, LaserJet Enterprise M604n, LaserJet Enterprise M605dn, LaserJet Enterprise M605n, LaserJet Enterprise M605x, LaserJet Enterprise M606dn, LaserJet Enterprise M606x, LaserJet Enterprise MFP M630f, LaserJet Enterprise MFP M630h, LaserJet Enterprise Flow M630z</t>
+          <t xml:space="preserve">Мастило оригінальна Molykote G8005, 35С / 250С, рекомендована для металевих термоплівок, але підходить і для тефлонових, 10г / банка. HP LJ 2727 4250 4300 4350 4345 P4015 P4515 P3015 4700 M601 M602 M603.</t>
         </r>
       </text>
     </comment>
     <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило оригінальна Molykote G8005, 35С / 250С, рекомендована для металевих термоплівок, але підходить і для тефлонових, 10г / банка. HP LJ 2727 4250 4300 4350 4345 P4015 P4515 P3015 4700 M601 M602 M603.</t>
+          <t xml:space="preserve">Мастило оригінальна Molykote G8005, 35С / 250С, рекомендована для металевих термоплівок, але підходить і для тефлонових, 5г / банка. HP LJ 2727 4250 4300 4350 4345 P4015 P4515 P3015 4700 M601 M602 M603.</t>
         </r>
       </text>
     </comment>
     <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило оригінальна Molykote G8005, 35С / 250С, рекомендована для металевих термоплівок, але підходить і для тефлонових, 5г / банка. HP LJ 2727 4250 4300 4350 4345 P4015 P4515 P3015 4700 M601 M602 M603.</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609, 1г./упаковка</t>
         </r>
       </text>
     </comment>
     <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/608/609, 1г./упаковка</t>
+          <t xml:space="preserve">HP LJ P2035/2055 /3005/3015, HP LJ 1010/1200/2400 и тд., 1г, Япония</t>
         </r>
       </text>
     </comment>
     <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055 /3005/3015, HP LJ 1010/1200/2400 и тд., 1г, Япония</t>
+          <t xml:space="preserve">HP LJ P2035/2055</t>
         </r>
       </text>
     </comment>
     <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P2035/2055</t>
+          <t xml:space="preserve">HP LJ P4014/4015 /4515, HP LJ 5200/5100/5000/4350/4300/4250/4200 и тд., 0,5г, Япония  WDG2</t>
         </r>
       </text>
     </comment>
     <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015 /4515, HP LJ 5200/5100/5000/4350/4300/4250/4200 и тд., 0,5г, Япония  WDG2</t>
+          <t xml:space="preserve">HP LJ P4014/4015 /4515, HP LJ 5200/5100/5000/4350/4300/4250/4200 и тд., 1г, Япония  WDG2</t>
         </r>
       </text>
     </comment>
     <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P4014/4015 /4515, HP LJ 5200/5100/5000/4350/4300/4250/4200 и тд., 1г, Япония  WDG2</t>
+          <t xml:space="preserve">P4014/4015/M601/602/603/604/605/606/M607/608/609, Special High Quality, 1г</t>
         </r>
       </text>
     </comment>
     <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P4014/4015/M601/602/603/604/605/606/M607/608/609, Special High Quality, 1г</t>
+          <t xml:space="preserve">Мастило для термоплівок для високошвидкісних апаратів, 0,2г. HP LJ P4014/4015 /4515, HP LJ 5200/5100/5000/4350/4300/4250/4200</t>
         </r>
       </text>
     </comment>
     <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило для термоплівок для високошвидкісних апаратів, 0,2г. HP LJ P4014/4015 /4515, HP LJ 5200/5100/5000/4350/4300/4250/4200</t>
+          <t xml:space="preserve">Мастило оригінальне Hewlett Packard HP300 -65С/380С  HP LJ 4250/4350/P4014/4015/Canon IR2200/3300/3570/4570 та ін  10г/банка</t>
         </r>
       </text>
     </comment>
     <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило оригінальне Hewlett Packard HP300 -65С/380С  HP LJ 4250/4350/P4014/4015/Canon IR2200/3300/3570/4570 та ін  10г/банка</t>
+          <t xml:space="preserve">THERMOFILM LITHUANIA  + 300° C  4 г для високошвидкісних апаратів HP LJ P2035/P2055/P3015/P4015/M602/M607/M806/M830</t>
         </r>
       </text>
     </comment>
     <comment ref="C40" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Використовувати для:
 HP : LaserJet 1010 / 1200 / 1320 / 2100 / 2200 / 2300 / 2400 / 4000 / P1606N / P2015 / P2035, LaserJet Pro M401n / M15a / 8 LaserJet Pro MFP 377 / 477;
 CANON : iR2002/1210/1230/1310/1370F/1018/1019/1022if/1023if/1024/1435/1435i/1435iF/1435P;
 BROTHER : DCP-L5500DN, HL-L5000D, MFC-L6800DW;
 LEXMARK : MX310dn / 410de / 510de / 511de / 610de / 611de / 617de, MS310dn / 312dn / 315dn / 410dn / 415dn / 510dn / 610dn 10dtn/617dn, E250/260/350/360/450/ 460/260D/260DN/360D/360DN/460N/460DN, X463DE/464DE/466DE/466DTE/466DWE;
 KONICA MINOLTA : Bizhub 3320/4020/4050/4750.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C41" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">мастило універсальне 400ml</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">мастило універсальне 400ml</t>
+          <t xml:space="preserve">Ricoh Type SS Aficio Color 6010/6110/6513/FT5560/6750 , Silicon Fuser Oil, 1000мл/флакон</t>
         </r>
       </text>
     </comment>
     <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ricoh Type SS Aficio Color 6010/6110/6513/FT5560/6750 , Silicon Fuser Oil, 1000мл/флакон</t>
+          <t xml:space="preserve">Сумісні пристрої: Kyocera EcoSys-M2540, Kyocera EcoSys-M2635, Kyocera EcoSys-M2640, Kyocera EcoSys-P2040, Kyocera EcoSys-P2235, Kyocera EcoSys-P3050, Kyocera EcoSys-P3055, Ricoh Aficio-MP2500, Ricoh Aficio-MP2550, Ricoh Aficio-MP3554, Ricoh Aficio-MP4055, Ricoh Aficio-MP5054, Ricoh Aficio-MP5055, Ricoh Aficio-MPC3002, Ricoh Aficio-MPC3003, Ricoh Aficio-MPC3004</t>
         </r>
       </text>
     </comment>
     <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Сумісні пристрої: Kyocera EcoSys-M2540, Kyocera EcoSys-M2635, Kyocera EcoSys-M2640, Kyocera EcoSys-P2040, Kyocera EcoSys-P2235, Kyocera EcoSys-P3050, Kyocera EcoSys-P3055, Ricoh Aficio-MP2500, Ricoh Aficio-MP2550, Ricoh Aficio-MP3554, Ricoh Aficio-MP4055, Ricoh Aficio-MP5054, Ricoh Aficio-MP5055, Ricoh Aficio-MPC3002, Ricoh Aficio-MPC3003, Ricoh Aficio-MPC3004</t>
+          <t xml:space="preserve">мастило фьюзерне універсальне Ricoh Type SS, Silicon Oil, 100мл флакон, A2579550/ A2579100</t>
         </r>
       </text>
     </comment>
     <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">мастило фьюзерне універсальне Ricoh Type SS, Silicon Oil, 100мл флакон, A2579550/ A2579100</t>
+          <t xml:space="preserve">Мастило силіконове KATUN Shin-Etsu, G-501, для змащування пластику. Не викликає руйнування пластику під навантаженям. Добре забезпечує змащування сталі по сталі. Термо- і холодостійке  від -50°C до +150°C . Вологостійке, 80г/тюбик</t>
         </r>
       </text>
     </comment>
     <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило силіконове KATUN Shin-Etsu, G-501, для змащування пластику. Не викликає руйнування пластику під навантаженям. Добре забезпечує змащування сталі по сталі. Термо- і холодостійке  від -50°C до +150°C . Вологостійке, 80г/тюбик</t>
+          <t xml:space="preserve">Kyocera EcoSys-M2540, Kyocera EcoSys-M2735, Kyocera EcoSys-P2040, Kyocera EcoSys-P2235, Kyocera EcoSys-P2335, MPC2003/2004 , MPC2003/2004  841921 , Ricoh Aficio-MPC2003, Ricoh Aficio-MPC2503, Ricoh Aficio-MPC3002, Ricoh Aficio-MPC3003, Ricoh Aficio-MPC3502, Ricoh Aficio-MPC3503, Ricoh Aficio-MPC4502, Ricoh Aficio-MPC4503, Ricoh Aficio-MPC5502, Ricoh Aficio-MPC5503</t>
         </r>
       </text>
     </comment>
     <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera EcoSys-M2540, Kyocera EcoSys-M2735, Kyocera EcoSys-P2040, Kyocera EcoSys-P2235, Kyocera EcoSys-P2335, MPC2003/2004 , MPC2003/2004  841921 , Ricoh Aficio-MPC2003, Ricoh Aficio-MPC2503, Ricoh Aficio-MPC3002, Ricoh Aficio-MPC3003, Ricoh Aficio-MPC3502, Ricoh Aficio-MPC3503, Ricoh Aficio-MPC4502, Ricoh Aficio-MPC4503, Ricoh Aficio-MPC5502, Ricoh Aficio-MPC5503</t>
+          <t xml:space="preserve">Мастило синтетична SW-92SA універсальна для шестернею, підшипників, вентиляторів, а для також термоплівок не швидкісний принтерів HP1010 / 1200 і тд., 26г / упаковка</t>
         </r>
       </text>
     </comment>
     <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Мастило синтетична SW-92SA універсальна для шестернею, підшипників, вентиляторів, а для також термоплівок не швидкісний принтерів HP1010 / 1200 і тд., 26г / упаковка</t>
+          <t xml:space="preserve">Electrolube High-Conductive Grease, HCG  50ml</t>
         </r>
       </text>
     </comment>
     <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Electrolube High-Conductive Grease, HCG  50ml</t>
-[...14 lines deleted...]
-          </rPr>
           <t xml:space="preserve">IPM Conductive cream, 5г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Смазка для контактов в картридже  20г ,  токопроводящая</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Мастило</t>
   </si>
   <si>
-    <t>Змазка для контакта SGA20S  20мл  ELECTROLUBE</t>
+    <t>Мастило багатоцільова Electrolube Multi-Purpose Grease, MPG50T, 50m 12503 KATUN</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мастило багатоцільова Electrolube Multi-Purpose Grease, MPG50T, 50m 12503 KATUN</t>
   </si>
   <si>
     <t>Мастило багатоцільове Molykote Multi-Purpose Grease, SM6005001, 100 г  56201  KATUN</t>
   </si>
   <si>
     <t>Мастило високотемпературне  Electrolube High-Temperature Grease, HTG50TN  15539 KATUN</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Мастило високотемпературне Molykote Carbon Conductive Grease/HSC Plus Paste, 100 г  56200  KATUN</t>
   </si>
   <si>
     <t>Мастило для пластику  Special Plastic Grease 25 gm  35ml 12504 KATUN</t>
   </si>
   <si>
     <t>Мастило для пластику /багатоцільове Multi-Purpose Grease, SM4300550, 50 г KATUN  61928</t>
   </si>
   <si>
     <t>Мастило для пластику Delacamp  60295</t>
   </si>
   <si>
     <t>Мастило для пластику KQ6522 10г  LUBR-PLAS-KQ6522-10</t>
   </si>
@@ -1285,51 +1266,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1433,1044 +1414,1105 @@
         <v>9</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>26215</v>
+        <v>21794</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
-        <v>3403990090</v>
+        <v>3403991000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>833.28</v>
+        <v>542.37</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>21794</v>
+        <v>31062</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="1">
+        <v>3403990090</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+      <c r="F11" s="1">
+        <v>621.13</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...12 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>31062</v>
+        <v>2419</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
-        <v>3403990090</v>
+        <v>3403199100</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>621.8200000000001</v>
+        <v>413.49</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>2419</v>
+        <v>30809</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
-        <v>3403199100</v>
+        <v>3403198090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>413.95</v>
+        <v>1641.88</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>30809</v>
+        <v>3765</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
-        <v>3403198090</v>
+        <v>3403990010</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1643.71</v>
+        <v>630.98</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>3765</v>
+        <v>33203</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
-        <v>3403990010</v>
+        <v>3403990090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>631.6799999999999</v>
+        <v>912.9</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>33203</v>
+        <v>29758</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
-        <v>3403990090</v>
+        <v>3402209000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>913.92</v>
+        <v>314.15</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>29758</v>
+        <v>32536</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
-        <v>3402209000</v>
+        <v>3403990090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>314.5</v>
+        <v>215.7</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>32536</v>
+        <v>30808</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>3403990090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>215.94</v>
+        <v>527.6</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>30808</v>
+        <v>15722</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
-        <v>3403990090</v>
+        <v>3403990010</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>528.1900000000001</v>
+        <v>483.75</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>15722</v>
+        <v>27118</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>3403990010</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>484.29</v>
+        <v>1020.3</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>27118</v>
+        <v>31337</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
-        <v>3403990010</v>
+        <v>3403990090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1021.44</v>
+        <v>2007.04</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>31337</v>
+        <v>31855</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>3403990090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2009.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>31855</v>
+        <v>19899</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
-        <v>3403990090</v>
+        <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>8.960000000000001</v>
+        <v>686.91</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>19899</v>
+        <v>19900</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>687.6799999999999</v>
+        <v>1247.18</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>19900</v>
+        <v>26214</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
-        <v>8443999090</v>
+        <v>3403990090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1248.58</v>
+        <v>1342.5</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>26214</v>
+        <v>31854</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>3403990090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1344</v>
+        <v>563.85</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>31854</v>
+        <v>20309</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
-        <v>3403990090</v>
+        <v>3403990010</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>564.48</v>
+        <v>231.36</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>20309</v>
+        <v>25477</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
-        <v>3403990010</v>
+        <v>3403990090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>231.62</v>
+        <v>1756.44</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>25477</v>
+        <v>21648</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>3403990090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1758.4</v>
+        <v>716.45</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>21648</v>
+        <v>21649</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>3403990090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>717.25</v>
+        <v>380.82</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>21649</v>
+        <v>25470</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>3403990090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>381.25</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>25470</v>
+        <v>24815</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>3403990090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>94.08</v>
+        <v>28.64</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>24815</v>
+        <v>31335</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>3403990090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>28.67</v>
+        <v>42.51</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>31335</v>
+        <v>32282</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>3403990090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>42.56</v>
+        <v>49.23</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>32282</v>
+        <v>24817</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>3403990090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>49.28</v>
+        <v>97.56</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>24817</v>
+        <v>31336</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>3403990090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>97.66</v>
+        <v>257.76</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>31336</v>
+        <v>25476</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>3403990090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>258.05</v>
+        <v>52.36</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>25476</v>
+        <v>17008</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
-        <v>3403990090</v>
+        <v>3403990010</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>52.42</v>
+        <v>713.76</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>17008</v>
+        <v>29417</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>714.5599999999999</v>
+        <v>271.19</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>29417</v>
+        <v>33744</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3403990090</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>271.49</v>
+        <v>895.45</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>33744</v>
+        <v>26217</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>3403990090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>896.45</v>
+        <v>810.87</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>26217</v>
+        <v>25460</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
-        <v>3403990090</v>
+        <v>3910000010</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>811.78</v>
+        <v>1427.97</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>25460</v>
+        <v>32492</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
-        <v>3910000010</v>
+        <v>3403990090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1429.57</v>
+        <v>386.19</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>32492</v>
+        <v>25462</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
-        <v>3403990090</v>
+        <v>3910000010</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>386.62</v>
+        <v>235.83</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>25462</v>
+        <v>31063</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
-        <v>3910000010</v>
+        <v>3403198090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>236.1</v>
+        <v>1538.95</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>31063</v>
+        <v>34700</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
-        <v>3403198090</v>
+        <v>3403990090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1540.67</v>
+        <v>84.13</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>34700</v>
+        <v>21526</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>3403990090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>84.22</v>
+        <v>204.06</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>21526</v>
+        <v>3768</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
-        <v>3403990090</v>
+        <v>3403990010</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>204.29</v>
+        <v>551.77</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>3768</v>
+        <v>30810</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
-        <v>3403990010</v>
+        <v>3403198090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>552.38</v>
+        <v>311.46</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>30810</v>
+        <v>32535</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
-        <v>3403198090</v>
+        <v>3403990090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>311.81</v>
+        <v>300.72</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>32535</v>
+        <v>11933</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>3403990090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>301.06</v>
+        <v>956.76</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9" outlineLevel="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" s="1"/>
-      <c r="B52" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
-      <c r="I52" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I53" s="1"/>
+      <c r="I52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>