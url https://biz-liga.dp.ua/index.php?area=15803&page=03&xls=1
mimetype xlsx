--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -643,95 +643,92 @@
       </text>
     </comment>
     <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Смазка для контактов в картридже  20г ,  токопроводящая</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>18.09.26</t>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Мастило</t>
   </si>
   <si>
     <t>Мастило багатоцільова Electrolube Multi-Purpose Grease, MPG50T, 50m 12503 KATUN</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Мастило багатоцільове Molykote Multi-Purpose Grease, SM6005001, 100 г  56201  KATUN</t>
   </si>
   <si>
     <t>Мастило високотемпературне  Electrolube High-Temperature Grease, HTG50TN  15539 KATUN</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Мастило високотемпературне Molykote Carbon Conductive Grease/HSC Plus Paste, 100 г  56200  KATUN</t>
   </si>
   <si>
     <t>Мастило для пластику  Special Plastic Grease 25 gm  35ml 12504 KATUN</t>
   </si>
   <si>
     <t>Мастило для пластику /багатоцільове Multi-Purpose Grease, SM4300550, 50 г KATUN  61928</t>
   </si>
   <si>
     <t>Мастило для пластику Delacamp  60295</t>
   </si>
   <si>
     <t>Мастило для пластику KQ6522 10г  LUBR-PLAS-KQ6522-10</t>
@@ -761,50 +758,53 @@
     <t>Мастило для термоплівки Dipol Innovation SUPRA FX2B для HP LJ 4250/P4014, 20г</t>
   </si>
   <si>
     <t>Мастило для термоплівки FFL10S  20г  ELECTROLUBE</t>
   </si>
   <si>
     <t>Мастило для термоплівки G300 універсальне HP LJ 1010/1200/2200 та ін., Японія, 50г/тюбик, VEAYE</t>
   </si>
   <si>
     <t>Мастило для термоплівки G300, 15 г для високошвидкісних апаратів HP LJ 4250/P4015</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ 4250/4350/P4014/P4015/P4515/M601/M602/M603 Molykote HP300 20g CET  CET2828</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ 4250/P4015/M601 Molykote G8005, 10 г  G8005WD-10</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ 4250/P4015/M601 Molykote G8005, 5 г  G8005WD-5</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ Enterprise M607/608/609 1г  WDG3  WELLDO</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ P2035/2055 /3005/3015, HP LJ 1010/1200/2400 и тд., 1г, Япония  WDG1</t>
+  </si>
+  <si>
+    <t>очікується 03-11</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ P2035/2055, Special High Quality, 1г  WDSG1  WELLDO Select</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ P4014/4015 /4515, HP LJ 5200/5100/5000/4350/4300/4250/4200, 0,5г,  WDG2</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ P4014/4015 /4515, HP LJ 5200/5100/5000/4350/4300/4250/4200, 1г,  WDG2</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ P4015/M601/602/605/607, Special High Quality, 1г  WDSG2  WELLDO Select</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP LJ P4515 0.2г, HP300 Molykote CET  CET0058A</t>
   </si>
   <si>
     <t>Мастило для термоплівки HP300, 10 г./банка для високошвидкісних апаратів HP LJ 4250/P4015</t>
   </si>
   <si>
     <t>Мастило для термоплівки THERMOFILM LITHUANIA  + 300° C  4 г для високошвидкісних апаратів</t>
   </si>
   <si>
     <t>Мастило для термоплівок, термоелементів та пластикових деталей Permalub G No. 2  CK-0551-020  Nippeco, 20г, CET0058</t>
   </si>
@@ -1426,1081 +1426,997 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>21794</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3403991000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>542.37</v>
+        <v>552.0700000000001</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31062</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3403990090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>621.13</v>
+        <v>632.23</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>2419</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>3403199100</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>413.49</v>
+        <v>420.88</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30809</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3403198090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1641.88</v>
+        <v>1671.23</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>3765</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3403990010</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>630.98</v>
+        <v>642.26</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>33203</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3403990090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>912.9</v>
+        <v>929.22</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29758</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3402209000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>314.15</v>
+        <v>319.76</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32536</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>3403990090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>215.7</v>
+        <v>219.55</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30808</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>3403990090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>527.6</v>
+        <v>537.03</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>15722</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3403990010</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>483.75</v>
+        <v>492.4</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>27118</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>3403990010</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1020.3</v>
+        <v>1038.54</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>31337</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>3403990090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2007.04</v>
+        <v>2042.92</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31855</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3403990090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>8.949999999999999</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>19899</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>686.91</v>
+        <v>699.1900000000001</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>19900</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1247.18</v>
+        <v>1269.48</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>26214</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3403990090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>31854</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>3403990090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>20309</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>3403990010</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>231.36</v>
+        <v>235.49</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>25477</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>3403990090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1756.44</v>
+        <v>1787.84</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>21648</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>3403990090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>716.45</v>
+        <v>729.26</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21649</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>3403990090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>380.82</v>
+        <v>387.63</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>25470</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3403990090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>95.31999999999999</v>
+        <v>97.02</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>24815</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>3403990090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>28.64</v>
+        <v>29.15</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>31335</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>3403990090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>42.51</v>
+        <v>43.27</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>32282</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>3403990090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>49.23</v>
+        <v>50.11</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>24817</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>3403990090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>97.56</v>
+        <v>99.3</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>31336</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>3403990090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>257.76</v>
+        <v>262.37</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25476</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>3403990090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>52.36</v>
+        <v>53.29</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>17008</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>3403990010</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>713.76</v>
+        <v>726.52</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>29417</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>271.19</v>
+        <v>276.03</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>33744</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>3403990090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>895.45</v>
+        <v>911.46</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>26217</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>3403990090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>810.87</v>
+        <v>825.37</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>25460</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>3910000010</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1427.97</v>
+        <v>1453.5</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>32492</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>3403990090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>386.19</v>
+        <v>393.1</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>25462</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>3910000010</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>235.83</v>
+        <v>240.05</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>31063</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>3403198090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1538.95</v>
+        <v>1566.46</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>34700</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>3403990090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>84.13</v>
+        <v>85.63</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>21526</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>3403990090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>3768</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>3403990010</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>551.77</v>
+        <v>561.63</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>30810</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>3403198090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>311.46</v>
+        <v>317.03</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>32535</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>3403990090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>300.72</v>
+        <v>306.1</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>11933</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>3403990090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>956.76</v>
+        <v>973.86</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>