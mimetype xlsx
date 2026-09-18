--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -513,94 +513,97 @@
     </comment>
     <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Довжина кабеля:	3 м
 Призначення:	Інше
 Роз'єм 1:	USB 3.0
 Роз'єм 2:	USB 3.0  AF</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Кабелі, перехідники, патчкорди</t>
   </si>
   <si>
     <t>Адаптер USB Type-C на HDMI/USB 3.0/Type-C 0,1 м Patron  PN-Type-C-HUB</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Кабель HDMI-HDMI v1.4 GOLDEN PLATED 19PIN 3.0 м PN-HDMI-GP-30 Patron</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Кабель Patron DVI-HDMI  DVI-D 24+1 M TO HDMI M  3.0 м PN-DVI-HDMI-30</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.3 19pin 1.8m  PN-HDMI-1.3-18  пакет</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.3 19pin 3m  PN-HDMI-1.3-30  пакет</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.3 19pin 4.5m  PN-HDMI-1.3-45  пакет</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.4 19pin 28AWG 4.5m  PN-HDMI-1.4-45  пакет</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.4 19pin 30AWG 1.8m  PN-HDMI-1.4-18  пакет</t>
@@ -614,96 +617,111 @@
   <si>
     <t>Кабель USB - Lightning 2,4А, 1 м червоний для Iphone Patron  PN-LIGHT-1M-R</t>
   </si>
   <si>
     <t>Кабель USB - Lightning 2,4А, 1 м чорний для Iphone Patron  PN-LIGHT-1M-B</t>
   </si>
   <si>
     <t>Кабель USB 1,8 м  996908-000080</t>
   </si>
   <si>
     <t>Кабель USB 2.0 - TYPE-C 1 м PN-TYPE-C-1M Patron</t>
   </si>
   <si>
     <t>Кабель USB 3.0 M - Type-C M 2 м Patron  PN-USB3-TYPEC-2M</t>
   </si>
   <si>
     <t>Кабель вита пара TONS UTP CAT.5E 305М 24AWG 4*2*1/0.5 БИМЕТАЛЛ  UTP-04001-M</t>
   </si>
   <si>
     <t>Кабель живлення  996908-000040</t>
   </si>
   <si>
     <t>Кабель живлення Patron 220v PC-186 1.8m  PN-POW-18  3*0.75mm</t>
   </si>
   <si>
+    <t>Кабель живлення Patron 220v PC-186 3.0m  PN-POW-30  3*0.75mm</t>
+  </si>
+  <si>
+    <t>Кабель живлення Patron C13-C14 PC-189 1.8 м PN-POW-EX-18 Patron</t>
+  </si>
+  <si>
+    <t>Кабель живлення Patron C13-C14 PC-189 3.0 м PN-POW-EX-30 Patron</t>
+  </si>
+  <si>
+    <t>у резерві</t>
+  </si>
+  <si>
+    <t>Кабель звита пара FTP CAT.5E Solid Cable 305 м, 4*2*0.50, біметал Patron  04002</t>
+  </si>
+  <si>
+    <t>Кабель звита пара UTP CAT.5E 305 м, 4*2*0.5, біметал Patron  04001</t>
+  </si>
+  <si>
+    <t>Кабель інтерфейсний USB 2.0 1.8 м з феритовим фільтром,  PN-AMBM-18F , Patron</t>
+  </si>
+  <si>
+    <t>Кабель інтерфейсний USB 2.0 1.8 м, AM/BM чорний  PN-AMBM-18  Patron</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Кабель живлення Patron 220v PC-186 3.0m  PN-POW-30  3*0.75mm</t>
-[...22 lines deleted...]
-  <si>
     <t>Кабель інтерфейсний USB 2.0 3.0 м з феритовим фільтром,  PN-AMBM-30F , Patron</t>
   </si>
   <si>
     <t>Кабель інтерфейсний USB 2.0 3.0 м, AM/BM чорний  PN-AMBM-30  Patron</t>
   </si>
   <si>
     <t>Кабель інтерфейсний USB 2.0 4.5 м з феритовим фільтром,  PN-AMBM-45F , Patron</t>
   </si>
   <si>
     <t>ПОДОВЖУВАЧ USB 2.0 AM/AF ПРОЗОРИЙ 1.8 м PN-AMAF-18-PR Patron</t>
   </si>
   <si>
     <t>ПОДОВЖУВАЧ USB 2.0 AM/AF чорний 1.8 м +ФЕРИТ PN-AMAF-18F Patron</t>
   </si>
   <si>
     <t>ПОДОВЖУВАЧ USB 2.0 AM/AF чорний 1.8 м PN-AMAF-18 Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>ПОДОВЖУВАЧ USB 3.0 AM/AF 3.0 м PN-AMAF3.0-3M Patron</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий 10 А, 250 В, 3*1,0 мм2, 10 м, чорний Patron  PEC-10110</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий 10 А, 250 В, 3*1,0 мм2, 15 м, чорний Patron  PEC-10115</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий 10 А, 250 В, 3*1,0 мм2, 5 м, чорний Patron  PEC-1015</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий 12А, 250В, 3*1,5 мм2, 20 м, чорний Patron  PEC-1220</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий 12А, 250В, 3*1,5 мм2, 40 м, чорний Patron  PEC-1240</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1108,51 +1126,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1268,781 +1286,970 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>32600</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8544429091</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>368.26</v>
+        <v>367.85</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>24717</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>8544429091</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>122.75</v>
+        <v>122.62</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24766</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1">
         <v>8544429091</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>291.2</v>
+        <v>290.88</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>17721</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8544429091</v>
       </c>
       <c r="E13" s="1">
         <v>85</v>
       </c>
       <c r="F13" s="1">
-        <v>93.63</v>
+        <v>93.53</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>17722</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8544429091</v>
       </c>
       <c r="E14" s="1">
         <v>75</v>
       </c>
       <c r="F14" s="1">
-        <v>108.86</v>
+        <v>108.74</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>17723</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8544429091</v>
       </c>
       <c r="E15" s="1">
         <v>60</v>
       </c>
       <c r="F15" s="1">
-        <v>139.33</v>
+        <v>139.17</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>17724</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8544429091</v>
       </c>
       <c r="E16" s="1">
         <v>50</v>
       </c>
       <c r="F16" s="1">
-        <v>129.92</v>
+        <v>129.78</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>17725</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8544429091</v>
       </c>
       <c r="E17" s="1">
         <v>100</v>
       </c>
       <c r="F17" s="1">
-        <v>114.69</v>
+        <v>114.56</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>17726</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8544429091</v>
       </c>
       <c r="E18" s="1">
         <v>75</v>
       </c>
       <c r="F18" s="1">
-        <v>127.23</v>
+        <v>127.09</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21919</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8544429091</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>31.81</v>
+        <v>31.77</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31653</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8544429091</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>83.33</v>
+        <v>83.23999999999999</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>31654</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8544429091</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>99.45999999999999</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27877</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8544429098</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>108.86</v>
+        <v>108.74</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>25277</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8544429091</v>
       </c>
       <c r="E23" s="1">
         <v>100</v>
       </c>
       <c r="F23" s="1">
-        <v>99.01000000000001</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>33715</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8544429091</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>20679</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8544429091</v>
       </c>
       <c r="E25" s="1">
         <v>2</v>
       </c>
       <c r="F25" s="1">
-        <v>1237.82</v>
+        <v>1236.44</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>27876</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8544429098</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>151.42</v>
+        <v>151.26</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>19017</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8544429098</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>112.9</v>
+        <v>112.77</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>19018</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8544429098</v>
       </c>
       <c r="E28" s="1">
         <v>100</v>
       </c>
       <c r="F28" s="1">
-        <v>139.33</v>
+        <v>139.17</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>19013</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8544429098</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>94.08</v>
+        <v>93.98</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>19019</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8544429098</v>
       </c>
       <c r="E30" s="1">
         <v>100</v>
       </c>
       <c r="F30" s="1">
-        <v>103.94</v>
+        <v>103.82</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33076</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8544429091</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1420.61</v>
+        <v>1419.02</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>33075</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8544429091</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1217.22</v>
+        <v>1215.86</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>17974</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8544429091</v>
       </c>
       <c r="E33" s="1">
         <v>200</v>
       </c>
       <c r="F33" s="1">
-        <v>65.41</v>
+        <v>65.34</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28894</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8544429091</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>17975</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D35" s="1">
         <v>8544429091</v>
       </c>
       <c r="E35" s="1">
         <v>125</v>
       </c>
       <c r="F35" s="1">
-        <v>86.02</v>
+        <v>85.92</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28893</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D36" s="1">
         <v>8544429091</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>60.48</v>
+        <v>60.41</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>17981</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D37" s="1">
         <v>8544429091</v>
       </c>
       <c r="E37" s="1">
         <v>125</v>
       </c>
       <c r="F37" s="1">
-        <v>112.45</v>
+        <v>104.72</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>21921</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D38" s="1">
         <v>8544429091</v>
       </c>
       <c r="E38" s="1">
         <v>100</v>
       </c>
       <c r="F38" s="1">
-        <v>52.42</v>
+        <v>52.36</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>21920</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D39" s="1">
         <v>8544429091</v>
       </c>
       <c r="E39" s="1">
         <v>100</v>
       </c>
       <c r="F39" s="1">
-        <v>54.66</v>
+        <v>54.6</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>21738</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D40" s="1">
         <v>8544429091</v>
       </c>
       <c r="E40" s="1">
         <v>100</v>
       </c>
       <c r="F40" s="1">
-        <v>38.98</v>
+        <v>38.93</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>24928</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D41" s="1">
         <v>8544429091</v>
       </c>
       <c r="E41" s="1">
         <v>100</v>
       </c>
       <c r="F41" s="1">
-        <v>195.78</v>
+        <v>195.56</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
-      <c r="B42" s="1"/>
-[...3 lines deleted...]
-      <c r="F42" s="1"/>
+      <c r="B42" s="1">
+        <v>35275</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8544429098</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+      <c r="F42" s="1">
+        <v>221.51</v>
+      </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
-      <c r="I42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" outlineLevel="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>35276</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D43" s="1">
+        <v>8544429098</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+      <c r="F43" s="1">
+        <v>285.95</v>
+      </c>
+      <c r="G43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" outlineLevel="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>35277</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D44" s="1">
+        <v>8544429098</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+      <c r="F44" s="1">
+        <v>147.68</v>
+      </c>
+      <c r="G44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" outlineLevel="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>35278</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" s="1">
+        <v>8544429098</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+      <c r="F45" s="1">
+        <v>379.03</v>
+      </c>
+      <c r="G45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" outlineLevel="1">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>35279</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D46" s="1">
+        <v>8544429098</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+      <c r="F46" s="1">
+        <v>665.88</v>
+      </c>
+      <c r="G46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>