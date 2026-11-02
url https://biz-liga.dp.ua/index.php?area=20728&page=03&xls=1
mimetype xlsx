--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -513,97 +513,94 @@
     </comment>
     <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Довжина кабеля:	3 м
 Призначення:	Інше
 Роз'єм 1:	USB 3.0
 Роз'єм 2:	USB 3.0  AF</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Кабелі, перехідники, патчкорди</t>
   </si>
   <si>
     <t>Адаптер USB Type-C на HDMI/USB 3.0/Type-C 0,1 м Patron  PN-Type-C-HUB</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Кабель HDMI-HDMI v1.4 GOLDEN PLATED 19PIN 3.0 м PN-HDMI-GP-30 Patron</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Кабель Patron DVI-HDMI  DVI-D 24+1 M TO HDMI M  3.0 м PN-DVI-HDMI-30</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.3 19pin 1.8m  PN-HDMI-1.3-18  пакет</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.3 19pin 3m  PN-HDMI-1.3-30  пакет</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.3 19pin 4.5m  PN-HDMI-1.3-45  пакет</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.4 19pin 28AWG 4.5m  PN-HDMI-1.4-45  пакет</t>
   </si>
   <si>
     <t>Кабель Patron HDMI-HDMI 1.4 19pin 30AWG 1.8m  PN-HDMI-1.4-18  пакет</t>
@@ -639,53 +636,50 @@
     <t>Кабель живлення Patron 220v PC-186 1.8m  PN-POW-18  3*0.75mm</t>
   </si>
   <si>
     <t>Кабель живлення Patron 220v PC-186 3.0m  PN-POW-30  3*0.75mm</t>
   </si>
   <si>
     <t>Кабель живлення Patron C13-C14 PC-189 1.8 м PN-POW-EX-18 Patron</t>
   </si>
   <si>
     <t>Кабель живлення Patron C13-C14 PC-189 3.0 м PN-POW-EX-30 Patron</t>
   </si>
   <si>
     <t>у резерві</t>
   </si>
   <si>
     <t>Кабель звита пара FTP CAT.5E Solid Cable 305 м, 4*2*0.50, біметал Patron  04002</t>
   </si>
   <si>
     <t>Кабель звита пара UTP CAT.5E 305 м, 4*2*0.5, біметал Patron  04001</t>
   </si>
   <si>
     <t>Кабель інтерфейсний USB 2.0 1.8 м з феритовим фільтром,  PN-AMBM-18F , Patron</t>
   </si>
   <si>
     <t>Кабель інтерфейсний USB 2.0 1.8 м, AM/BM чорний  PN-AMBM-18  Patron</t>
-  </si>
-[...1 lines deleted...]
-    <t>в наявності</t>
   </si>
   <si>
     <t>Кабель інтерфейсний USB 2.0 3.0 м з феритовим фільтром,  PN-AMBM-30F , Patron</t>
   </si>
   <si>
     <t>Кабель інтерфейсний USB 2.0 3.0 м, AM/BM чорний  PN-AMBM-30  Patron</t>
   </si>
   <si>
     <t>Кабель інтерфейсний USB 2.0 4.5 м з феритовим фільтром,  PN-AMBM-45F , Patron</t>
   </si>
   <si>
     <t>ПОДОВЖУВАЧ USB 2.0 AM/AF ПРОЗОРИЙ 1.8 м PN-AMAF-18-PR Patron</t>
   </si>
   <si>
     <t>ПОДОВЖУВАЧ USB 2.0 AM/AF чорний 1.8 м +ФЕРИТ PN-AMAF-18F Patron</t>
   </si>
   <si>
     <t>ПОДОВЖУВАЧ USB 2.0 AM/AF чорний 1.8 м PN-AMAF-18 Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>ПОДОВЖУВАЧ USB 3.0 AM/AF 3.0 м PN-AMAF3.0-3M Patron</t>
   </si>
   <si>
     <t>Подовжувач мережевий 10 А, 250 В, 3*1,0 мм2, 10 м, чорний Patron  PEC-10110</t>
   </si>
@@ -1286,958 +1280,884 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>32600</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8544429091</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>367.85</v>
+        <v>374.42</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>24717</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8544429091</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>122.62</v>
+        <v>124.81</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24766</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8544429091</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>290.88</v>
+        <v>296.08</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>17721</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8544429091</v>
       </c>
       <c r="E13" s="1">
         <v>85</v>
       </c>
       <c r="F13" s="1">
-        <v>93.53</v>
+        <v>95.2</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>17722</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8544429091</v>
       </c>
       <c r="E14" s="1">
         <v>75</v>
       </c>
       <c r="F14" s="1">
-        <v>108.74</v>
+        <v>110.69</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>17723</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8544429091</v>
       </c>
       <c r="E15" s="1">
         <v>60</v>
       </c>
       <c r="F15" s="1">
-        <v>139.17</v>
+        <v>141.66</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>17724</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8544429091</v>
       </c>
       <c r="E16" s="1">
         <v>50</v>
       </c>
       <c r="F16" s="1">
-        <v>129.78</v>
+        <v>132.1</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>17725</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8544429091</v>
       </c>
       <c r="E17" s="1">
         <v>100</v>
       </c>
       <c r="F17" s="1">
-        <v>114.56</v>
+        <v>116.61</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>17726</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8544429091</v>
       </c>
       <c r="E18" s="1">
         <v>75</v>
       </c>
       <c r="F18" s="1">
-        <v>127.09</v>
+        <v>129.36</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21919</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8544429091</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>31.77</v>
+        <v>32.34</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31653</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8544429091</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>83.23999999999999</v>
+        <v>84.72</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>31654</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8544429091</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>99.34999999999999</v>
+        <v>101.12</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27877</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8544429098</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>108.74</v>
+        <v>110.69</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>25277</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8544429091</v>
       </c>
       <c r="E23" s="1">
         <v>100</v>
       </c>
       <c r="F23" s="1">
-        <v>98.90000000000001</v>
+        <v>100.67</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>33715</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8544429091</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>20679</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8544429091</v>
       </c>
       <c r="E25" s="1">
         <v>2</v>
       </c>
       <c r="F25" s="1">
-        <v>1236.44</v>
+        <v>1258.55</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>27876</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8544429098</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>151.26</v>
+        <v>153.96</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>19017</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8544429098</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>112.77</v>
+        <v>114.79</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>19018</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8544429098</v>
       </c>
       <c r="E28" s="1">
         <v>100</v>
       </c>
       <c r="F28" s="1">
-        <v>139.17</v>
+        <v>141.66</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>19013</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8544429098</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>93.98</v>
+        <v>95.66</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>19019</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8544429098</v>
       </c>
       <c r="E30" s="1">
         <v>100</v>
       </c>
       <c r="F30" s="1">
-        <v>103.82</v>
+        <v>105.68</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33076</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8544429091</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1419.02</v>
+        <v>1444.39</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
+      <c r="H31" s="1"/>
+      <c r="I31" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>33075</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8544429091</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1215.86</v>
+        <v>1237.59</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
+      <c r="H32" s="1"/>
+      <c r="I32" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>17974</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8544429091</v>
       </c>
       <c r="E33" s="1">
         <v>200</v>
       </c>
       <c r="F33" s="1">
-        <v>65.34</v>
+        <v>66.5</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28894</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8544429091</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>59.07</v>
+        <v>60.13</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>17975</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8544429091</v>
       </c>
       <c r="E35" s="1">
         <v>125</v>
       </c>
       <c r="F35" s="1">
-        <v>85.92</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28893</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8544429091</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>60.41</v>
+        <v>61.49</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>17981</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8544429091</v>
       </c>
       <c r="E37" s="1">
         <v>125</v>
       </c>
       <c r="F37" s="1">
-        <v>104.72</v>
+        <v>106.59</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>21921</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8544429091</v>
       </c>
       <c r="E38" s="1">
         <v>100</v>
       </c>
       <c r="F38" s="1">
-        <v>52.36</v>
+        <v>53.29</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>21920</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8544429091</v>
       </c>
       <c r="E39" s="1">
         <v>100</v>
       </c>
       <c r="F39" s="1">
-        <v>54.6</v>
+        <v>55.57</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>21738</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8544429091</v>
       </c>
       <c r="E40" s="1">
         <v>100</v>
       </c>
       <c r="F40" s="1">
-        <v>38.93</v>
+        <v>39.63</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>24928</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8544429091</v>
       </c>
       <c r="E41" s="1">
         <v>100</v>
       </c>
       <c r="F41" s="1">
-        <v>195.56</v>
+        <v>199.05</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>35275</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8544429098</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>221.51</v>
+        <v>225.47</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>35276</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8544429098</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>285.95</v>
+        <v>291.06</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>35277</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8544429098</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
+      <c r="H44" s="1"/>
+      <c r="I44" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>35278</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8544429098</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>379.03</v>
+        <v>385.81</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>35279</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8544429098</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>665.88</v>
+        <v>677.78</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>