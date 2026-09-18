--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -144,307 +144,332 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon MF5840/5880/5930/5940/5950/5960/5980/6780/LBP6300/6310/6 650/6670/6680  для 1160/1320/P 2014/2015/3390/M2727/RC1-3575/ RU5-0307 подходит только шестерня из этого комплекта  RC2-6242-000</t>
         </r>
       </text>
     </comment>
     <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon MF5840/5880/5930/5940/5950/5960/5980/6780/LBP6300/6310/6650/6670/6680  для 1160/1320/P2014/2015/3390/M2727/RC1-3575/RU5-0307 підходить тільки шестерня із цього комплекту</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C19" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Canon MF5840/5880/5930/5940/5950/5960/5980/6780/LBP6300/6310/6 650/6670/6680  для 1160/1320/P 2014/2015/3390/M2727/RC1-3575/ RU5-0307 подходит только шестерня из этого комплекта  RC2-6242-000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4250/4300/4350, 5851-2766, 5851-2766/RM1-0043</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/4250/4300/4350, 5851-2766, 5851-2766/RM1-0043</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PRO 400/ M401/ M425/ M425DN/ M425DW/ M401A/ M401D/ M401DN/ M401DW/ RC3-2514/RC3-2511/ RU7-0374/ RU7-0375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PRO 400/ M401/ M425/ M425DN/ M425DW/ M401A/ M401D/ M401DN/ M401DW/ RС3-2514/RC3-2511/ RU7-0374/ RU7-0375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP PRO 400/ M401/ M425/ M425DN/ M425DW/ M401A/ M401D/ M401DN/ M401DW/ RС3-2514/RC3-2511/ RU7-0374/ RU7-0375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M601n/M601dn/M602n/M602dn/M602x/M603n/M603dn/M603xh/M604dn/604n/M605dn/M605n/M605x/M606dn/M606x/M630f/M630h/M630z</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M601n/M601dn/M602n/M602dn/M602x/M603n/M603dn/M603xh/M604dn/604n/M605dn/M605n/M605x/M606dn/M606x/M630f/M630h/M630z</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/ P4015/ P4515/ M601, RC2-2432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/ P4015/ P4515/ M601, RC2-2432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/ P4015/ P4515/ M601, RC2-2432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/ 4300/ 4250/ 4350, RM1-0002-030CN</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вузли коливальні</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 17T LJ 1200/1005/1300/Canon MF3110/ 3228, RA0-1005/RC1-1753, Patron</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 17T LJ 1200/1005/Canon MF3110/ 3228, RA0-1005/RC1-1753/FU5-0703, Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T LJ 1160/ 1320/P2015/3390  RC1-3575 , Patron</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , Foshan</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , VEAYE</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T в зборі, LJ P2035/P2055  RC2-6242 , CEE</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Коливальній вузол в зборі 27T в зборі, LJ P2035/P2055  RC2-6242 , Foshan</t>
   </si>
   <si>
     <t>в наявності</t>
+  </si>
+  <si>
+    <t>Коливальній вузол в зборі 27T в зборі, LJ P2035/P2055  RC2-6242-VE , VEAYE</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T в зборі, LJ P2035/P2055  ZIP-HP-RC2-6242-PN , Patron</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ 4200/4300/4250/4350/4345, 5851-2766/RM1-0043, Foshan</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ 4200/4300/4250/4350/4345, 5851-2766/RM1-0043, VEAYE</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M400 /M401, RC3-2511/ RU7-0374  RU7-0375 , CEE</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M400 /M401, RC3-2511/ RU7-0374/ RU7-0375  RU7-0375-WDS  WELLDO</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M400 /M401, RC3-2511/ RU7-0374/ RU7-0375,  GEAR-HP-RU7-0375-PN  Patron</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M601/M630  RC1-2432</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M601/M630  RC1-2432  CET2571</t>
   </si>
@@ -885,51 +910,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1058,482 +1083,545 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>21765</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>132.61</v>
+        <v>132.46</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>16657</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>61.38</v>
+        <v>61.31</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>21764</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>117.69</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>18</v>
-      </c>
-[...12 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>16956</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>94.53</v>
+        <v>94.42</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>20614</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>84.67</v>
+        <v>84.58</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33014</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>92.73999999999999</v>
+        <v>92.63</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>18209</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>21763</v>
+        <v>35272</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>121.41</v>
+        <v>89.05</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>14490</v>
+        <v>21763</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>342.72</v>
+        <v>121.27</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>21814</v>
+        <v>14490</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>408.13</v>
+        <v>342.34</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>33015</v>
+        <v>21814</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>156.35</v>
+        <v>407.67</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>30555</v>
+        <v>33015</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>196.22</v>
+        <v>156.18</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>26360</v>
+        <v>30555</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>158.14</v>
+        <v>196.01</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>16860</v>
+        <v>26360</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1064</v>
+        <v>157.97</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>24331</v>
+        <v>16860</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1044.29</v>
+        <v>1062.81</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>14489</v>
+        <v>24331</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>504</v>
+        <v>1043.12</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>22827</v>
+        <v>14489</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>494.59</v>
+        <v>503.44</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>33471</v>
+        <v>22827</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>479.81</v>
+        <v>494.04</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
+        <v>33471</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+      <c r="F29" s="1">
+        <v>479.27</v>
+      </c>
+      <c r="G29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" outlineLevel="2">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
         <v>13770</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...23 lines deleted...]
-      <c r="F30" s="1"/>
+      <c r="C30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+      <c r="F30" s="1">
+        <v>1409.63</v>
+      </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
-      <c r="I30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>