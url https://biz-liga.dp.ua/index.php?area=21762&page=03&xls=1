--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -345,128 +345,122 @@
           <t xml:space="preserve">HP LJ P4014/ P4015/ P4515/ M601, RC2-2432</t>
         </r>
       </text>
     </comment>
     <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200/ 4300/ 4250/ 4350, RM1-0002-030CN</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вузли коливальні</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 17T LJ 1200/1005/1300/Canon MF3110/ 3228, RA0-1005/RC1-1753, Patron</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 17T LJ 1200/1005/Canon MF3110/ 3228, RA0-1005/RC1-1753/FU5-0703, Foshan</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T LJ 1160/ 1320/P2015/3390  RC1-3575 , Patron</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , Foshan</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T LJ 1160/ 1320/P2015/3390  RC1-3575/RU5-0307 , VEAYE</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T в зборі, LJ P2035/P2055  RC2-6242 , CEE</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
+    <t>в наявності</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T в зборі, LJ P2035/P2055  RC2-6242 , Foshan</t>
-  </si>
-[...1 lines deleted...]
-    <t>в наявності</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T в зборі, LJ P2035/P2055  RC2-6242-VE , VEAYE</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі 27T в зборі, LJ P2035/P2055  ZIP-HP-RC2-6242-PN , Patron</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ 4200/4300/4250/4350/4345, 5851-2766/RM1-0043, Foshan</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ 4200/4300/4250/4350/4345, 5851-2766/RM1-0043, VEAYE</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M400 /M401, RC3-2511/ RU7-0374  RU7-0375 , CEE</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M400 /M401, RC3-2511/ RU7-0374/ RU7-0375  RU7-0375-WDS  WELLDO</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M400 /M401, RC3-2511/ RU7-0374/ RU7-0375,  GEAR-HP-RU7-0375-PN  Patron</t>
   </si>
   <si>
     <t>Коливальній вузол в зборі HP LJ M601/M630  RC1-2432</t>
   </si>
@@ -1083,533 +1077,493 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>21765</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>132.46</v>
+        <v>134.83</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>16657</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>62.4</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>21764</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>117.69</v>
+        <v>119.8</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>16956</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>94.42</v>
+        <v>96.11</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>20614</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>84.58</v>
+        <v>86.09</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33014</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+      <c r="F16" s="1">
+        <v>94.29000000000001</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1" t="s">
         <v>22</v>
-      </c>
-[...14 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>18209</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>35272</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>89.05</v>
+        <v>90.64</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21763</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>14490</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>342.34</v>
+        <v>348.46</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>21814</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>407.67</v>
+        <v>414.96</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>33015</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>156.18</v>
+        <v>158.97</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30555</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>26360</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>157.97</v>
+        <v>160.79</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>16860</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1062.81</v>
+        <v>1081.81</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>24331</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1043.12</v>
+        <v>1061.77</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>14489</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>503.44</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22827</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>494.04</v>
+        <v>502.87</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>33471</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>479.27</v>
+        <v>487.84</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>13770</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1409.63</v>
+        <v>1434.83</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
+      <c r="H30" s="1"/>
+      <c r="I30" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>