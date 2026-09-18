--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -498,482 +498,504 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M426/M427/CLJ Pro M252/274/277/M154</t>
         </r>
       </text>
     </comment>
     <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/M403/M426/M427/CLJ Pro M252/274/277/M154</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M426/M428/M427/CLJ Pro M252/274/277/M154</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M426/M427/CLJ Pro M252/274/277/M154</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M426/M428/M427/CLJ Pro M252/274/277/M154 B3Q10-60125</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita P2040dn/P2040dw/P2235dn/P2235dw/M2040dn/M2540dn/M2540dw/M2135dn/M2635dn/M2635dw/M2640id 302S018620</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita P2040dn/P2040dw/P2235dn/P2235dw/M2040dn/M2540dn/M2540dw/M2135dn/M2635dn/M2635dw/M2640id 2S018610</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF249 / MF247 / MF244 / MF237 / MF236 / MF232 / MF231 / MF4410 , FE4-4951-000000   FM2-C066-000000   FE2-K710-000000. Комплект 2шт</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF249 / MF247 / MF244 / MF237 / MF236 / MF232 / MF231 / MF4410 , FE4-4951-000000   FM2-C066-000000   FE2-K710-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF249 / MF247 / MF244 / MF237 / MF236 / MF232 / MF231 / MF4410 , FE4-4951-000000   FM2-C066-000000   FE2-K710-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M1536/M175/176/177/225/ 226  CE538-60135-VE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-3400/3405/3407/3421/SL-M2070/CLX-3300/3305/HP M135/137/Xerox WC3025, JC93-00528A/JC93-00529A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ADF VEAYE Canon MF211/212/216/222/224/226/227/229/232/236/244/247/249/264/267/269, FE4-1344</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тримач / шарнір автоподатчика HINGE, SADF, FE4-1344, Canon i-Sensys MF226dn / MF232w / MF236n / MF244dw / MF247dw / MF249dw / MF264dw / MF267dw / MF269dw / MF211 / MF212w / MF222dw / MF224dw  ADF model  FE4-1344-000000 Original</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M6700D/M6700DW/M6800FDW/M7100DN/M7100DW/M7200FDW/M7200FD/M7200FDN/M7300FDW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum M6800 / 7100 / 7200 / 7300 / 5100 / CP1100 / CM1100 /аналог XEROX B225 / B235</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF211/212/215/ 216/217/221/222/223/224/226/227/229/FE4-4952</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для моделей з ADF Canon MF229 / MF227 / MF226 / MF224 / MF223 / MF222 / MF221 / MF217 / MF216 / MF215 / MF212 / MF211 / MF237, FE4-4952-000000 продається поштучно!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum M6500 / M6550 / M6507 / M7100 / M7200 / 301022338001/301022669001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta bizhub 164/184/7718/165/185 правий оригінал  a0xxpp4p00</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX 4016 4116 4216 4316 4520 4720 5530 CLX 3160 6200 6210 6220 5235, XEROX WС 3210 3220 3325 3550 PE120 PE16 Phaser 3300,3635,6110, Ricoh AC104 AC205. JC97-01707A, 003N00888, JC97-02779A, JC97-03220A, 003N01018, 003N01051</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLX-3160FN/6200FX/SCX-5530FN/5330/Phaser3300MFP/SCX-4824FN,  JC97-02779A   003N01018</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ADF Canon MF4410 / 4450 / 4570 / 4430 / 4550 / 4580 / D550 / 520 / 4583 / 4554 / 4553 / 4453 / 4452 / 4420 / 4412, FC0-1984-000000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ADF VEAYE Canon i-SENSYS MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890, FC0-1984</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Шарнір кришки, блоку сканера</t>
   </si>
   <si>
     <t>Кронштейн столу оригіналів Canon i-SENSYS MF4010/MF4018/4150  FC7-3615</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Шарнир  петля  комплект из 2-х шт. ADF HP LJ Enterprise 500 MFP M525 / M575 Q7404-60029, Q7404-60024</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  ADF лівий Kyocera Mita M2030DN/FS1030/KM2820  303LJ02030/303LJ02040  Foshan</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  Canon iR1133/1430/1435/MF411/412/418/5940, FL3-1430/FL4-2051</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  Canon iR1133/1430/1435/MF411/412/418/5940, FL3-1430/FL4-2051  ZIP-CAN-FL3-1430-PN  Patron</t>
   </si>
   <si>
-    <t>немає</t>
+    <t>в наявності</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  Canon iR1133/1430/1435/MF411/412/418/5940, FL3-1430/FL4-2051, FL3-1430-VE VEAYE</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  DADF лівий Samsung CLX6200FX/SCX-483xFR/SCX-5635 MEA UNIT-HINGE JC97-03038A</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420,  FC0-1787-000000, FC0-1637-000000  Foshan</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420, FC0-1637, комплект 2шт  ZIP-CAN-FC0-1637-PN  Patron</t>
+  </si>
+  <si>
+    <t>у резерві</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420, FC0-1787, комплект 2шт  ZIP-CAN-FC0-1787-PN  Patron</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420/
 D560/MF4430/MF4450/MF4452/MF4453/MF4550/MF4553/MF4554/MF4570/MF4580/MF211/MF212, FC0-1637-000000 /FC0-1787</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420/
 D560/MF4430/MF4450/MF4452/MF4453/MF4550/MF4553/MF4554/MF4570/MF4580/MF211/MF212, FC0-1637-000000 /FC0-1787  FC0-1637-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки M6500 Pantum  301022669001</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SCX-4824, JC97-03220A  ZIP-SAM-JC97-0322-PN  Patron</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SCX-4824, JC97-03220A, JC97-03220A/003N01051</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SCX-4824, JC97-03220A, JC97-03220A/003N01051 VEAYE</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SL-M2020/2021/Xerox WC3315 JC97-03190A VEAYE</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SL-M2022/2020/Xerox WC 3315, JC97-03191A</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SL-M2022/2020/Xerox WC 3315, JC97-03191A Foshan</t>
   </si>
   <si>
@@ -1037,53 +1059,50 @@
     <t>Шарнір HP LJ M1536/M175/176/177/225/ 226  CE538-60135-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір Samsung SCX-3400/3405/3407/3421/SL-M2070/CLX-3300/3305/HP M135/137/Xerox WC3025, JC93-00528A/JC93-00529A VEAYE</t>
   </si>
   <si>
     <t>Шарнір автоподатчика Canon i-Sensys MF226dn/MF232w/MF236n/MF244dw HINGE, SADF,  FE4-1344-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір автоподатчика Canon i-Sensys MF226dn/MF232w/MF236n/MF244dw HINGE, SADF, FE4-1344-000000</t>
   </si>
   <si>
     <t>Шарнір блоку сканера M7100DN Pantum  301022323001/302110179501</t>
   </si>
   <si>
     <t>Шарнір блоку сканера Pantum BM5100/M6500/M7100DN 301022323001/302110179501, Patron  ZIP-PN-301022323001</t>
   </si>
   <si>
     <t>Шарнір для моделей з ADF Canon i-SENSYS MF211/212/215/ 216/217/221/222/223/224/226/227/229  FE4-4952-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір для моделей з ADF Canon i-SENSYS MF211/212/215/ 216/217/221/222/223/224/226/227/229/FE4-4952</t>
   </si>
   <si>
     <t>Шарнір кришки сканера Pantum M6500/M6550/M6507/M7100/M7200/301022338001/301022669001 Foshan</t>
-  </si>
-[...1 lines deleted...]
-    <t>у резерві</t>
   </si>
   <si>
     <t>Шарнір кришки стола Minolta bizhub 164/184/7718/165/185 правий оригінал  A0XXPP4P00</t>
   </si>
   <si>
     <t>Шарнір кришки столу ADF CLX-3160FN/6200FX/SCX-5530FN/5330/Phaser3300MFP/SCX-4824FN  JC97-01707A, JC97-02779A  Foshan</t>
   </si>
   <si>
     <t>Шарнір кришки столу ADF CLX-3160FN/6200FX/SCX-5530FN/5330/Phaser3300MFP/SCX-4824FN,  JC97-02779A</t>
   </si>
   <si>
     <t>Шарніри ADF Canon MF4410/4450/4570/4430/4550  FC0-1984-000000</t>
   </si>
   <si>
     <t>Шарніри ADF Canon MF4410/4450/4570/4430/4550  FC0-1984-VE  VEAYE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
@@ -1503,51 +1522,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I63"/>
+  <dimension ref="A1:I64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1676,1227 +1695,1356 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31886</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>461.44</v>
+        <v>460.93</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>21431</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8302490090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2150.4</v>
+        <v>2148</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>31995</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>219.97</v>
+        <v>219.72</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29169</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>739.2</v>
+        <v>738.38</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28642</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>508.48</v>
+        <v>507.91</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>27091</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+      <c r="F16" s="1">
+        <v>498.07</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>21</v>
-      </c>
-[...12 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>25278</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8302100090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>698.88</v>
+        <v>698.1</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30115</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>175.17</v>
+        <v>149.02</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34271</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>276.86</v>
+        <v>276.56</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28647</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>276.86</v>
+        <v>276.56</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>21299</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>379.01</v>
+        <v>378.59</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27094</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>336</v>
+        <v>335.63</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30942</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>400.06</v>
+        <v>399.62</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>28662</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>235.2</v>
+        <v>234.94</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>23434</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D25" s="1">
         <v>8302490090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>252.22</v>
+        <v>251.94</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>25724</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>229.82</v>
+        <v>229.57</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25725</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>201.6</v>
+        <v>201.38</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>24464</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28" s="1">
         <v>8302490090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>392</v>
+        <v>391.56</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>30117</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>114.24</v>
+        <v>114.11</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>25726</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>201.6</v>
+        <v>201.38</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>13523</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31" s="1">
         <v>8302100090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>806.4</v>
+        <v>805.5</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>33994</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>564.48</v>
+        <v>563.85</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30116</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>318.08</v>
+        <v>317.73</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>33307</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
         <v>0</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28643</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>705.6</v>
+        <v>704.8099999999999</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>17870</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>190.4</v>
+        <v>190.19</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>22665</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D37" s="1">
         <v>8302100090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>336</v>
+        <v>335.63</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>25727</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>169.34</v>
+        <v>169.16</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>28644</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>310.91</v>
+        <v>310.57</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>27935</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>833.28</v>
+        <v>698.1</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>27092</v>
+        <v>35073</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>456.96</v>
+        <v>784.92</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>32714</v>
+        <v>27092</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>560</v>
+        <v>456.45</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>33993</v>
+        <v>32714</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>451.58</v>
+        <v>626.05</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>32854</v>
+        <v>33993</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>0</v>
+        <v>451.08</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>32852</v>
+        <v>32854</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>504.45</v>
+        <v>0</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>33902</v>
+        <v>32852</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>424.7</v>
+        <v>503.89</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>27095</v>
+        <v>33902</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>392</v>
+        <v>424.23</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>28363</v>
+        <v>27095</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>564.48</v>
+        <v>208.09</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>27096</v>
+        <v>28363</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>192.19</v>
+        <v>563.85</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>27097</v>
+        <v>27096</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>400.51</v>
+        <v>191.98</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>34162</v>
+        <v>27097</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>672</v>
+        <v>400.07</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>22715</v>
+        <v>34162</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1207.36</v>
+        <v>671.25</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>28148</v>
+        <v>22715</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="D53" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>331.07</v>
+        <v>1206.01</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>33563</v>
+        <v>28148</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="D54" s="1"/>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>271.04</v>
+        <v>330.7</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>27093</v>
+        <v>33563</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>392</v>
+        <v>270.74</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>26614</v>
+        <v>27093</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>672</v>
+        <v>391.56</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>31710</v>
+        <v>26614</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="D57" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>198.46</v>
+        <v>671.25</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
-[...1 lines deleted...]
-        <v>64</v>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>33591</v>
+        <v>31710</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>291.2</v>
+        <v>198.24</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>30114</v>
+        <v>33591</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>238.78</v>
+        <v>290.88</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>16638</v>
+        <v>30114</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D60" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D60" s="1"/>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>262.08</v>
+        <v>238.52</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>21867</v>
+        <v>16638</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
-        <v>8443999090</v>
+        <v>8302100090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>376.32</v>
+        <v>261.79</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>34163</v>
+        <v>21867</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>376.32</v>
+        <v>375.9</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
-[...4 lines deleted...]
-    <row r="63" spans="1:9">
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
-      <c r="B63" s="1"/>
-[...3 lines deleted...]
-      <c r="F63" s="1"/>
+      <c r="B63" s="1">
+        <v>34163</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D63" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+      <c r="F63" s="1">
+        <v>375.9</v>
+      </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
-      <c r="I63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>