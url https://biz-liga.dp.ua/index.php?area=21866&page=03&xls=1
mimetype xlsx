--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -859,143 +859,137 @@
           <t xml:space="preserve">ADF Canon MF4410 / 4450 / 4570 / 4430 / 4550 / 4580 / D550 / 520 / 4583 / 4554 / 4553 / 4453 / 4452 / 4420 / 4412, FC0-1984-000000</t>
         </r>
       </text>
     </comment>
     <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ADF VEAYE Canon i-SENSYS MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890, FC0-1984</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Шарнір кришки, блоку сканера</t>
   </si>
   <si>
     <t>Кронштейн столу оригіналів Canon i-SENSYS MF4010/MF4018/4150  FC7-3615</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Шарнир  петля  комплект из 2-х шт. ADF HP LJ Enterprise 500 MFP M525 / M575 Q7404-60029, Q7404-60024</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  ADF лівий Kyocera Mita M2030DN/FS1030/KM2820  303LJ02030/303LJ02040  Foshan</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  Canon iR1133/1430/1435/MF411/412/418/5940, FL3-1430/FL4-2051</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  Canon iR1133/1430/1435/MF411/412/418/5940, FL3-1430/FL4-2051  ZIP-CAN-FL3-1430-PN  Patron</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  Canon iR1133/1430/1435/MF411/412/418/5940, FL3-1430/FL4-2051, FL3-1430-VE VEAYE</t>
   </si>
   <si>
+    <t>немає</t>
+  </si>
+  <si>
     <t>Шарнір  кронштейн  DADF лівий Samsung CLX6200FX/SCX-483xFR/SCX-5635 MEA UNIT-HINGE JC97-03038A</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420,  FC0-1787-000000, FC0-1637-000000  Foshan</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420, FC0-1637, комплект 2шт  ZIP-CAN-FC0-1637-PN  Patron</t>
-  </si>
-[...1 lines deleted...]
-    <t>у резерві</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420, FC0-1787, комплект 2шт  ZIP-CAN-FC0-1787-PN  Patron</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420/
 D560/MF4430/MF4450/MF4452/MF4453/MF4550/MF4553/MF4554/MF4570/MF4580/MF211/MF212, FC0-1637-000000 /FC0-1787</t>
   </si>
   <si>
-    <t>немає</t>
-[...1 lines deleted...]
-  <si>
     <t>Шарнір  кронштейн  крепления Canon i-SENSYS MF 4410/MF4412/MF4420/
 D560/MF4430/MF4450/MF4452/MF4453/MF4550/MF4553/MF4554/MF4570/MF4580/MF211/MF212, FC0-1637-000000 /FC0-1787  FC0-1637-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки M6500 Pantum  301022669001</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SCX-4824, JC97-03220A  ZIP-SAM-JC97-0322-PN  Patron</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SCX-4824, JC97-03220A, JC97-03220A/003N01051</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SCX-4824, JC97-03220A, JC97-03220A/003N01051 VEAYE</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SL-M2020/2021/Xerox WC3315 JC97-03190A VEAYE</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SL-M2022/2020/Xerox WC 3315, JC97-03191A</t>
   </si>
   <si>
     <t>Шарнір  кронштейн  кришки столу оригіналу Samsung SL-M2022/2020/Xerox WC 3315, JC97-03191A Foshan</t>
   </si>
   <si>
@@ -1026,50 +1020,53 @@
     <t>Шарнір ADF HP LJ Pro 400 M425 / M521 / M570, CF288-60030 / CF288-60027 / CZ271-60020 VEAYE</t>
   </si>
   <si>
     <t>Шарнір ADF HP LJ Pro 400 M425 / M521 / M570, CF288-60030 комплект 2шт  ZIP-HP-CF288-6003-PN  Patron</t>
   </si>
   <si>
     <t>Шарнір ADF HP LJ Pro M402/M403/M426/M427/CLJ Pro M252/274/277/M154  B3Q10-60125-033</t>
   </si>
   <si>
     <t>Шарнір ADF HP LJ Pro M402/M403/M426/M427/CLJ Pro M252/274/277/M154  B3Q10-60125-033-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір ADF HP LJ Pro M402/M403/M426/M427/CLJ Pro M252/274/277/M154  B3Q10-60125-033L  ліцензія</t>
   </si>
   <si>
     <t>Шарнір ADF HP LJ Pro M402/M403/M426/M427/CLJ Pro M252/274/277/M154 B3Q10-60125  ZIP-HP-M277-PN  Patron</t>
   </si>
   <si>
     <t>Шарнір ADF Kyocera M2040dn/M2540/M2135dn/M5521/M2835, верхній  302S018620</t>
   </si>
   <si>
     <t>Шарнір ADF Kyocera M2040dn/M2540/M2135dn/M5521/M2835, нижній  2S018610</t>
   </si>
   <si>
     <t>Шарнір Canon MF249/MF247/MF244/MF237/MF236/MF232/MF231, комплект 2шт  ZIP-CAN-FE4-4951-PN  Patron</t>
+  </si>
+  <si>
+    <t>у резерві</t>
   </si>
   <si>
     <t>Шарнір Canon MF249/MF247/MF244/MF237/MF236/MF232/MF231/MF4410,  FE4-4951-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір Canon MF249/MF247/MF244/MF237/MF236/MF232/MF231/MF4410, FE4-4951-000000</t>
   </si>
   <si>
     <t>Шарнір HP LJ M1536/M175/176/177/225/ 226  CE538-60135-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір Samsung SCX-3400/3405/3407/3421/SL-M2070/CLX-3300/3305/HP M135/137/Xerox WC3025, JC93-00528A/JC93-00529A VEAYE</t>
   </si>
   <si>
     <t>Шарнір автоподатчика Canon i-Sensys MF226dn/MF232w/MF236n/MF244dw HINGE, SADF,  FE4-1344-VE  VEAYE</t>
   </si>
   <si>
     <t>Шарнір автоподатчика Canon i-Sensys MF226dn/MF232w/MF236n/MF244dw HINGE, SADF, FE4-1344-000000</t>
   </si>
   <si>
     <t>Шарнір блоку сканера M7100DN Pantum  301022323001/302110179501</t>
   </si>
   <si>
     <t>Шарнір блоку сканера Pantum BM5100/M6500/M7100DN 301022323001/302110179501, Patron  ZIP-PN-301022323001</t>
   </si>
@@ -1695,1344 +1692,1238 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31886</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>460.93</v>
+        <v>469.17</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>21431</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8302490090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2148</v>
+        <v>2186.4</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>31995</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>219.72</v>
+        <v>223.65</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29169</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>738.38</v>
+        <v>751.58</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28642</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+      <c r="F15" s="1">
+        <v>516.99</v>
+      </c>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1" t="s">
         <v>20</v>
-      </c>
-[...14 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>27091</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+      <c r="F16" s="1">
+        <v>506.97</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>22</v>
-      </c>
-[...14 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>25278</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8302100090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30115</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>149.02</v>
+        <v>151.68</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34271</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>276.56</v>
+        <v>273.3</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28647</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>276.56</v>
+        <v>281.5</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>21299</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>378.59</v>
+        <v>385.35</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27094</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>335.63</v>
+        <v>341.63</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30942</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>399.62</v>
+        <v>406.76</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>28662</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>234.94</v>
+        <v>239.14</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>23434</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8302490090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>251.94</v>
+        <v>256.45</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>25724</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>229.57</v>
+        <v>233.67</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25725</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>201.38</v>
+        <v>204.98</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>24464</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8302490090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>391.56</v>
+        <v>398.56</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>30117</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>114.11</v>
+        <v>116.15</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>25726</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>201.38</v>
+        <v>204.98</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>13523</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8302100090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
+      <c r="H31" s="1"/>
+      <c r="I31" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>33994</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
+      <c r="H32" s="1"/>
+      <c r="I32" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30116</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>317.73</v>
+        <v>323.41</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>33307</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
         <v>0</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28643</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>704.8099999999999</v>
+        <v>717.41</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>17870</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>190.19</v>
+        <v>193.59</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>22665</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8302100090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>335.63</v>
+        <v>341.63</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>25727</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>169.16</v>
+        <v>172.18</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>28644</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>310.57</v>
+        <v>316.12</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>27935</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>35073</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>784.92</v>
+        <v>798.95</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>27092</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>456.45</v>
+        <v>464.61</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>32714</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>626.05</v>
+        <v>637.24</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>33993</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>451.08</v>
+        <v>459.14</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>32854</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
         <v>0</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>32852</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>503.89</v>
+        <v>512.89</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>33902</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>424.23</v>
+        <v>431.81</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="1" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>27095</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>208.09</v>
+        <v>211.81</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>28363</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
+      <c r="H49" s="1"/>
+      <c r="I49" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>27096</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>191.98</v>
+        <v>195.41</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>27097</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>400.07</v>
+        <v>407.22</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>34162</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>22715</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1206.01</v>
+        <v>1227.57</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
+      <c r="H53" s="1"/>
+      <c r="I53" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>28148</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>330.7</v>
+        <v>336.61</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
+      <c r="H54" s="1"/>
+      <c r="I54" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>33563</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>270.74</v>
+        <v>275.58</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>27093</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>391.56</v>
+        <v>398.56</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>26614</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
+      <c r="H57" s="1"/>
+      <c r="I57" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>31710</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>198.24</v>
+        <v>201.79</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>33591</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>290.88</v>
+        <v>296.08</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
+      <c r="H59" s="1"/>
+      <c r="I59" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>30114</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>238.52</v>
+        <v>242.78</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>16638</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8302100090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>261.79</v>
+        <v>266.47</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
+      <c r="H61" s="1"/>
+      <c r="I61" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>21867</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>34163</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>