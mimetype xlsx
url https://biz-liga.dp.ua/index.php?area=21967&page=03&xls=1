--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -224,516 +224,538 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW. P211dn/P210dn/C210 1600 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Pantum P2200/2207/P2500/M6500/6550/6600, PC-211P/PC-211EV</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C24" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW. P211dn/P210dn/C210 1600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P3100D/P3100DN/ P3200D/P3200DN  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P3100D/P3100DN/ P3200D/P3200DN  6000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M6500/6500W/M6607/M6600 series P2200/2207/2500/ 2507  1 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  3000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TL-420H
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TL-420H
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  6000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 6000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 6000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 15000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 15000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P1000,P1050,P2000,P2010,P2050,M5000,M5005,M6000,M6005; 2 тонера + 2 чіпи  2*1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Заправний комплект; Для бренду: Pantum; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 3200 сторінок; Для моделей: P2200, P2207, P2507, P2500W, P2500NW, M6500, M6500W, M6500NW, M6550NW, M6607NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для PANTUM P2200,P2207,P2500,P2507,P2500W,M6500,M6550,M6607  1 тонер+1 чіп</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для PANTUM P3100DL, P3255DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Чіп + 2 тонера по 3000 стр. кожен, інструкція по заправці. Pantum P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  6000 стор.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Pantum лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Pantum DL-420  MN-PANT-DL420  Makkon</t>
+    <t>Драм-картридж Pantum DL-420  MN-PANT-DL420  Makkon</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Pantum DL-420 P3010D/M6700D/M7100DN  DL-420P</t>
-[...2 lines deleted...]
-    <t>Драм картридж Pantum DL-420 P3010D/M6700D/M7100DN  DN-PANT-DL420  DAYTON</t>
+    <t>Драм-картридж Pantum DL-420 P3010D/M6700D/M7100DN  DL-420P</t>
+  </si>
+  <si>
+    <t>Драм-картридж Pantum DL-420 P3010D/M6700D/M7100DN  DN-PANT-DL420  DAYTON</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
-    <t>Драм картридж Pantum DL-420 P3010D/M6700D/M7100DN/Sindoh A420  FL-A420DR  Free Label</t>
-[...2 lines deleted...]
-    <t>Драм картридж Pantum DL-5120</t>
+    <t>Драм-картридж Pantum DL-420 P3010D/M6700D/M7100DN/Sindoh A420  FL-A420DR  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Pantum DL-5120</t>
   </si>
   <si>
     <t>Картридж Pantum PC-110</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV  DN-PANT-PC211EV  DAYTON</t>
   </si>
   <si>
+    <t>Картридж Pantum PC-211EV  MN-PANT-PC211EV  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Pantum PC-211EV  PC-211EV/PC-211P</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Картридж Pantum PC-211EV  MN-PANT-PC211EV  Makkon</t>
-[...4 lines deleted...]
-  <si>
     <t>Картридж Pantum PC-211EV  PTPD-201  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV  PTPD-201  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV  TRPA1  IPM</t>
+  </si>
+  <si>
+    <t>Картридж Pantum PC-211EV/PC-211P  TPC211  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV/Sindoh P211  FL-P211  Free Label</t>
   </si>
   <si>
     <t>Картридж Pantum PC-310</t>
   </si>
   <si>
     <t>Картридж Pantum PC-310H</t>
   </si>
   <si>
     <t>Картридж Pantum PL-C211B Kraft Box  PL-C211B/PL-C211PB</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H  DN-PANT-TL420H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H  MN-PANT-TL420H  Makkon</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H  PTTL-420HP  PRINTERMAYIN</t>
   </si>
@@ -1210,51 +1232,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I47"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1383,873 +1405,970 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>32647</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1304.58</v>
+        <v>1303.12</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24167</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>2608.93</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>16</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>33446</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1241.86</v>
+        <v>1240.47</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31979</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+      <c r="F14" s="1">
+        <v>1297.3</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="5" t="s">
         <v>19</v>
-      </c>
-[...12 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>30195</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2900.8</v>
+        <v>2897.56</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>24039</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>3443.33</v>
+        <v>3439.49</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33447</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>585.98</v>
+        <v>585.33</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>33640</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1111.49</v>
+        <v>1110.25</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21968</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1981.95</v>
+        <v>2126.52</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>30824</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>940.8</v>
+        <v>939.75</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>33807</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>430.08</v>
+        <v>429.6</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30445</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>537.6</v>
+        <v>537</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>30295</v>
+        <v>34844</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>693.0599999999999</v>
+        <v>511.49</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>24040</v>
+        <v>30295</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>3987.65</v>
+        <v>692.28</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>28105</v>
+        <v>24040</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>4539.14</v>
+        <v>3983.2</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>34375</v>
+        <v>28105</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1107.01</v>
+        <v>4534.07</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>24037</v>
+        <v>34375</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1611.46</v>
+        <v>1105.77</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>33445</v>
+        <v>24037</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>688.13</v>
+        <v>1609.66</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>32643</v>
+        <v>33445</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>722.62</v>
+        <v>687.36</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>33863</v>
+        <v>32643</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>913.92</v>
+        <v>721.8200000000001</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>31977</v>
+        <v>33863</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>695.3</v>
+        <v>912.9</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>24038</v>
+        <v>31977</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2441.6</v>
+        <v>694.52</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>33444</v>
+        <v>24038</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1117.76</v>
+        <v>2438.88</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>32646</v>
+        <v>33444</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1174.21</v>
+        <v>1116.51</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>31978</v>
+        <v>32646</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1219.9</v>
+        <v>1172.9</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>30197</v>
+        <v>31978</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2808.96</v>
+        <v>1218.54</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>33448</v>
+        <v>30197</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>795.65</v>
+        <v>2805.83</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>30196</v>
+        <v>33448</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>2094.4</v>
+        <v>794.76</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>30940</v>
+        <v>30196</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>3978.69</v>
+        <v>2116.68</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>33449</v>
+        <v>30940</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1016.06</v>
+        <v>4011.39</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>24033</v>
+        <v>33449</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1304.58</v>
+        <v>1014.93</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>23111</v>
+        <v>24033</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1232</v>
+        <v>1303.12</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>24032</v>
+        <v>23111</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>634.8200000000001</v>
+        <v>1230.63</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>24034</v>
+        <v>24032</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1878.91</v>
+        <v>634.11</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>24035</v>
+        <v>24034</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>427.84</v>
+        <v>1876.82</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>24036</v>
+        <v>24035</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1004.86</v>
+        <v>427.36</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
-      <c r="B47" s="1"/>
-[...3 lines deleted...]
-      <c r="F47" s="1"/>
+      <c r="B47" s="1">
+        <v>24036</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D47" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+      <c r="F47" s="1">
+        <v>1003.74</v>
+      </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
-      <c r="I47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>