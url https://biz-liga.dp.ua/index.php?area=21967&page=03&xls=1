--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -208,554 +208,535 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW. P211dn/P210dn/C210 1600 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Pantum P2200/2207/P2500/M6500/6550/6600, PC-211P/PC-211EV</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C23" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW. P211dn/P210dn/C210 1600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW. P211dn/P210dn/C210 1600 стор.</t>
+          <t xml:space="preserve">P3100D/P3100DN/ P3200D/P3200DN  3000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P3100D/P3100DN/ P3200D/P3200DN  3000 стор</t>
+          <t xml:space="preserve">P3100D/P3100DN/ P3200D/P3200DN  6000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P3100D/P3100DN/ P3200D/P3200DN  6000 стор</t>
+          <t xml:space="preserve">M6500/6500W/M6607/M6600 series P2200/2207/2500/ 2507  1 600 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">M6500/6500W/M6607/M6600 series P2200/2207/2500/ 2507  1 600 стор.</t>
+          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  3000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C28" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TL-420H
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: TL-420H
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  3 000 стор.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420</t>
+          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  3 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  3 000 стор.</t>
+          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  6000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  6000 стор.</t>
+          <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  6 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  6 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302  6 000 стор.</t>
+          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  6 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PANTUM P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW/ A420/A420/A620/A621/M420  6 000 стор.</t>
+          <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 6000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 6000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 6000 стор</t>
+          <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 3000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 3000 стор</t>
+          <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 15000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 15000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для BM5100ADN/BM5100ADW/BP5100DN/BP5100DW 15000 стор</t>
+          <t xml:space="preserve">P1000,P1050,P2000,P2010,P2050,M5000,M5005,M6000,M6005; 2 тонера + 2 чіпи  2*1500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">P1000,P1050,P2000,P2010,P2050,M5000,M5005,M6000,M6005; 2 тонера + 2 чіпи  2*1500 стор</t>
+          <t xml:space="preserve">Тип: Заправний комплект; Для бренду: Pantum; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 3200 сторінок; Для моделей: P2200, P2207, P2507, P2500W, P2500NW, M6500, M6500W, M6500NW, M6550NW, M6607NW</t>
         </r>
       </text>
     </comment>
     <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тип: Заправний комплект; Для бренду: Pantum; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 3200 сторінок; Для моделей: P2200, P2207, P2507, P2500W, P2500NW, M6500, M6500W, M6500NW, M6550NW, M6607NW</t>
+          <t xml:space="preserve">Для PANTUM P2200,P2207,P2500,P2507,P2500W,M6500,M6550,M6607  1 тонер+1 чіп</t>
         </r>
       </text>
     </comment>
     <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для PANTUM P2200,P2207,P2500,P2507,P2500W,M6500,M6550,M6607  1 тонер+1 чіп</t>
+          <t xml:space="preserve">Для PANTUM P3100DL, P3255DN</t>
         </r>
       </text>
     </comment>
     <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для PANTUM P3100DL, P3255DN</t>
+          <t xml:space="preserve">Pantum P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  3 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C46" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Чіп + 2 тонера по 3000 стр. кожен, інструкція по заправці. Pantum P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW  6000 стор.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Pantum лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Pantum DL-420  MN-PANT-DL420  Makkon</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Pantum DL-420 P3010D/M6700D/M7100DN  DL-420P</t>
   </si>
   <si>
     <t>Драм-картридж Pantum DL-420 P3010D/M6700D/M7100DN  DN-PANT-DL420  DAYTON</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Драм-картридж Pantum DL-420 P3010D/M6700D/M7100DN/Sindoh A420  FL-A420DR  Free Label</t>
   </si>
   <si>
     <t>Драм-картридж Pantum DL-5120</t>
   </si>
   <si>
     <t>Картридж Pantum PC-110</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV  DN-PANT-PC211EV  DAYTON</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV  MN-PANT-PC211EV  Makkon</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV  PC-211EV/PC-211P</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
+    <t>Картридж Pantum PC-211EV  PTPD-201  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Pantum PC-211EV  TRPA1  IPM</t>
+  </si>
+  <si>
+    <t>Картридж Pantum PC-211EV/PC-211P  TPC211  TONER-TANK</t>
+  </si>
+  <si>
     <t>в наявності</t>
-  </si>
-[...10 lines deleted...]
-    <t>Картридж Pantum PC-211EV/PC-211P  TPC211  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Pantum PC-211EV/Sindoh P211  FL-P211  Free Label</t>
   </si>
   <si>
     <t>Картридж Pantum PC-310</t>
   </si>
   <si>
     <t>Картридж Pantum PC-310H</t>
   </si>
   <si>
     <t>Картридж Pantum PL-C211B Kraft Box  PL-C211B/PL-C211PB</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H  DN-PANT-TL420H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H  MN-PANT-TL420H  Makkon</t>
   </si>
   <si>
     <t>Картридж Pantum TL-420H  PTTL-420HP  PRINTERMAYIN</t>
   </si>
@@ -1232,51 +1213,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1405,970 +1386,873 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>32647</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1303.12</v>
+        <v>1326.42</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>24167</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2608.93</v>
+        <v>2655.57</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>33446</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>989.35</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>18</v>
-      </c>
-[...14 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31979</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1297.3</v>
+        <v>1320.49</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>30195</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2897.56</v>
+        <v>2949.36</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>24039</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>3439.49</v>
+        <v>3500.97</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33447</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>585.33</v>
+        <v>505.61</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>33640</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1110.25</v>
+        <v>1130.1</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>21968</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+      <c r="F19" s="1">
+        <v>2164.54</v>
+      </c>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1" t="s">
         <v>25</v>
-      </c>
-[...14 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>30824</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>939.75</v>
+        <v>956.55</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>33807</v>
+        <v>30445</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>429.6</v>
+        <v>546.6</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>30445</v>
+        <v>34844</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+      <c r="F22" s="1">
+        <v>520.64</v>
+      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1" t="s">
         <v>29</v>
-      </c>
-[...14 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>34844</v>
+        <v>30295</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>511.49</v>
+        <v>704.66</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H23" s="1"/>
+      <c r="I23" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>30295</v>
+        <v>24040</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>692.28</v>
+        <v>4054.41</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>24040</v>
+        <v>28105</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>3983.2</v>
+        <v>4615.13</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>28105</v>
+        <v>34375</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>4534.07</v>
+        <v>1125.54</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>34375</v>
+        <v>24037</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1105.77</v>
+        <v>1638.43</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>24037</v>
+        <v>33445</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1609.66</v>
+        <v>699.65</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>33445</v>
+        <v>32643</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>687.36</v>
+        <v>734.72</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>32643</v>
+        <v>33863</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>721.8200000000001</v>
+        <v>929.22</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
+      <c r="H30" s="1"/>
+      <c r="I30" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>33863</v>
+        <v>31977</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>912.9</v>
+        <v>706.9400000000001</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>31977</v>
+        <v>24038</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>694.52</v>
+        <v>2482.48</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>24038</v>
+        <v>33444</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2438.88</v>
+        <v>1136.47</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>33444</v>
+        <v>32646</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1116.51</v>
+        <v>1193.87</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>32646</v>
+        <v>31978</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1172.9</v>
+        <v>1240.33</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>31978</v>
+        <v>30197</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1218.54</v>
+        <v>2855.99</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>30197</v>
+        <v>33448</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>2805.83</v>
+        <v>808.97</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>33448</v>
+        <v>30196</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>794.76</v>
+        <v>2154.52</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>30196</v>
+        <v>30940</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2116.68</v>
+        <v>4083.1</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>30940</v>
+        <v>33449</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>4011.39</v>
+        <v>1033.07</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>33449</v>
+        <v>24033</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1014.93</v>
+        <v>1326.42</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>24033</v>
+        <v>23111</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1303.12</v>
+        <v>1252.63</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>23111</v>
+        <v>24032</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1230.63</v>
+        <v>645.4400000000001</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>24032</v>
+        <v>24034</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>634.11</v>
+        <v>1910.37</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
+      <c r="H44" s="1"/>
+      <c r="I44" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>24034</v>
+        <v>24035</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1876.82</v>
+        <v>435</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>24035</v>
+        <v>24036</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>427.36</v>
+        <v>1021.69</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" outlineLevel="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" s="1"/>
-      <c r="B47" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I48" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>