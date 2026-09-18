--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -137,95 +137,98 @@
           <t xml:space="preserve">Xerox DocuCentre C240/242/250/252/262/5065/5400/5540/6500/6550, Cleaning Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DocuCentre С2260/2263/2265/ WorkCentre 7120/7125/7220/7225/7240/7250, Cleaning Roller with PET</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал очистки тонера/ термозакріплення</t>
   </si>
   <si>
     <t>Вал очистки вузла термозакріплення з підшипниками BROTHER MFC-8480/8680/8890/DCP8080/8085 CET0161</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал очистки тонера Brother HL-L5000  WD-CRB5000  WELLDO</t>
   </si>
   <si>
     <t>Вал очистки тонера OKI B410/430/4400/4600/TYPE 10, Cleaning Roller WELLDO</t>
   </si>
   <si>
     <t>Вал очистки тонера Samsung Color CLP-415/CL X4195/SL-C1810/1860, Cleaning Roller WELLDO</t>
   </si>
   <si>
     <t>Вал очистки тонера Xerox DocuCentre C2270/3370/4470/5570, Cleaning Roller WELLDO</t>
   </si>
   <si>
     <t>Вал очистки тонера Xerox DocuCentre C240/242/250/252/262/5065/5400/5540/6500/6550, Cleaning Roller WELLDO</t>
   </si>
   <si>
     <t>Вал очистки тонера Xerox DocuCentre С2260/2263/2265/ WorkCentre 7120/7125/7220/7225/7240/7250, Cleaning Roller with PET WELLDO</t>
   </si>
 </sst>
 </file>
 
@@ -824,194 +827,208 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>26194</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>460.99</v>
+        <v>460.48</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>32829</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>174.72</v>
+        <v>174.53</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>24008</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>20</v>
       </c>
       <c r="F13" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24009</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>72.58</v>
+        <v>72.5</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>24010</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>512.0599999999999</v>
+        <v>511.49</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>24011</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>219.97</v>
+        <v>219.72</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>24012</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>512.0599999999999</v>
+        <v>511.49</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>