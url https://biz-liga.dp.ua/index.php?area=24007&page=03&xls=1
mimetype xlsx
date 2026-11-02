--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -96,151 +96,170 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Color CLP-415/CL X4195/SL-C1810/1860, Cleaning Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox DocuCentre C2270/3370/4470/5570/Xerox WorkCentre 7525/7530/7535/7545/7845/7855 , Cleaning Roller with PET</t>
+          <t xml:space="preserve">Samsung ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851, SCX-4824HN/ 4828HN/ 4600/ 4623/ SL-M2870FD/M2620D/M2820ND/ MLT-D115L/ XEROX PHASER 3140/3250, WC3210/3220</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Xerox DocuCentre C2270/3370/4470/5570/Xerox WorkCentre 7525/7530/7535/7545/7845/7855 , Cleaning Roller with PET</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Xerox DocuCentre C240/242/250/252/262/5065/5400/5540/6500/6550, Cleaning Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox DocuCentre С2260/2263/2265/ WorkCentre 7120/7125/7220/7225/7240/7250, Cleaning Roller with PET</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал очистки тонера/ термозакріплення</t>
   </si>
   <si>
     <t>Вал очистки вузла термозакріплення з підшипниками BROTHER MFC-8480/8680/8890/DCP8080/8085 CET0161</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Вал очистки тонера Brother HL-L5000  WD-CRB5000  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал очистки тонера OKI B410/430/4400/4600/TYPE 10, Cleaning Roller WELLDO</t>
+  </si>
+  <si>
+    <t>Вал очистки тонера Samsung Color CLP-415/CL X4195/SL-C1810/1860, Cleaning Roller WELLDO</t>
+  </si>
+  <si>
+    <t>Вал очистки тонера Samsung ML-2850   SP-CR-EVP-SML2850  Everprint</t>
+  </si>
+  <si>
     <t>new</t>
-  </si>
-[...10 lines deleted...]
-    <t>Вал очистки тонера Samsung Color CLP-415/CL X4195/SL-C1810/1860, Cleaning Roller WELLDO</t>
   </si>
   <si>
     <t>Вал очистки тонера Xerox DocuCentre C2270/3370/4470/5570, Cleaning Roller WELLDO</t>
   </si>
   <si>
     <t>Вал очистки тонера Xerox DocuCentre C240/242/250/252/262/5065/5400/5540/6500/6550, Cleaning Roller WELLDO</t>
   </si>
   <si>
     <t>Вал очистки тонера Xerox DocuCentre С2260/2263/2265/ WorkCentre 7120/7125/7220/7225/7240/7250, Cleaning Roller with PET WELLDO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -654,51 +673,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -827,220 +846,231 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>26194</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>460.48</v>
+        <v>468.71</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>32829</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>24008</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>20</v>
       </c>
       <c r="F13" s="1">
-        <v>116.8</v>
+        <v>118.89</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24009</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>72.5</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>24010</v>
+        <v>35525</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>511.49</v>
+        <v>107.04</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>24011</v>
+        <v>24010</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>219.72</v>
+        <v>520.64</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>24012</v>
+        <v>24011</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>511.49</v>
+        <v>223.65</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="5" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:9">
+    </row>
+    <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
-      <c r="B18" s="1"/>
-[...3 lines deleted...]
-      <c r="F18" s="1"/>
+      <c r="B18" s="1">
+        <v>24012</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+      <c r="F18" s="1">
+        <v>520.64</v>
+      </c>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
-      <c r="I18" s="1"/>
+      <c r="I18" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>