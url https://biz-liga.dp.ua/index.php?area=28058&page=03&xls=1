--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -73,95 +73,98 @@
           <t xml:space="preserve">Для нанесення стійких написів на різноманітних поверхнях. Водостійкий, пише майже на всіх поверхнях. Пластиковий корпус. Ширина лінії: 1-3 мм. Круглий акриловий накінечник. Завдяки акриловому накінечнику довжина лінії на 200 м більше. Ввеликий об'єм фетрового накопичувача. Яскраві світлостійкі чорнила не вигоряють та не втрачають колір із часом. Власна технологія виготовлення чорнил GERMAN INK. Колір: червоний. Зроблено в Німеччині.</t>
         </r>
       </text>
     </comment>
     <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для нанесення стійких написів на різноманітних поверхнях. Водостійкий, пише майже на всіх поверхнях. Пластиковий корпус. Ширина лінії: 1-3 мм. Круглий акриловий накінечник. Завдяки акриловому накінечнику довжина лінії на 200 м більше. Ввеликий об'єм фетрового накопичувача. Яскраві світлостійкі чорнила не вигоряють та не втрачають колір із часом. Власна технологія виготовлення чорнил GERMAN INK. Колір: червоний. Зроблено в Німеччині.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Канцтовари</t>
   </si>
   <si>
     <t xml:space="preserve">	Маркер</t>
   </si>
   <si>
     <t>Маркер водостійкий 2-4 мм, зелений, H-Tone  JJ20523B-green</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Маркер водостійкий, 1-3 мм червоний Stanger  M235-712002</t>
   </si>
   <si>
     <t>Маркер водостійкий, 1-3 мм чорний Stanger  M235-712000</t>
   </si>
   <si>
     <t>Маркер водостійкий, 2.5 мм синій  MP2903-blue</t>
   </si>
   <si>
     <t>Маркер водостійкий, 2.5 мм червоний Baoke  MP2903-red</t>
   </si>
   <si>
     <t>Маркер водостійкий, 2.5 мм чорний  MP2903-black</t>
   </si>
   <si>
     <t>Маркер текстовий 1-4 мм, рожевий H-Tone  JJ205314-pink</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
@@ -772,263 +775,283 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>32168</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>9608200000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>13.44</v>
+        <v>13.43</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30256</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>9608200000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28054</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>9608200000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>37.63</v>
+        <v>37.59</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>32167</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>9608200000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>13.44</v>
+        <v>13.43</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31176</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>9608200000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>13.44</v>
+        <v>13.43</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>32166</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>9608200000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>13.44</v>
+        <v>13.43</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>31815</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>9608200000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>12.54</v>
+        <v>12.53</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28052</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>9608200000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>14.78</v>
+        <v>14.77</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>33137</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>9608200000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>76.61</v>
+        <v>76.52</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28424</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>9608200000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>105.28</v>
+        <v>105.16</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>