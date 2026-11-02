--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -73,98 +73,95 @@
           <t xml:space="preserve">Для нанесення стійких написів на різноманітних поверхнях. Водостійкий, пише майже на всіх поверхнях. Пластиковий корпус. Ширина лінії: 1-3 мм. Круглий акриловий накінечник. Завдяки акриловому накінечнику довжина лінії на 200 м більше. Ввеликий об'єм фетрового накопичувача. Яскраві світлостійкі чорнила не вигоряють та не втрачають колір із часом. Власна технологія виготовлення чорнил GERMAN INK. Колір: червоний. Зроблено в Німеччині.</t>
         </r>
       </text>
     </comment>
     <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для нанесення стійких написів на різноманітних поверхнях. Водостійкий, пише майже на всіх поверхнях. Пластиковий корпус. Ширина лінії: 1-3 мм. Круглий акриловий накінечник. Завдяки акриловому накінечнику довжина лінії на 200 м більше. Ввеликий об'єм фетрового накопичувача. Яскраві світлостійкі чорнила не вигоряють та не втрачають колір із часом. Власна технологія виготовлення чорнил GERMAN INK. Колір: червоний. Зроблено в Німеччині.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Канцтовари</t>
   </si>
   <si>
     <t xml:space="preserve">	Маркер</t>
   </si>
   <si>
     <t>Маркер водостійкий 2-4 мм, зелений, H-Tone  JJ20523B-green</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Маркер водостійкий, 1-3 мм червоний Stanger  M235-712002</t>
   </si>
   <si>
     <t>Маркер водостійкий, 1-3 мм чорний Stanger  M235-712000</t>
   </si>
   <si>
     <t>Маркер водостійкий, 2.5 мм синій  MP2903-blue</t>
   </si>
   <si>
     <t>Маркер водостійкий, 2.5 мм червоний Baoke  MP2903-red</t>
   </si>
   <si>
     <t>Маркер водостійкий, 2.5 мм чорний  MP2903-black</t>
   </si>
   <si>
     <t>Маркер текстовий 1-4 мм, рожевий H-Tone  JJ205314-pink</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
@@ -775,283 +772,263 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>32168</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>9608200000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>13.43</v>
+        <v>13.67</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30256</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>9608200000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>37.59</v>
+        <v>38.26</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28054</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>9608200000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>37.59</v>
+        <v>38.26</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>32167</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>9608200000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>13.43</v>
+        <v>13.67</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31176</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>9608200000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>13.43</v>
+        <v>13.67</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>32166</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>9608200000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>13.43</v>
+        <v>13.67</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>31815</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>9608200000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>12.53</v>
+        <v>12.75</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28052</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>9608200000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>14.77</v>
+        <v>15.03</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>33137</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>9608200000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>76.52</v>
+        <v>77.89</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28424</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>9608200000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>105.16</v>
+        <v>107.04</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>