--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -409,95 +409,98 @@
           <t xml:space="preserve">BROTHER TN2275  HL-2240, MFC-7360, HL-2250</t>
         </r>
       </text>
     </comment>
     <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2270/2240/2230/2220</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Прапорець картриджу/датчика</t>
   </si>
   <si>
     <t>Прапорець датчика HP LJ 9000/9040/9050</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Прапорець датчика Samsung 1510/1710/1750/1520P/SCX-4016/4216F/4100/4200  JC72-00987A-VE  VEAYE</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Прапорець датчика Samsung 1510/1710/1750/1520P/SCX-4016/4216F/4100/4200 JC72-00987A / 120N00461</t>
   </si>
   <si>
     <t>Прапорець датчика Samsung 1510/1710/1750/1520P/SCX-4016/4216F/4100/4200 JC72-00987A / 120N00461 Foshan</t>
   </si>
   <si>
     <t>Прапорець датчика виходу обхідного лотка Samsung SCX-5530FN/5330/ML-3050/3051N/3051ND, JC66-01190A</t>
   </si>
   <si>
     <t>Прапорець датчика виходу паперу HP LJ 1010, Canon MF-4010,  FC7-3644-VE  VEAYE</t>
   </si>
   <si>
     <t>Прапорець датчика виходу паперу HP LJ 1010, Canon MF-4010, RC1-2101/FC7-3644</t>
   </si>
@@ -1150,585 +1153,633 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>17557</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>544.3200000000001</v>
+        <v>543.71</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30326</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>107.07</v>
+        <v>106.95</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>9252</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>26351</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>21105</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>281.34</v>
+        <v>281.03</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>28915</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>169.34</v>
+        <v>169.16</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>28913</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>175.17</v>
+        <v>174.97</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22196</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>162.62</v>
+        <v>162.44</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29129</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>216.38</v>
+        <v>216.14</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>26419</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>151.42</v>
+        <v>151.26</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>27439</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>10</v>
       </c>
       <c r="F21" s="1">
-        <v>37.18</v>
+        <v>37.14</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>23541</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>10</v>
       </c>
       <c r="F22" s="1">
-        <v>41.66</v>
+        <v>41.62</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>18938</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>36.29</v>
+        <v>36.25</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>23334</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>3926909290</v>
       </c>
       <c r="E24" s="1">
         <v>10</v>
       </c>
       <c r="F24" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>23333</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3926909290</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>19284</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>38.53</v>
+        <v>38.49</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>26311</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>10</v>
       </c>
       <c r="F27" s="1">
-        <v>38.53</v>
+        <v>38.49</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22513</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>10</v>
       </c>
       <c r="F28" s="1">
-        <v>54.21</v>
+        <v>54.15</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>22509</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>10</v>
       </c>
       <c r="F29" s="1">
-        <v>99.90000000000001</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>16683</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>86.45999999999999</v>
+        <v>86.37</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>22510</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>10</v>
       </c>
       <c r="F31" s="1">
-        <v>68.09999999999999</v>
+        <v>68.02</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>22511</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>10</v>
       </c>
       <c r="F32" s="1">
-        <v>57.79</v>
+        <v>57.73</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>22512</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>10</v>
       </c>
       <c r="F33" s="1">
-        <v>56.9</v>
+        <v>56.83</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>13662</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>10</v>
       </c>
       <c r="F34" s="1">
-        <v>51.07</v>
+        <v>51.02</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>