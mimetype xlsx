--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -192,67 +192,67 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4725FN / STS / Phaser3200MFP, JC66-01304A</t>
         </r>
       </text>
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother HL-L2300/HL-L2380/HL-L2365/HL-L2340/HL-L2360; Brother MFC-L2700/MFC-L2720/MFC-L2740; Brother DCP-L2500/DCP-L2520/DCP-L2540/DCP-L2560; TN-2375</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C22" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Brother HL-L2380 TN-2375Brother HL-L2365 TN-2375Brother MFC-L2700 TN-2375Brother MFC-L2720 TN-2375Brother MFC-L2740 TN-2375Brother HL-L2360 TN-2375Brother HL-L2340 TN-2375Brother DCP-L2520 TN-2375Brother DCP-L2540 TN-2375Brother DCP-L2560 TN-2375Brother HL-L2300 TN-2375Brother DCP-L2500</t>
-        </r>
-[...14 lines deleted...]
-          <t xml:space="preserve">Brother HL-L2300/HL-L2380/HL-L2365/HL-L2340/HL-L2360; Brother MFC-L2700/MFC-L2720/MFC-L2740; Brother DCP-L2500/DCP-L2520/DCP-L2540/DCP-L2560; TN-2375</t>
         </r>
       </text>
     </comment>
     <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2380 TN-2375Brother HL-L2365 TN-2375Brother MFC-L2700 TN-2375Brother MFC-L2720 TN-2375Brother MFC-L2740 TN-2375Brother HL-L2360 TN-2375Brother HL-L2340 TN-2375Brother DCP-L2520 TN-2375Brother DCP-L2540 TN-2375Brother DCP-L2560 TN-2375Brother HL-L2300 TN-2375Brother DCP-L2500</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -409,137 +409,134 @@
           <t xml:space="preserve">BROTHER TN2275  HL-2240, MFC-7360, HL-2250</t>
         </r>
       </text>
     </comment>
     <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2270/2240/2230/2220</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Прапорець картриджу/датчика</t>
   </si>
   <si>
     <t>Прапорець датчика HP LJ 9000/9040/9050</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Прапорець датчика Samsung 1510/1710/1750/1520P/SCX-4016/4216F/4100/4200  JC72-00987A-VE  VEAYE</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Прапорець датчика Samsung 1510/1710/1750/1520P/SCX-4016/4216F/4100/4200 JC72-00987A / 120N00461</t>
   </si>
   <si>
     <t>Прапорець датчика Samsung 1510/1710/1750/1520P/SCX-4016/4216F/4100/4200 JC72-00987A / 120N00461 Foshan</t>
   </si>
   <si>
     <t>Прапорець датчика виходу обхідного лотка Samsung SCX-5530FN/5330/ML-3050/3051N/3051ND, JC66-01190A</t>
   </si>
   <si>
     <t>Прапорець датчика виходу паперу HP LJ 1010, Canon MF-4010,  FC7-3644-VE  VEAYE</t>
   </si>
   <si>
     <t>Прапорець датчика виходу паперу HP LJ 1010, Canon MF-4010, RC1-2101/FC7-3644</t>
   </si>
   <si>
     <t>Прапорець датчика виходу паперу Samsung SCX-4321/4521/WC- РE220, JC66-00906A</t>
   </si>
   <si>
     <t>Прапорець датчика виходу паперу Samsung SCX-4623N/SCX-4600/ML-1910 2525W/2580N/Ph3140  JC66-02364A</t>
   </si>
   <si>
     <t>Прапорець датчика виходу паперу Samsung SCX-4725FN / STS / Phaser3200MFP, JC66-01304A</t>
   </si>
   <si>
-    <t>Прапорець картриджа Brother HL-L2310/L2300  з пружиною  2,6К  B2360HYFGR  Everprint</t>
-[...1 lines deleted...]
-  <si>
     <t>Прапорець картриджа Brother HL-L2310/L2300  з пружиною  2,6К  B2360HYFGR  Static Control</t>
+  </si>
+  <si>
+    <t>Прапорець картриджа Brother HL-L2310/L2300  з пружиною  2,6К  ZIP-BRO-L2300FGR-M  Everprint</t>
   </si>
   <si>
     <t>Прапорець картриджа Brother HL-L2310/L2300 з пружиною B2360HYFGR  RES-BL2300  VEAYE</t>
   </si>
   <si>
     <t>Прапорець картриджу Brother HL-3140  B3170FGR  Static Control</t>
   </si>
   <si>
     <t>Прапорець картриджу Brother HL-3140 2.2K  B3170FGRHYCLR  Static Control</t>
   </si>
   <si>
     <t>Прапорець картриджу Brother TN1075  HL-1110   60382 , Patron</t>
   </si>
   <si>
     <t>Прапорець картриджу Brother TN1075  HL-1110   B1110FGR , Static Control</t>
   </si>
   <si>
     <t>Прапорець картриджу Brother TN130  HL-4040   60158  Patron</t>
   </si>
   <si>
     <t>Прапорець картриджу Brother TN2075  HL-2040   60040  Patron</t>
   </si>
   <si>
     <t>Прапорець картриджу Brother TN2075  HL-2040  Static Control</t>
   </si>
@@ -1153,633 +1150,585 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>17557</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>543.71</v>
+        <v>553.4299999999999</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30326</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>106.95</v>
+        <v>108.86</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>9252</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>125.75</v>
+        <v>128</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>26351</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>116.8</v>
+        <v>118.89</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>21105</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>281.03</v>
+        <v>286.05</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>28915</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>169.16</v>
+        <v>172.18</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>28913</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>174.97</v>
+        <v>178.1</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22196</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>162.44</v>
+        <v>165.35</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29129</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>216.14</v>
+        <v>220.01</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>26419</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>151.26</v>
+        <v>153.96</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>27439</v>
+        <v>23541</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>10</v>
       </c>
       <c r="F21" s="1">
-        <v>37.14</v>
+        <v>45.09</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>23541</v>
+        <v>27439</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>10</v>
       </c>
       <c r="F22" s="1">
-        <v>41.62</v>
+        <v>35.53</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>18938</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>36.25</v>
+        <v>36.9</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>23334</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>3926909290</v>
       </c>
       <c r="E24" s="1">
         <v>10</v>
       </c>
       <c r="F24" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>23333</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>3926909290</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>19284</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>38.49</v>
+        <v>39.17</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>26311</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>10</v>
       </c>
       <c r="F27" s="1">
-        <v>38.49</v>
+        <v>39.17</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22513</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>10</v>
       </c>
       <c r="F28" s="1">
-        <v>54.15</v>
+        <v>55.12</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>22509</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>10</v>
       </c>
       <c r="F29" s="1">
-        <v>99.79000000000001</v>
+        <v>101.58</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>16683</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>86.37</v>
+        <v>87.91</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>22510</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>10</v>
       </c>
       <c r="F31" s="1">
-        <v>68.02</v>
+        <v>69.23999999999999</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
+      <c r="H31" s="1"/>
+      <c r="I31" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>22511</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>10</v>
       </c>
       <c r="F32" s="1">
-        <v>57.73</v>
+        <v>58.76</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>22512</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>10</v>
       </c>
       <c r="F33" s="1">
-        <v>56.83</v>
+        <v>57.85</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>13662</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>10</v>
       </c>
       <c r="F34" s="1">
-        <v>51.02</v>
+        <v>51.93</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>