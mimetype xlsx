--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -144,280 +144,359 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-MB262/263/271/283/763/772/773/781/783, KX-FAD93A</t>
         </r>
       </text>
     </comment>
     <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Panasonic DP-1515/1520/1820/8016/8020 /DQ-TU10J + бункер отработки, 420г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C19" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Panasonic KX-FL501/502/503/521/523/FLB751/753/756/758/FLM551/552/553, KX-FA76A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-FL511/512/513/541/543/FLM653/663, KX-FA83A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-FLB801/802/803/811/812/813/851/852/853, KX-FA85A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-MB1500/1507/1520, KX-FAT410A7</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KX-MB1500/MB1507/MB1520  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Panasonic KX-MB1500/1508/1510/1518/1520/1528/1530/1536/1538, KX-FAT400/FAT407/FAT408/FAT410A7</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-MB1900/2000/2010/2020/2025/2030/2051/2061, KX-FAT411A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KX-MB1900/ 2000/ 2020/ 2030/ 2051/ 2061  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C27" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Panasonic KX-MB1900/2000/2010/2020/2030/2051/2061, KX-FAT411A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-FL401/402/403/422/423/FLC411/412/413/418, KX-FAT88A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-MB262/263/271/283/763/772/773/781/783, KX-FAT92A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Panasonic KX-MB262/263/271/283/763/772/773/778/781/783/883/MB228/238/258, KX-FAT92A7</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Panasonic лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Panasonic KX-FA78A  PTKX-FA78ADU  PRINTERMAYIN</t>
+    <t>Драм-картридж Panasonic KX-FA78A  PTKX-FA78ADU  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Panasonic KX-FA84A  PTKX-FA84ADU  PRINTERMAYIN</t>
-[...14 lines deleted...]
-    <t>Драм картридж Panasonic KX-FAD93A  PTKX-FAD93ADU  PRINTERMAYIN</t>
+    <t>Драм-картридж Panasonic KX-FA84A  PTKX-FA84ADU  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Panasonic KX-FA86A  PTKX-FA86ADU  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Panasonic KX-FAD412A  PTKX-FAD412ADU  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Panasonic KX-FAD89  FL-KXFAD89  FREE Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Panasonic KX-FAD89A  PTKX-FAD89ADU  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Panasonic KX-FAD93A  PTKX-FAD93ADU  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Panasonic DQ-TU10J  DP-1515P  туба  TKP27  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic KX-FA76A,  KX-FL501 , PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic KX-FA83A,  KX-FL511/541   PTKX-FA83A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic KX-FA85A,  KX-FLB801 , PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic KX-FAT410A7  PTKX-FAT410A7  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic KX-FAT410A7 Green Label Patron  PN-KXFAT410A7GL</t>
   </si>
   <si>
+    <t>Тонер-картридж Panasonic KX-FAT410A7/KX-FAT400/FAT407/FAT408  TFAT410A7  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Panasonic KX-FAT411A,  PTKX-FAT411A , PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic KX-FAT411A7  FL-KXFAT411A7  FREE Label</t>
   </si>
   <si>
+    <t>Тонер-картридж Panasonic KX-FAT411A7  TFAT411A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Panasonic KX-FAT88A,  PTKX-FAT88A , PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic KX-FAT92A  PTKX-FAT92A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Panasonic KX-FAT92A7  TFAT92A  TONER-TANK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -822,51 +901,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -995,413 +1074,545 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>19026</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1819.78</v>
+        <v>1817.75</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>19027</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2184</v>
+        <v>2181.56</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>19028</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1960.45</v>
+        <v>1958.26</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>19029</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1512</v>
+        <v>1510.31</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>21712</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1753.47</v>
+        <v>1751.52</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>19025</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1792.45</v>
+        <v>1790.45</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>19031</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2184</v>
+        <v>2181.56</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>19211</v>
+        <v>21816</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>247.3</v>
+        <v>1229.73</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>19210</v>
+        <v>19211</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>247.3</v>
+        <v>247.02</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>19212</v>
+        <v>19210</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>407.23</v>
+        <v>247.02</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>30835</v>
+        <v>19212</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>0</v>
+        <v>406.78</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>26559</v>
+        <v>30835</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2292.86</v>
+        <v>0</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>19213</v>
+        <v>26559</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>239.23</v>
+        <v>2290.31</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>21727</v>
+        <v>35023</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>341.82</v>
+        <v>1453.93</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>19209</v>
+        <v>19213</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>256.7</v>
+        <v>238.97</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
+        <v>21727</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+      <c r="F26" s="1">
+        <v>341.44</v>
+      </c>
+      <c r="G26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" outlineLevel="2">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>35024</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+      <c r="F27" s="1">
+        <v>261.79</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" outlineLevel="2">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>19209</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+      <c r="F28" s="1">
+        <v>256.42</v>
+      </c>
+      <c r="G28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" outlineLevel="2">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
         <v>19214</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I27" s="1"/>
+      <c r="C29" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+      <c r="F29" s="1">
+        <v>238.97</v>
+      </c>
+      <c r="G29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" outlineLevel="2">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>35025</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+      <c r="F30" s="1">
+        <v>267.16</v>
+      </c>
+      <c r="G30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>