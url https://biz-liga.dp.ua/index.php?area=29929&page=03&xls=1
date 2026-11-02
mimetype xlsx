--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -345,98 +345,95 @@
           <t xml:space="preserve">Panasonic KX-MB262/263/271/283/763/772/773/781/783, KX-FAT92A</t>
         </r>
       </text>
     </comment>
     <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Panasonic KX-MB262/263/271/283/763/772/773/778/781/783/883/MB228/238/258, KX-FAT92A7</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Panasonic лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Panasonic KX-FA78A  PTKX-FA78ADU  PRINTERMAYIN</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Panasonic KX-FA84A  PTKX-FA84ADU  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж Panasonic KX-FA86A  PTKX-FA86ADU  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж Panasonic KX-FAD412A  PTKX-FAD412ADU  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж Panasonic KX-FAD89  FL-KXFAD89  FREE Label</t>
   </si>
   <si>
     <t>Драм-картридж Panasonic KX-FAD89A  PTKX-FAD89ADU  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж Panasonic KX-FAD93A  PTKX-FAD93ADU  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Panasonic DQ-TU10J  DP-1515P  туба  TKP27  IPM</t>
   </si>
@@ -1074,533 +1071,493 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>19026</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1817.75</v>
+        <v>1850.24</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>19027</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2181.56</v>
+        <v>2220.56</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>19028</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1958.26</v>
+        <v>1993.27</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>19029</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1510.31</v>
+        <v>1537.31</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>21712</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1751.52</v>
+        <v>1782.83</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>19025</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1790.45</v>
+        <v>1822.46</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>19031</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2181.56</v>
+        <v>2220.56</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21816</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1229.73</v>
+        <v>1251.71</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>19211</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>247.02</v>
+        <v>251.44</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>19210</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>247.02</v>
+        <v>251.44</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>19212</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>30835</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
         <v>0</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>26559</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>2290.31</v>
+        <v>2331.25</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>35023</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>19213</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>238.97</v>
+        <v>243.24</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21727</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>341.44</v>
+        <v>347.55</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>35024</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>261.79</v>
+        <v>266.47</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>19209</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>256.42</v>
+        <v>261</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>19214</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>238.97</v>
+        <v>243.24</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>35025</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>267.16</v>
+        <v>271.93</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>