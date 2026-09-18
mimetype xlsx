--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -46,134 +46,140 @@
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EcoFlow Smart Plug – це компактна Wi-Fi розетка, яка забезпечує моніторинг енергоспоживання та інтелектуальне управління пристроями. З додатком EcoFlow вона надає статистику енергоспоживання в режимі реального часу.
 Увімкніть чи вимкніть підключені пристрої єдиним натисканням у додатку з будь-якого місця, де є підключення до мережі Інтернет.
 Відстежуйте енергоспоживання пристроїв в реальному часі та отримуйте можливість дивитись звіти в додатку EcoFlow.
 Вони інтегруються з Apple, Amazon, Google, Samsung та іншими системами розумного дому, сумісними з Matter. Простіше кажучи, ви зможете використовувати голосові команди для управління будь-якими підключеними пристроями.
 Налаштуйте час роботи пристроїв в залежності від вашого розпорядку дня. Навіть при відключенні Інтернету ваш розклад і таймери будуть працювати без проблем.
 Виготовлені з вогнестійких матеріалів, ці розетки захищені від небезпеки загоряння. Крім того, вони довговічні та якісні.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Господарські товари</t>
   </si>
   <si>
     <t>Губки кухонні 5 шт Optimum PRO service  15300200_4823071623277</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Пакети для сміття HD, 35 л, 30 шт, чорні Optimum PRO service  16117800_4823071624175</t>
   </si>
   <si>
     <t>Пакети для сміття HD, 60 л, 20 шт, чорні Optimum PRO service  16117900_16118240_4823071624182</t>
   </si>
   <si>
     <t>Пакети для сміття LD, 160 л, 10 шт, чорні Optimum PRO service  16118200_4823071624120</t>
   </si>
   <si>
     <t>Пакети для сміття LD, 160 л, 20 шт, чорні Standard PRO service  16201930_4823071615760</t>
   </si>
   <si>
     <t>Пакети для сміття LD, 240 л, 5 шт, чорні Standard Plus PRO service  16120500_4823071633177</t>
   </si>
   <si>
     <t>Папір туалетний 65 1 шар Обухів  4820003830017</t>
   </si>
   <si>
     <t>Папір туалетний двошаровий, 20 м, 10 рулонів Comfort PRO service  33700700_4823071621716</t>
   </si>
   <si>
     <t>Папір туалетний листовий, двошаровий, 300 листів Premium PRO service  32660600_4823071610215</t>
   </si>
   <si>
     <t>Папір туалетний одношаровий, 100 м, сірий Optimum PRO service  32660905_4823071617900</t>
   </si>
   <si>
     <t>Розумна розетка EcoFlow Smart Plug</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Рушники паперові, макулатурні, одношарові, V-складення, 160 шт, зелені Optimum PRO service  33760920_4823071620542</t>
   </si>
   <si>
     <t>Рушники паперові, макулатурні, одношарові, V-складення, 160 шт, сірі Optimum PRO service  33760827_33760820_4823071634419</t>
+  </si>
+  <si>
+    <t>очікується 18-09</t>
   </si>
   <si>
     <t>Серветки віскозні, 5 шт, жовті Optimum PRO Service  19300600_4823071623246</t>
   </si>
   <si>
     <t>Серветки вологі антибактеріальні, 15 шт Superfresh  42216605_4823071630497</t>
   </si>
   <si>
     <t>Серветки з мікрофібри, універсальні, 3 шт, сині Professional PRO service  18303400_4823071619560</t>
   </si>
   <si>
     <t>Серветки косметичні, двошарові, в боксі, 80 шт PRO service  43106800_4823071636130</t>
   </si>
   <si>
     <t>Серветки целюлозні, 5 шт, жовті Optimum PRO service  19300700_4823071623253</t>
   </si>
   <si>
     <t>Стакан 110 мл, паперовий, білий, 50 шт  6385</t>
   </si>
   <si>
     <t>Стакан паперовий, 110 мл, 50 шт, білий PRO service  43110200_4823071630053</t>
   </si>
   <si>
     <t>Стакан паперовий, 175 мл, 50 шт, білий PRO service  43110210_4823071630060</t>
   </si>
@@ -765,539 +771,583 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>30053</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3924900090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>31.81</v>
+        <v>31.77</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30051</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>3923210000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>23.74</v>
+        <v>23.72</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30052</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3923210000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>39.42</v>
+        <v>39.38</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30262</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3923210000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>30263</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3923210000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>30261</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3923210000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>82.43000000000001</v>
+        <v>82.34</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>30300</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>4818109000</v>
       </c>
       <c r="E16" s="1">
         <v>8</v>
       </c>
       <c r="F16" s="1">
-        <v>20.61</v>
+        <v>20.59</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>30046</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>4818101000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>248.19</v>
+        <v>247.92</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30047</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>4818101000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>127.23</v>
+        <v>127.09</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30048</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>4818101000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>36.74</v>
+        <v>36.7</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31182</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8536699090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>2171.46</v>
+        <v>2169.03</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30045</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>4818209900</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>43.01</v>
+        <v>42.96</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31148</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
-        <v>4818209900</v>
+        <v>3923210000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>38.08</v>
+        <v>38.04</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30054</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>6307103000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>44.35</v>
+        <v>44.3</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30050</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>3401110000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
         <v>5.82</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30055</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>6307101000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>253.57</v>
+        <v>253.29</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>30049</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>4818201000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>30056</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>3924900010</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>30577</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>4823699000</v>
       </c>
       <c r="E28" s="1">
         <v>50</v>
       </c>
       <c r="F28" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>30369</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>4823699000</v>
       </c>
       <c r="E29" s="1">
         <v>50</v>
       </c>
       <c r="F29" s="1">
-        <v>55.55</v>
+        <v>55.49</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>31417</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>4823699000</v>
       </c>
       <c r="E30" s="1">
         <v>50</v>
       </c>
       <c r="F30" s="1">
-        <v>67.65000000000001</v>
+        <v>67.56999999999999</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33198</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>4823699000</v>
       </c>
       <c r="E31" s="1">
         <v>50</v>
       </c>
       <c r="F31" s="1">
-        <v>92.29000000000001</v>
+        <v>92.19</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>