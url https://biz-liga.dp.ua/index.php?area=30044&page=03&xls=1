--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -46,140 +46,134 @@
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">EcoFlow Smart Plug – це компактна Wi-Fi розетка, яка забезпечує моніторинг енергоспоживання та інтелектуальне управління пристроями. З додатком EcoFlow вона надає статистику енергоспоживання в режимі реального часу.
 Увімкніть чи вимкніть підключені пристрої єдиним натисканням у додатку з будь-якого місця, де є підключення до мережі Інтернет.
 Відстежуйте енергоспоживання пристроїв в реальному часі та отримуйте можливість дивитись звіти в додатку EcoFlow.
 Вони інтегруються з Apple, Amazon, Google, Samsung та іншими системами розумного дому, сумісними з Matter. Простіше кажучи, ви зможете використовувати голосові команди для управління будь-якими підключеними пристроями.
 Налаштуйте час роботи пристроїв в залежності від вашого розпорядку дня. Навіть при відключенні Інтернету ваш розклад і таймери будуть працювати без проблем.
 Виготовлені з вогнестійких матеріалів, ці розетки захищені від небезпеки загоряння. Крім того, вони довговічні та якісні.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Господарські товари</t>
   </si>
   <si>
     <t>Губки кухонні 5 шт Optimum PRO service  15300200_4823071623277</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Пакети для сміття HD, 35 л, 30 шт, чорні Optimum PRO service  16117800_4823071624175</t>
   </si>
   <si>
     <t>Пакети для сміття HD, 60 л, 20 шт, чорні Optimum PRO service  16117900_16118240_4823071624182</t>
   </si>
   <si>
     <t>Пакети для сміття LD, 160 л, 10 шт, чорні Optimum PRO service  16118200_4823071624120</t>
   </si>
   <si>
     <t>Пакети для сміття LD, 160 л, 20 шт, чорні Standard PRO service  16201930_4823071615760</t>
   </si>
   <si>
     <t>Пакети для сміття LD, 240 л, 5 шт, чорні Standard Plus PRO service  16120500_4823071633177</t>
   </si>
   <si>
     <t>Папір туалетний 65 1 шар Обухів  4820003830017</t>
   </si>
   <si>
     <t>Папір туалетний двошаровий, 20 м, 10 рулонів Comfort PRO service  33700700_4823071621716</t>
   </si>
   <si>
     <t>Папір туалетний листовий, двошаровий, 300 листів Premium PRO service  32660600_4823071610215</t>
   </si>
   <si>
     <t>Папір туалетний одношаровий, 100 м, сірий Optimum PRO service  32660905_4823071617900</t>
   </si>
   <si>
     <t>Розумна розетка EcoFlow Smart Plug</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Рушники паперові, макулатурні, одношарові, V-складення, 160 шт, зелені Optimum PRO service  33760920_4823071620542</t>
   </si>
   <si>
     <t>Рушники паперові, макулатурні, одношарові, V-складення, 160 шт, сірі Optimum PRO service  33760827_33760820_4823071634419</t>
-  </si>
-[...1 lines deleted...]
-    <t>очікується 18-09</t>
   </si>
   <si>
     <t>Серветки віскозні, 5 шт, жовті Optimum PRO Service  19300600_4823071623246</t>
   </si>
   <si>
     <t>Серветки вологі антибактеріальні, 15 шт Superfresh  42216605_4823071630497</t>
   </si>
   <si>
     <t>Серветки з мікрофібри, універсальні, 3 шт, сині Professional PRO service  18303400_4823071619560</t>
   </si>
   <si>
     <t>Серветки косметичні, двошарові, в боксі, 80 шт PRO service  43106800_4823071636130</t>
   </si>
   <si>
     <t>Серветки целюлозні, 5 шт, жовті Optimum PRO service  19300700_4823071623253</t>
   </si>
   <si>
     <t>Стакан 110 мл, паперовий, білий, 50 шт  6385</t>
   </si>
   <si>
     <t>Стакан паперовий, 110 мл, 50 шт, білий PRO service  43110200_4823071630053</t>
   </si>
   <si>
     <t>Стакан паперовий, 175 мл, 50 шт, білий PRO service  43110210_4823071630060</t>
   </si>
@@ -771,583 +765,539 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>30053</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3924900090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>31.77</v>
+        <v>32.34</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30051</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3923210000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>23.72</v>
+        <v>24.14</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30052</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>3923210000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>39.38</v>
+        <v>40.08</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>30262</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>3923210000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>30263</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>3923210000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>30261</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>3923210000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>82.34</v>
+        <v>83.81</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>30300</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>4818109000</v>
       </c>
       <c r="E16" s="1">
         <v>8</v>
       </c>
       <c r="F16" s="1">
-        <v>20.59</v>
+        <v>20.95</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>30046</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>4818101000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>247.92</v>
+        <v>252.35</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30047</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>4818101000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>127.09</v>
+        <v>129.36</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30048</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>4818101000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>36.7</v>
+        <v>37.35</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31182</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8536699090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>2169.03</v>
+        <v>2207.81</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>30045</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>4818209900</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>42.96</v>
+        <v>43.73</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31148</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3923210000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>38.04</v>
+        <v>46.46</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="H22" s="1"/>
+      <c r="I22" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>30054</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>6307103000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>44.3</v>
+        <v>45.09</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30050</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>3401110000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>5.82</v>
+        <v>5.92</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>30055</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>6307101000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>253.29</v>
+        <v>257.81</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>30049</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>4818201000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>59.07</v>
+        <v>60.13</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>30056</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>3924900010</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>49.67</v>
+        <v>50.56</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>30577</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>4823699000</v>
       </c>
       <c r="E28" s="1">
         <v>50</v>
       </c>
       <c r="F28" s="1">
-        <v>64.44</v>
+        <v>65.59</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>30369</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>4823699000</v>
       </c>
       <c r="E29" s="1">
         <v>50</v>
       </c>
       <c r="F29" s="1">
-        <v>55.49</v>
+        <v>56.48</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>31417</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>4823699000</v>
       </c>
       <c r="E30" s="1">
         <v>50</v>
       </c>
       <c r="F30" s="1">
-        <v>67.56999999999999</v>
+        <v>68.78</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33198</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>4823699000</v>
       </c>
       <c r="E31" s="1">
         <v>50</v>
       </c>
       <c r="F31" s="1">
-        <v>92.19</v>
+        <v>93.83</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>