--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -267,265 +267,146 @@
 QC порт: 18W*2
 USB-A порт: 5V/2.4A*2
 Cigarette lighter порт: 12V/10A
 XT90 порт: 11.1-55V/20A
 DC порт: 12V/3A*2
 Bypass: підтримується
 ДБЖ функція: 10 мс
 Solar порт  W : 500
 Розміри  мм : 381*277*325
 Вага  кг : 22</t>
         </r>
       </text>
     </comment>
     <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ємність: 2240Вт/год
-[...17 lines deleted...]
-Автомобільний порт - 120 Вт  12В/10A</t>
+          <t xml:space="preserve">Місткість зарядної станції 2048 Вт*год
+Вихідна потужність  загальна  2400 Вт
+Максимальна потужність заряджання від сонячної батареї  220В , Вт 700
+Тип акумулятору LiFePO4 3, 500+ циклів
+Можливість підключення додаткової батареї Так
+Джерело безперебійного живлення  UPS  Так
+Система управління батареями  BMS  Так
+Розміри, мм 377x237x329
+Вага, кг 20.5
+Час зарядки від мережі  1, 5 години
+Одночасна зарядка та розрядка Так
+Робоча температура -20 C до +45 C
+Температура зарядки від 0 C до +45 C
+Входи: AC вхід — до 1800 Вт  220 В , DC5521 сонячний вхід — до 100 Вт, GX16MF сонячний вхід — до 700 Вт, Автомобільний 12 В вхід, USB-C  PD  — до 100 Вт
+Виходи: 3 x AC розетки - 2400 Вт номінально, до 4000 Вт пікової, 2 x USB-C - до 100 Вт, 4 x USB-A, 1 x DC XT60 - 12 В / 30 А, 1 x DC 5525, 1 x автомобільний 12 В / прикурювач</t>
         </r>
       </text>
     </comment>
     <comment ref="C18" authorId="0">
-      <text>
-[...43 lines deleted...]
-    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальна потужність пристроїв  X-Boost , Вт 7200
 З колесами
 Функції зарядки QC швидка зарядка 3.0, Стандартна
 Вихідна сила струму, А 1, 2, 2.4, 3, 10, 25
 Вихідна напруга, В 5, 12, 110, 220, 230
 Індикація З дисплеєм
 Одночасно заряджуваних пристроїв 10
 Вхідна напруга, В 180, 260
 Вхідний струм, А 10
 Захист від Зворотного струму, Короткого замикання, Надлишкової напруги на виході, Надлишкової напруги на вході, Надмірної розрядки, Перегрівання, Перезаряджання
 Матеріал корпусу Алюміній та ABS
 Розміри 584  320  464 мм
 Час заряджання від мережі 2.5 години
 Кількість зарядок пристроїв 3000
 Вага 43 кг
 Робоча температура -10 - +60 C
 Колір Чорно-сірий
 Характеристики роз'ємів
 3 х АС - 220V
 Прикурювач - 12V/10A
 XT60 - 12V/25A
 1 х USB Type C - 100W
 3 х USB Type C - 20W
 2 х USB-A - 5V/2.4A
 2 х DC - 12V/3A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Місткість зарядної станції, кВт*год 0.505
 Тип акумуляторів Літій-іонні  Li-ion 
 Вихідні інтерфейси 1 x DC-роз'єм, 1 x USB Type C, 1 х Розетка 220 В, 5 x USB Type A, Гніздо прикурювача
 Вихідна потужність  загальна , Вт 500
 Максимальна потужність пристроїв  X-Boost , Вт 1000
 Тип заряджання станції Заряджання від автомобіля, Заряджання від сонячної панелі, Постійний струм
 З ліхтариком
 Ємність батареї, мА*год 134400
 Функції зарядки QC швидка зарядка 3.0, Стандартна
 Вихідна сила струму, А 1, 2, 2.4, 8, 10
 Вихідна напруга, В 5, 12, 110, 220, 230
 Індикація З дисплеєм
 Одночасно заряджуваних пристроїв 9
 Вхідна напруга, В 180, 260
 Вхідний струм, А 5A
 Захист від Короткого замикання, Надлишкової напруги на виході, Надлишкової напруги на вході, Перегрівання, Перезаряджання
 Матеріал корпусу Алюміній та ABS
 Розміри 269 ?? 178  205 мм
 Час заряджання від мережі  5 годин
 Вага 5.5 кг
 Робоча температура -10 ... +40 
 Колір Чорний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
-[...69 lines deleted...]
-    <comment ref="C23" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технічні характеристики
 Матеріал зовнішньої обшивки корпусу: ABC+PC
 Тип батареї: потрійний літієвий 18650
 Вихідна потужність  Вт : 300
 Пікова потужність  ВТ : 600
 Ємність  Втг : 277
 Ємність  мАг/В : 76800 мАг/3.6 В
 Ємність  Аг/В : 25.6 Аг/10.8 В
 Розмір продукту  мм : 248 х 164 х 169
 Розмір упаковки  мм : 375 х 215 х 246
 Вага Нетто продукту  кг : 3.7
 Виходи:
 AC: 230 В 50Гц
 АС інтерфейс: 110 В х 2, 220 В х 1
@@ -533,140 +414,131 @@
 QC: 18 Вт х 2
 USB-A: 5 В/2.4 А х 2
 Прикурювач: 12 В / 10 А
 DC: 12 В / 8 А
 Входи:
 АС  Вт : Адаптер 60 Вт/ PD - 100 Вт
 АС час заряджання: близько 3-5 год
 PD  Вт : 100
 PD час заряджання: близько 3,5 год
 Сонячна потужність  Вт  Андерсон: 80 Вт макс
 Час заряджання від сонячної панелі: близько 4 год
 Прикурювач  А : 4 А  48 Вт 
 Час заряджання від прикурювача: близько 7 год
 AC + PD час заряджання: одночасне заряджання близько 1,6 год
  Температура: 
 Температура під час заряджання: 0..+40С
 Робоча температура: -10..+40С</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Зарядні станції</t>
   </si>
   <si>
     <t>Батарея 2400Вт, 2240 Вт/год для зарядної станції S2200-Pro Marstek  B2200F</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Батарея 2400Вт, 2240Вт/ч для зарядной станции M2200 Marstek  P2200</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Станція зарядна 1200W з функцією ДБЖ Choetech  BS005</t>
   </si>
   <si>
     <t>Станція зарядна 1800W з функцією ДБЖ Choetech  BS065</t>
   </si>
   <si>
     <t>Станція зарядна 1800Вт, 1030Вт/год LiFePo4 Marstek  M1200</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Станція зарядна 2000W з функцією ДБЖ Choetech  BS006-V3</t>
   </si>
   <si>
     <t>Станція зарядна 2400W з функцією ДБЖ Choetech  BS067</t>
   </si>
   <si>
-    <t>Станція зарядна 2400Вт, 2240Вт/год LiFePo4 Marstek  M2200</t>
-[...5 lines deleted...]
-    <t>Станція зарядна 2400Вт, 2240Вт/год LiFePo4 Marstek  S2200-Pro</t>
+    <t>Станція зарядна 2400Вт, 2048Вт/год LiFePo4 Pecron E2400LFP</t>
   </si>
   <si>
     <t>Станція зарядна 3600W з функцією ДБЖ Choetech  BS009</t>
   </si>
   <si>
     <t>Станція зарядна 500W Choetech  BS004</t>
-  </si>
-[...4 lines deleted...]
-    <t>Станція зарядна Fossibot F2400, 2400 Вт, 2048 Вт/год з функцією ДБЖ</t>
   </si>
   <si>
     <t>Станція зарядна портативна 300W Choetech  BS002-V2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1074,51 +946,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1234,363 +1106,320 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>33486</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8507600000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>31785.6</v>
+        <v>31750.13</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34167</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>8507600000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>31785.6</v>
+        <v>31750.13</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31742</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1">
         <v>8507600000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>27419.39</v>
+        <v>27388.79</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>34168</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8507600000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>44713.98</v>
+        <v>39850.32</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>33644</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8507600000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>24522.62</v>
+        <v>27012</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31743</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1">
         <v>8507600000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>39548.54</v>
+        <v>43407.5</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>34169</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8507600000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>52234.11</v>
+        <v>44768.8</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>33645</v>
+        <v>35237</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8507600000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>37184</v>
+        <v>42512.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>33485</v>
+        <v>31744</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8507600000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>37856</v>
+        <v>79453.63</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>31744</v>
+        <v>31741</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8507600000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>79542.39999999999</v>
+        <v>12675.44</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>31741</v>
+        <v>31740</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8507600000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>12689.6</v>
+        <v>8528.459999999999</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" outlineLevel="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="1"/>
-      <c r="B21" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
       <c r="D21" s="1"/>
-      <c r="E21" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
-      <c r="I21" s="1" t="s">
-[...56 lines deleted...]
-      <c r="I24" s="1"/>
+      <c r="I21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>