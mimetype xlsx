--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -374,171 +374,206 @@
 Одночасно заряджуваних пристроїв 9
 Вхідна напруга, В 180, 260
 Вхідний струм, А 5A
 Захист від Короткого замикання, Надлишкової напруги на виході, Надлишкової напруги на вході, Перегрівання, Перезаряджання
 Матеріал корпусу Алюміній та ABS
 Розміри 269 ?? 178  205 мм
 Час заряджання від мережі  5 годин
 Вага 5.5 кг
 Робоча температура -10 ... +40 
 Колір Чорний</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Місткість зарядної станції 1024 Вт*год
+Вихідна потужність  загальна  1200 Вт
+Максимальна потужність заряджання  220В  1000 Вт
+Максимальна потужність заряджання від сонячної батареї  220В , Вт 200
+Тип акумулятору LiFePO? 4, 000+ циклів
+Можливість підключення додаткової батареї Так
+Джерело безперебійного живлення  UPS  Так
+Система управління батареями  BMS  Так
+5-швидкісне регулювання вхідної потужності
+200W, 400W, 600W, 800W, 1000W
+Розміри, мм 324*205*262
+Вага, кг 11.5
+Вхід для заряджання від мережі  AC : макс. 1000 Вт
+Сонячний вхід: 12V-50V/8A, макс. 200 Вт
+Автомобільний вхід: 12V/8A, 24V/8A від прикурювача
+Комбінований вхід  AC + Сонячний : 1200 Вт, з одночасним підключенням до мережі та сонячної панелі
+Розетка АС: 2 x 220V~240V, 50/60Hz, чиста синусоїда, макс. 1200 Вт, пікова потужність 2400 Вт
+Автомобільна розетка: 1 x 12V/8A, 24V/8A, макс. 96 Вт
+USB-A: 2 x 5V/3A, 9V/2A, 12V/1.5A, макс. 18 Вт
+USB-C: 1 x 20 Вт макс.  PD , 1 x 100 Вт макс.  PD</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Технічні характеристики
 Матеріал зовнішньої обшивки корпусу: ABC+PC
 Тип батареї: потрійний літієвий 18650
 Вихідна потужність  Вт : 300
 Пікова потужність  ВТ : 600
 Ємність  Втг : 277
 Ємність  мАг/В : 76800 мАг/3.6 В
 Ємність  Аг/В : 25.6 Аг/10.8 В
 Розмір продукту  мм : 248 х 164 х 169
 Розмір упаковки  мм : 375 х 215 х 246
 Вага Нетто продукту  кг : 3.7
 Виходи:
 AC: 230 В 50Гц
 АС інтерфейс: 110 В х 2, 220 В х 1
 PD: 110 Вт х 1
 QC: 18 Вт х 2
 USB-A: 5 В/2.4 А х 2
 Прикурювач: 12 В / 10 А
 DC: 12 В / 8 А
 Входи:
 АС  Вт : Адаптер 60 Вт/ PD - 100 Вт
 АС час заряджання: близько 3-5 год
 PD  Вт : 100
 PD час заряджання: близько 3,5 год
 Сонячна потужність  Вт  Андерсон: 80 Вт макс
 Час заряджання від сонячної панелі: близько 4 год
 Прикурювач  А : 4 А  48 Вт 
 Час заряджання від прикурювача: близько 7 год
 AC + PD час заряджання: одночасне заряджання близько 1,6 год
  Температура: 
 Температура під час заряджання: 0..+40С
 Робоча температура: -10..+40С</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
-    <t>18.09.26</t>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Зарядні станції</t>
   </si>
   <si>
     <t>Батарея 2400Вт, 2240 Вт/год для зарядної станції S2200-Pro Marstek  B2200F</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Батарея 2400Вт, 2240Вт/ч для зарядной станции M2200 Marstek  P2200</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Станція зарядна 1200W з функцією ДБЖ Choetech  BS005</t>
   </si>
   <si>
     <t>Станція зарядна 1800W з функцією ДБЖ Choetech  BS065</t>
   </si>
   <si>
     <t>Станція зарядна 1800Вт, 1030Вт/год LiFePo4 Marstek  M1200</t>
   </si>
   <si>
+    <t>Станція зарядна 2000W з функцією ДБЖ Choetech  BS006-V3</t>
+  </si>
+  <si>
+    <t>Станція зарядна 2400W з функцією ДБЖ Choetech  BS067</t>
+  </si>
+  <si>
+    <t>Станція зарядна 2400Вт, 2048Вт/год LiFePo4 Pecron E2400LFP</t>
+  </si>
+  <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Станція зарядна 2000W з функцією ДБЖ Choetech  BS006-V3</t>
-[...7 lines deleted...]
-  <si>
     <t>Станція зарядна 3600W з функцією ДБЖ Choetech  BS009</t>
   </si>
   <si>
     <t>Станція зарядна 500W Choetech  BS004</t>
+  </si>
+  <si>
+    <t>Станція зарядна Fossibot F1200 Green, 1024 Вт*год</t>
   </si>
   <si>
     <t>Станція зарядна портативна 300W Choetech  BS002-V2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -946,51 +981,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1106,320 +1141,319 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>33486</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8507600000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>31750.13</v>
+        <v>32317.73</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34167</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8507600000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>31750.13</v>
+        <v>32317.73</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31742</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8507600000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>27388.79</v>
+        <v>27878.42</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>34168</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8507600000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>39850.32</v>
+        <v>40562.73</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>33644</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8507600000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>27012</v>
+        <v>27330</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31743</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8507600000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>43407.5</v>
+        <v>44183.5</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>34169</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8507600000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>44768.8</v>
+        <v>45569.13</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>35237</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8507600000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>42512.5</v>
+        <v>41906</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>31744</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8507600000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>79453.63</v>
+        <v>80874.03</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>31741</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8507600000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>12675.44</v>
+        <v>12902.04</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>31740</v>
+        <v>33596</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>8528.459999999999</v>
+        <v>24050.4</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I20" s="5" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:9">
+    </row>
+    <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
-      <c r="B21" s="1"/>
-[...3 lines deleted...]
-      <c r="F21" s="1"/>
+      <c r="B21" s="1">
+        <v>31740</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="1">
+        <v>8507600000</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>8680.92</v>
+      </c>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
-      <c r="I21" s="1"/>
+      <c r="I21" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>