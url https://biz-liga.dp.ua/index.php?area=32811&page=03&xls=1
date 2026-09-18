--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -45,92 +45,95 @@
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ширина стрічки:	12 мм
 Довжина стрічки:	9 м
 Характеристики стрічки:	прозора
 Колір друку:	чорний на прозорому
 Сумісність:	LabelWorks LW-300, LW-400, LW-400VP, LW-700</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Термодрук, стрічки та ріббони</t>
   </si>
   <si>
     <t>Етикетка 100х100/1000 Т.ЕКО  d 40 мм, 500   4821 90 10 00</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Етикетка 52х40/ 1 тис н/гл жовта заливка вт 40</t>
   </si>
   <si>
     <t>Етикетка Vellum 52ммх40мм/1000шт с/кл  24  1000, жовта, d 40 мм</t>
   </si>
   <si>
     <t>Ріббон 64mm x 300m Wax Premium out чорний  9612 10 80 00</t>
   </si>
   <si>
     <t>Ріббон 65mm x 74m Wax Premium out чорний  9612 10 80 00</t>
   </si>
   <si>
     <t>Стрічка прозора EPSON LK-4TBN 12 мм х 9 м друк чорним на прозорому  C53S654012</t>
   </si>
   <si>
     <t>Термоетикетка 101 х101,5/ 0,5тис Еко  вт 40</t>
   </si>
 </sst>
 </file>
 
@@ -716,190 +719,204 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>31279</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>4821901000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>481.15</v>
+        <v>480.62</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31262</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>202.5</v>
+        <v>202.27</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31280</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>4821901000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>154.11</v>
+        <v>153.94</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>32578</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>9612108000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>177.86</v>
+        <v>177.66</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31292</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>9612108000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>53.76</v>
+        <v>53.7</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32812</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>616.45</v>
+        <v>615.76</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>31261</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>534.91</v>
+        <v>534.3200000000001</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>