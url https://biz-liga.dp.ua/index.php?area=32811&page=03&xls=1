--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -45,95 +45,92 @@
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ширина стрічки:	12 мм
 Довжина стрічки:	9 м
 Характеристики стрічки:	прозора
 Колір друку:	чорний на прозорому
 Сумісність:	LabelWorks LW-300, LW-400, LW-400VP, LW-700</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Термодрук, стрічки та ріббони</t>
   </si>
   <si>
     <t>Етикетка 100х100/1000 Т.ЕКО  d 40 мм, 500   4821 90 10 00</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Етикетка 52х40/ 1 тис н/гл жовта заливка вт 40</t>
   </si>
   <si>
     <t>Етикетка Vellum 52ммх40мм/1000шт с/кл  24  1000, жовта, d 40 мм</t>
   </si>
   <si>
     <t>Ріббон 64mm x 300m Wax Premium out чорний  9612 10 80 00</t>
   </si>
   <si>
     <t>Ріббон 65mm x 74m Wax Premium out чорний  9612 10 80 00</t>
   </si>
   <si>
     <t>Стрічка прозора EPSON LK-4TBN 12 мм х 9 м друк чорним на прозорому  C53S654012</t>
   </si>
   <si>
     <t>Термоетикетка 101 х101,5/ 0,5тис Еко  вт 40</t>
   </si>
 </sst>
 </file>
 
@@ -719,204 +716,190 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>31279</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>4821901000</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>480.62</v>
+        <v>489.21</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>31262</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>202.27</v>
+        <v>205.89</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31280</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>4821901000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>153.94</v>
+        <v>156.69</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>32578</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>9612108000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>177.66</v>
+        <v>180.83</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>31292</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>9612108000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>53.7</v>
+        <v>54.66</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32812</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>615.76</v>
+        <v>626.77</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>31261</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>534.3200000000001</v>
+        <v>543.87</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>