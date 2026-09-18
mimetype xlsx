--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -21,159 +21,198 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Вибрані елементи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C10" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тип лінійно-інтерактивний
+Потужність, VA/W 825/577
+Номінальна напруга АКБ, V 12
+Кількість виходів 2
+Форма вихідної напруги від АКБ апроксимована синусоїда
+Форма вихідної напруги від мережі правильна синусоїда
+Діапазон вхідної напруги, V 145-290
+Вихідна напруга, V 230±10%
+Кількість вбудованих АКБ, шт 1
+Ємність вбудованої АКБ, Ah 9
+Частотний діапазон, Hz 50/60
+Час перемикання, мс 4-6
+Інтерфейс під'єднання до ПК USB
+Тип під'єднання до мережі євровилка
+Тип під'єднання навантаження до ДБЖ євророзетка</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип виконання	Tower	
 Топологія	Line Interactive	
 Потужність повна, VA	800	
 Потужність активна, Вт	480	
 Тип виходів	IEC-320 C13	
 Форма вихідної напруги	Апроксимована синусоїда	
 Вхідна частота	50-60 Гц	
 Мінімальна вхідна напруга без переходу на батарею, В	200	
 Максимальна вхідна напруга без переходу на батарею, В	255	
 Змінний комплект батарей	батареї в комплекті	
 Маса пристрою, кг	3,9	
 Інтерфейс підключення до ПК	USB	
 Час переходу на батарею, мс	2-6	
 Розміри пристрою, мм	225х85х141</t>
         </r>
       </text>
     </comment>
-    <comment ref="C11" authorId="0">
+    <comment ref="C12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип архітектури:	лінійно-інтерактивний
 Форма вихідного сигналу:	апроксимована синусоїда
 Повна потужність:	1000 ВА
 Активна потужність:	600 Вт
 Діапазон вхідної напруги при роботі від мережі:	160...275 В
 Кількість розеток  всього :	3
 Кількість розеток IEC 320 C13:	0
 Кількість розеток IEC 320 C19:	0
 Кількість розеток CEE 7:	3
 Кількість розеток з батарейній підтримкою:	3
 Інтерфейс зв'язку з ПК:	відсутній
 Захист LAN:	відсутній
 РК-дисплей:	немає
 Монтаж в 19  стійку:	немає
 Батареї:	1 x 12В 9Ач
 Приблизний час роботи від батареї:	12 хв
 Приблизний час заряду батарей:	6 год
 Можливість підключення додаткових батарей:	немає
 Гаряча заміна батарей:	немає
 Рівень шуму  max :	40 дБ
 Розміри:	278 x 140 x 100 мм
 Вага:	4.5 кг</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>ДЖБ</t>
+  </si>
+  <si>
+    <t>Джерело безперебійного живлення  ДБЖ  LPM-U825VA  577Вт</t>
+  </si>
+  <si>
+    <t>new</t>
+  </si>
+  <si>
+    <t>в наявності</t>
   </si>
   <si>
     <t>Джерело безперебійного живлення Marsriva MR-UF800L800VA Smart Line-Interactive UPS w</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Джерело безперебійного живлення Powercom RPT-1000A Schuko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -587,51 +626,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -735,103 +774,130 @@
         <v>9</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>34456</v>
+        <v>35265</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>3930.75</v>
+        <v>3599.69</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
-      <c r="I10" s="5" t="s">
+      <c r="H10" s="5" t="s">
         <v>14</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>33377</v>
+        <v>34456</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>8504403000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4294.08</v>
+        <v>3926.37</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" outlineLevel="1">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1">
+        <v>33377</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8504403000</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>4289.29</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="5" t="s">
         <v>14</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="I12" s="1"/>
+      <c r="I12" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>