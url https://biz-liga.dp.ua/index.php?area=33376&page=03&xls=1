--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -121,104 +121,98 @@
 Кількість розеток  всього :	3
 Кількість розеток IEC 320 C13:	0
 Кількість розеток IEC 320 C19:	0
 Кількість розеток CEE 7:	3
 Кількість розеток з батарейній підтримкою:	3
 Інтерфейс зв'язку з ПК:	відсутній
 Захист LAN:	відсутній
 РК-дисплей:	немає
 Монтаж в 19  стійку:	немає
 Батареї:	1 x 12В 9Ач
 Приблизний час роботи від батареї:	12 хв
 Приблизний час заряду батарей:	6 год
 Можливість підключення додаткових батарей:	немає
 Гаряча заміна батарей:	немає
 Рівень шуму  max :	40 дБ
 Розміри:	278 x 140 x 100 мм
 Вага:	4.5 кг</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>ДЖБ</t>
   </si>
   <si>
     <t>Джерело безперебійного живлення  ДБЖ  LPM-U825VA  577Вт</t>
   </si>
   <si>
-    <t>new</t>
-[...2 lines deleted...]
-    <t>в наявності</t>
+    <t>на замовлення</t>
   </si>
   <si>
     <t>Джерело безперебійного живлення Marsriva MR-UF800L800VA Smart Line-Interactive UPS w</t>
-  </si>
-[...1 lines deleted...]
-    <t>на замовлення</t>
   </si>
   <si>
     <t>Джерело безперебійного живлення Powercom RPT-1000A Schuko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -784,108 +778,102 @@
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>35265</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>3599.69</v>
+        <v>3664.04</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34456</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8504403000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>3926.37</v>
+        <v>3996.56</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>33377</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8504403000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>4289.29</v>
+        <v>4365.97</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>