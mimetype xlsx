--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -70,1959 +70,2101 @@
 Щільність паперу  макс 	120 г/м2
 Оперативна пам'ять	512 МБ
 Частота процесора	800 МГц
 Лоток подачі	520 аркушів
 Лоток видачі	250 аркушів
 Рівень шуму	54 дБ
 Габарити  ШхГхВ 	400x396x288 мм
 Вага	13.4 кг
 Ресурс ч/б картриджа	3 000 стор. TN-3430, 8 000 стор.  TN-3480, 12 000 стор.  TN-3512.
 Ресурс фотобарабану	50 000 стор.  DR3400</t>
         </r>
       </text>
     </comment>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Б/у з Європи
+Формат паперу	A4
+Технологія друку	лазерний
+Колірність	монохромний
+Макс. роздільна здатність	1200x1200 dpi
+Друк першої ч/б сторінки	8 с
+Ч/б друк	50 стр/хв
+Двосторонній друк  так
+Підключення до ПК  USB   підключення до мережі  LAN , Wi-Fi 4  802.11n , USB  для флешок , NFC, Wi-Fi Direct, AirPrint
+Хмарний друк	Mopria, Cortado, iPrint&amp;Scan
+Екран	сенсорний кольоровий
+Діагональ екрана	1.8  
+Щільність паперу  мін 	60 г/м2
+Щільність паперу  макс 	120 г/м2
+Оперативна пам'ять	512 МБ
+Частота процесора	800 МГц
+Лоток подачі	520 аркушів
+Лоток видачі	250 аркушів
+Рівень шуму	54 дБ
+Габарити  ШхГхВ 	400x396x288 мм
+Вага	13.4 кг
+Ресурс ч/б картриджа	3 000 стор. TN-3430, 8 000 стор.  TN-3480, 12 000 стор.  TN-3512.
+Ресурс фотобарабану	50 000 стор.  DR3400</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C12" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C12" authorId="0">
+    <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">З картриджем. Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C13" authorId="0">
+    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Паникахи 25.09.24</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Паникахи 25.09.24. Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Полтава  Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат паперу: A4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 33
+Швидкість кольорового друку, стор./хв: 33
+Вихід першої чорно-білої сторінки, сек: 6
+Вихід першої кольорової сторінки, сек: 7
+Максимальний обсяг друку, стор./міс: 80000
+Дуплекс: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ємність лотка	1200 стор.
+Інтерфейси	Ethernet, USB
+Гарантійний термін	3 міс
+Клас пристрою	Офісний
+Кольоровість друку	Чорно-біла
+Колір корпусу	Сірий
+Кількість кольорів	4
+Кількість сторінок	6000 стор.
+Лоток прийому	250 стор.
+Операційна система	Windows
+Потужність	617 Вт
+Стан	Вживаний
+Тип витратного матеріалу	Тонер-картридж
+Тип принтера	Лазерний
+Тип пристрою	Принтер
+Формат паперу	А4, А5, А6
+Швидкість кольорового друку  A4 	38 ст./хв
+Швидкість ч/б друку  A4 	38 ст./хв</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">На сервисе</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат паперу: А4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 50
 Максимальний обсяг друку, стор./міс: 225000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
-[...83 lines deleted...]
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат паперу: А4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 50
+Максимальний обсяг друку, стор./міс: 225000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат паперу: А4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 50
+Максимальний обсяг друку, стор./міс: 225000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C37" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Не видит сеть. Формат паперу: А4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 50
+Максимальний обсяг друку, стор./міс: 225000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C38" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат паперу: А4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 50
+Максимальний обсяг друку, стор./міс: 225000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C40" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тип:
+Принтер
+Клас пристрою:
+офісний
+Технологія і палітра друку:
+лазерна
+Формат паперу:
+А4
+Роздільна здатність друку, dpi: 
+1200x1200
+Швидкість чорно-білого друку, стор./хв:
+50
+Максимальний обсяг друку, стор./міс:
+225000
+Дуплекс: 
+є
+Ethernet:
+є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Нужно менять печку в сборе Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новая печка Велду. Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Нет печки. Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C75" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MAC ADDRESS 101F744782A6</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 50; Двохсторонній друк; Ресурс ч / б картриджа  стр : 10000; Передача даних: підключення до ПК  USB ; LAN; Екран: монохромний; Щільність паперу  макс   г / м? : 200; Оперативна пам'ять  МБ : 128; Габарити  ШхГхВ   мм : 419x538x394</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro 400 M401dn  CF278A  - продуктивний офісний принтер від американського виробника. Модель орієнтована на інтенсивне застосування в робочих групах середнього розміру. Доказом тому служить найвища продуктивність друку 33 сторінки в хвилину, час на розігрів всього 8 секунд, орієнтовний ресурс до 50000 сторінок на місяць і можливість автоматичної двосторонньої друку. В основі монохромного друку лежить лазерна технологія, застосовувана з дозволом 1200х1200 dpi на папері формату А4. HP LaserJet Pro 400 M401dn  CF278A  - сучасне технологічне рішення для вимогливих офісних користувачів.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у  лічильники 5000-20000 .Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у  лічильники 5000-20000 .Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у  лічильники 5000-20000 .Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Технологія і палітра друку: лазерна чорно-біла
+Формат паперу: A4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 38
+Максимальний обсяг друку, стор./міс: 750-4000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у  лічильники 5000-20000 .Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
-[...43 lines deleted...]
-    <comment ref="C104" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Принтери лазерні вживані</t>
   </si>
   <si>
     <t>Лазерний принтер Brother HL-L6450dw</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
+    <t>Лазерний принтер Brother HL-L6450dw  с/н E78948D8N997227 , лічильник18882</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA103484  лічильник 1862148</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA120508  лічильник 793654</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA123983  лічильник 591543</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA123987  лічильник 443900</t>
   </si>
   <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA124787  лічильник 746087</t>
+  </si>
+  <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA126070  лічильник 530472</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA128758  лічильник 2087560</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn вживаний,  MGLA123986  лічильник 493297 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn вживаний,  MGLA124005  лічильник 531765 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780dn  MXDA010394  лічильник 994242</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780dn  MXDA012638  счетчик 603773</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780dn  MXDA013115  лічильник 416035 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780dn  MXDA163889  лічильник 529614 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780X  MXDA014972  лічильник 864437</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780X  MXDA015138  лічильник 129853</t>
   </si>
   <si>
+    <t>Лазерний принтер HP Color LaserJet Enterprise M552dn  B5L23A</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP Color LaserJet Enterprise M553x  B5L26A</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP LaserJet 1320n  CNRW6DK6VF  лічильник 158152</t>
+  </si>
+  <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M601dn  CNCVG2R0F9  1237675</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNBVCBJ2CW  467439</t>
+    <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNBVCBJ2CW  467441</t>
+  </si>
+  <si>
+    <t>10.00%</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNBVCBV0K7  лічильник 1293821 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>у резерві</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNBVD6D0WT  352049</t>
   </si>
   <si>
+    <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNCVF7K1SB  лічильник 1832206</t>
+  </si>
+  <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVGD11CQ  1536193</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVGDK0F4  309516</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH1M1SM  917780</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH3Q1G7  826380</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH4Y0ZM  877735</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH5W0Y4  1093799</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH631B8  1684877</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNCVH8W082  лічильник 1504468</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNCVHBM19X  лічильник 506893 Підготовлений</t>
@@ -2054,189 +2196,183 @@
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNGVJ2G02C  лічильник 1293122</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNBVH3R1Z8  лічильник 965517</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNCVHBD0LB  лічильник 786795</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJCP1LY  лічильник 1143732</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJCP1MN  лічильник 1210434</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDD0BC  лічильник 145567</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDP0KK  лічильник 1465702</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDP0QX  лічильник 201343</t>
   </si>
   <si>
+    <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDP0SP  лічильник 360572</t>
+  </si>
+  <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVK1MONH  лічильник 869521</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVK1MONL  лічильник 734256</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVK6W1LT  лічильник 28838 Підготовлений</t>
-[...1 lines deleted...]
-  <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVK6W1MB  лічильник 627917</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605n  с/н CNDVJDP0Q8  лічильник 29005</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605n  с/н CNDVJDP0QC  лічильник 17553</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ4K109  лічильник 601648</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ7408T  945891</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ7408W  1064798</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ7409D  1427122</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ7409H  1200416</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JF  1125805</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JJ  лічильник 831703</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JM  2609824</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JN  800427</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JQ  947087</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJB6015  лічильник 983532</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606n  CNBVH4G0RK  520649</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606n  CNDVJ74098  лічильник 1031855</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet P2055dn  CNCHC23675  лічильник 87086 Підготовлений</t>
-[...1 lines deleted...]
-  <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8119B  лічильник 108840 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8Z0J1  лічильник 509870</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8Z0XJ  лічильник 876670</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8Z1Y2  лічильник 300230</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8ZOWR  лічильник 475380</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQCBM1XS  лічильник 417202</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQCD00DR  лічильник 203530 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQCD00FQ  лічильник 126530 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQD3Y0T3  лічильник 236520</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQD4K02Y  лічильник 37390 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQD4R32R  лічильник 259180 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQD7TO8W  лічильник 452330</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBVB77G5T  лічильник 88070 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBVBCKJ4W  лічильник 455540</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQC8Y234  лічильник 392850 Підготовлений</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet P3015dn  VNCQF5P2GB  лічильник 421873 Підготовлений</t>
-[...1 lines deleted...]
-  <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQF9R1K8  лічильник 419490</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQF9R1KX  лічильник 385783</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQFBW069  лічильник 457900</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet P3015dn  VNCQG2L066  33170 Підготовлений</t>
+    <t>Лазерний принтер HP LaserJet P3015dn  VNCQG2L066  лічильник 33170 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCVG490S5  лічильник 157533 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNFVH2M106  лічильник 365030</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNFVH4R1MK  лічильник 865780</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P4015X  CNFY452015  лічильник 1123370</t>
   </si>
   <si>
+    <t>Лазерний принтер HP LaserJet Pro 400 M401dn  VNC4627849  лічильник 16173</t>
+  </si>
+  <si>
     <t>Лазерний принтер HP LaserJet Pro M402dn вживаний,  PHCPB55611  лічильник 293418 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro M402dn вживаний,  PHCPD229261  лічильник 232873 Підготовлений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лазерний принтер HP LaserJet Pro M402dn вживаний,  PHCPD39434  лічильник 173600 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro M402dne вживаний,  PHC6D49656  лічильник 68798 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro M402dne вживаний,  PHC6H28500  лічильник 51740 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro M402dne вживаний,  PHCPF28729  лічильник 271922 Підготовлений</t>
   </si>
   <si>
     <t>Принтер OKI B721dn  45487002  вживаний AK 5С010901 лічильник 154326 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Принтер OKI B721dn  45487002  вживаний АК 5С010933 лічильник 133807 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Принтер OKI B721dn  45487002  вживаний АК 64022561 лічильник 244178 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Принтер OKI B721dn  45487002  вживаний АК 64022587 лічильник 225725 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Принтер OKI B721dn  45487002  вживаний АК 64022593 лічильник 227144 РОЗПРОДАЖ!</t>
   </si>
@@ -2671,51 +2807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I111"/>
+  <dimension ref="A1:I115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2829,2262 +2965,2516 @@
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>32868</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>5841.92</v>
+        <v>5835.4</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>30613</v>
+        <v>32819</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1003.07</v>
+        <v>6265</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>25837</v>
+        <v>30613</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1948.8</v>
+        <v>1001.95</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>26547</v>
+        <v>25837</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2150.4</v>
+        <v>1074</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>26545</v>
+        <v>26547</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>2688</v>
+        <v>1611</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>26609</v>
+        <v>26545</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2688</v>
+        <v>2148</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>32000</v>
+        <v>26870</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D16" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>967.6799999999999</v>
+        <v>1074</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>25838</v>
+        <v>26609</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2150.4</v>
+        <v>1879.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>25845</v>
+        <v>32000</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D18" s="1"/>
+      <c r="D18" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2150.4</v>
+        <v>805.5</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>26610</v>
+        <v>25838</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1075.2</v>
+        <v>2148</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>26917</v>
+        <v>25845</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D20" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1680</v>
+        <v>2148</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>26592</v>
+        <v>26610</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2150.4</v>
+        <v>1074</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>26591</v>
+        <v>26917</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D22" s="1"/>
+      <c r="D22" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1881.6</v>
+        <v>1342.5</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>29207</v>
+        <v>26592</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1612.8</v>
+        <v>2148</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>25857</v>
+        <v>26591</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>4121.6</v>
+        <v>1611</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>24852</v>
+        <v>29207</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D25" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1881.6</v>
+        <v>1074</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>28387</v>
+        <v>25857</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2688</v>
+        <v>3087.75</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>28347</v>
+        <v>35192</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1120</v>
+        <v>11635</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>14</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>28847</v>
+        <v>35193</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>6160.45</v>
+        <v>11635</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
-[...1 lines deleted...]
-        <v>16</v>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>28845</v>
+        <v>35079</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>3136</v>
+        <v>805.5</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>28848</v>
+        <v>24852</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="D30" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>6160.45</v>
+        <v>1611</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>28652</v>
+        <v>28387</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>3360</v>
+        <v>2953.5</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>38</v>
+      </c>
       <c r="I31" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>28649</v>
+        <v>28347</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2912</v>
+        <v>1118.75</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="1" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>28388</v>
+        <v>28847</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2150.4</v>
+        <v>4475.45</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>28204</v>
+        <v>27489</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1612.8</v>
+        <v>1074</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>28205</v>
+        <v>28845</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1532.16</v>
+        <v>1678.13</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>30976</v>
+        <v>28848</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2150.4</v>
+        <v>6153.57</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>32712</v>
+        <v>28652</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D37" s="1"/>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>4300.8</v>
+        <v>3356.25</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>30361</v>
+        <v>28649</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>3763.2</v>
+        <v>2326.55</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>30214</v>
+        <v>28388</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2688</v>
+        <v>2148</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>30979</v>
+        <v>28204</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>2150.4</v>
+        <v>1611</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>30211</v>
+        <v>28205</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>2688</v>
+        <v>1530.45</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>30340</v>
+        <v>30976</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>3225.6</v>
+        <v>2148</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>30980</v>
+        <v>32712</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="D43" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>2150.4</v>
+        <v>4296</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>32996</v>
+        <v>30361</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>3494.4</v>
+        <v>3759</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>30981</v>
+        <v>30214</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>3225.6</v>
+        <v>2685</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>30215</v>
+        <v>30979</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>2150.4</v>
+        <v>2148</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>31677</v>
+        <v>30211</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>3225.6</v>
+        <v>2685</v>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>32064</v>
+        <v>30340</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>2150.4</v>
+        <v>3222</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>32422</v>
+        <v>30980</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D49" s="1"/>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2150.4</v>
+        <v>2148</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>32420</v>
+        <v>32996</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D50" s="1">
         <v>8443321000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>2150.4</v>
+        <v>3490.5</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>33074</v>
+        <v>30981</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D51" s="1"/>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>11289.6</v>
+        <v>3222</v>
       </c>
       <c r="G51" s="1"/>
       <c r="H51" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>32421</v>
+        <v>30215</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="D52" s="1"/>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1612.8</v>
+        <v>2148</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>33172</v>
+        <v>31677</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="D53" s="1"/>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>9676.799999999999</v>
+        <v>3222</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>31675</v>
+        <v>32064</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>3225.6</v>
+        <v>2148</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>31676</v>
+        <v>32422</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="D55" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>3225.6</v>
+        <v>2148</v>
       </c>
       <c r="G55" s="1"/>
       <c r="H55" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>33175</v>
+        <v>32420</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D56" s="1">
         <v>8443321000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>11200</v>
+        <v>2148</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I56" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>33077</v>
+        <v>33074</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D57" s="1">
         <v>8443321000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3494.4</v>
+        <v>11277</v>
       </c>
       <c r="G57" s="1"/>
       <c r="H57" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>33174</v>
+        <v>32421</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D58" s="1">
         <v>8443321000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>11801.22</v>
+        <v>1611</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I58" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>33171</v>
+        <v>33172</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D59" s="1">
         <v>8443321000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>11801.22</v>
+        <v>9666</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I59" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>30478</v>
+        <v>33073</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="D60" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>5376</v>
+        <v>7249.5</v>
       </c>
       <c r="G60" s="1"/>
       <c r="H60" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>30121</v>
+        <v>31675</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>3225.6</v>
+        <v>3222</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I61" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>30123</v>
+        <v>31676</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>2688</v>
+        <v>3222</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I62" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>30212</v>
+        <v>33077</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D63" s="1"/>
+        <v>71</v>
+      </c>
+      <c r="D63" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>1612.8</v>
+        <v>3490.5</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I63" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>30213</v>
+        <v>33174</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D64" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="D64" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1612.8</v>
+        <v>11788.05</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I64" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>30122</v>
+        <v>33171</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D65" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="D65" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>1612.8</v>
+        <v>11788.05</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I65" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>29982</v>
+        <v>30478</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>2688</v>
+        <v>5370</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I66" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>29988</v>
+        <v>30121</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1612.8</v>
+        <v>3222</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I67" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>30120</v>
+        <v>30123</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>3225.6</v>
+        <v>2685</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I68" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>29986</v>
+        <v>30212</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>2688</v>
+        <v>1611</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I69" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>29989</v>
+        <v>30213</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>2688</v>
+        <v>1611</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I70" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>32537</v>
+        <v>30122</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="D71" s="1"/>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>6451.2</v>
+        <v>1611</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I71" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>30119</v>
+        <v>29982</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>1612.8</v>
+        <v>2685</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I72" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>27499</v>
+        <v>29988</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>4838.4</v>
+        <v>1611</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I73" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>26772</v>
+        <v>30120</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>3897.6</v>
+        <v>3222</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I74" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>26768</v>
+        <v>29986</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>2800.45</v>
+        <v>2685</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I75" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>26774</v>
+        <v>29989</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>2240</v>
+        <v>2685</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I76" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>27341</v>
+        <v>32537</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D77" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="D77" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>3640.45</v>
+        <v>6444</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I77" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>26734</v>
+        <v>30119</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>3584</v>
+        <v>1611</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I78" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>28043</v>
+        <v>26772</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>3306.24</v>
+        <v>3893.25</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I79" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>26762</v>
+        <v>26768</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>3440.64</v>
+        <v>2797.32</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I80" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>26754</v>
+        <v>26774</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>4838.4</v>
+        <v>2237.5</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I81" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>27339</v>
+        <v>27341</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>2688</v>
+        <v>3636.39</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>27336</v>
+        <v>26734</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D83" s="1"/>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>5107.2</v>
+        <v>3580</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>28520</v>
+        <v>28043</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>2956.8</v>
+        <v>3302.55</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I84" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>26744</v>
+        <v>26762</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D85" s="1"/>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>2800.45</v>
+        <v>3436.8</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I85" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>26745</v>
+        <v>26754</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>4838.4</v>
+        <v>4833</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I86" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>28777</v>
+        <v>27339</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>2800.45</v>
+        <v>2685</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I87" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>26589</v>
+        <v>27336</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1"/>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>2150.4</v>
+        <v>5101.5</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I88" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>26961</v>
+        <v>28520</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>2150.4</v>
+        <v>2953.5</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I89" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>26738</v>
+        <v>26744</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>2419.2</v>
+        <v>2797.32</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I90" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>26747</v>
+        <v>26745</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>2688</v>
+        <v>4833</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I91" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>26588</v>
+        <v>28777</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1"/>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1814.4</v>
+        <v>2797.32</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I92" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>28519</v>
+        <v>26589</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>5376</v>
+        <v>2148</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I93" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>26740</v>
+        <v>26738</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>4462.08</v>
+        <v>2416.5</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I94" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>26753</v>
+        <v>26747</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>3640.45</v>
+        <v>2685</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I95" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>28045</v>
+        <v>26588</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>1612.8</v>
+        <v>1812.38</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I96" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>27486</v>
+        <v>28519</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>2329.15</v>
+        <v>5370</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I97" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>29022</v>
+        <v>26740</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="D98" s="1"/>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>3348.8</v>
+        <v>4457.1</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I98" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>29026</v>
+        <v>26753</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="D99" s="1"/>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>3348.8</v>
+        <v>3636.39</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I99" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>29023</v>
+        <v>28045</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="D100" s="1"/>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>3864</v>
+        <v>1611</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I100" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>31509</v>
+        <v>27486</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D101" s="1"/>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>5376</v>
+        <v>2326.55</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I101" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>30468</v>
+        <v>28190</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="D102" s="1"/>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>5152</v>
+        <v>4888.94</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I102" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>29027</v>
+        <v>29022</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443321000</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>3494.4</v>
+        <v>3345.06</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I103" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>25739</v>
+        <v>29026</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443321000</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>896</v>
+        <v>3345.06</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I104" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>25827</v>
+        <v>31509</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443321000</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>896</v>
+        <v>5370</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I105" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>25830</v>
+        <v>30468</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443321000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>896</v>
+        <v>5146.25</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I106" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>25832</v>
+        <v>29027</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443321000</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>896</v>
+        <v>3490.5</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I107" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>25833</v>
+        <v>25739</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443321000</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I108" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>25829</v>
+        <v>25827</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443321000</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I109" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>25828</v>
+        <v>25830</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443321000</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I110" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
-      <c r="B111" s="1"/>
-[...3 lines deleted...]
-      <c r="F111" s="1"/>
+      <c r="B111" s="1">
+        <v>25832</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D111" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+      <c r="F111" s="1">
+        <v>895</v>
+      </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
-      <c r="I111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" outlineLevel="1">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1">
+        <v>25833</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D112" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+      <c r="F112" s="1">
+        <v>895</v>
+      </c>
+      <c r="G112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" outlineLevel="1">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1">
+        <v>25829</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D113" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+      <c r="F113" s="1">
+        <v>895</v>
+      </c>
+      <c r="G113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" outlineLevel="1">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1">
+        <v>25828</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D114" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+      <c r="F114" s="1">
+        <v>895</v>
+      </c>
+      <c r="G114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="1"/>
+      <c r="B115" s="1"/>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
+      <c r="G115" s="1"/>
+      <c r="H115" s="1"/>
+      <c r="I115" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>