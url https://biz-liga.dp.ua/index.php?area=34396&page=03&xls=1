--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -124,2062 +124,2133 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
     <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C15" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">З картриджем. Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Паникахи 25.09.24</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Паникахи 25.09.24. Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Полтава  Аналог HP LJ P3015dn. Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 40; Ресурс ч / б картриджа  стр : 6000; Двохсторонній друк; Вбудована пам'ять  Мб : 768; Щільність паперу  макс : 199; Передача даних: підключення до ПК  USB ; LAN; ЖК дисплей; Рівень шуму  дБ : 55; Габарити  мм : 345x454x424</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 33
 Швидкість кольорового друку, стор./хв: 33
 Вихід першої чорно-білої сторінки, сек: 6
 Вихід першої кольорової сторінки, сек: 7
 Максимальний обсяг друку, стор./міс: 80000
 Дуплекс: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ємність лотка	1200 стор.
 Інтерфейси	Ethernet, USB
 Гарантійний термін	3 міс
 Клас пристрою	Офісний
 Кольоровість друку	Чорно-біла
 Колір корпусу	Сірий
 Кількість кольорів	4
 Кількість сторінок	6000 стор.
 Лоток прийому	250 стор.
 Операційна система	Windows
 Потужність	617 Вт
 Стан	Вживаний
 Тип витратного матеріалу	Тонер-картридж
 Тип принтера	Лазерний
 Тип пристрою	Принтер
 Формат паперу	А4, А5, А6
 Швидкість кольорового друку  A4 	38 ст./хв
 Швидкість ч/б друку  A4 	38 ст./хв</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">На сервисе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C38" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат паперу: А4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 50
+Максимальний обсяг друку, стор./міс: 225000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат паперу: А4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 50
 Максимальний обсяг друку, стор./міс: 225000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C41" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат паперу: А4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 50
+Максимальний обсяг друку, стор./міс: 225000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Не видит сеть. Формат паперу: А4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 50
+Максимальний обсяг друку, стор./міс: 225000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C43" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат паперу: А4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 50
+Максимальний обсяг друку, стор./міс: 225000
+Дуплекс: є
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
-[...149 lines deleted...]
-    <comment ref="C41" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Нужно менять печку в сборе Тип:
 Принтер
 Клас пристрою:
 офісний
 Технологія і палітра друку:
 лазерна
 Формат паперу:
 А4
 Роздільна здатність друку, dpi: 
 1200x1200
 Швидкість чорно-білого друку, стор./хв:
 50
 Максимальний обсяг друку, стор./міс:
 225000
 Дуплекс: 
 є
 Ethernet:
 є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 150 000. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новая печка Велду. Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи. Формат: A4; Технологія: лазерний; Колірність: монохромний; Ч/б друк  стр/хв : 55; Двосторонній друк; Ресурс ч/б картриджа  стр : 10500; Передача даних: підключення до ПК  USB ; LAN; Екран: кольоровий; Щільність паперу  макс   г/м? : 220; Оперативна пам'ять  МБ : 512; Рівень шуму  дБ : 56</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Нет печки. Лічильники від 120 000
 Технологія друку Лазерна
 Роздільна здатність друку 1200х1200
 Формат друку A4
 Швидкість чорно-білого друку 62
 Час виходу першої сторінки, с  7
 Мін. плотность паперу, гр/м2 60
 Макс. плотность паперу, гр/м2 200
 Лоток подачі 1100
 Лоток прийому 600
 Провідні інтерфейси Ethernet, USB
 Двосторонній друк Автоматичний
 Габариты в упаковке  ВхШхГ , см 62x49x58</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">б/у з Європи. Формат A4;  скорость печати: 33 стр/мин;  разрешение: 1200х1200 т/д;  дуплекс: стандартно;  память: 128 Мб  max 384 Мб ;  лотки: подачи-300 л.  max 800 л. , приёма-150 л.;  плотность: 60-120 г/м2, ручная подача до 163 г/м2;  языки управления: HP PCL 6, HP PCL 5е, эмуляция PostScript Level 3;  ОС: Win 2000/XP/Vista, Mac OS X 10.3 и выше, UNIX, Linux;  интерфейс: USB 2.0;  сетевой интерфейс: станд. внутр. 10/100/1000 BaseTX, опц. внешний JetDirect en1700, en3700, ew2400;  нагрузка: 50000 стр/мес;  CE505A  2300 стр@5% , CE505X  6500 стр@5% .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C84" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">б/у з Європи. Формат A4;  скорость печати: 33 стр/мин;  разрешение: 1200х1200 т/д;  дуплекс: стандартно;  память: 128 Мб  max 384 Мб ;  лотки: подачи-300 л.  max 800 л. , приёма-150 л.;  плотность: 60-120 г/м2, ручная подача до 163 г/м2;  языки управления: HP PCL 6, HP PCL 5е, эмуляция PostScript Level 3;  ОС: Win 2000/XP/Vista, Mac OS X 10.3 и выше, UNIX, Linux;  интерфейс: USB 2.0;  сетевой интерфейс: станд. внутр. 10/100/1000 BaseTX, опц. внешний JetDirect en1700, en3700, ew2400;  нагрузка: 50000 стр/мес;  CE505A  2300 стр@5% , CE505X  6500 стр@5% .</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MAC ADDRESS 101F744782A6</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C98" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C100" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C101" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C103" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C97" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат A4; швидкість друку: 40 стор / хв; дозвіл: 1200х1200 т / д; дуплекс: стандартно; пам'ять: 128 Мб  max 640 Мб , жорсткий диск опціон.  J8019A ; лотки: подачі-600 л.  Max 1100 л. , Прийому-250 л .; щільність: 60-120 г / м2, ручна подача до 200 г / м2; мови управління: HP PCL 6, HP PCL 5е, емуляція PostScript Level 3; ОС: Windows 2000  SP4  / XP / x64 / Vista / Server 2003/2008, Mac OS X 10.3.9 і вище, UNIX, Linux; інтерфейс: USB 2.0, LPT  опціон. J7972G ; мережевий інтерфейс: станд. внутр. 10/100/1000 BaseTX, опціон. внутр. 690n  Wi-Fi , зовн. ew2400  Wi-Fi ; навантаження: 100000 стр / міс; CE255A  лічильники 50000-150000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
-[...47 lines deleted...]
-    <comment ref="C101" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Формат: A4; Технологія: лазерний; Кольоровість: монохромний; Ч / б друк  стр / хв : 50; Двохсторонній друк; Ресурс ч / б картриджа  стр : 10000; Передача даних: підключення до ПК  USB ; LAN; Екран: монохромний; Щільність паперу  макс   г / м? : 200; Оперативна пам'ять  МБ : 128; Габарити  ШхГхВ   мм : 419x538x394</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 400 M401dn  CF278A  - продуктивний офісний принтер від американського виробника. Модель орієнтована на інтенсивне застосування в робочих групах середнього розміру. Доказом тому служить найвища продуктивність друку 33 сторінки в хвилину, час на розігрів всього 8 секунд, орієнтовний ресурс до 50000 сторінок на місяць і можливість автоматичної двосторонньої друку. В основі монохромного друку лежить лазерна технологія, застосовувана з дозволом 1200х1200 dpi на папері формату А4. HP LaserJet Pro 400 M401dn  CF278A  - сучасне технологічне рішення для вимогливих офісних користувачів.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у  лічильники 5000-20000 .Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у  лічильники 5000-20000 .Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у  лічильники 5000-20000 .Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у  лічильники 5000-20000 .Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 38
 Максимальний обсяг друку, стор./міс: 750-4000
 Дуплекс: є
 Ethernet: є</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромный принтер формата А4, 1-20 пользователей; Печать со скоростью 47 стр/мин  A4  и выходом первой страницы менее чем через 5 сек; Стандартная емкость лотков подачи - 630 листов  максимальная - 3,160 листов ; Эмуляция языка PCL/PS; Автоматический дуплекс - стандартно;  Рекомендованная месячная нагрузка До 20,000 страниц в месяц</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Принтери лазерні вживані</t>
   </si>
   <si>
     <t>Лазерний принтер Brother HL-L6450dw</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Brother HL-L6450dw  с/н E78948D8N997227 , лічильник18882</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA103484  лічильник 1862148</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA103487  лічильник 1046129</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA103762  лічильник 450555</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA120508  лічильник 793654</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA123982  лічильник 160615</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA123983  лічильник 591543</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA123987  лічильник 443900</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA124787  лічильник 746087</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA126070  лічильник 530472</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA128758  лічильник 2087560</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn  MGLA131444  лічильник 688514</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...28 lines deleted...]
-  <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6750dn вживаний,  MGLA123986  лічильник 493297 Підготовлений</t>
   </si>
   <si>
-    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn вживаний,  MGLA124005  лічильник 531765 Підготовлений</t>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6750dn вживаний,  MGLA124005  лічильник  531775 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780dn  MXDA010394  лічильник 994242</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780dn  MXDA012638  счетчик 603773</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780dn  MXDA013115  лічильник 416035 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780dn  MXDA163889  лічильник 529614 Підготовлений</t>
   </si>
   <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6780dn б/у лічильник 1160995  MXDA020058</t>
+  </si>
+  <si>
+    <t>Лазерний принтер Canon i-SENSYS LBP-6780dn б/у лічильник 946323  MXDA143378</t>
+  </si>
+  <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780X  MXDA014972  лічильник 864437</t>
   </si>
   <si>
     <t>Лазерний принтер Canon i-SENSYS LBP-6780X  MXDA015138  лічильник 129853</t>
   </si>
   <si>
     <t>Лазерний принтер HP Color LaserJet Enterprise M552dn  B5L23A</t>
   </si>
   <si>
     <t>Лазерний принтер HP Color LaserJet Enterprise M553x  B5L26A</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet 1320n  CNRW6DK6VF  лічильник 158152</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M601dn  CNCVG2R0F9  1237675</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNBVCBJ2CW  467441</t>
-[...4 lines deleted...]
-  <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNBVCBV0K7  лічильник 1293821 РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>у резерві</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNBVD6D0WT  352049</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNCVF7K1SB  лічильник 1832206</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVGD11CQ  1536193</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVGDK0F4  309516</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH1M1SM  917780</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH3Q1G7  826380</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH4Y0ZM  877735</t>
-[...1 lines deleted...]
-  <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH5W0Y4  1093799</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise 600 M602dn  CNDVH631B8  1684877</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNCVH8W082  лічильник 1504468</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNCVHBM19X  лічильник 506893 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNCVHBP0W8  лічильник 745391</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNDVHCT12G  лічильник 764518</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNDVHDW10Y  лічильник 2018328</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNDVJ980NP  лічильник 958665</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNDVJ980QB  лічильник 815217</t>
@@ -2193,168 +2264,180 @@
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNDVK6H007  лічильник 982398</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  CNGVJ2G02C  лічильник 1293122</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNBVH3R1Z8  лічильник 965517</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNCVHBD0LB  лічильник 786795</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJCP1LY  лічильник 1143732</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJCP1MN  лічильник 1210434</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDD0BC  лічильник 145567</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDP0KK  лічильник 1465702</t>
   </si>
   <si>
+    <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDP0Q8  лічильник 29005</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDP0QC  лічильник 17553</t>
+  </si>
+  <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDP0QX  лічильник 201343</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVJDP0SP  лічильник 360572</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVK1MONH  лічильник 869521</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVK1MONL  лічильник 734256</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M605dn  с/н CNDVK6W1MB  лічильник 627917</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet Enterprise M605n  с/н CNDVJDP0Q8  лічильник 29005</t>
-[...4 lines deleted...]
-  <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ4K109  лічильник 601648</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ7408T  945891</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ7408W  1064798</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ7409D  1427122</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ7409H  1200416</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JF  1125805</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JJ  лічильник 831703</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JM  2609824</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JN  800427</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJ960JQ  947087</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606dn  CNDVJB6015  лічильник 983532</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606n  CNBVH4G0RK  520649</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Enterprise M606n  CNDVJ74098  лічильник 1031855</t>
   </si>
   <si>
+    <t>Лазерний принтер HP LaserJet P2055dn  CNCHC37146  лічильник 109168</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP LaserJet P2055dn  CNCK737121  лічильник 93273</t>
+  </si>
+  <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8119B  лічильник 108840 Підготовлений</t>
   </si>
   <si>
+    <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8Z0HC  лічильник  773793</t>
+  </si>
+  <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8Z0J1  лічильник 509870</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8Z0XJ  лічильник 876670</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8Z1Y2  лічильник 300230</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQC8ZOWR  лічильник 475380</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQCBM1XS  лічильник 417202</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQCD00DR  лічильник 203530 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQCD00FQ  лічильник 126530 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQD3Y0T3  лічильник 236520</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQD4K02Y  лічильник 37390 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQD4R32R  лічильник 259180 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBQD7TO8W  лічильник 452330</t>
   </si>
   <si>
-    <t>Лазерний принтер HP LaserJet P3015dn  VNBVB77G5T  лічильник 88070 Підготовлений</t>
-[...1 lines deleted...]
-  <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNBVBCKJ4W  лічильник 455540</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQC8Y234  лічильник 392850 Підготовлений</t>
   </si>
   <si>
+    <t>Лазерний принтер HP LaserJet P3015dn  VNCQF5Q1QY  234760</t>
+  </si>
+  <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQF9R1K8  лічильник 419490</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQF9R1KX  лічильник 385783</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQFBW069  лічильник 457900</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCQG2L066  лічильник 33170 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNCVG490S5  лічильник 157533 Підготовлений</t>
+  </si>
+  <si>
+    <t>Лазерний принтер HP LaserJet P3015dn  VNFVG6S0R7  лічильник 302810</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNFVH2M106  лічильник 365030</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P3015dn  VNFVH4R1MK  лічильник 865780</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet P4015X  CNFY452015  лічильник 1123370</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro 400 M401dn  VNC4627849  лічильник 16173</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro M402dn вживаний,  PHCPB55611  лічильник 293418 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro M402dn вживаний,  PHCPD229261  лічильник 232873 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro M402dne вживаний,  PHC6D49656  лічильник 68798 Підготовлений</t>
   </si>
   <si>
     <t>Лазерний принтер HP LaserJet Pro M402dne вживаний,  PHC6H28500  лічильник 51740 Підготовлений</t>
   </si>
@@ -2807,51 +2890,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I115"/>
+  <dimension ref="A1:I123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2965,2516 +3048,2496 @@
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>32868</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>5835.4</v>
+        <v>5939.72</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>32819</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>6265</v>
+        <v>6377</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>30613</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1001.95</v>
+        <v>1019.86</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>25837</v>
+        <v>27495</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1074</v>
+        <v>1093.2</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>26547</v>
+        <v>26758</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1611</v>
+        <v>2186.4</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>26545</v>
+        <v>25837</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2148</v>
+        <v>1093.2</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>26870</v>
+        <v>25844</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1074</v>
+        <v>3826.2</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>26609</v>
+        <v>26547</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1879.5</v>
+        <v>1639.8</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>32000</v>
+        <v>26545</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>805.5</v>
+        <v>2186.4</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>25838</v>
+        <v>26870</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2148</v>
+        <v>1093.2</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>25845</v>
+        <v>26609</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>2148</v>
+        <v>1913.1</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>26610</v>
+        <v>32000</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="D21" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1074</v>
+        <v>819.9</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>26917</v>
+        <v>26578</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="D22" s="1"/>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1342.5</v>
+        <v>1913.1</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>26592</v>
+        <v>25838</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>2148</v>
+        <v>2186.4</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>26591</v>
+        <v>25845</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1611</v>
+        <v>2186.4</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>29207</v>
+        <v>26610</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1074</v>
+        <v>1093.2</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>25857</v>
+        <v>26917</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D26" s="1"/>
+      <c r="D26" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>3087.75</v>
+        <v>1366.5</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>35192</v>
+        <v>26592</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>11635</v>
+        <v>2186.4</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>35193</v>
+        <v>26591</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>11635</v>
+        <v>1639.8</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>35079</v>
+        <v>26582</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>805.5</v>
+        <v>1093.2</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>24852</v>
+        <v>26595</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D30" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D30" s="1"/>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1611</v>
+        <v>1093.2</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>28387</v>
+        <v>29207</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2953.5</v>
+        <v>1093.2</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>28347</v>
+        <v>25857</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1118.75</v>
+        <v>3142.95</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>28847</v>
+        <v>35192</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>4475.45</v>
+        <v>11843</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
+      <c r="H33" s="1"/>
+      <c r="I33" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>27489</v>
+        <v>35193</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1074</v>
+        <v>11843</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>28845</v>
+        <v>35079</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1678.13</v>
+        <v>819.9</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>28848</v>
+        <v>24852</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="D36" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>6153.57</v>
+        <v>1639.8</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>28652</v>
+        <v>28347</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>3356.25</v>
+        <v>1138.75</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>28649</v>
+        <v>28847</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>2326.55</v>
+        <v>4555.46</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>28388</v>
+        <v>27489</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2148</v>
+        <v>1093.2</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>28204</v>
+        <v>28845</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1611</v>
+        <v>1708.13</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>28205</v>
+        <v>28848</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1530.45</v>
+        <v>6263.58</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>30976</v>
+        <v>28652</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>2148</v>
+        <v>3416.25</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>32712</v>
+        <v>28649</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="D43" s="1"/>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>4296</v>
+        <v>2368.14</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>30361</v>
+        <v>28204</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>3759</v>
+        <v>1639.8</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>30214</v>
+        <v>28205</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>2685</v>
+        <v>1557.81</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>30979</v>
+        <v>30976</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>2148</v>
+        <v>2186.4</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>30211</v>
+        <v>32712</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="D47" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>2685</v>
+        <v>4372.8</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>30340</v>
+        <v>30361</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3222</v>
+        <v>3826.2</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>30980</v>
+        <v>30214</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2148</v>
+        <v>2733</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>32996</v>
+        <v>30979</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D50" s="1"/>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>3490.5</v>
+        <v>2186.4</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>30981</v>
+        <v>30211</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>3222</v>
+        <v>2733</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>30215</v>
+        <v>30340</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>2148</v>
+        <v>3279.6</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>31677</v>
+        <v>30980</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>3222</v>
+        <v>2186.4</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>32064</v>
+        <v>32996</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="D54" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>2148</v>
+        <v>3552.9</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>32422</v>
+        <v>30981</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="D55" s="1"/>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2148</v>
+        <v>3279.6</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>32420</v>
+        <v>30215</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D56" s="1"/>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>2148</v>
+        <v>2186.4</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>33074</v>
+        <v>31677</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="D57" s="1"/>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>11277</v>
+        <v>3279.6</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>32421</v>
+        <v>32064</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="D58" s="1"/>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1611</v>
+        <v>2186.4</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>33172</v>
+        <v>32422</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443321000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>9666</v>
+        <v>2186.4</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>33073</v>
+        <v>32420</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443321000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>7249.5</v>
+        <v>2186.4</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>31675</v>
+        <v>33074</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="D61" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>3222</v>
+        <v>11478.6</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>31676</v>
+        <v>32421</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D62" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="D62" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>3222</v>
+        <v>1639.8</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>33077</v>
+        <v>33174</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443321000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>3490.5</v>
+        <v>11998.78</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>33174</v>
+        <v>33171</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443321000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>11788.05</v>
+        <v>11998.78</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>33171</v>
+        <v>33172</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443321000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>11788.05</v>
+        <v>9838.799999999999</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>30478</v>
+        <v>33073</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D66" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="D66" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>5370</v>
+        <v>7379.1</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>30121</v>
+        <v>31675</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>3222</v>
+        <v>3279.6</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>30123</v>
+        <v>31676</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>2685</v>
+        <v>3279.6</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>30212</v>
+        <v>33077</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D69" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="D69" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1611</v>
+        <v>3552.9</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>30213</v>
+        <v>30478</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>1611</v>
+        <v>5466</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>30122</v>
+        <v>30121</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>1611</v>
+        <v>3279.6</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>29982</v>
+        <v>30123</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>29988</v>
+        <v>30212</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1611</v>
+        <v>1639.8</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>30120</v>
+        <v>30213</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>3222</v>
+        <v>1639.8</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>29986</v>
+        <v>30122</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>2685</v>
+        <v>1639.8</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>29989</v>
+        <v>29982</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>32537</v>
+        <v>29988</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="D77" s="1"/>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>6444</v>
+        <v>1639.8</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>30119</v>
+        <v>30120</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>1611</v>
+        <v>3279.6</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>26772</v>
+        <v>29986</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>3893.25</v>
+        <v>2733</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>26768</v>
+        <v>29989</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2797.32</v>
+        <v>2733</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>26774</v>
+        <v>32537</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D81" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="D81" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>2237.5</v>
+        <v>6559.2</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>27341</v>
+        <v>30119</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>3636.39</v>
+        <v>1639.8</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>26734</v>
+        <v>28751</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="D83" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="D83" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>3580</v>
+        <v>4646.1</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>28043</v>
+        <v>28752</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D84" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="D84" s="1">
+        <v>8443321000</v>
+      </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>3302.55</v>
+        <v>4919.4</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>26762</v>
+        <v>26772</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1"/>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>3436.8</v>
+        <v>3962.85</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>26754</v>
+        <v>26771</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>4833</v>
+        <v>2186.4</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>27339</v>
+        <v>26768</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>2685</v>
+        <v>2847.33</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>27336</v>
+        <v>26774</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1"/>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>5101.5</v>
+        <v>2186.4</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>28520</v>
+        <v>27341</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>2953.5</v>
+        <v>3701.39</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>26744</v>
+        <v>26734</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>2797.32</v>
+        <v>3644</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>26745</v>
+        <v>28043</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>4833</v>
+        <v>3361.59</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>28777</v>
+        <v>26762</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1"/>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>2797.32</v>
+        <v>3498.24</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>26589</v>
+        <v>26754</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>2148</v>
+        <v>4919.4</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>26738</v>
+        <v>27339</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>2416.5</v>
+        <v>2733</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>26747</v>
+        <v>27336</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>2685</v>
+        <v>5192.7</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>26588</v>
+        <v>28520</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>1812.38</v>
+        <v>3006.3</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>28519</v>
+        <v>26744</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>5370</v>
+        <v>2847.33</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>26740</v>
+        <v>28777</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>4457.1</v>
+        <v>2847.33</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>26753</v>
+        <v>26589</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>3636.39</v>
+        <v>2186.4</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>28045</v>
+        <v>26757</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1"/>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1611</v>
+        <v>2733</v>
       </c>
       <c r="G100" s="1"/>
       <c r="H100" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>27486</v>
+        <v>26738</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1"/>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>2326.55</v>
+        <v>2459.7</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>28190</v>
+        <v>26747</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1"/>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>4888.94</v>
+        <v>2733</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>29022</v>
+        <v>26588</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="D103" s="1"/>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>3345.06</v>
+        <v>1844.78</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>29026</v>
+        <v>28519</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="D104" s="1"/>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>3345.06</v>
+        <v>5466</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>31509</v>
+        <v>26740</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D105" s="1"/>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>5370</v>
+        <v>4536.78</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>30468</v>
+        <v>26766</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="D106" s="1"/>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>5146.25</v>
+        <v>2186.4</v>
       </c>
       <c r="G106" s="1"/>
       <c r="H106" s="5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>29027</v>
+        <v>26753</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="D107" s="1"/>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>3490.5</v>
+        <v>2186.4</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>25739</v>
+        <v>28045</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="D108" s="1"/>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>895</v>
+        <v>1639.8</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>25827</v>
+        <v>27486</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D109" s="1"/>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>895</v>
+        <v>2368.14</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>25830</v>
+        <v>28190</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="D110" s="1"/>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>895</v>
+        <v>4976.34</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>25832</v>
+        <v>29022</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443321000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>895</v>
+        <v>3404.86</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>25833</v>
+        <v>29026</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443321000</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>895</v>
+        <v>3404.86</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>25829</v>
+        <v>31509</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443321000</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>895</v>
+        <v>5466</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>25828</v>
+        <v>30468</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443321000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>895</v>
+        <v>5238.25</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
-      <c r="B115" s="1"/>
-[...3 lines deleted...]
-      <c r="F115" s="1"/>
+      <c r="B115" s="1">
+        <v>29027</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D115" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+      <c r="F115" s="1">
+        <v>3552.9</v>
+      </c>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
-      <c r="I115" s="1"/>
+      <c r="I115" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" outlineLevel="1">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1">
+        <v>25739</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D116" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+      <c r="F116" s="1">
+        <v>911</v>
+      </c>
+      <c r="G116" s="1"/>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" outlineLevel="1">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1">
+        <v>25827</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D117" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+      <c r="F117" s="1">
+        <v>911</v>
+      </c>
+      <c r="G117" s="1"/>
+      <c r="H117" s="1"/>
+      <c r="I117" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" outlineLevel="1">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1">
+        <v>25830</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D118" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+      <c r="F118" s="1">
+        <v>911</v>
+      </c>
+      <c r="G118" s="1"/>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" outlineLevel="1">
+      <c r="A119" s="1"/>
+      <c r="B119" s="1">
+        <v>25832</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D119" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+      <c r="F119" s="1">
+        <v>911</v>
+      </c>
+      <c r="G119" s="1"/>
+      <c r="H119" s="1"/>
+      <c r="I119" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" outlineLevel="1">
+      <c r="A120" s="1"/>
+      <c r="B120" s="1">
+        <v>25833</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D120" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+      <c r="F120" s="1">
+        <v>911</v>
+      </c>
+      <c r="G120" s="1"/>
+      <c r="H120" s="1"/>
+      <c r="I120" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" outlineLevel="1">
+      <c r="A121" s="1"/>
+      <c r="B121" s="1">
+        <v>25829</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D121" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+      <c r="F121" s="1">
+        <v>911</v>
+      </c>
+      <c r="G121" s="1"/>
+      <c r="H121" s="1"/>
+      <c r="I121" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" outlineLevel="1">
+      <c r="A122" s="1"/>
+      <c r="B122" s="1">
+        <v>25828</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D122" s="1">
+        <v>8443321000</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+      <c r="F122" s="1">
+        <v>911</v>
+      </c>
+      <c r="G122" s="1"/>
+      <c r="H122" s="1"/>
+      <c r="I122" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="1"/>
+      <c r="B123" s="1"/>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1"/>
+      <c r="F123" s="1"/>
+      <c r="G123" s="1"/>
+      <c r="H123" s="1"/>
+      <c r="I123" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>