--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -221,543 +221,577 @@
 Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 40
 Дуплекс: є
 Тип сканера: планшетний з АПД
 Роздільна здатність, dpi: 1200х1200
 Швидкість чорно-білого копіювання, стор / хв: 40
 Автоподатчик оригіналів / двобічна подача: +/+
 Ethernet: є</t>
         </r>
       </text>
     </comment>
     <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Тип: БФП
+Клас пристрою: офісний
+Технологія і палітра друку: лазерна чорно-біла
+Формат паперу: A4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 40
+Дуплекс: є
+Тип сканера: планшетний з АПД
+Роздільна здатність, dpi: 1200х1200
+Швидкість чорно-білого копіювання, стор / хв: 40
+Автоподатчик оригіналів / двобічна подача: +/+
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C18" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тип: БФП
+Клас пристрою: офісний
+Технологія і палітра друку: лазерна чорно-біла
+Формат паперу: A4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 40
+Дуплекс: є
+Тип сканера: планшетний з АПД
+Роздільна здатність, dpi: 1200х1200
+Швидкість чорно-білого копіювання, стор / хв: 40
+Автоподатчик оригіналів / двобічна подача: +/+
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C19" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тип: БФП
+Клас пристрою: офісний
+Технологія і палітра друку: лазерна чорно-біла
+Формат паперу: A4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 40
+Дуплекс: є
+Тип сканера: планшетний з АПД
+Роздільна здатність, dpi: 1200х1200
+Швидкість чорно-білого копіювання, стор / хв: 40
+Автоподатчик оригіналів / двобічна подача: +/+
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тип: БФП
+Клас пристрою: офісний
+Технологія і палітра друку: лазерна чорно-біла
+Формат паперу: A4
+Роздільна здатність друку, dpi: 1200x1200
+Швидкість чорно-білого друку, стор./хв: 40
+Дуплекс: є
+Тип сканера: планшетний з АПД
+Роздільна здатність, dpi: 1200х1200
+Швидкість чорно-білого копіювання, стор / хв: 40
+Автоподатчик оригіналів / двобічна подача: +/+
+Ethernet: є</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Максимальное разрешение печати 1200x1200 dpi
 Технология печати Лазерная печать
 Тип устройства МФУ
 Сетевые интерфейсы Ethernet
 Особенности Встроенный факс
 Дуплекс 
 Печать Черно-белая 
 Формат и плотность бумаги 60~163 г/м2
 Поддержка ОС Linux Windows
 Скорость черно-белой печати, стр/мин 36
 Характеристики дисплея Пятистрочный ЖК-дисплей с подсветкой
 Печать без компьютера
 Печать с флэш-накопителя USB или сканирование на него
 Сетевая карта 10/100BaseTX
 Вес  кг  16</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальна роздільна здатність друку 1200x1200 dpi
 Технологія друку Лазерний друк
 Друк Чорно-білий
 Формат А4
 Автоподавач документів  ADF 
 Вбудований факс
 Двосторонній друк  duplex 
 Друкування без комп'ютера
 Мережеві інтерфейси Ethernet
 Формат і щільність паперу 60-200 г/м?
 Дисплей Кольоровий
 Швидкість чорно-білого друку, стор./хв 40
 Інтерфейси USB 2.0
 Вага  кг  13
 Розміри  Д х Ш х В , мм 420x390x323</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальна роздільна здатність друку 1200x1200 dpi
 Технологія друку Лазерний друк
 Друк Чорно-білий
 Формат А4
 Автоподавач документів  ADF 
 Вбудований факс
 Двосторонній друк  duplex 
 Друкування без комп'ютера
 Мережеві інтерфейси Ethernet
 Формат і щільність паперу 60-200 г/м?
 Дисплей Кольоровий
 Швидкість чорно-білого друку, стор./хв 40
 Інтерфейси USB 2.0
 Вага  кг  13
 Розміри  Д х Ш х В , мм 420x390x323</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи
 Формат	А4
 Технологія друку	лазерна
 Друк	монохромна
 Особливості	автоматичний двосторонній друк, вбудований факс
 Інтерфейси	LAN, USB
 Макс. роздільна здатність друку	1200x1200 dpi
 Макс. роздільна здатність копіювання	600x600 dpi
 Швидкість ч/б друку	33 стр./Хв.
 Швидкість ч/б копіювання	33 стр./Хв.
 Навантаження, сторінок в місяць 	до 50000 стр.
 Оптична роздільна здатність сканера	1200x1200 dpi
 Факс  хар-ки 	20 стор/хв.  швидкість передачі факсів , до 300 стор.  Пам'ять 
 Подання паперу	50 л.  багатоцільовий лоток , 250 л.  Вхідний лоток , 50 л.  Пристрій автоматичної подачі 
 Виведення паперу	150 л.
 Щільність паперу	60-163 г/м?  лоток 1 , 60-120 г/м?  лоток 2 
 Сумісні картриджі	HP 80A LaserJet, HP 80X LaserJet
 Пам'ять	256 МБ
 Процесор	800 МГц
 Споживання енергії  режим роботи 	600 Вт  друк , 420 Вт  копіювання 
 Споживання енергії  режим очікування 	10,5 Вт  готовність , 9,5 Вт  сплячий режим 
 Габарити  ШхВхГ 	439,9x382,7x423,5 мм
 Вага	15,1 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, з Європи
 Формат	А4
 Технологія друку	лазерна
 Друк	монохромна
 Особливості	автоматичний двосторонній друк, вбудований факс
 Інтерфейси	LAN, USB
 Макс. роздільна здатність друку	1200x1200 dpi
 Макс. роздільна здатність копіювання	600x600 dpi
 Швидкість ч/б друку	33 стр./Хв.
 Швидкість ч/б копіювання	33 стр./Хв.
 Навантаження, сторінок в місяць 	до 50000 стр.
 Оптична роздільна здатність сканера	1200x1200 dpi
 Факс  хар-ки 	20 стор/хв.  швидкість передачі факсів , до 300 стор.  Пам'ять 
 Подання паперу	50 л.  багатоцільовий лоток , 250 л.  Вхідний лоток , 50 л.  Пристрій автоматичної подачі 
 Виведення паперу	150 л.
 Щільність паперу	60-163 г/м?  лоток 1 , 60-120 г/м?  лоток 2 
 Сумісні картриджі	HP 80A LaserJet, HP 80X LaserJet
 Пам'ять	256 МБ
 Процесор	800 МГц
 Споживання енергії  режим роботи 	600 Вт  друк , 420 Вт  копіювання 
 Споживання енергії  режим очікування 	10,5 Вт  готовність , 9,5 Вт  сплячий режим 
 Габарити  ШхВхГ 	439,9x382,7x423,5 мм
 Вага	15,1 кг</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у з Європи. Технология печати	Лазерная монохромная
 Максимальный формат печати	А4
 Скорость печати А4 монохром, стр/мин	До 38 стр./мин
 Автоматическая двусторонняя печать	Стандартно
 Автоподатчик	Стандартно
 Факс	Стандартно
 Скорость копирования А4 монохром, срт/мин	7.2 секунды из режима готовности; 9.5 секунды из режима сна
 Количество копий, листов	До 999 копий
 Масштабирование	от 25 до 400%
 Время печати первой страницы  монохром , сек	6,3 секунды
 Разрешение при монохромной печати, dpi	1200 x 1200
 Стандартная память, Мб	512 Мбайт
 Поддерживаемые операционные системы	Windows 10, Windows 8.1, Windows 8, Windows 7, iOS, Mac OS X 10.12 и выше, Android
 Емкость лотка подачи бумаги, листов	100
 Поддерживаемые форматы бумаги	лоток 1: A4; A5; A6; B5  JIS ; Oficio  216 x 340 мм ; 16K  195 x 270 мм ; 16K  184 x 260 мм ; 16K  197 x 273 мм ; конверты №10; конверты Monarch; конверты B5; конверты C5; конверты DL; настраиваемый формат; Statement; лотки 2 и 3: A4; A5; A6; B5  JIS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у з Європи. Технология печати	Лазерная монохромная
 Максимальный формат печати	А4
 Скорость печати А4 монохром, стр/мин	До 38 стр./мин
 Автоматическая двусторонняя печать	Стандартно
 Автоподатчик	Стандартно
 Факс	Стандартно
 Скорость копирования А4 монохром, срт/мин	7.2 секунды из режима готовности; 9.5 секунды из режима сна
 Количество копий, листов	До 999 копий
 Масштабирование	от 25 до 400%
 Время печати первой страницы  монохром , сек	6,3 секунды
 Разрешение при монохромной печати, dpi	1200 x 1200
 Стандартная память, Мб	512 Мбайт
 Поддерживаемые операционные системы	Windows 10, Windows 8.1, Windows 8, Windows 7, iOS, Mac OS X 10.12 и выше, Android
 Емкость лотка подачи бумаги, листов	100
 Поддерживаемые форматы бумаги	лоток 1: A4; A5; A6; B5  JIS ; Oficio  216 x 340 мм ; 16K  195 x 270 мм ; 16K  184 x 260 мм ; 16K  197 x 273 мм ; конверты №10; конверты Monarch; конверты B5; конверты C5; конверты DL; настраиваемый формат; Statement; лотки 2 и 3: A4; A5; A6; B5  JIS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
-[...59 lines deleted...]
-    <comment ref="C26" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромное многофункциональное устройство MB492dn 4-в-1 формата A4 сочетает в себе функции автоматического двустороннего копирования, печати, сканирования и факса с высоким качеством печати. Это высокопроизводительное многофункциональное устройство станет идеальным выбором для требовательных пользователей благодаря быстрой и эффективной работе со скоростью печати 40 стр/мин.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Монохромное многофункциональное устройство MB492dn 4-в-1 формата A4 сочетает в себе функции автоматического двустороннего копирования, печати, сканирования и факса с высоким качеством печати. Это высокопроизводительное многофункциональное устройство станет идеальным выбором для требовательных пользователей благодаря быстрой и эффективной работе со скоростью печати 40 стр/мин.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Процесор:	525 MГц
 Об'єм оперативної пам'яті:	256 МБ
 Інтерфейси:	USB 2.0
 Fast Ethernet
 Місткість лотка подачі:	250 аркушів
 Місткість лотка прийому:	150 аркушів
 Щільність паперу:	60...105 г/м2, многоцелевой лоток до 200 г/м2
 Рекомендоване навантаження, до:	3500 стор/міс.
 Підтримувані ОС:	Windows, MacOS, Linux
 Макс. рівень шуму:	54 дБ
 Споживана потужність в режимі друку:	550 Вт
 Живлення:	мережа 220 В
 Розміри:	415 x 365 x 350 мм
 Вага:	11.29 кг
 Стартовий картридж і  в комплекті:	есть
 Рекомендовані картриджі:	TL-410, TL-410H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
-[...38 lines deleted...]
-    <comment ref="C29" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, прошитий. WorkCentre 3210  4-в-1: принтер, копір, сканер, факс 
 Швидкість друку: 24 стор/хв. для формату A4
 Автоподавач оригіналів на 50 аркушів
 Ємність лотків подачі паперу: 250 аркушів, з можливістю збільшення до 550 аркушів
 Роздільна здатність друку: 600 x 600 dpi, 1200 x 1200 dpi покращений режим
 Інтерфейси: USB 2.0, Ethernet 10/100BaseTX</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Багатофункціональний пристрої вживані</t>
   </si>
   <si>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115787  лічильник 69083</t>
+  </si>
+  <si>
+    <t>new</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>БФП А4 Brother DCP-8250DN  E70754C5N115813  лічильник 65627</t>
   </si>
   <si>
-    <t>new</t>
-[...2 lines deleted...]
-    <t>в наявності</t>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115820  лічильник 57216</t>
   </si>
   <si>
     <t>БФП А4 Brother DCP-8250DN  E70754C5N115828  лічильник 46742 Підготовлений</t>
   </si>
   <si>
     <t>БФП А4 Brother DCP-8250DN  E70754C5N115838  лічильник 50964</t>
   </si>
   <si>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115841  лічильник 66552</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115848  лічильник 58078</t>
+  </si>
+  <si>
     <t>БФП А4 Brother MFC-8520DN вживаний  E70754C5N115840  лічильник 23790 Підготовлений</t>
   </si>
   <si>
     <t>БФП А4 Brother MFC-8520DN вживаний,  E70754C5N115805  лічильник 72576</t>
   </si>
   <si>
     <t>БФП А4 Brother MFC-8520DN вживаний,  E70754C5N115810  лічильник 55708 Підготовлений</t>
   </si>
   <si>
     <t>БФП А4 Brother MFC-8520DN вживаний,  E70754C5N115822  лічильник 133145</t>
   </si>
   <si>
     <t>БФП А4 Brother MFC-8520DN вживаний,  E707772H3N491994  лічильник 114105</t>
   </si>
   <si>
     <t>БФП А4 HP LaserJet Managed E42540f  3PZ75A</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>БФП А4 HP LaserJet Pro 400 M425dn  CF286A  с/н CND8F795ZK лічильник 11516 Підготовлений</t>
   </si>
   <si>
     <t>БФП А4 HP LaserJet Pro 400 M425dn  CF286A  с/н CND8F795ZK лічильник 239279</t>
   </si>
   <si>
-    <t>БФП А4 HP LaserJet Pro M428fdw з Wi-Fi  W1A30A   CNDRPCC1WZ  лічильник 3171 Підготовлений</t>
-[...5 lines deleted...]
-    <t>БФП А4 HP LaserJet Pro M428fdw з Wi-Fi  W1A30A   CNDRPCC332  лічильник 27536 Підготовлений</t>
+    <t>БФП А4 HP LaserJet Pro M428fdw з Wi-Fi  W1A30A   CNDRPCC213  лічильник 90774</t>
   </si>
   <si>
     <t>БФП А4 HP LaserJet Pro M428fdw з Wi-Fi  W1A30A   CNDRPCC3K9  лічильник 37682 Підготовлений</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>БФП А4 OKI MB492DN  принтер_копир_сканер_факс   45762112  АК88038808 лічильник 22149</t>
   </si>
   <si>
-    <t>БФП А4 Pantum M7100DN  CF6T001849  лічильник 56089 Підготовлений</t>
+    <t>БФП А4 OKI MB492DN  принтер_копир_сканер_факс   45762112  с/н AK88038805 лічильник 26116</t>
   </si>
   <si>
     <t>БФП А4 Pantum M7100DN  CF6T001859  лічильник 1576 Підготовлений</t>
   </si>
   <si>
     <t>БФП А4 Xerox WorkCentre 3210N  3210V_N   3222255006  лічильник 50966</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -1168,51 +1202,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1316,511 +1350,581 @@
         <v>9</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>28437</v>
+        <v>28436</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>2956.8</v>
+        <v>2685</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>28390</v>
+        <v>28437</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>3225.6</v>
+        <v>2685</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>28420</v>
+        <v>28370</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2956.8</v>
+        <v>2573.13</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>28418</v>
+        <v>28390</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4300.8</v>
+        <v>3222</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>28354</v>
+        <v>28420</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3494.4</v>
+        <v>2685</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>28395</v>
+        <v>28419</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>3763.2</v>
+        <v>2685</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>28394</v>
+        <v>28392</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2150.4</v>
+        <v>2685</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>27785</v>
+        <v>28418</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2150.4</v>
+        <v>3759</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>32981</v>
+        <v>28354</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D18" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>15979.26</v>
+        <v>2148</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>32984</v>
+        <v>28395</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>14063.17</v>
+        <v>3222</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>25459</v>
+        <v>28394</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D20" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>4032</v>
+        <v>1611</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>34803</v>
+        <v>27785</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="1"/>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2688</v>
+        <v>1611</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>34320</v>
+        <v>32981</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443310000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>15718.53</v>
+        <v>15961.43</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>34318</v>
+        <v>32984</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+      <c r="F23" s="1">
+        <v>14047.47</v>
+      </c>
+      <c r="G23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="5" t="s">
         <v>28</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>34507</v>
+        <v>25459</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443310000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>15718.53</v>
+        <v>3759</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>34317</v>
+        <v>34803</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443310000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>15718.53</v>
+        <v>2416.5</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>26552</v>
+        <v>33985</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443310000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>3763.2</v>
+        <v>13894.88</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>34182</v>
+        <v>34317</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443310000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>4569.6</v>
+        <v>15700.99</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="1" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>34184</v>
+        <v>26552</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443310000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>7526.4</v>
+        <v>3759</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>29047</v>
+        <v>26553</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443310000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2520</v>
+        <v>4631.63</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
-      <c r="B30" s="1"/>
-[...3 lines deleted...]
-      <c r="F30" s="1"/>
+      <c r="B30" s="1">
+        <v>34184</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="1">
+        <v>8443310000</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+      <c r="F30" s="1">
+        <v>6936.25</v>
+      </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
-      <c r="I30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" outlineLevel="1">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>29047</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="1">
+        <v>8443310000</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+      <c r="F31" s="1">
+        <v>2506</v>
+      </c>
+      <c r="G31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>