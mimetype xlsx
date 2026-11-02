--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -302,92 +302,93 @@
 Технологія і палітра друку: лазерна чорно-біла
 Формат паперу: A4
 Роздільна здатність друку, dpi: 1200x1200
 Швидкість чорно-білого друку, стор./хв: 40
 Дуплекс: є
 Тип сканера: планшетний з АПД
 Роздільна здатність, dpi: 1200х1200
 Швидкість чорно-білого копіювання, стор / хв: 40
 Автоподатчик оригіналів / двобічна подача: +/+
 Ethernet: є</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тип: БФП
-[...25 lines deleted...]
-          </rPr>
           <t xml:space="preserve">Максимальное разрешение печати 1200x1200 dpi
 Технология печати Лазерная печать
 Тип устройства МФУ
 Сетевые интерфейсы Ethernet
 Особенности Встроенный факс
 Дуплекс 
 Печать Черно-белая 
 Формат и плотность бумаги 60~163 г/м2
 Поддержка ОС Linux Windows
 Скорость черно-белой печати, стр/мин 36
 Характеристики дисплея Пятистрочный ЖК-дисплей с подсветкой
 Печать без компьютера
 Печать с флэш-накопителя USB или сканирование на него
 Сетевая карта 10/100BaseTX
 Вес  кг  16</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Технологія друку: кольорова лазерна.
+Функції: друк, копіювання, сканування, факс.
+Швидкість друку: до 20 сторінок за хвилину  як кольорових, так і чорно-білих .
+Автоматичний двосторонній друк  дуплекс : є.
+Пристрій автоподачі оригіналів  ADF : двосторонній, ємністю до 50 аркушів.
+Максимальна роздільна здатність: 600 x 600 dpi.
+Місткість лотків: основний лоток на 250 аркушів + багатоцільовий лоток на 50 аркушів.
+Інтерфейси підключення: USB 2.0, мережевий порт Ethernet 10/100 Base-TX  для роботи в локальній мережі , USB-порт на передній панелі.
+Мобільний друк: підтримка HP ePrint та Apple AirPrint.
+Дисплей: 8,9-сантиметровий кольоровий сенсорний екран.
+Сумісні картриджі:
+Чорний: HP 305A  CE410A  або підвищеної ємності HP 305X  CE410X .
+Кольорові  блакитний, жовтий, пурпуровий : HP 305A  CE411A, CE412A, CE413A .</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Максимальна роздільна здатність друку 1200x1200 dpi
 Технологія друку Лазерний друк
 Друк Чорно-білий
 Формат А4
 Автоподавач документів  ADF 
 Вбудований факс
 Двосторонній друк  duplex 
 Друкування без комп'ютера
 Мережеві інтерфейси Ethernet
 Формат і щільність паперу 60-200 г/м?
@@ -525,97 +526,97 @@
 Факс	Стандартно
 Скорость копирования А4 монохром, срт/мин	7.2 секунды из режима готовности; 9.5 секунды из режима сна
 Количество копий, листов	До 999 копий
 Масштабирование	от 25 до 400%
 Время печати первой страницы  монохром , сек	6,3 секунды
 Разрешение при монохромной печати, dpi	1200 x 1200
 Стандартная память, Мб	512 Мбайт
 Поддерживаемые операционные системы	Windows 10, Windows 8.1, Windows 8, Windows 7, iOS, Mac OS X 10.12 и выше, Android
 Емкость лотка подачи бумаги, листов	100
 Поддерживаемые форматы бумаги	лоток 1: A4; A5; A6; B5  JIS ; Oficio  216 x 340 мм ; 16K  195 x 270 мм ; 16K  184 x 260 мм ; 16K  197 x 273 мм ; конверты №10; конверты Monarch; конверты B5; конверты C5; конверты DL; настраиваемый формат; Statement; лотки 2 и 3: A4; A5; A6; B5  JIS</t>
         </r>
       </text>
     </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Б/у з Європи. Технология печати	Лазерная монохромная
-[...13 lines deleted...]
-Поддерживаемые форматы бумаги	лоток 1: A4; A5; A6; B5  JIS ; Oficio  216 x 340 мм ; 16K  195 x 270 мм ; 16K  184 x 260 мм ; 16K  197 x 273 мм ; конверты №10; конверты Monarch; конверты B5; конверты C5; конверты DL; настраиваемый формат; Statement; лотки 2 и 3: A4; A5; A6; B5  JIS</t>
+          <t xml:space="preserve">Монохромное многофункциональное устройство MB492dn 4-в-1 формата A4 сочетает в себе функции автоматического двустороннего копирования, печати, сканирования и факса с высоким качеством печати. Это высокопроизводительное многофункциональное устройство станет идеальным выбором для требовательных пользователей благодаря быстрой и эффективной работе со скоростью печати 40 стр/мин.</t>
         </r>
       </text>
     </comment>
     <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Монохромное многофункциональное устройство MB492dn 4-в-1 формата A4 сочетает в себе функции автоматического двустороннего копирования, печати, сканирования и факса с высоким качеством печати. Это высокопроизводительное многофункциональное устройство станет идеальным выбором для требовательных пользователей благодаря быстрой и эффективной работе со скоростью печати 40 стр/мин.</t>
         </r>
       </text>
     </comment>
     <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Монохромное многофункциональное устройство MB492dn 4-в-1 формата A4 сочетает в себе функции автоматического двустороннего копирования, печати, сканирования и факса с высоким качеством печати. Это высокопроизводительное многофункциональное устройство станет идеальным выбором для требовательных пользователей благодаря быстрой и эффективной работе со скоростью печати 40 стр/мин.</t>
+          <t xml:space="preserve">Формат пристрої	A4
+Технологія друку	лазерна
+Кольоровість	монохромний
+ЖК дисплей	
+Час прогріву	10 с
+Швидкість чорно - білого друку	22 ст/хв
+Макс. дозвіл, dpi	1200х1200
+Час виходу першої сторінки	7.8 с
+Максимальна кількість копій	99 ст
+Тип сканера	планшетний
+Кількість картриджів	1 шт
+Ресурс ч / б картриджа	1600 ст @5%
+Провідні інтерфейси	USB /2.0Hi-Speed
+Габарити  ШхГхВ 	417х244х305 мм
+Повна характеристика: https://global.pantum.com/ua/?series=m6502</t>
         </r>
       </text>
     </comment>
     <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Технологія друку:	лазерна
 Кольоровість друку:	монохромна
 Максимальний розмір друку:	A4
 Максимальна роздільна здатність друку:	1200 x 1200 dpi
 Швидкість ч/б друку A4  ISO , до:	33 стор/хв
 Макс. роздільна здатність сканування:	600 x 600 dpi
 Додатковий функціонал:	пристрій автоподачі оригіналів  ADF 
 Двосторонній друк:	автоматичний
 Процесор:	525 MГц
 Об'єм оперативної пам'яті:	256 МБ
@@ -640,158 +641,155 @@
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Б/у, прошитий. WorkCentre 3210  4-в-1: принтер, копір, сканер, факс 
 Швидкість друку: 24 стор/хв. для формату A4
 Автоподавач оригіналів на 50 аркушів
 Ємність лотків подачі паперу: 250 аркушів, з можливістю збільшення до 550 аркушів
 Роздільна здатність друку: 600 x 600 dpi, 1200 x 1200 dpi покращений режим
 Інтерфейси: USB 2.0, Ethernet 10/100BaseTX</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Багатофункціональний пристрої вживані</t>
   </si>
   <si>
     <t>БФП А4 Brother DCP-8250DN  E70754C5N115787  лічильник 69083</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115813  лічильник 65627</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115820  лічильник 57216</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115838  лічильник 50964</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115841  лічильник 66552</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother DCP-8250DN  E70754C5N115848  лічильник 58078</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother MFC-8520DN вживаний  E70754C5N115840  лічильник 23790 Підготовлений</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother MFC-8520DN вживаний,  E70754C5N115805  лічильник 72576</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother MFC-8520DN вживаний,  E70754C5N115810  лічильник 55708 Підготовлений</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother MFC-8520DN вживаний,  E70754C5N115822  лічильник 133145</t>
+  </si>
+  <si>
+    <t>БФП А4 Brother MFC-8520DN вживаний,  E707772H3N491994  лічильник 114105</t>
+  </si>
+  <si>
+    <t>БФП А4 HP Color LaserJet Pro 400 MFP M475dn  CE863A</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...34 lines deleted...]
-  <si>
     <t>БФП А4 HP LaserJet Managed E42540f  3PZ75A</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>БФП А4 HP LaserJet Pro 400 M425dn  CF286A  с/н CND8F795ZK лічильник 11516 Підготовлений</t>
   </si>
   <si>
     <t>БФП А4 HP LaserJet Pro 400 M425dn  CF286A  с/н CND8F795ZK лічильник 239279</t>
   </si>
   <si>
-    <t>БФП А4 HP LaserJet Pro M428fdw з Wi-Fi  W1A30A   CNDRPCC213  лічильник 90774</t>
-[...5 lines deleted...]
-    <t>у резерві</t>
+    <t>БФП А4 HP LaserJet Pro M428fdw з Wi-Fi  W1A30A</t>
   </si>
   <si>
     <t>БФП А4 OKI MB492DN  принтер_копир_сканер_факс   45762112  АК88038808 лічильник 22149</t>
   </si>
   <si>
     <t>БФП А4 OKI MB492DN  принтер_копир_сканер_факс   45762112  с/н AK88038805 лічильник 26116</t>
+  </si>
+  <si>
+    <t>БФП А4 Pantum M6500  CL3V004257  лічильник 11692</t>
   </si>
   <si>
     <t>БФП А4 Pantum M7100DN  CF6T001859  лічильник 1576 Підготовлений</t>
   </si>
   <si>
     <t>БФП А4 Xerox WorkCentre 3210N  3210V_N   3222255006  лічильник 50966</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -1360,559 +1358,521 @@
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>28436</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>28437</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>28370</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2573.13</v>
+        <v>2619.13</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>28390</v>
+        <v>28420</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3222</v>
+        <v>2733</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>28420</v>
+        <v>28419</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>28419</v>
+        <v>28392</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>28392</v>
+        <v>28418</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2685</v>
+        <v>3826.2</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>28418</v>
+        <v>28354</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>3759</v>
+        <v>2186.4</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>28354</v>
+        <v>28395</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2148</v>
+        <v>3279.6</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>28395</v>
+        <v>28394</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>3222</v>
+        <v>1639.8</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>28394</v>
+        <v>27785</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1611</v>
+        <v>1639.8</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>27785</v>
+        <v>35529</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="D21" s="1">
+        <v>8443310000</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1611</v>
+        <v>9565.5</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32981</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443310000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>15961.43</v>
+        <v>16246.77</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>32984</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>14047.47</v>
+        <v>14298.6</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>25459</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443310000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>3759</v>
+        <v>3826.2</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>34803</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443310000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2416.5</v>
+        <v>2459.7</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>33985</v>
+        <v>30541</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443310000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>13894.88</v>
+        <v>17536.75</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>34317</v>
+        <v>26552</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443310000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>15700.99</v>
+        <v>3826.2</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
+      <c r="H27" s="1"/>
+      <c r="I27" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>26552</v>
+        <v>26553</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443310000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>3759</v>
+        <v>4714.43</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>26553</v>
+        <v>30945</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443310000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>4631.63</v>
+        <v>4482.12</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
+      <c r="H29" s="1"/>
+      <c r="I29" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>34184</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443310000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>6936.25</v>
+        <v>7060.25</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
+      <c r="H30" s="1"/>
+      <c r="I30" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>29047</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443310000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2506</v>
+        <v>2550.8</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
+      <c r="H31" s="1"/>
+      <c r="I31" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>