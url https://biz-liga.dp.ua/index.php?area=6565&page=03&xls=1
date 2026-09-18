--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -2531,122 +2531,141 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Контейнер для отработанных чернил для Stylus Pro 4000/4450/4800/4880/7450/7600/7800/79907880/9450/9600/9800/9880/11880/7900/9900/9990   C12C890191/C12C890071/1554898/1522296/1402073/1091074</t>
         </r>
       </text>
     </comment>
     <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Epson L110/L210/L300/L350/L355, 1627961   1577649</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Epson Stylus Office T1100 / B1100 / L1300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L110 / L210 / L300 / L350 / L355  1627961/1577649</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для струменевих принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Epson струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson L355 / L3110 / L3150 / L4150 Print Head, FA04000/FA04010</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus CX7300/CX8300/CX9300F/TX200/TX410/TX209/TX419/TX400, F182000</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus D120/OFFICE T30/BX310FN/TX510FN/B1100/T1100/BX320FW, F185000/F18501</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus R290/R295/T50/T59/P50/RX610, F180050</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson WF-7015 / WF-7525 / WF-7515 / F190020 Original</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson WP 7610 7620 3620 3640 PRINT HEAD,ID8560;ASP FA13021/FA13003</t>
   </si>
   <si>
     <t>Картридж Epson 266  C13T26614010  250 арк, чорний Barva  IC-T266</t>
   </si>
   <si>
     <t>Картридж Epson 267  C13T26704010  200 арк, триколірний Barva  IC-T267</t>
   </si>
   <si>
     <t>Картридж Epson 27XL/T2711  C13T27114020  1100 арк, чорний Barva  IC-T2711</t>
@@ -2933,53 +2952,50 @@
   <si>
     <t>Картридж Epson T636400, жовтий, 700 мл</t>
   </si>
   <si>
     <t>Картридж Epson T636800, matte чорний, 700 мл</t>
   </si>
   <si>
     <t>Картридж Epson T7891 XXL  C13T789140  65 мл, чорний Patron  PN-T7891</t>
   </si>
   <si>
     <t>Картридж Epson T7892 XXL  C13T789240  35 мл, блакитний Patron  PN-T7892</t>
   </si>
   <si>
     <t>Картридж Epson T7893 XXL  C13T789340  35 мл, пурпуровий Patron  PN-T7893</t>
   </si>
   <si>
     <t>Картридж Epson T7894 XXL  C13T789440  35 мл, жовтий Patron  PN-T7894</t>
   </si>
   <si>
     <t>Картридж Epson T8651  C13T865140  10K арк, чорний Barva  IC-T8651XXL</t>
   </si>
   <si>
     <t>Картридж Epson T9451 XL  C13T945140  5K арк, чорний Barva  IC-T9451</t>
   </si>
   <si>
-    <t>очікується 03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Epson T9452 XL  C13T945240  5K арк, блакитний Barva  IC-T9452</t>
   </si>
   <si>
     <t>Картридж Epson T9453 XL  C13T945340  5K арк, пурпуровий Barva  IC-T9453</t>
   </si>
   <si>
     <t>Картридж Epson T9454 XL  C13T945440  5K арк, жовтий Barva  IC-T9454</t>
   </si>
   <si>
     <t>Картридж Epson T9651 XL  C13T965140  10K арк, чорний Barva  IC-T9651XL</t>
   </si>
   <si>
     <t>Картридж Epson T9661 XXL  C13T966140  40K арк, чорний Barva  IC-T9661XXL</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WF-C5290/С5790 блакитний L  3000 стр  C13T944240</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WF-C5290/С5790 жовтий L  3000 стр  C13T944440</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WF-C5290/С5790 пурпуровий L  3000 стр  C13T944340</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WF-C5290/С5790 чорний L  3000 стр  C13T944140</t>
@@ -2987,53 +3003,50 @@
   <si>
     <t>Картридж Epson WorkForce Pro WFC5290/C5790 блакитний XL  5000 стр   C13T945240</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WFC5290/C5790 жовтий  XL  5000 стр  C13T945440</t>
   </si>
   <si>
     <t>Картридж Epson WorkForce Pro WFC5290/C5790 пурпуровий XL  5000 стр   C13T945340</t>
   </si>
   <si>
     <t>Картридж T693500 матовий чорний Epson  C13T693500</t>
   </si>
   <si>
     <t>Картридж сумісний Epson T12E XL  C13T12E140  10K арк, чорний Barva  IC-T12E-XL</t>
   </si>
   <si>
     <t>Картридж сумісний Epson T12F XXL  C13T12F140  40K арк, чорний Barva  IC-T12F-XXL</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson 1738195/1767049/1899245 без чіпа Barva  IC-L4150</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson 1749772/1830528 без чіпа Barva  IC-L3110</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson 1753825/1899416 без чіпа Barva  IC-M1120</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson C9344/EWMB3  C12C934461  з чіпом Barva  IC-C9344</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson C9345/PXMB9  C12C934591  з чіпом Barva  IC-C9345</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson C9357/SCMB1  C12C935711  з чіпом Barva  IC-C9357</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson C9382/PX4MB10/C12C938211 з чіпом Barva  IC-C9382</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson S2100/SC13MB  C13S210057  з чіпом Barva  IC-S2100</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson S2101/SC23MB/C13S210125 з чіпом Barva  IC-S2101</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson T04D0/EWMB1  C13T04D000  з чіпом Barva  IC-T04D0</t>
   </si>
   <si>
     <t>Контейнер  сумісний  для відпрацьованих чорнил Epson T04D1/EWMB2  C13T04D100  з чіпом Barva  IC-T04D1</t>
@@ -3081,50 +3094,53 @@
     <t>Контейнер для відпрацьованих чорнил Epson C13T619000</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson C13T671000</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson C13T671600</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson SC-T3100/T5100  C13S210057</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson Stylus Pro 7700/9700, C12C890501</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил L7160 Epson  C13T04D000</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил SC-T3000 Epson  C13T619300</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил SP4550/4800/4880/7450/7800/7880/9450/9800/9880/11880, C12C890191</t>
   </si>
   <si>
     <t>Контейнер з чорним чорнилом ресурсом 10 000 стр.  XL  C13T965140</t>
+  </si>
+  <si>
+    <t>Контейнер сумісний для відпрацьованих чорнил Epson 1627961/1577649/1550819 без чіпа Barva  IC-L210</t>
   </si>
   <si>
     <t>Поглинач чорнил в зборі Epson Stylus Office T1100 / B1100 / L1300, 1552751</t>
   </si>
   <si>
     <t>Поглинач чорнила  памперс, абсорбер  Epson L110 / L210 / L300 / L350 / L355  1627961/1577649</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -3535,51 +3551,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I170"/>
+  <dimension ref="A1:I171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3708,3702 +3724,4045 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>21232</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>2576</v>
+        <v>2573.13</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>16910</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1864.13</v>
+        <v>1862.05</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>16155</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>6272</v>
+        <v>6265</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>17428</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>5743.81</v>
+        <v>5737.4</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22152</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>5600</v>
+        <v>5593.75</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>22671</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4843.78</v>
+        <v>4838.37</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32312</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>234.75</v>
+        <v>234.49</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>32313</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>32314</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32315</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>117.38</v>
+        <v>117.25</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>32316</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>117.38</v>
+        <v>117.25</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32317</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>117.38</v>
+        <v>117.25</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>22722</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>7121.86</v>
+        <v>7113.91</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22723</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>11660.54</v>
+        <v>11647.53</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>22724</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>11658.75</v>
+        <v>11645.74</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>22725</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>11658.75</v>
+        <v>11645.74</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>21796</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>9064.379999999999</v>
+        <v>9054.27</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22726</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9680.379999999999</v>
+        <v>9669.58</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>22727</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>7903.62</v>
+        <v>7894.8</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>22728</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>7871.36</v>
+        <v>7862.58</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>22729</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>7871.36</v>
+        <v>7862.58</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30703</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>5125.12</v>
+        <v>5119.4</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30702</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>4730.88</v>
+        <v>4725.6</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>30701</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>4730.88</v>
+        <v>4725.6</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>30700</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>4730.88</v>
+        <v>4725.6</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>6231</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2906.62</v>
+        <v>2903.38</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>7322</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>8</v>
       </c>
       <c r="F37" s="1">
-        <v>558.21</v>
+        <v>557.59</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>7323</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>8</v>
       </c>
       <c r="F38" s="1">
-        <v>529.98</v>
+        <v>529.39</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>7324</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>8</v>
       </c>
       <c r="F39" s="1">
-        <v>529.98</v>
+        <v>529.39</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>7325</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>8</v>
       </c>
       <c r="F40" s="1">
-        <v>529.98</v>
+        <v>529.39</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>7517</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>8</v>
       </c>
       <c r="F41" s="1">
-        <v>1870.4</v>
+        <v>1868.31</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>12046</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>4136.38</v>
+        <v>4131.77</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>30730</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>30729</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>30728</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>30727</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>30726</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>30725</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>128.58</v>
+        <v>128.43</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>30736</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>147.84</v>
+        <v>147.68</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>7660</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>8</v>
       </c>
       <c r="F50" s="1">
-        <v>942.14</v>
+        <v>941.09</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>30735</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>147.84</v>
+        <v>147.68</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>7661</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>8</v>
       </c>
       <c r="F52" s="1">
-        <v>914.8200000000001</v>
+        <v>913.8</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>30734</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>147.84</v>
+        <v>147.68</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>7662</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>8</v>
       </c>
       <c r="F54" s="1">
-        <v>994.5599999999999</v>
+        <v>993.45</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>30733</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>147.84</v>
+        <v>147.68</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>7663</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>8</v>
       </c>
       <c r="F56" s="1">
-        <v>976.64</v>
+        <v>975.55</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>30732</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>147.84</v>
+        <v>147.68</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>7664</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>8</v>
       </c>
       <c r="F58" s="1">
-        <v>934.53</v>
+        <v>933.49</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>30731</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>147.84</v>
+        <v>147.68</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>7665</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>8</v>
       </c>
       <c r="F60" s="1">
-        <v>985.6</v>
+        <v>984.5</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>7666</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>8</v>
       </c>
       <c r="F61" s="1">
-        <v>4193.73</v>
+        <v>4189.05</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>13637</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>8</v>
       </c>
       <c r="F62" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>13450</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>8</v>
       </c>
       <c r="F63" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>13634</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>8</v>
       </c>
       <c r="F64" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>13639</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>8</v>
       </c>
       <c r="F65" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>13635</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>8</v>
       </c>
       <c r="F66" s="1">
-        <v>111.1</v>
+        <v>110.98</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>8406</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>8</v>
       </c>
       <c r="F67" s="1">
-        <v>543.87</v>
+        <v>543.27</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>11292</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>275.07</v>
+        <v>274.77</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>32940</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>12068</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>546.5599999999999</v>
+        <v>545.95</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>32941</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>32942</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>12071</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>382.59</v>
+        <v>382.17</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>32943</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>12069</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>2330.5</v>
+        <v>2327.9</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>30724</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>30723</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>30722</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>30721</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>125.89</v>
+        <v>125.75</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>16114</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>628.54</v>
+        <v>627.84</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>16844</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1891.9</v>
+        <v>1889.79</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>24134</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1228.42</v>
+        <v>1227.05</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>24135</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>1058.62</v>
+        <v>1057.44</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>31028</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>3215902000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1711.36</v>
+        <v>1709.45</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>32148</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>4792.26</v>
+        <v>4786.91</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>31046</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>3215902000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1381.18</v>
+        <v>1379.64</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>32145</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>3478.27</v>
+        <v>3474.39</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31029</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>3215902000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1381.18</v>
+        <v>1379.64</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>32147</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>3478.27</v>
+        <v>3474.39</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>31045</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>3215902000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1381.18</v>
+        <v>1379.64</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>32146</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>3478.27</v>
+        <v>3474.39</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>30042</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1325.63</v>
+        <v>1324.15</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>18309</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>9554.5</v>
+        <v>9543.83</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>18021</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>9731.459999999999</v>
+        <v>9720.6</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>17865</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>17867</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>17868</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>17866</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>18264</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>16893</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>16711</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>16599</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>16888</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>16597</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>16598</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>16602</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>16596</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>16600</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>6669.82</v>
+        <v>6662.38</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>17255</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>18194.18</v>
+        <v>18173.87</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>16642</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>19054.34</v>
+        <v>19033.07</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>16552</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>17863.55</v>
+        <v>17843.62</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>16553</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>17863.55</v>
+        <v>17843.62</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>16643</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>18194.18</v>
+        <v>18173.87</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>28704</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>28705</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>28706</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>28707</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>208.32</v>
+        <v>208.09</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>32670</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>822.08</v>
+        <v>821.16</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>30720</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>3215902000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1698.82</v>
+        <v>1696.92</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
-[...1 lines deleted...]
-        <v>125</v>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>30719</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D120" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1799.62</v>
+        <v>1797.61</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>30718</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D121" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>1799.62</v>
+        <v>1797.61</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>30704</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D122" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>1871.74</v>
+        <v>1869.66</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>30698</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>2618.11</v>
+        <v>2615.19</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>30699</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>5924.8</v>
+        <v>5918.19</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>26031</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>1783.49</v>
+        <v>1781.5</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>26034</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>1783.49</v>
+        <v>1781.5</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>26032</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1783.49</v>
+        <v>1781.5</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>26030</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>1616.38</v>
+        <v>1614.58</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>26049</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>7492.8</v>
+        <v>7484.44</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>26051</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>7492.8</v>
+        <v>7484.44</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>26050</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>7492.8</v>
+        <v>7484.44</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>26306</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>6783.17</v>
+        <v>6775.6</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>33284</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>3215902000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>2207.74</v>
+        <v>2205.28</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>33285</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>3215902000</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>3532.93</v>
+        <v>3528.99</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>34172</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>216.38</v>
+        <v>237.62</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>32320</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>130.82</v>
+        <v>130.67</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
-[...1 lines deleted...]
-        <v>143</v>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>32946</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>314.05</v>
+        <v>284.16</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>32318</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>317.18</v>
+        <v>253.29</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>30929</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>495.94</v>
+        <v>383.96</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>32319</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>679.17</v>
+        <v>543.27</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>32945</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>761.6</v>
+        <v>722.27</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>30930</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>626.3</v>
+        <v>531.63</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>32947</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>626.3</v>
+        <v>615.76</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>30931</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>347.65</v>
+        <v>250.6</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>30932</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>392</v>
+        <v>290.43</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>32948</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>314.05</v>
+        <v>250.6</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>32321</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>908.54</v>
+        <v>934.38</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>32322</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>906.3</v>
+        <v>875.3099999999999</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>30933</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1227.07</v>
+        <v>1140.68</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>30934</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>495.94</v>
+        <v>396.93</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>30935</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>495.94</v>
+        <v>477.48</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>30936</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>694.4</v>
+        <v>487.78</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>34173</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>1081.47</v>
+        <v>918.27</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>30937</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>694.4</v>
+        <v>470.77</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>32949</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>447.1</v>
+        <v>334.28</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>30938</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>459.2</v>
+        <v>458.69</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>30939</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1034.43</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>25554</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>545.66</v>
+        <v>541.48</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>28755</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1877.12</v>
+        <v>1404.26</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>22730</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1508.42</v>
+        <v>1404.26</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>24893</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>1512</v>
+        <v>1836.99</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>29147</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>2569.73</v>
+        <v>2548.07</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>15121</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1640.58</v>
+        <v>1468.7</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>26804</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>627.65</v>
+        <v>546.4</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>26307</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>4189.25</v>
+        <v>4597.62</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>16908</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>2536.13</v>
+        <v>1960.05</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>24892</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>10752</v>
+        <v>10637.97</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>28924</v>
+        <v>35205</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
-        <v>8443</v>
+        <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>904.51</v>
+        <v>175.42</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
+        <v>28924</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D169" s="1">
+        <v>8443</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+      <c r="F169" s="1">
+        <v>903.5</v>
+      </c>
+      <c r="G169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" outlineLevel="2">
+      <c r="A170" s="1"/>
+      <c r="B170" s="1">
         <v>28992</v>
       </c>
-      <c r="C169" s="1" t="s">
+      <c r="C170" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D169" s="1">
-[...20 lines deleted...]
-      <c r="F170" s="1"/>
+      <c r="D170" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+      <c r="F170" s="1">
+        <v>302.51</v>
+      </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
-      <c r="I170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="1"/>
+      <c r="B171" s="1"/>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1"/>
+      <c r="F171" s="1"/>
+      <c r="G171" s="1"/>
+      <c r="H171" s="1"/>
+      <c r="I171" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>