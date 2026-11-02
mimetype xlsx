--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2547,125 +2547,138 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L110/L210/L300/L350/L355, 1627961   1577649</t>
         </r>
       </text>
     </comment>
     <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Epson L1110, L3100/L3101/L3110/L3150, L3160/L5190 L3256/L3258  1830528/1749772</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Epson Stylus Office T1100 / B1100 / L1300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Epson L110 / L210 / L300 / L350 / L355  1627961/1577649</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для струменевих принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Epson струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson L355 / L3110 / L3150 / L4150 Print Head, FA04000/FA04010</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus CX7300/CX8300/CX9300F/TX200/TX410/TX209/TX419/TX400, F182000</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus D120/OFFICE T30/BX310FN/TX510FN/B1100/T1100/BX320FW, F185000/F18501</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson Stylus R290/R295/T50/T59/P50/RX610, F180050</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson WF-7015 / WF-7525 / WF-7515 / F190020 Original</t>
   </si>
   <si>
     <t>Друкуюча голівка Epson WP 7610 7620 3620 3640 PRINT HEAD,ID8560;ASP FA13021/FA13003</t>
   </si>
   <si>
     <t>Картридж Epson 266  C13T26614010  250 арк, чорний Barva  IC-T266</t>
   </si>
   <si>
     <t>Картридж Epson 267  C13T26704010  200 арк, триколірний Barva  IC-T267</t>
   </si>
   <si>
     <t>Картридж Epson 27XL/T2711  C13T27114020  1100 арк, чорний Barva  IC-T2711</t>
@@ -2847,50 +2860,53 @@
   <si>
     <t>Картридж Epson T1292  C13T12924011/C13T12924012  500 арк, блакитний Barva  IC-1292</t>
   </si>
   <si>
     <t>Картридж Epson T1293  C13T12934011/C13T12934012  380 арк, пурпуровий Barva  IC-1293</t>
   </si>
   <si>
     <t>Картридж Epson T1294  C13T12944011/C13T12944012  630 арк, жовтий Barva  IC-1294</t>
   </si>
   <si>
     <t>Картридж Epson T17014A10, XP103/203/207, чорний</t>
   </si>
   <si>
     <t>Картридж Epson T17064A10, XP103/203/207, Bundle  C,M,Y,Bk</t>
   </si>
   <si>
     <t>Картридж Epson T266140  WF-100W  чорний  C13T26614010</t>
   </si>
   <si>
     <t>Картридж Epson T267040  WF-100W  Color 6.7 мл  C13T26704010</t>
   </si>
   <si>
     <t>Картридж Epson T40C1/T40D1  C13T40C140  універсальна версія, 66 мл, чорний Barva  IC-T40C1</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Картридж Epson T40D140 чорний  C13T40D140</t>
   </si>
   <si>
     <t>Картридж Epson T40D2  C13T40D240  універсальна версія, 56 мл, блакитний Barva  IC-T40D2</t>
   </si>
   <si>
     <t>Картридж Epson T40D240 блакитний  C13T40D240</t>
   </si>
   <si>
     <t>Картридж Epson T40D3  C13T40D340  універсальна версія, 56 мл, пурпуровий Barva  IC-T40D3</t>
   </si>
   <si>
     <t>Картридж Epson T40D340 пурпуровий  C13T40D340</t>
   </si>
   <si>
     <t>Картридж Epson T40D4  C13T40D440  універсальна версія, 56 мл, жовтий Barva  IC-T40D4</t>
   </si>
   <si>
     <t>Картридж Epson T40D440 жовтий  C13T40D440</t>
   </si>
   <si>
     <t>Картридж Epson T582000  C13T582000</t>
   </si>
   <si>
     <t>Картридж Epson T596300, vivid пурпуровий  350 мл</t>
@@ -3097,50 +3113,56 @@
     <t>Контейнер для відпрацьованих чорнил Epson C13T671000</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson C13T671600</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson SC-T3100/T5100  C13S210057</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил Epson Stylus Pro 7700/9700, C12C890501</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил L7160 Epson  C13T04D000</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил SC-T3000 Epson  C13T619300</t>
   </si>
   <si>
     <t>Контейнер для відпрацьованих чорнил SP4550/4800/4880/7450/7800/7880/9450/9800/9880/11880, C12C890191</t>
   </si>
   <si>
     <t>Контейнер з чорним чорнилом ресурсом 10 000 стр.  XL  C13T965140</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Epson 1627961/1577649/1550819 без чіпа Barva  IC-L210</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Поглинач чорнил  абсорбер, памперс  Epson L1110, L3100/L3101/L3110/L3150, L3160/L5190 L3256/L3258  1830528/1749772  AHK</t>
   </si>
   <si>
     <t>Поглинач чорнил в зборі Epson Stylus Office T1100 / B1100 / L1300, 1552751</t>
   </si>
   <si>
     <t>Поглинач чорнила  памперс, абсорбер  Epson L110 / L210 / L300 / L350 / L355  1627961/1577649</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -3551,51 +3573,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I171"/>
+  <dimension ref="A1:I172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3724,4045 +3746,3748 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>21232</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>2573.13</v>
+        <v>2619.13</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>16910</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1862.05</v>
+        <v>1895.34</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>16155</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>6265</v>
+        <v>6377</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>17428</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>5737.4</v>
+        <v>5839.97</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22152</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>5593.75</v>
+        <v>5693.75</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>22671</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4838.37</v>
+        <v>4924.87</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32312</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>234.49</v>
+        <v>238.68</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>32313</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>208.09</v>
+        <v>211.81</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>32314</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32315</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>117.25</v>
+        <v>119.34</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>32316</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>117.25</v>
+        <v>119.34</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32317</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>117.25</v>
+        <v>119.34</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>22722</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>7113.91</v>
+        <v>7241.08</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22723</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>11647.53</v>
+        <v>11855.75</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>22724</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>11645.74</v>
+        <v>11853.93</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>22725</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>11645.74</v>
+        <v>11853.93</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>21796</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>9054.27</v>
+        <v>9216.129999999999</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22726</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9669.58</v>
+        <v>9842.440000000001</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>22727</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>7894.8</v>
+        <v>8035.93</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>22728</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>7862.58</v>
+        <v>8003.14</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>22729</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>7862.58</v>
+        <v>8003.14</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30703</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>5119.4</v>
+        <v>5210.92</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30702</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>4725.6</v>
+        <v>4810.08</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>30701</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>4725.6</v>
+        <v>4810.08</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>30700</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>4725.6</v>
+        <v>4810.08</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>6231</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2903.38</v>
+        <v>2955.28</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>7322</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>8</v>
       </c>
       <c r="F37" s="1">
-        <v>557.59</v>
+        <v>567.55</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>7323</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>8</v>
       </c>
       <c r="F38" s="1">
-        <v>529.39</v>
+        <v>538.86</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>7324</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>8</v>
       </c>
       <c r="F39" s="1">
-        <v>529.39</v>
+        <v>538.86</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>7325</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>8</v>
       </c>
       <c r="F40" s="1">
-        <v>529.39</v>
+        <v>538.86</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>7517</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>8</v>
       </c>
       <c r="F41" s="1">
-        <v>1868.31</v>
+        <v>1901.71</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>12046</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>4131.77</v>
+        <v>4205.63</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>30730</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>128.43</v>
+        <v>130.73</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>30729</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>128.43</v>
+        <v>130.73</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>30728</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>128.43</v>
+        <v>130.73</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>30727</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>128.43</v>
+        <v>130.73</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>30726</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>128.43</v>
+        <v>130.73</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>30725</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>128.43</v>
+        <v>130.73</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>30736</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>7660</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>8</v>
       </c>
       <c r="F50" s="1">
-        <v>941.09</v>
+        <v>957.92</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>30735</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>7661</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>8</v>
       </c>
       <c r="F52" s="1">
-        <v>913.8</v>
+        <v>930.13</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>30734</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>7662</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>8</v>
       </c>
       <c r="F54" s="1">
-        <v>993.45</v>
+        <v>1011.21</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>30733</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>7663</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>8</v>
       </c>
       <c r="F56" s="1">
-        <v>975.55</v>
+        <v>992.99</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>30732</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>7664</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>8</v>
       </c>
       <c r="F58" s="1">
-        <v>933.49</v>
+        <v>950.17</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>30731</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>7665</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>8</v>
       </c>
       <c r="F60" s="1">
-        <v>984.5</v>
+        <v>1002.1</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>7666</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>8</v>
       </c>
       <c r="F61" s="1">
-        <v>4189.05</v>
+        <v>4263.94</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>13637</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>8</v>
       </c>
       <c r="F62" s="1">
-        <v>110.98</v>
+        <v>112.96</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>13450</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>8</v>
       </c>
       <c r="F63" s="1">
-        <v>110.98</v>
+        <v>112.96</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>13634</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>8</v>
       </c>
       <c r="F64" s="1">
-        <v>110.98</v>
+        <v>112.96</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>13639</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>8</v>
       </c>
       <c r="F65" s="1">
-        <v>110.98</v>
+        <v>112.96</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>13635</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>8</v>
       </c>
       <c r="F66" s="1">
-        <v>110.98</v>
+        <v>112.96</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>8406</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>8</v>
       </c>
       <c r="F67" s="1">
-        <v>543.27</v>
+        <v>552.98</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>11292</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>274.77</v>
+        <v>279.68</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>32940</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>12068</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>545.95</v>
+        <v>555.71</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>32941</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>32942</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>12071</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>382.17</v>
+        <v>389</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>32943</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>12069</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>2327.9</v>
+        <v>2369.51</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>30724</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>125.75</v>
+        <v>128</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>30723</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>125.75</v>
+        <v>128</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>30722</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>125.75</v>
+        <v>128</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>30721</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>125.75</v>
+        <v>128</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>16114</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>627.84</v>
+        <v>639.0700000000001</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>16844</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1889.79</v>
+        <v>1923.58</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>24134</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1227.05</v>
+        <v>1248.98</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>24135</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>1057.44</v>
+        <v>1076.35</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>31028</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D84" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+      <c r="F84" s="1">
+        <v>1681.25</v>
+      </c>
+      <c r="G84" s="1"/>
+      <c r="H84" s="1"/>
+      <c r="I84" s="1" t="s">
         <v>90</v>
-      </c>
-[...14 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>32148</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>4786.91</v>
+        <v>4872.48</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>31046</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D86" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1379.64</v>
+        <v>1404.31</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H86" s="1"/>
+      <c r="I86" s="1" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>32145</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>3474.39</v>
+        <v>3536.5</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31029</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D88" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1379.64</v>
+        <v>1404.31</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>32147</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>3474.39</v>
+        <v>3536.5</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>31045</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D90" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1379.64</v>
+        <v>1404.31</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H90" s="1"/>
+      <c r="I90" s="1" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>32146</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>3474.39</v>
+        <v>3536.5</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>30042</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1324.15</v>
+        <v>1347.82</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>18309</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>9543.83</v>
+        <v>9714.450000000001</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>18021</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>9720.6</v>
+        <v>9894.370000000001</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>17865</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>17867</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>17868</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>17866</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>18264</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>16893</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>16711</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>16599</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>16888</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>16597</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>16598</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>16602</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>16596</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>16600</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>6662.38</v>
+        <v>6781.48</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>17255</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>18173.87</v>
+        <v>18498.77</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>16642</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>19033.07</v>
+        <v>19373.33</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>16552</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>17843.62</v>
+        <v>18162.61</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>16553</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>17843.62</v>
+        <v>18162.61</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>16643</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>18173.87</v>
+        <v>18498.77</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>28704</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>208.09</v>
+        <v>211.81</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>28705</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>208.09</v>
+        <v>211.81</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>28706</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>208.09</v>
+        <v>211.81</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>28707</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>208.09</v>
+        <v>211.81</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>32670</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>821.16</v>
+        <v>835.84</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>30720</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>3215902000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1696.92</v>
+        <v>1727.26</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>30719</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D120" s="1">
         <v>3215902000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1797.61</v>
+        <v>1829.74</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>30718</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D121" s="1">
         <v>3215902000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>1797.61</v>
+        <v>1829.74</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>30704</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>3215902000</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>1869.66</v>
+        <v>1903.08</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>30698</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>2615.19</v>
+        <v>2661.94</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>30699</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>5918.19</v>
+        <v>6023.99</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>26031</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>1781.5</v>
+        <v>1813.35</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>26034</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>1781.5</v>
+        <v>1813.35</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>26032</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1781.5</v>
+        <v>1813.35</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>26030</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>1614.58</v>
+        <v>1643.44</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>26049</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>7484.44</v>
+        <v>7618.24</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>26051</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>7484.44</v>
+        <v>7618.24</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>26050</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>7484.44</v>
+        <v>7618.24</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>26306</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>6775.6</v>
+        <v>6896.73</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>33284</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>3215902000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>2205.28</v>
+        <v>2244.7</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>33285</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>3215902000</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>3528.99</v>
+        <v>3592.07</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>34172</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>237.62</v>
+        <v>254.17</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H135" s="1"/>
+      <c r="I135" s="1" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>32320</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>130.67</v>
+        <v>133.01</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>32946</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>284.16</v>
+        <v>289.24</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>32318</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>253.29</v>
+        <v>261</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>30929</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>383.96</v>
+        <v>390.82</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>32319</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>543.27</v>
+        <v>552.98</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>32945</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>722.27</v>
+        <v>735.1799999999999</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>30930</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>531.63</v>
+        <v>508.34</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H142" s="1"/>
+      <c r="I142" s="1" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>32947</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>615.76</v>
+        <v>626.77</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>30931</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>250.6</v>
+        <v>255.08</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>30932</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>290.43</v>
+        <v>295.62</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>32948</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>250.6</v>
+        <v>255.08</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>32321</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>934.38</v>
+        <v>951.08</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>32322</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>875.3099999999999</v>
+        <v>890.96</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>30933</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1140.68</v>
+        <v>1161.07</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>30934</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>396.93</v>
+        <v>341.17</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>30935</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>477.48</v>
+        <v>486.02</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>30936</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>487.78</v>
+        <v>496.5</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>34173</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>918.27</v>
+        <v>934.6900000000001</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>30937</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>470.77</v>
+        <v>479.19</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>32949</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>334.28</v>
+        <v>340.26</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>30938</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>458.69</v>
+        <v>466.89</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>30939</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>839.0599999999999</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>25554</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>541.48</v>
+        <v>551.16</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>28755</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1404.26</v>
+        <v>1429.36</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>22730</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1404.26</v>
+        <v>1429.36</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>24893</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>1836.99</v>
+        <v>1869.83</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>29147</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>2548.07</v>
+        <v>2593.62</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>15121</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1468.7</v>
+        <v>1494.95</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>26804</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>546.4</v>
+        <v>556.17</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>26307</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>4597.62</v>
+        <v>4679.81</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>16908</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1960.05</v>
+        <v>1995.09</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>24892</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>10637.97</v>
+        <v>10828.15</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>35205</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>175.42</v>
+        <v>178.56</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H168" s="1"/>
+      <c r="I168" s="1" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>28924</v>
+        <v>35354</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D169" s="1">
-        <v>8443</v>
+        <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>903.5</v>
+        <v>368.04</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H169" s="1"/>
+      <c r="I169" s="1" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
+        <v>28924</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D170" s="1">
+        <v>8443</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+      <c r="F170" s="1">
+        <v>919.65</v>
+      </c>
+      <c r="G170" s="1"/>
+      <c r="H170" s="1"/>
+      <c r="I170" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" outlineLevel="2">
+      <c r="A171" s="1"/>
+      <c r="B171" s="1">
         <v>28992</v>
       </c>
-      <c r="C170" s="1" t="s">
-[...25 lines deleted...]
-      <c r="F171" s="1"/>
+      <c r="C171" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D171" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+      <c r="F171" s="1">
+        <v>455.96</v>
+      </c>
       <c r="G171" s="1"/>
       <c r="H171" s="1"/>
-      <c r="I171" s="1"/>
+      <c r="I171" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="1"/>
+      <c r="B172" s="1"/>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1"/>
+      <c r="F172" s="1"/>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
+      <c r="I172" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>