--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -3121,106 +3121,125 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon PIXMA G1130/G1230/G1330/G1430/G1530/G1737/G1831/G1930/G2170/G2270/G2470/G2570/G2770/G2870/G2970/G3170/G3270/G3370/G3470/G3471/G3472/G3570/G3571/G3572/G3630/G3670/G3675/G3770/G3870/G3871/G3872/G3970/G3971/G3972/G4470/G4570/G4670/G4770/G4870/G4970 Canon MC-G04  5813C001</t>
         </r>
       </text>
     </comment>
     <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Canon TS7640I / TS7740I / TR7820 / TS6630 / 6259C001</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C210" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon Pixma G3410 / G3411 / G3415 / G3510 / G4010 / G4100 / G4110 / G4400 / G4410 / G4510 / G4511, QY5-0592</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для струменевих принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon CA91 чорна  QY6-8002/QY6-8011</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon G1400 / 2400 / 3400, чорна QY6-8002-000000/ QY6-8011-000000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon G1400 / G1410 / G1411 / G2400, Color, CA92,  QY6-8018-000000/QY6-8006-000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-04  630B001AA</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-06  2352C001AA</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-08  5706C001</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon Pixma G1420/G2420/G3420,  QY6-8028-020000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon Pixma G540/G640 ліва  L  QY6-8056-000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon Pixma G540/G640 права  R  QY6-8049-000</t>
@@ -3775,50 +3794,53 @@
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-08  1320B006  з чіпом Barva  IC-MC08</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-10  1320B014  з чіпом Barva  IC-MC10</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-30  1156C002  з чіпом Barva  IC-MC30</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-31  1156C005  з чіпом Barva  IC-MC31</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-32/1156C009 з чіпом Barva  IC-MC32</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G01  4628C001  з чіпом Barva  IC-MCG01</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G02  4589C001  з чіпом Barva  IC-MCG02</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G03  5794C001  з чіпом Barva  IC-MCG03</t>
   </si>
   <si>
     <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G04  5813C001  з чіпом Barva  IC-MCG04</t>
+  </si>
+  <si>
+    <t>Контейнер сумісний для відпрацьованих чорнил Canon MC-G06/6259C001 з чіпом Barva  IC-MCG06</t>
   </si>
   <si>
     <t>Поглинач чорнил 3 шт Canon Pixma G3410/G3411/G3415/G3510/G4010/G4100/G4110/G4400/G4410/G4510/G4511,  QY5-0592-000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -4226,51 +4248,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I210"/>
+  <dimension ref="A1:I211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4399,4620 +4421,5043 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34512</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1525.89</v>
+        <v>1524.19</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>23647</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1462.27</v>
+        <v>1460.64</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>26009</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1545.6</v>
+        <v>1543.88</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>30018</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>23666.05</v>
+        <v>23639.64</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>30020</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>25760</v>
+        <v>25731.25</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33378</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>17305.34</v>
+        <v>17286.03</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32120</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1633.41</v>
+        <v>1631.59</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30409</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2019.14</v>
+        <v>2016.88</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30408</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2019.14</v>
+        <v>2016.88</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>26832</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>4878.72</v>
+        <v>4873.28</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>15172</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8473309000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>8573.379999999999</v>
+        <v>8563.809999999999</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31696</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1923.26</v>
+        <v>1921.12</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>8598</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>96</v>
       </c>
       <c r="F23" s="1">
-        <v>1089.09</v>
+        <v>1087.87</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>6216</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>96</v>
       </c>
       <c r="F24" s="1">
-        <v>1147.33</v>
+        <v>1146.05</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>13941</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1064.45</v>
+        <v>1063.26</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>13942</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1215.87</v>
+        <v>1214.52</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>16714</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>96</v>
       </c>
       <c r="F27" s="1">
-        <v>850.3</v>
+        <v>849.36</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>25598</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1133.44</v>
+        <v>1132.18</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>25597</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>985.6</v>
+        <v>984.5</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>6217</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>72</v>
       </c>
       <c r="F30" s="1">
-        <v>1756.16</v>
+        <v>1754.2</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>10004</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3215902000</v>
       </c>
       <c r="E31" s="1">
         <v>96</v>
       </c>
       <c r="F31" s="1">
-        <v>1137.02</v>
+        <v>1135.76</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>10005</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>96</v>
       </c>
       <c r="F32" s="1">
-        <v>1174.66</v>
+        <v>1173.35</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>6218</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1391.04</v>
+        <v>1389.49</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>32499</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1202.88</v>
+        <v>1201.54</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>31352</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1316.67</v>
+        <v>1315.2</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>18426</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>3215902000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>813.12</v>
+        <v>812.21</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>16899</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>969.02</v>
+        <v>1071.76</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>15595</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>771.9</v>
+        <v>771.04</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>12166</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>644.22</v>
+        <v>643.51</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>12167</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>644.22</v>
+        <v>643.51</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>12168</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>644.22</v>
+        <v>643.51</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>12169</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>652.29</v>
+        <v>651.5599999999999</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>12170</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>644.22</v>
+        <v>643.51</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>19517</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>2445.63</v>
+        <v>2442.9</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>19499</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>46</v>
       </c>
       <c r="F45" s="1">
-        <v>535.8099999999999</v>
+        <v>535.21</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>19500</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>30</v>
       </c>
       <c r="F46" s="1">
-        <v>586.4299999999999</v>
+        <v>585.78</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>19501</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>40</v>
       </c>
       <c r="F47" s="1">
-        <v>586.4299999999999</v>
+        <v>585.78</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>19502</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>30</v>
       </c>
       <c r="F48" s="1">
-        <v>586.4299999999999</v>
+        <v>585.78</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>21984</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2200.58</v>
+        <v>2198.12</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>21985</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>569.41</v>
+        <v>568.77</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>21986</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>768.77</v>
+        <v>767.91</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>21988</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>569.41</v>
+        <v>568.77</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>21991</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>761.6</v>
+        <v>760.75</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>21999</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>765.1799999999999</v>
+        <v>764.33</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>21989</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>569.41</v>
+        <v>568.77</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>21992</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>768.77</v>
+        <v>767.91</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>21990</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>569.41</v>
+        <v>568.77</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>21993</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>779.97</v>
+        <v>779.1</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>9728</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>72</v>
       </c>
       <c r="F59" s="1">
-        <v>655.87</v>
+        <v>655.14</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>9729</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>72</v>
       </c>
       <c r="F60" s="1">
-        <v>616.9</v>
+        <v>616.21</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>9730</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>72</v>
       </c>
       <c r="F61" s="1">
-        <v>616.9</v>
+        <v>616.21</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>9731</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>72</v>
       </c>
       <c r="F62" s="1">
-        <v>616.9</v>
+        <v>616.21</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>6264</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>72</v>
       </c>
       <c r="F63" s="1">
-        <v>714.11</v>
+        <v>713.3200000000001</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>6265</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>72</v>
       </c>
       <c r="F64" s="1">
-        <v>714.11</v>
+        <v>713.3200000000001</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>6266</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>72</v>
       </c>
       <c r="F65" s="1">
-        <v>714.11</v>
+        <v>713.3200000000001</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>6267</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>676.9299999999999</v>
+        <v>676.17</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>6268</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>676.9299999999999</v>
+        <v>676.17</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>6269</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>72</v>
       </c>
       <c r="F68" s="1">
-        <v>714.11</v>
+        <v>713.3200000000001</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>10733</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>10705</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>10734</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>10647</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>10735</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>3619.39</v>
+        <v>3615.35</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>24148</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>24149</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>24150</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>24151</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>24152</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>3892.67</v>
+        <v>3888.33</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>8597</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>48</v>
       </c>
       <c r="F79" s="1">
-        <v>857.47</v>
+        <v>831.9</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>29312</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2074.69</v>
+        <v>2072.37</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>6219</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>96</v>
       </c>
       <c r="F81" s="1">
-        <v>992.77</v>
+        <v>991.66</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>13939</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>788.48</v>
+        <v>787.6</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>13940</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>3215902000</v>
       </c>
       <c r="E83" s="1">
         <v>96</v>
       </c>
       <c r="F83" s="1">
-        <v>1214.53</v>
+        <v>1213.17</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>16713</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>96</v>
       </c>
       <c r="F84" s="1">
-        <v>761.6</v>
+        <v>760.75</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>21790</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>36</v>
       </c>
       <c r="F85" s="1">
-        <v>972.61</v>
+        <v>971.52</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>20463</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1390.59</v>
+        <v>1389.04</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>23357</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1473.47</v>
+        <v>1471.83</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>18166</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>3215902000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>640.64</v>
+        <v>639.9299999999999</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>25594</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>976.64</v>
+        <v>975.55</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>25595</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1379.84</v>
+        <v>1378.3</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>25596</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>2232.38</v>
+        <v>2229.89</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>6220</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>48</v>
       </c>
       <c r="F92" s="1">
-        <v>1545.6</v>
+        <v>1543.88</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>10006</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>96</v>
       </c>
       <c r="F93" s="1">
-        <v>839.55</v>
+        <v>838.62</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>17200</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1886.98</v>
+        <v>1884.87</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>10007</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>96</v>
       </c>
       <c r="F95" s="1">
-        <v>922.4299999999999</v>
+        <v>921.4</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>32498</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>903.62</v>
+        <v>902.61</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>31351</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1257.98</v>
+        <v>1256.58</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>17966</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E98" s="1">
         <v>30</v>
       </c>
       <c r="F98" s="1">
-        <v>941.25</v>
+        <v>997.03</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>15708</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>513.86</v>
+        <v>513.28</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>19503</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>46</v>
       </c>
       <c r="F100" s="1">
-        <v>820.74</v>
+        <v>819.8200000000001</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>20055</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>837.3099999999999</v>
+        <v>836.38</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>19625</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>668.86</v>
+        <v>668.12</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>10221</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>72</v>
       </c>
       <c r="F103" s="1">
-        <v>739.2</v>
+        <v>738.38</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>6270</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>48</v>
       </c>
       <c r="F104" s="1">
-        <v>757.5700000000001</v>
+        <v>756.72</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>16998</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>739.2</v>
+        <v>738.38</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>28101</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>3215902000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>28099</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>28100</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>28098</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>28097</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>3215902000</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>4206.72</v>
+        <v>4202.03</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>34153</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>790.72</v>
+        <v>789.84</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>30221</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>667.0700000000001</v>
+        <v>666.33</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>30222</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>840.45</v>
+        <v>839.51</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>34170</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>827.9</v>
+        <v>826.98</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>34148</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>736.0599999999999</v>
+        <v>735.24</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>34124</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>929.6</v>
+        <v>928.5599999999999</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>33148</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>3215902000</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>112.45</v>
+        <v>112.32</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>13470</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>240</v>
       </c>
       <c r="F118" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>33147</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>3215902000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>33146</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>3215902000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>13472</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>240</v>
       </c>
       <c r="F121" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>33145</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>3215902000</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>13473</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>240</v>
       </c>
       <c r="F123" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>30746</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>30745</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>32891</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>213.7</v>
+        <v>213.46</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>30744</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>30743</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>196.22</v>
+        <v>196.01</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>32972</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>32973</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>34636</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>32974</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>32975</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>205.18</v>
+        <v>204.96</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>32935</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>32936</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>32939</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>32937</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>32938</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>68.54000000000001</v>
+        <v>68.47</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>32306</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1222.59</v>
+        <v>1221.23</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>32307</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>1229.76</v>
+        <v>1228.39</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>32308</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>1188.99</v>
+        <v>1187.67</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>32309</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1229.76</v>
+        <v>1228.39</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>32310</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>1229.76</v>
+        <v>1228.39</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>32311</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1229.76</v>
+        <v>1228.39</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>33313</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>3215902000</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>33314</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
         <v>3215902000</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>33315</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>3215902000</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1346.24</v>
+        <v>1344.74</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>33316</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>3215902000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>33317</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1">
         <v>3215902000</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>33318</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
         <v>3215902000</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>33319</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>3215902000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>33320</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>3215902000</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>33321</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D153" s="1">
         <v>3215902000</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>33322</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1">
         <v>3215902000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>33323</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D155" s="1">
         <v>3215902000</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>33324</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D156" s="1">
         <v>3215902000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1292.03</v>
+        <v>1290.59</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>32970</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1864.58</v>
+        <v>1862.5</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>33218</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D158" s="1">
         <v>3215902000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>33219</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D159" s="1">
         <v>3215902000</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>33220</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>3215902000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>33221</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D161" s="1">
         <v>3215902000</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>33222</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>3215902000</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>33223</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D163" s="1">
         <v>3215902000</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>33224</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D164" s="1">
         <v>3215902000</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>33225</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>3215902000</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>33226</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>3215902000</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>33227</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D167" s="1">
         <v>3215902000</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>432.77</v>
+        <v>432.29</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>33228</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>33229</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>33230</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>33231</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>33232</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>2545.54</v>
+        <v>2542.7</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>34637</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>2592.13</v>
+        <v>2589.24</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>33233</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D174" s="1">
         <v>3215902000</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>33234</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D175" s="1">
         <v>3215902000</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>33235</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D176" s="1">
         <v>3215902000</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>33236</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D177" s="1">
         <v>3215902000</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>33237</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D178" s="1">
         <v>3215902000</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>4088.45</v>
+        <v>4083.89</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>34152</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>689.47</v>
+        <v>688.7</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>30223</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>654.98</v>
+        <v>654.25</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>30224</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>863.74</v>
+        <v>862.78</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>34171</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>753.98</v>
+        <v>753.14</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>34147</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>689.47</v>
+        <v>688.7</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>34123</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>864.64</v>
+        <v>863.6799999999999</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>28683</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>378.56</v>
+        <v>378.14</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>28684</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>340.48</v>
+        <v>340.1</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>28685</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>340.48</v>
+        <v>340.1</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>28686</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>340.48</v>
+        <v>340.1</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>13469</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>192</v>
       </c>
       <c r="F189" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>33144</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D190" s="1">
         <v>3215902000</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>161.73</v>
+        <v>161.55</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>30747</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>262.08</v>
+        <v>261.79</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>32971</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>233.41</v>
+        <v>233.15</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>32934</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>32827</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>2243.58</v>
+        <v>2241.08</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>32826</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>2032.13</v>
+        <v>2029.86</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>31354</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>2511.94</v>
+        <v>2509.13</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>30019</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D197" s="1"/>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>2999.36</v>
+        <v>2996.01</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>30021</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>3484.1</v>
+        <v>3480.21</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>31550</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>2078.72</v>
+        <v>2076.4</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>30921</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>2182.66</v>
+        <v>1883.53</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>30922</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>2239.1</v>
+        <v>1778.37</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>30923</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>2068.42</v>
+        <v>1785.53</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>30924</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>1918.78</v>
+        <v>1785.53</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>32944</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>676.03</v>
+        <v>675.28</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>30925</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>566.72</v>
+        <v>488.67</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>30926</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>421.57</v>
+        <v>408.12</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>30927</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>594.05</v>
+        <v>496.28</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>30928</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>432.32</v>
+        <v>406.78</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
+        <v>35204</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D209" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+      <c r="F209" s="1">
+        <v>347.71</v>
+      </c>
+      <c r="G209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" outlineLevel="2">
+      <c r="A210" s="1"/>
+      <c r="B210" s="1">
         <v>34513</v>
       </c>
-      <c r="C209" s="1" t="s">
-[...23 lines deleted...]
-      <c r="F210" s="1"/>
+      <c r="C210" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D210" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+      <c r="F210" s="1">
+        <v>467.19</v>
+      </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
-      <c r="I210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="1"/>
+      <c r="B211" s="1"/>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1"/>
+      <c r="F211" s="1"/>
+      <c r="G211" s="1"/>
+      <c r="H211" s="1"/>
+      <c r="I211" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>