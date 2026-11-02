--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1345,67 +1345,67 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP2200, MP150/ 160/ 170/ 180/ 450/ 460, MX300/ 310, FAX-JX200/ 210/ 500/ 510  300 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">iP2700/ 2702, MP230/ 240/ 250/ 252/ 260/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 499, MX320/ 330/ 340/ 350/ 360/ 410/ 420</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C94" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Pixma iP2700/ 2702, MP230/ 240/ 250/ 252/ 260/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 499, MX320/ 330/ 340/ 350/ 360/ 410/ 420  220 стор</t>
-        </r>
-[...14 lines deleted...]
-          <t xml:space="preserve">Pixma iP2700/ 2702, MP230/ 240/ 250/ 252/ 260/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 499, MX320/ 330/ 340/ 350/ 360/ 410/ 420</t>
         </r>
       </text>
     </comment>
     <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pixma iP2700/ 2702, MP230/ 240/ 250/ 252/ 260/ 270/ 272/ 280/ 282/ 480/ 490/ 492/ 495/ 499, MX320/ 330/ 340/ 350/ 360/ 410/ 420  401 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3146,100 +3146,97 @@
           <t xml:space="preserve">Canon TS7640I / TS7740I / TR7820 / TS6630 / 6259C001</t>
         </r>
       </text>
     </comment>
     <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Pixma G3410 / G3411 / G3415 / G3510 / G4010 / G4100 / G4110 / G4400 / G4410 / G4510 / G4511, QY5-0592</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для струменевих принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon CA91 чорна  QY6-8002/QY6-8011</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon G1400 / 2400 / 3400, чорна QY6-8002-000000/ QY6-8011-000000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon G1400 / G1410 / G1411 / G2400, Color, CA92,  QY6-8018-000000/QY6-8006-000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-04  630B001AA</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-06  2352C001AA</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon PF-08  5706C001</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon Pixma G1420/G2420/G3420,  QY6-8028-020000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon Pixma G540/G640 ліва  L  QY6-8056-000</t>
   </si>
   <si>
     <t>Друкуюча голівка Canon Pixma G540/G640 права  R  QY6-8049-000</t>
@@ -3445,54 +3442,54 @@
   <si>
     <t>Картридж Canon PG-445 XL  8282B001  чорний MAX</t>
   </si>
   <si>
     <t>Картридж Canon PG-445+CL-446 MULTIPACK  чорний+color  8283B004</t>
   </si>
   <si>
     <t>Картридж Canon PG-46 чорний + CL-56 кольоровий + папір 50 арк Canon  9059B003</t>
   </si>
   <si>
     <t>Картридж Canon PG-46,  FINE , 9059B001, чорний</t>
   </si>
   <si>
     <t>Картридж Canon PG-460  3711C001  чорний для TS5340</t>
   </si>
   <si>
     <t>Картридж Canon PG-460 XL  3710C001  чорний MAX для TS5340</t>
   </si>
   <si>
     <t>Картридж Canon PG-460+CL-461 MULTIPACK  чорний+COLOUR  3711C004</t>
   </si>
   <si>
     <t>Картридж Canon PG-50,  0616B001 , чорний</t>
   </si>
   <si>
+    <t>Картридж Canon PG-510 чорний + картридж CL-511 кольоровий + папір 50 л Canon  2970B017</t>
+  </si>
+  <si>
     <t>Картридж Canon PG-510Bk  2970B001  чорний</t>
-  </si>
-[...1 lines deleted...]
-    <t>Картридж Canon PG-510Bk+ CL-511, MULTIPACK  2970B010</t>
   </si>
   <si>
     <t>Картридж Canon PG-512Bk  2969B001  чорний</t>
   </si>
   <si>
     <t>Картридж Canon PG-545 чорний  8287B001</t>
   </si>
   <si>
     <t>Картридж Canon PG-545XL чорний  8286B001</t>
   </si>
   <si>
     <t>Картридж Canon PG-84,  8592B001 , чорний</t>
   </si>
   <si>
     <t>Картридж Canon PGI-35Bk PIXMA iP100, 1509B001</t>
   </si>
   <si>
     <t>Картридж Canon PGI-450Bk  6499B001  чорний</t>
   </si>
   <si>
     <t>Картридж Canon PGI-470Bk XL  0321C001  чорний MAX</t>
   </si>
   <si>
     <t>Картридж Canon PGI-470Bk,  0375C001 , чорний</t>
   </si>
@@ -4421,5031 +4418,4631 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34512</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1524.19</v>
+        <v>1551.43</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>23647</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1460.64</v>
+        <v>1486.75</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>26009</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1543.88</v>
+        <v>1571.48</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>30018</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>23639.64</v>
+        <v>24062.24</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>30020</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>25731.25</v>
+        <v>26191.25</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33378</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>17286.03</v>
+        <v>17595.05</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32120</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1631.59</v>
+        <v>1660.75</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>30409</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2016.88</v>
+        <v>2052.94</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>30408</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2016.88</v>
+        <v>2052.94</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>26832</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>4873.28</v>
+        <v>4960.4</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>15172</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8473309000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>8563.809999999999</v>
+        <v>8716.9</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>31696</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1921.12</v>
+        <v>1955.46</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>8598</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>96</v>
       </c>
       <c r="F23" s="1">
-        <v>1087.87</v>
+        <v>1107.32</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>6216</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>96</v>
       </c>
       <c r="F24" s="1">
-        <v>1146.05</v>
+        <v>1166.54</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>13941</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1063.26</v>
+        <v>1082.27</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>13942</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1214.52</v>
+        <v>1236.23</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>16714</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>96</v>
       </c>
       <c r="F27" s="1">
-        <v>849.36</v>
+        <v>864.54</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>25598</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1132.18</v>
+        <v>1152.42</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>25597</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>984.5</v>
+        <v>1002.1</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>6217</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>72</v>
       </c>
       <c r="F30" s="1">
-        <v>1754.2</v>
+        <v>1785.56</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>10004</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>3215902000</v>
       </c>
       <c r="E31" s="1">
         <v>96</v>
       </c>
       <c r="F31" s="1">
-        <v>1135.76</v>
+        <v>1190.68</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>10005</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>96</v>
       </c>
       <c r="F32" s="1">
-        <v>1173.35</v>
+        <v>1194.32</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>6218</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1389.49</v>
+        <v>1414.33</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>32499</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1201.54</v>
+        <v>1223.02</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>31352</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>1315.2</v>
+        <v>1338.71</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>18426</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>3215902000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>812.21</v>
+        <v>826.73</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>16899</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1071.76</v>
+        <v>1090.92</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>15595</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>771.04</v>
+        <v>784.83</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>12166</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>643.51</v>
+        <v>655.01</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>12167</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>643.51</v>
+        <v>655.01</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>12168</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>643.51</v>
+        <v>655.01</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>12169</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>651.5599999999999</v>
+        <v>663.21</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>12170</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>643.51</v>
+        <v>655.01</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>19517</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>2442.9</v>
+        <v>2486.57</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>19499</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>46</v>
       </c>
       <c r="F45" s="1">
-        <v>535.21</v>
+        <v>544.78</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>19500</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>30</v>
       </c>
       <c r="F46" s="1">
-        <v>585.78</v>
+        <v>596.25</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>19501</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>40</v>
       </c>
       <c r="F47" s="1">
-        <v>585.78</v>
+        <v>596.25</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>19502</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>30</v>
       </c>
       <c r="F48" s="1">
-        <v>585.78</v>
+        <v>596.25</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>21984</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2198.12</v>
+        <v>2237.42</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>21985</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>568.77</v>
+        <v>578.9400000000001</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>21986</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>767.91</v>
+        <v>781.64</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>21988</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>568.77</v>
+        <v>578.9400000000001</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>21991</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>760.75</v>
+        <v>774.35</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>21999</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>764.33</v>
+        <v>777.99</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>21989</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>568.77</v>
+        <v>578.9400000000001</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>21992</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>767.91</v>
+        <v>781.64</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>21990</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>568.77</v>
+        <v>578.9400000000001</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>21993</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>779.1</v>
+        <v>793.03</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>9728</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>72</v>
       </c>
       <c r="F59" s="1">
-        <v>655.14</v>
+        <v>666.85</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>9729</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>72</v>
       </c>
       <c r="F60" s="1">
-        <v>616.21</v>
+        <v>627.22</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>9730</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>72</v>
       </c>
       <c r="F61" s="1">
-        <v>616.21</v>
+        <v>627.22</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>9731</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>72</v>
       </c>
       <c r="F62" s="1">
-        <v>616.21</v>
+        <v>627.22</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>6264</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>72</v>
       </c>
       <c r="F63" s="1">
-        <v>713.3200000000001</v>
+        <v>726.0700000000001</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>6265</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>72</v>
       </c>
       <c r="F64" s="1">
-        <v>713.3200000000001</v>
+        <v>726.0700000000001</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>6266</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>72</v>
       </c>
       <c r="F65" s="1">
-        <v>713.3200000000001</v>
+        <v>726.0700000000001</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>6267</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>676.17</v>
+        <v>688.26</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>6268</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>676.17</v>
+        <v>688.26</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>6269</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>72</v>
       </c>
       <c r="F68" s="1">
-        <v>713.3200000000001</v>
+        <v>726.0700000000001</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>10733</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>3615.35</v>
+        <v>3679.98</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>10705</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>3615.35</v>
+        <v>3679.98</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>10734</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>3615.35</v>
+        <v>3679.98</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>10647</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>3615.35</v>
+        <v>3679.98</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>10735</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>3615.35</v>
+        <v>3679.98</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>24148</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>3888.33</v>
+        <v>3957.84</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>24149</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>3888.33</v>
+        <v>3957.84</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>24150</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>3888.33</v>
+        <v>3957.84</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>24151</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>3888.33</v>
+        <v>3957.84</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>24152</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>3888.33</v>
+        <v>3957.84</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>8597</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>48</v>
       </c>
       <c r="F79" s="1">
-        <v>831.9</v>
+        <v>846.77</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>29312</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2072.37</v>
+        <v>2109.42</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>6219</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>96</v>
       </c>
       <c r="F81" s="1">
-        <v>991.66</v>
+        <v>1009.39</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>13939</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>787.6</v>
+        <v>801.6799999999999</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>13940</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>3215902000</v>
       </c>
       <c r="E83" s="1">
         <v>96</v>
       </c>
       <c r="F83" s="1">
-        <v>1213.17</v>
+        <v>1234.86</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>16713</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>96</v>
       </c>
       <c r="F84" s="1">
-        <v>760.75</v>
+        <v>901.89</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>21790</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>36</v>
       </c>
       <c r="F85" s="1">
-        <v>971.52</v>
+        <v>988.89</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>20463</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1389.04</v>
+        <v>1413.87</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>23357</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1471.83</v>
+        <v>1691.27</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>18166</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D88" s="1">
         <v>3215902000</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>639.9299999999999</v>
+        <v>651.37</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>25594</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>975.55</v>
+        <v>992.99</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>25595</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1378.3</v>
+        <v>1402.94</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>25596</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>2229.89</v>
+        <v>2269.76</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>6220</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>48</v>
       </c>
       <c r="F92" s="1">
-        <v>1543.88</v>
+        <v>1571.48</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>10006</v>
+        <v>17200</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>838.62</v>
+        <v>2280.23</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>17200</v>
+        <v>10006</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F94" s="1">
-        <v>1884.87</v>
+        <v>893.6900000000001</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>10007</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>96</v>
       </c>
       <c r="F95" s="1">
-        <v>921.4</v>
+        <v>937.87</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>32498</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>902.61</v>
+        <v>918.74</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>31351</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1256.58</v>
+        <v>1279.04</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>17966</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D98" s="1">
         <v>3215902000</v>
       </c>
       <c r="E98" s="1">
         <v>30</v>
       </c>
       <c r="F98" s="1">
-        <v>997.03</v>
+        <v>1014.85</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>15708</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>513.28</v>
+        <v>522.46</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>19503</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>46</v>
       </c>
       <c r="F100" s="1">
-        <v>819.8200000000001</v>
+        <v>834.48</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>20055</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>836.38</v>
+        <v>851.33</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>19625</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>668.12</v>
+        <v>680.0599999999999</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>10221</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>72</v>
       </c>
       <c r="F103" s="1">
-        <v>738.38</v>
+        <v>751.58</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>6270</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>48</v>
       </c>
       <c r="F104" s="1">
-        <v>756.72</v>
+        <v>770.25</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>16998</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>738.38</v>
+        <v>751.58</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>28101</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D106" s="1">
         <v>3215902000</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>4202.03</v>
+        <v>4277.15</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>28099</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>4202.03</v>
+        <v>4277.15</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>28100</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>4202.03</v>
+        <v>4277.15</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>28098</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>4202.03</v>
+        <v>4277.15</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>28097</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D110" s="1">
         <v>3215902000</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>4202.03</v>
+        <v>4277.15</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>34153</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>789.84</v>
+        <v>803.96</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>30221</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>666.33</v>
+        <v>678.24</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>30222</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>839.51</v>
+        <v>854.52</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>34170</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>826.98</v>
+        <v>841.76</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>34148</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>735.24</v>
+        <v>748.39</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>34124</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>928.5599999999999</v>
+        <v>945.16</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>33148</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D117" s="1">
         <v>3215902000</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>112.32</v>
+        <v>114.33</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>13470</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>240</v>
       </c>
       <c r="F118" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>33147</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>3215902000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>33146</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D120" s="1">
         <v>3215902000</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>13472</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>240</v>
       </c>
       <c r="F121" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>33145</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>3215902000</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>13473</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>240</v>
       </c>
       <c r="F123" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>30746</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>30745</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>32891</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>213.46</v>
+        <v>217.27</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>30744</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>30743</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>196.01</v>
+        <v>199.51</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>32972</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>204.96</v>
+        <v>208.62</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>32973</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>204.96</v>
+        <v>208.62</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>34636</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>204.96</v>
+        <v>208.62</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>32974</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>204.96</v>
+        <v>208.62</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>32975</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>204.96</v>
+        <v>208.62</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>32935</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>68.47</v>
+        <v>69.69</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>32936</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>68.47</v>
+        <v>69.69</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>32939</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>68.47</v>
+        <v>69.69</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>32937</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>68.47</v>
+        <v>69.69</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>32938</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>68.47</v>
+        <v>69.69</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>32306</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1221.23</v>
+        <v>1243.06</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>32307</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>1228.39</v>
+        <v>1250.35</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>32308</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>1187.67</v>
+        <v>1208.9</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>32309</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1228.39</v>
+        <v>1250.35</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>32310</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>1228.39</v>
+        <v>1250.35</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>32311</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1228.39</v>
+        <v>1250.35</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>33313</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>3215902000</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>33314</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>3215902000</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>33315</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>3215902000</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1344.74</v>
+        <v>1368.78</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>33316</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>3215902000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>33317</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>3215902000</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>33318</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>3215902000</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>33319</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>3215902000</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>33320</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
         <v>3215902000</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>33321</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
         <v>3215902000</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>33322</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>3215902000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>33323</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>3215902000</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>33324</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>3215902000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1290.59</v>
+        <v>1313.66</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>32970</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1862.5</v>
+        <v>1895.79</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>33218</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>3215902000</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>33219</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>3215902000</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>33220</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>3215902000</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>33221</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>3215902000</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>33222</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>3215902000</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>33223</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>3215902000</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>33224</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>3215902000</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>33225</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>3215902000</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>33226</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>3215902000</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>33227</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>3215902000</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>33228</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>2542.7</v>
+        <v>2588.15</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>33229</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>2542.7</v>
+        <v>2588.15</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>33230</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>2542.7</v>
+        <v>2588.15</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>33231</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>2542.7</v>
+        <v>2588.15</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>33232</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>2542.7</v>
+        <v>2588.15</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>34637</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>2589.24</v>
+        <v>2635.52</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>33233</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D174" s="1">
         <v>3215902000</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>4083.89</v>
+        <v>4156.89</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>33234</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D175" s="1">
         <v>3215902000</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>4083.89</v>
+        <v>4156.89</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>33235</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D176" s="1">
         <v>3215902000</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>4083.89</v>
+        <v>4156.89</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>33236</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D177" s="1">
         <v>3215902000</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>4083.89</v>
+        <v>4156.89</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>33237</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D178" s="1">
         <v>3215902000</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>4083.89</v>
+        <v>4156.89</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>34152</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>688.7</v>
+        <v>701.01</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>30223</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>654.25</v>
+        <v>665.9400000000001</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>30224</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>862.78</v>
+        <v>878.2</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>34171</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>753.14</v>
+        <v>766.61</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>34147</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>688.7</v>
+        <v>701.01</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>34123</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>863.6799999999999</v>
+        <v>879.12</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>28683</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>378.14</v>
+        <v>384.9</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>28684</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>340.1</v>
+        <v>346.18</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>28685</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>340.1</v>
+        <v>346.18</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>28686</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>340.1</v>
+        <v>346.18</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>13469</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>192</v>
       </c>
       <c r="F189" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>33144</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D190" s="1">
         <v>3215902000</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>161.55</v>
+        <v>164.44</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>30747</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>261.79</v>
+        <v>266.47</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>32971</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>233.15</v>
+        <v>237.32</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>32934</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>32827</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>2241.08</v>
+        <v>2281.14</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>32826</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>2029.86</v>
+        <v>2066.15</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>31354</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>2509.13</v>
+        <v>2553.99</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>30019</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D197" s="1"/>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>2996.01</v>
+        <v>3049.57</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>30021</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>3480.21</v>
+        <v>3542.42</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>31550</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>2076.4</v>
+        <v>2113.52</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>30921</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>1883.53</v>
+        <v>1917.2</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>30922</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>1778.37</v>
+        <v>1810.16</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>30923</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>1785.53</v>
+        <v>1817.45</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>30924</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>1785.53</v>
+        <v>1817.45</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>32944</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>675.28</v>
+        <v>687.35</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>30925</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>488.67</v>
+        <v>497.41</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>30926</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>408.12</v>
+        <v>415.42</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>30927</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>496.28</v>
+        <v>505.15</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>30928</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>35204</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>347.71</v>
+        <v>353.92</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>34513</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>467.19</v>
+        <v>475.54</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1"/>
       <c r="B211" s="1"/>
       <c r="C211" s="1"/>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>